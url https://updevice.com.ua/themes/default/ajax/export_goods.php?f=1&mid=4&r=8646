--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e879501904dd8e334723c5279ad3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c08ff254165fb2546051ee09329742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62038580fdd1066b80d318ebbace803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6302e154dc93ce89cff641dc1ef4484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd8391dabf169b1e08edcfbd2259e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8d7913f0696a8b8a03ee235a1bd136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a8ca27641af81ed8e6c17b10397897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0391ea019fdf3ca2f84bc7b89dd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275cef387c45030849f97b9699d8d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b47247c8d5c66ab8075fe575860e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304e16f8800ef0bdd9bde55d8d1282f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54746365d042c7d09c66a703535960112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e24161b789196014db237628003313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a92cf900747fa984ddcaca99741914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e44c293b3f155b6ae5399097c9a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf004ee5d1f00a5dcc4835cdd83c4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a4f66489475d6dddca7cb2eb4de517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613f6b524e69068711e17f67242cdfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721adde39aaa985dc3397d7c64dc7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7367193fa525cd2c93545d4533aca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cef71c206e22fe909fdb68105a11221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239d98e3a97fc0614c1b7788eaa648222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a6b6d454e691feef586afa86e17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53203c44247ab4de6db5b9f25af6b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978d2b43df132e5ef3859bf62fddd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddc8564f4b0765437ebfa69872403f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88a4564fca33dd8da31d558274b5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc190839d946a1298c7d8924ae8ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9834f1b0996a3bec39eff88057ca5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d56c778b5e8dee51005c55387947230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a7bcd8cdd1942fabd50403cf135131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0dfdf631ee10b1bb05743f20d061732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73af60748180b634dd4cc00b53f69833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8c8dabb2df4a932b28ca8df25de234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5048c5b7e24317e429d1386e52deb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0dbf151ea0677f4c0c38a69fb00e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91d4812347e189960a7807f5067a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c00d07340a9c80a528fd21ead876b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da26b5095bfdca36215d4ab24aa0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d507e5aa197294764bb645cf560240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a3e4b8061639df2f7991e01b7c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738cf7e3241a591014806f2858e261242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add0b2d47a8084ddbfef292499417043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a94b95f3361a4ea82279e8bca634244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f36b17e27c89cd73f872896ff66b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25b48ebea20b999cff4bd6299114846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcaabeeee7186b46260c99221d48d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120260024f054201febac95d4d748a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1c7ef8b6150bd6dbf8f7904fe4f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bf5b25cbda82e0d382f4b207c04050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb638c697c15ecb7831198fb2d003a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347ee055ba7e06c91fa32fe02a857052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa43dd20f92065e08a5ec3a8e971fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80e1bc41407c4ef88a97379cfa66454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4899738f5a60b69331fedf755a43f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223aba720ddde71375b89321d04c86456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3fe03360bc0e172012e32096569da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f549f0fbeb84db6d765ed2740d057b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600829d402e618edc1b0391f0870eadf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffa2afc9786a464e52f4aa4459a96b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444da0e7f2fc2b177ae99c4ffddfa6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6cf7a94f6d74e20515d6015d0a1b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee1174fa77410b4adbc17ff21b29563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ffae52a9c4ed5acb574e8465920a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff30cb561cdd9458334696a68a5a5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2a169ddbc03056b62bfe629fac8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7265b0cf06c03ea9caf17ec4c215cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d39baaba0cb8f0e64fb037ac43e8f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc67b95ffd878b6458cfe980dbacaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97124c68f62b1f889ec5eeeda436e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e40ff2e3db67336f168c62235f42771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ed96179ab2843f5db17a7adde70772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f4adb7f74c91e290c488b1cf1908373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69355271f076b2bd842bfb57ecbf19774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e95be1af8ca787ac8c793cb7f24ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a3a2c12792203c9c8d33d60b40b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c3446e0b854ac9189b4f72f1e09cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a350d0a1e73e1a1ac46eb5753d2e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c6373607d6a990cf1e1c662410e8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3621431102a51a5f830f86fa18e29780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65030ccabbe1dbfcb01c899c7763c55181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608aa46bd7383b13674304a4b78cac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913e4aff4ada3f5e235a7bfe88d60583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751736fef96a7c62b4cef9b67674c62484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d3e5fbb446cdbfe2fdabb26d88a7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001cd2537f1ca46e9ff154f156440a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426c46e48f8b98b9d9009b731c27ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab79f5f4075cd9e13360e9f5465dbb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd9943cb26386ef2d964a0a7eedcc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5899738b2a25377e429515b7b22ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72141e20f9f99d492762b067c0f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31312838322a0470f53b1c58a81a67b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f912e04f203770aa34f59d6bb42f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4273d87903db0a45b3c252f6a45f09f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16916c234a0ed6986b39c11c97467f1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1bb81409441a85e60eb8801969cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeea577dac4b7d97bb79171f6222a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e1a1269b0e3889a9acfe6499d7a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfca6f507093a92d977c5adc94b8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d0634e7246b6e679e9c166f3e20bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608356ef8272b7776028539ff5c8762c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28468689df0864c7e0bffebaba65b693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a31a850998a35cbcc99d7ec897b486103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ebc02e793b83b6df4133190949e8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829110bce95b4d88b325876ac41d6642105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3531aef690532be30bc6929110b28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639c8cef74e84e9836e823373e5da4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae867b5c687d1f88730279cbbcc90e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222bb29b37dab3427f085f6e5ec5e05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994a70df8a3f1965485530d00b6cab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed9d28f9894944b4654f3965d664f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d0e891236695bc397c7810757ef0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034750036e68647d563db1a4e64e565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bc6b6cb312bbf946cef669d18b4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42009e7ed6fd576631f1bec17c4315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d00eb688f89b4318eb9890c8f1581b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840693e44a48e926867e48eef0b0d04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc2f32796138b85de96cddd426c662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bac3781c10acc79f6c3a13aebc58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e0f3035787cf115b94138561fa02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc3f45d1772fbac53fc1a792ca7ba4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172493ba4629b734081f3afdd27377122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576fc5e1db23f41337e3d77766c15cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedceb36e87750406cafa9527c093ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db60dde808c17c2008d916cf324aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d414e61139fce05cf69e8aca6164d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f418c8f8675674640ceda0384538c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae2401d74b026948c84b6a5a64704128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02e499de2a3954499f0874226565d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372e0d858fea82b73502032ba6782d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6211c5fa41ad2250b7dba92a54aae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b4c37fc56d311ff21c5f7e68d2c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f80b1b6779ab239611bbce05a89da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ad7637f23903ed5756ad7dfa3724134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb2b47ef59afaff8935c74817712c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96154269003a56c9703757ae0dfe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf499afac00a98b5bef71140a52eb44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45c09f5d87c61d3322ad3c47dd0b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5c00ccf1e0cf16133ebb2295b596139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1259d81d981f5f1e7aa5fe265dcce92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ef86f2a823c209f85644283f6d4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26284ef1e3335761d81e84350e0c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d398518b1b230375afec63a23217f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747197b649b3d323d5634b56888ed881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da57091b59990b3126c592ecf4b7ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b233e3e2df1b2ce2959c6011ab86b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d10e3654afa9f14f24bff07fbf5074147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83824f117968465325deba2a2bc3fbcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940fb8644f0452ef00825b38827dce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b533a73c63ae992c4d91267255a41c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22387e3bc4db35d4251ef155d550e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7b352e88b69f66e2f4401e988dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4eb0de021d45b376275a6cb112b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfdbdf136620fbf1efa12fe42a70d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033340b7a6ec15d3d5861428b92a3f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec9c7f35d938a510345cf876dc8c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b556cb5e27dfdab5c2d16cbc7c8ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb68e1e043cd6c21de06ae4489f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdca019cc202599ce91026f6ec2dc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914aa147378493ac66bad6f1df7578b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0aed109c0ccb49806c11178c3b13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6a3ceb9cd28b6f4fb434f6438106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0c3b0d0d7d892db5a65fae8598f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014696af691042c685885e3575384e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c942688884b1c27b643b415af6e029165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e82c560e4ff97e16820b144b2f625166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0789d956e46dab927035e13eacb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf06b1cd1b2074b452886341d76b7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3028551058b7183401a03ac28d123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e071b0d2ef4b94b553e1028008e723170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db7438ad4c276718fa43912b4de7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0093f62ed453013e15c607e210868172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ced7c126aa99841350641bfdc550173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a581b78b10ed174e2836e3088cb685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a120ea04790792a0624efad211bf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906297936cec67dc28addea1c515705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a39c4abeafc44ffcac276bdb2932e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ae1c7c182a448357427e96726ad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab99e25388e4e9dfe71084319dfbdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab6c55d0fef2fd5cf5bcd71fa5859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b98e1ccb1b091ac5fb777d833fe6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd599b62f4aa1c7b128e903865f56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1110aeb437454060020859079728c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214696a1d84c06319416cc9b453806184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602627243d9e8da8bcb8403e45d23537185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4c86b5eebb77ca0e9128b0570692d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b4ce1e748765b5a541fb8721a2a1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edfd677f8c2649c4066304f05f9665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc76da9347f45a99d7f8931fcd6399189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62376f76cf86bdd818476bbfe5b5a9df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59277a41a72d6428a80d848529ba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9389d5e56fa9b11b5e0ea23fa834192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e120b59f7aaa82d26f5dc890f99e57b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea407ed95baf165140e1d0c0147e5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9dc619433e2caa3e4f4d6efa762f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3349c59fa8b260953374fae962a4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c88c44a40fec81c5037a42793173197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bfe515640e4441adf4483616b9e8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8394b7afdaa10fab7239ee6470e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149510c8d38931a7471a868aa03052a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ef23ff221208502cba0336b0a036201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fa1b8cc5d803c536e019213ac6f43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a211dac331804614c82348f010f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5814bbf4a051065cce152951f642772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e683d0c255478284eb664256e3a6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c3356b5c6f1317c7896ece5fb120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59db1e39dc46588d2fb0bdc480d3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127dee8674fabb5ceabb755d355e17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecbf6793ea967a6d79b6801de9d3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88896e4a36f84a5dfffb07075cf76e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac51114ebb76f6e8d41158dc458e09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9faa4dce0321d2fe4436860bfdd19f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19c6c6d6e16f24c1c27a36c71408f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4c72b74843586dbb710e100e38c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe33e57dac4214a352c45ddbee247f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d40060b386cafa9a5b4b2fdd9e986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ba99605c033baefc57c8753913a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5956a0fdeb7d6f36f5e09bb2bb3e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acff451f8a8b86ab443b27fbef2d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2962fc3cbbe4c6d9d2ee5b26fee0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa442c3fdbfea5300c63196c6b785ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc1110222d4a536976b846e219317222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac698109e0d9f8f07adeac635ef9a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ce7a8758de5d05c591b70fbd9da88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef1e49262eaafac6755a34c4da20e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b626e499da11e3636e4c07ba9a152226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659e545b0b5651c60fabd8aa0c9864227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b873603cc29dbce15d3426c9844bcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763aff58b5d97bb4ec1312172a3b85a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0df3d405ac496f3cdabe60f2db42c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2e8e20e956007a9aaf59ae629a12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cedbe932d703afa6df71a7bee246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc496760d422360cf197460603bb66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3cace4aed17618547f5877b41db31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b378e2c43c5933c83f5e993f86b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e8dd89a9ec61041b003b3136fe71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976a5b1c0dd966a22d10fb938b13275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca195ac3fe26c51108b8537b1d1de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e482d14051e307c560c7ec13e22b04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee5c247f05b30209c0f4a355d91e65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d86705e30fe01ab8ab637efd937fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c87bf97692c3c6badec321d40fcf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb11e74847280bf83d0a5d005dd772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b080b21ce728585f305de1aa93e53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dec7b86ee97bbb13bc1845ff48499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a147d7c38312d04df06d05713cc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b19e8c8c3713bf27ad5e4de330d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3c0a94784e5f075e0c08e218d08d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af8a3ee8f35a1a4199f92fff2a977249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c74b9d764b8200e108e85975b029e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc836c1a050b9ddf980b2329fa7baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5396a4b84290dc0f111727e48c08c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62f80e9ccf7b3e781cd38bf3e60de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11b98670c696daf4723db71f6db8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8b3f078747b09d49477cdd265b50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51ba862f7c2903518531cc1b70ea4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4fde7460348bb48d29b69eb35355257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93858004e3562c986984845ad564dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c95c1e9663c39e81782b4a87d477259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb632153d9f0ee1bb7af65e7caa662260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4a71d8872990b96bfe8631024cc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fca37e271efee5f7849fc5acee97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0b6115ec590853eab0a49c6a1fee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e59718d5c442fc15609eff30ffef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b6f06ed3a6e31ca9d52e5156c43c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5f590a766eeed1f4789164258bf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6547ff9f80dd86fd5dbd511d069b32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04086655e6d5243502fb724afbfa9ebf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a202756d672a5bb1b3a5e34fdf4f84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446f7a0bfa94295d44100e90168f6b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a51c42423f5ab26618109761748b09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec28dff778c831c4c07d1c12f72046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e468eea70674a9127f07c8e89c8ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2464ef5cd0f5f4efdafab8e886dfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff271e05f49a772476947ccfbdf8316275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e386647b9c3dfc07abbc5decfde0a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7940ee789bf1a3ad56ac32e57b3fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71eafa4d0c14a14ac857fdc41b038278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa24c3459a71a26001cc3a83f1dde1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410f404fa822edb8c45b1d9aabb560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daaba37bc59f4c2ffb41a4d40012d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2a669f5f93d902cd4ea265a399f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc94ab65df06aea98daf1ac0ac0543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552875835f56572051fd9aca7bafbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a850b718298e4e320534c0c3cd9670285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f1301d392b4e4583552e150afcb23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb06bb15040dcd361c606a9d7d0e5c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99d33b9c94c120a036fc4d4953701288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69566f0eef401cf24a80b75f4f9b60c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c08731b94dfb5e089af87228975bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c77cbee7a9d84465c4161173c0d67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32237821ac1813e95b6def698a50c0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989e16e9fb6a946705e04e18318073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a634d60cf342c7a863fc98e19ecc4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812053c94a40e6a732203bf81d88db0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027998e085e258cd8c1888b7ef832e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f61ad2a24502d90847fba672c6876a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f1c42b4d10273c22f55517e2fbc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fed054559e5dcf5ad7e90161fcea28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc6ae1f94c31eb5cbeabe0004bd1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c2571a33cca7157d9dcc841cd567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c69e7896a736140a6079c05c1df1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdfdcbcf97447c22416436c5a4615303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480435a3c1593c8975b437d72a77295304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a2a16ef59fc8a58501223fc4ff19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a66062e069838b0a81e6e1740491d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022b0f62e7f8b90cce1160bf1a4e38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80e5ddf0b31c3fdc493fdb85df6a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb896408f44424266f4bdf3c3c93e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bf62d10a5a500964cd8bf800ad3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57997cb818b2ceb771ea62a191c3ed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fa0c631fc5eb9258b6ecd021a1363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eda4a9b41d84414782a25b07aad5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62350fdaf90b4c2a0db7239d27b95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec21ab114014f6f1506d96200578d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082108a4b4863efcc3bcf37d2521d57f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb14f46bcfb25f2569a15063e5fb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7baa421fe1865f2f1fcdac2bad499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa31b6ca300f4d822749283e11e83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b80f50075eef8e1fa6d6d28ed84d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5e2272519a9082c88a103c374c383321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a458c8b0175d69828da7e4ef3dfd6c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4a8deddabfb9d7f1cae3c2623ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c8e18bd2e3178dcd7160230c5199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5a2a365f85aa89e67d41ca4947f0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae563a5ae5e2e7b93d96759b2f1141326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4a309a15e1029abe1f54d5933c42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab27a1ada0458b5b9930ecd5fe15e2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf5904d7e0278e41e3fa40b8ada59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74667375bfc781625aa36222ad0c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b97e1bd52e610d04e6c6fc477940c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d55aeadcf0e82e8bc26a8495ca87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216feaee58fdc0148863e2c70dd421333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d229378bbeedcf5e79205893719b1b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c036fc254cc40d74b74af906ac7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba961c61f08605ea0dd67b0f9a2bab7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e14dcb802671c8821f2e6a25bf4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fa2790c6c23c44fdeaaf5e6d76a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d53b45724dcae103bdde9bb7fbaad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a024c43cffa72dd7df689364505466e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5786d14e07e51af01306c32172ac34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c095b99cbccf63307a37ac23da21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdb23f79c70c53d7205e5862d1580343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab5835eb2679d360be10947144658b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083c9c9cef6133f54b660289f892e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee171f4d10e964720526fc35f46ee2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b57f13f4dabe4771711b892f71fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924db81bc061d904a58f1aeb8f4b40a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798c2a9d2e9b2e6a83a4e2961ee216349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4af7d978a886cf0834f4624e0e78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48e61762e794f0c30407f72a170559351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619a9dd23901e430dfc9547d3ab219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad190c86df761e2fb0a824c2896a61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442eb423c3935165e4b3f2c297c0dd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e5b2c764b5798037fecb3f4d894a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19019bc0cdc2b111bffdb00d488d79b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef35c081e2eba3f61b778ff39b78f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f34f0d733a60dcee7ec9d01d7de7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1f8d9fb3ab755cfe9d7260dd20cbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25ec597a37aeac028e4d6216d5216b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86538f3fe99a4a514621e2d7c78027361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b635c0095cb9456bfef13cb9f01c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc1137a91d1f15279fcc86ffff479d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf847093e1f3bc634133cd7fb931cb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2752f8928321b5e63dc2b273594ac4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e7042bfcdb8301dc96ebc56cc322366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eabac42c07926432669519b0e4050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df6433d6ee7f33a844b5bb80c1174368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c5927f2401cf078e6382197de0cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711da66a86802a8147171b1fbaa61ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6c228e87c472d66427e4572902c16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa426b28a327a7ffa487a6bfd830a442372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb87b7b1d19b7ac356599b08759d0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac6106aed425bd44008e6f188b5c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60b9151b5b61213f0452ef6e73e8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba08ccd1003996b40d8057ab99eaa22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af13f1da33aa6de0dffddad38f6471377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686887b995edd74d95a1fc0377f37f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae5595974d7f8fc2cca39070807409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0417eab206fe0e34cd11f91ce89a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd64baeab224531970a1f6185f080381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f8a1b9a194cd39cc20029e937da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c480d8100bae428f245b23196d2c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9864b36c3f7cd8dde8d47e6900a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c993c00f407464ea8cacb0ce5b11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093586ca44499e0304f6d42ba42830df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e8c514cbe0de0562697d7a4fcfdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6ab0495fe0c84f44de6b5bf0a0d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1231bf3beaeb7dda0748d4baa8fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d14355b94644a37f471a91c41844390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1d028596fa9e646dc3ea4b8f7f97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0e8a5552239af8b2c3d784ed4fea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee6527d15f15585e63dbc3da7b5b23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444c2547e01256e92a14f0455c536db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ef1ca4c0a583bffc49bcac81cf74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444361ea216f957367793c11c548665396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f1bc628846f277aa2761866c6d0a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e79b619a260c3216a05896f402ae86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3862deb2682f71e1bd9a2ec543316399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2cf82c8a7f506573069c73da18ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d8b59f674f85f5ebb387e0cf0cc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437c209769a306d5bb77a28dcb96a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482bb5b4e044b9f61a3af39287a166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773ab79fda292d2f11bf0626536502404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17c4516da5ad688632570fa00ca30c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770720ba5c96ca3732a34b836c9b7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b31fd90e3632037accfdcffc3e451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8307b3c146c3e3429a6f8ef6a0c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0a2e97b02e233597cb1fb88e0f2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d105996c77c42323db570fd44a6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa56d3e84cbc94b89298dceb7e7f8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1848b283743431f23c5bd635e002412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3523d4cb577cdb5bd4ab3354a0c17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb35ec3583e630c1e568cd5b69ca7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d60adaa8ca31ca0067acf145ad69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de557e051e972a2c7e24b01f0547bfa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799aab0196c01a0b3f14ee63c1bda24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8faa2a28c31657adb9553bef498489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248d8590b38aa4e3788d960de420a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649b537f9687f1a6a5f3e0ef9132116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b91ce1de16bdee7b83ae73b35a5ea8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03de5da32e8ba5fcb5642e35ec0e69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569149bc71432697145713b9a9683e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c93638004923b924de333c3c34a84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1acf3b1bb6173d8349e1eade6a632425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76bc948f57945103d02969607630b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605d226baf42ebdfd6e46805aa6bca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4216d61dd955e636e267c518bbc7ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858badb91dcf3d9897a27fae929c38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a404af62708f7ddc5a499cea022977430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f988988c24816f751d882da5996405431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b29608dca5614ce7b7c6bf3182e06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd0b62ce5118951a75159a3375ad40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f9a3cf5c288852b4625cc5de6cb4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd683248f12f3ab6cb271905b2a29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95587469aa3d212d3e33b0334a9e06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f627aa5f38a6cd3050eadb143b048437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b61d64ee2b31394a37e1ce0833f32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacfa572417eb51d63c4ea8ecfa361439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5840755b0c5f42fb74bf8229b4b1d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1822f0f99963e9a6b84a81188752f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60a73c00a996d85113310fe317022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed5b8e590871a5756ce95f03213a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cecc602fe1e320904445c3e10c3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de316e05d5e133d01f07d09d01dfe13f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6fc94f2b5185ecf27b00e69b8a6d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322c624692305ff5d192ab629619e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09aa14135c1427027c5a02ce65b01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0791047be994e81bd7e1c2e14a1280449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a065125cafbb60ea2cf86971b2daa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f26e196154559c81bb0d0cb1657a45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3beab37ef1d8d8869deb2077f84865452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5e4e4ff71fd2a5a3c06125df0de8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a101d6b5c741dd37433f00d2a03eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601f7a69c43c26d6749b6fb62a043b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e012d118919524e709f135bafb40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f3292c688094a89ec9bfbc317ca4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233b1926731a4cb8890d4af7e2ef01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f817739c5c3d9268f09b385d5851f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364d9e2376d6c9dd3a3c8fd651d63d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1f82fe7e66f18ff4dd9c9127cf3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a2eec15650118f127700bc2d89d17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd8624195afca79805d3781a7fdb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a77ef7670cff16406180c9b8c1114464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36952ca4188f99750d1e0d4326354eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889dfda83c23b1082f1ab086d06fd37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b1dc508ee3174e7f46ab5e31944e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71492de2d1f7b5946cc83c909b4639b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89aab99868eb0b98966eac6d409788469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1ef3b529b14e3228f6a6d024225e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcb3783201deb1a1d76da2284e3a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288926c4e048685b9d4ef9d7d69531472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5292235b7956732bea6f1c7f5d4876f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00f3ce13b88404af67d861e04466c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5223d2c592be36439cf4152bdc8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa72bc0f1ba977d78caf1b5c5d2e4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9dad47e3361443076fc5b314e49a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a045de9161ff42ed8f698adabfe1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33bf35059c892ca773a678ca128e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94670dbd16e30fefbec3a39bf8d89657480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cee2db5513fd64741dc385970cefa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1955b42c56eb3e35105480bb3bffb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d72bb7054a3450f213522a327da66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c495e2794dfb799149ca58abf4bc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9474e4d9ed1a6d04659a84007506485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb22498089fe39fbb8c7b1ab65bc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf764254ebcb80519a9a0812238268487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e890e5b027b0ea355a1bb3b082d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8455dd171a2d5cec78709444f8cdba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251c55fcbf23af7bc44ee2f2da75082490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b45d58b30106d849728f9e8819706491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c087b98ad17a65f38415952308d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133422f8b5c6388a80fe698f5f6e7ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fcde98a3bd288793a5fd06068a7d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf5045e286eb4933d42f6988104bd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc824e5e18c5ac7d92bd48d262e80ab8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc41a75109a8a8b724ce11506326c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75182a284955a78a37577a0cf54ae9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884091da3f7b909007c47d104842eea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb6ee408e342e9fd476de6344746b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c678b78ae7d7367e3cf5cc33b2f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0a37aa59b34ef9a716d83e3b8d69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac84a3eff02c56b3ad74ee75876378503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905816e896659aac482b33cc9f74f64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f586e65fe14a4ec47145d56687dce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2496afaea3151be1217116e854a4e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4929e6cda5a25e53da7d01e7c0f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a88d09b3d66e9c67d510bbec242ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e02661a525c10f2fb5075f88541ce0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312468ca9096e4ff63e690b3a9527a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65446afc8fb201319fb0b8362b6d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745748a9902549f68d0a2f6f2cb595512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0290778f0db61bf9b7425d434485d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd50a77984598d0a9d44d716161da5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98429bf731b6ab312203feb093287d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a5334313eb9dd956055291ec58d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84df97de145de83f264ec34be6e421517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ea0ffb098406bc5dc12390a2ebb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcddbabaee10a16b637b4f9246440b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a9e0874c8cb127160006bbeea75ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea79e5671bbdd99bddf5dc7aa117b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e568b49a44f8023601705ae5255ae3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0af9f4189dd66bd6aee63f3092bef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186d6878e0137a0e0b5a859fec247f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb3c16a6fb027f7b593b840fc1545525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3e1a902b29392cb8a314dde7cc7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9000680de20389fadd794abdaf876527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e582ef68df833327a5f98ae0ae443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d048adeccac1926bea22f8b6d0bca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d59e65c8b1ead81d497b0caa4dc26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d9a89b503dc54352774dc97a3d75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6a04c5e92c546c42bcdad2d1bfae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d36af399fe6190f03056a314d2a5a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805af684ee520bea025c5be47f1ab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42668bdc54b7fdb1753788ed201cedaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f0ca6d0ef0b05b4bb4ee04e755bec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dd0a59e14a94bd1993079ee8d282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8eab5d11708b2c86ec73dca8c3ade538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7bd6f94cfefce81eac1fadff5415539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c39d67d2e0890f8466ea27dd4c64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba75c2c489472a3fd0b840fb6f83e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fd2f59872310e6b132ec88010398a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df17900ba2440c17091bd10e6dff7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4922fdb7059bf008cdaee31e9c5b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae505df48a6627b9ab6efee681953f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128552fa21520cfb2b57c5ff33ad512546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc20b9f577ff3aebaef116cb59bab18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c40cd6f06520bdf36e23157e3850548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde432ffafce3c6f3a8c628d1572392549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9ecb5e798a819645dea8250b5c592550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ce3103316c2010b7e466fe626740551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394902d4db580e0e67447222da7284552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2adcb54e15307286f6cea8858a6b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063fd568089b99109015f4e54e12f6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1544ec4ef8bd61431e4365c9398f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb059df4d600f3e40c1dee95dd2b455556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6a9cd67b1e89bc80a8cc481c0e43c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f89846298378c8e45e82af94e951b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8594d7f8f752ebf44781e8636861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23bc7b5ede82cd99bcb10d346c43d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1420644a41453fe682b7a85a73150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bfed7d00dec3cd3b862f9646815b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271741a3ee406d8b78386a2de94b8d28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa6c8bdc92e4d48116d955ac3641ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6cd1b06f116c33a690254954f177565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf7acb903c2560c53850042e9c3ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7190f241f9e5f119a3dcaa4f0f2f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435a2ca993d11a8f2d037867517cab7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f6788f31aa393b066b89ca230265569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657bbd65b7e4ee3ad904cc3c6d91800570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9169c3b1d6dfb078fe7fd5473d1efd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0d68d46caea5e989d66d8b3d5678572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e14fef4fbfcbf7e6b4ca27a6d367d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2de1fe2216197fe40131004f0bdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8546f8e57eaaf3ad86e48660efe46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27e0df6e7936e7e2cd886cac50d11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a6cdcf04ba122f33fea22acc2496e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22d641fce416d0d672dee4625d2af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d74c0fc30abafc6a9785be7546ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a79244bf5f5d26216bb562f1fbc97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab25fe1cca93544145fa5aeaeddfaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1fc999d75c4a64993be974cc22486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1076e3d6e44e3b89900467498023b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d303715e1722aab510edb6bf3650584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef867345189f11bd06bad49eb1c79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b16067f15ee57dfd58afec0f033a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11077f29bdb07f3bd0a3fc2816c7165c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164434c5bff7e67c2e8949c7114a3e7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e17439aa01b427578fac795f6036589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137b5d525fd751f98ec8dd9e9bc893590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38824d597ea72e5b14599f2e0a3085e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aacfd78d715b1072da9844a77ad00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042c640b22f550e6080ac9858e39121593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66025ecea6902ab6cf3423f5ee292cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205506864f6c0db40ddb835d5056492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b48198c344eaa9bd4766a2196ba7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031857403936c13accbd98f77f3c35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa3d1ceb8f3fd211b437321320f48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31abeb015a2cbde656c494f0308d32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c4f060f4ae59d58aa68bdac85d905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4b527e229b93cfd60fcbbc2741e55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82b4e0f7eca87ad0c26e353c824d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0479f0e41e94da62430fe9fd24c2bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6e4139a80848e43582223d663aad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce3e962e331df09625eed97d3ffad2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6478545be36fea58e0e0dde95e7509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade16b062ea8285dbf32648014e4f6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cec38bf6a37dd09a927fedbcbcba6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c764b8e2025c6f9feabbeea8c9e271609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a4115b9a387f63b138c6c20fa008610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a9e898c9bffb9926c15cea04c98f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ead9b8b607103d699b6d1bbf9ee0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced44df4c7d1d58e39755bdabaf55c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7803620012cfd8f9174673a8716f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008418238a5f103f1d6f2a434bea0d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536268cdfcb352abb7a8fc82a4665c80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe480b5adbee21cc9f8eea3d9c81a70d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b303b1e391acf15b33bd4d469f4ac1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682e1446b90a63d106b41d718690a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e171419c370b1ea8315899da979451f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc6eea787375f95b6d617a2fe857c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687a56e7e30626c8fd4fd57ef34c77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5500e0f0ca133981554a96d593e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f00cb00d0701aa7db9fad581e95b1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b03871b69fec02b55476edc10c206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1352faa69b396b4f24b0d867bd19e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60605aa020f9cc8da17eff2349d4cf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442dad54ab214d8e076e442262de888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bfeda0bd68abe969996dc5976133629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542331556b7955e5c17af7e7192b7d5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722ca7cc65a86b70802e73303d8f1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc940d1637aee0beb2bedb92fb6b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128620b46bab55331c93941f2497dd6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb779e8418c43b6479f7a0b9035967e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144fb2a4ff8948e9d6c066e76413d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e45d6fda65d85b450211c4614a1553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ba4f9b401d328b3888fa9dfd9a2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed3a3215230d48961e46acc1e7f85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8f225e9baee175a33faa5f4b2920639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d587fe077bfdc1d2b0a1fd5f43a5b04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846572908c888a019fccd507a588795641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c21b1ffb0bfaf6c0e224fe49a338642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063b0a77d5b37272d4aec3856624b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b972a801f7a84034b02aa39d6fb39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a16da29fe0555d3852085aa6608ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6226c3beca0b09825a70780f4fe26b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec68f09e4c8c36b2646da70936eaf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc77d76021339662aca3a10a93318f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeefc1764de0876b22c55750eb8afd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9abce588861bc3886dd984a73561650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf299963eacc9b7065f8453d710342651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf11ca090436b782e6e361e2dc51f08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f5340fe0d85cc10eee3c2d923aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262318c72ecaf77401290b66f6c3cff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5a0e5246059f8287a6871691a7c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2f0a69ef7a90bb3af0e4fb9a62b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55e80ef710727a0314c02e125287e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c14610d1cc990c94b6dfa137f61bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c68e9741e5c23e8a94f1fe058da9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca467f11a17d30ac201d97a8792998a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3b2edaa47831992551e46bab6d37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221136d0aa78989ada98b301941123c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e7b520911cf97668b35b814c8d9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2835cc3c067c16b390e7012d998e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a76f622f0ba2045fa372ec2c4148a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1dd6927057472f5bef33699df514666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a88964658aa6b5462f4e799b3f0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf41526eaec9f90a501ac8c45a36f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1e4d8ebbf511395e8dfb18394dfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca511d0be38f0b85c0c1a80caa52c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de50792772f30b8a26d2ef1ccc0ea2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8d249a8c3686da11f9b21ffb336d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9290dc78f2ca409e7c4763a855436673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bc895a0ce3e098af502351c57021674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35ae3ff2d00c5a0af1f0c472f8a47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2639346656e7e5d8b0b00cd3c943c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11200ef058e67a29d870ed712c7148677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cbb3ac1aa684febdebaba48248a73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c16323632c3aa2ca292ef1d1fd5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5705461fff9c45175336e385d9cce1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7b84a742a2c877d5ff13784c51fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484132d032959e4f8306a67b5fd123682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35c1d6aed0575dfdbcd817e3eb42b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1066a379a2f487652b1a5cbdb05330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d163381d416e7fdcd199d7e55bb79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef17998d8361f826752a2397a986a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4896465f367d3fa33ee5b39874c341687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eaa4eede0f29cd47d9ba22c17f054688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd159ea55d3f8710762c17fdd7c60f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bf03c77e652e5b936062df27bda9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a4e8c21cd865081fb44752e036a51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce493cbd3864817b13031869edfaa57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff0af75c015b94d6169ae6822d39b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a75139609b7fbda493eacc19c7acd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8b518ad30768dac54d90a197b616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8f64ec84b1e406b213263560ec83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf66ef92280affea74c24a256e984697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88749e6f2426fdbeb22490b6a1618145698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103e2bc4df1afddad352204b7c68a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7806c0476e3ccdeff88c97b49f5a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c93b1198f99a9b028557b33a935c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692ccb1ea39ffb579109fcd4a1268d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c889d9ab1f3fbc31fcd5b2a769927703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab7a79a5fe62489e2d68bc5b896aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26045539fb24693f9e1c01c2d2c11b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f0f40e890dccd724cde11e2692ce9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653eb779a9d729157b11da3180c9e47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389ef449962b2f7fef0aa27e167d344708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3363b3886b826f890dffaa2ae1a35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636d1542140be44cc9abe14fcd7f12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e767bf03daca852c386d7f8aeede711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6193976c4063b16282271e1754ac28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7113947eda64699f0b747df22a82b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c69f9fc5370af062edb0ce2369ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9d5f2c0c92277811336d1bbb350d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596273e47bc0194b56e30f54bb692745716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7e4b35d0b114bc0e090f6d25d137717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25462c620ea0e8167fd7bb25ea6f39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef6840db82726fa11fef8ef1431f29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e70947bfb7a90915af0a6572dcb05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b23423701aeab91daa477e19e10a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d783b934422e28ef47fdd0c7313817722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b887dbe2851db05e18c7c8aa32c79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d640e484ce094a3f63613ff8ebe128724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55987353cead5c2195453459b658fa7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4154a12464ec46bb6c7a453111b2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5d44350a25233999f6c67c497d27b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff67cbbbc9ec09f891fd68c8bfb9d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347005743e4a9df2cb6874aa729358729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c95ae4791f50074c9f0c94234bebc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bbdb4ce8d3129ec716ec140422a77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3b50ae71f7e4ba932a9b0bb18d4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9515c83934ec428ff758ebb5359f61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780837a9f19784f01c227694745d6078734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee2a57b4eb90fda70e1fcebfe4c68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ceefa5765775a910b6238d0975bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95442138c9d2e406982506e3e6ca4ee8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee8e742d9b181f22f17330be16d9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0f3f297dacbf52272ad7ca14b6f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815db4edc0aefc1b16f04554d5a60b9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b231130abdfbdcea87a8101c2cb38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec8f1fc805774ec00ddfe82de25599742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53eb8be6e4f26aaae75efd5d1fee7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470ac406a9a046a500dbfdd7bf2ce5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf3062ebcef6ef2c664f7131c0f708745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba5531ea9388c143cb8fa29a5af199746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172070194f083a6d290668f0e0c49ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc6ca9b7b8ec3bd79807c36234b4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd8879a1775072b5210558d276641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94687ddd923c856da3f8533fa695264b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc53a53ac3f8ef6f52150ce092f2d40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580649ef29b2bdf894c35356c8583b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10085e5ec65162026b18ec234fdab112753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2c6a6fa3aae160f2e66381cfff558754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3d6dad55ace795ef6ee9f734f588755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8de9e4005e95401621c949ea2f8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153506c4ccf1feb6a3c3d3f5f86279757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b854679bf7af6fab09c721fae9184758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44162a5dcb50cc31b364f26bdf9bf9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac2a7404a2ef1f5385b24b79254b6f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cdd101476655aa98acf5f3234873f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f4a90dc3ca482258fad084edf6e11762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c8670c63ebc13310b4bf9fc7c99b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c068c8d7d28044fc57509674be6f868764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521af41f97572f9924dcf2f317f33c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193da71996e3c5affe5f0e7a164a42a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ea44db87e2fa02cba49e5aa5ad456767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1d6f97b99188c4692ae2d5cac1d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59568ab34f327763c16b0756fc45c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae463252af8d2466b910134a7cc5022f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4042892eacb9d53a8971a3de38092f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e922cbdd154722afb696de7182a4428772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2445e627af59a486f9eccff8ffe402773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02169fb77bc76d17179529f413b98e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732d9590456a60005a471e6d1b8608775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b75f494464cb8d57f0ea385080e3ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00079651b62b4dbd6379e9d57e380777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5859bb105bac94799b88ebc0d519778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a08b9e86bf9a4aaf38ba9547b231779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be30d3a9cb69ca85895099afc1377780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9c17c2f9e02fad16f346488cd2b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07a0e34d338cb932e8c72e099dfc39782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03842ae1ff4c8e9318977c02fff13783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e6df27feedad6a52993a23f302d44784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198f503fa2149a595ce46050e0639b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036626e9f47a3f62cc2e7f2990a9e983786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9c2fd9a9e199075a70802862e1b1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b0f5eadeed4a99bc6b4224a2742b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e693fd3bb448f362506289605451d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f71d2284d67c738ca13d19e2ac181790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778cec4104d924f2efc6eb28ef60c94791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ebc57a1d5a5fbdb277515e740c2d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca081a1745f31b791084b1ddb30581793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1bde7e92b0a926d9d391d20c89c91794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f866fb04701665f64225c60082a6b0d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91c2bc8add3d65be44d3726f2d8b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dad9581edf08155e94d9495a38cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794aa9f9cc3efe4a9c15f67cb8015fb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02249af0ea0eed4cf206f2c5a12530eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc3172a99e83a1b819942c3d84eda800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433b660910f5b0719f8d23d341876c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6aa1da3ae364f286c407836bf8bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373b76ed7311ce5bd145b8507c20b0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881920ef6a5f6d642d3c000047e55d7d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194641c3e31f1a844b979298f0d9302f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78aaca2609719f6c5089860c8f262806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbfc17bddc2409d3eda8a82b5550ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2314afb33b046eedc33de208da1fe2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675996af9aaa46c5c51ebe0fa711ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c5d414aeb90ca540d68b1e4fcc4e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616998242275f2e30291b82f6995802811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eb783311ec898f22dc558f751d24d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4e461b29a48f6211bbdcffd01e9a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c6a976fc6d4aa350416d790d9b4c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413d1a848ba93724bbe84c272de89f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da28dc5cb7e563fcb7d6972e34c3924816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c19882743a0dd9e8ed6c7b15278a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421bd00d83d6c957310dabb8aec341818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ebe810db73a6b9550de94f9350f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f2b47143689d38d26ad0cb3d99d3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80538820e9d004bd637d07347a00c004821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10800ad42b1cbe5cbb2fd44705304822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac05e52e4acf8fe14465cd18f5359fb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd165b4d8fd9da19a8d10f5fbc8d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89fdb5d128b4a1a8f5c3a72113ae22825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7780809acf3c771fedb283b2a7968e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f88e8a43c647787847efc4117a0508827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c99048bdfcaa0dbb7a1b5db99f02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd57377538a578530be6caa15a34d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03137b4f3fccdff37d650a7c85986b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c3916f1f19db718e6928760e06a2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc17d5203e417ec8e8ea4ea937643d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8e175711daa0eab9a182b2027c0cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c9384aef6283cce4c5ff3070be618834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e50b5ed13b658b95e8f92b0059ab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98111dc2c0cd2584db090db632addb1f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dccb9a7e1b366c3d8f788e969891b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eea1c4d2e4587455e1970daeabf4f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2757a6d9d439b212509777df8a89a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db4d7728808bdf774023c9ac36d74840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d02cb86bcd94800b82c4a6393457841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d6b082c926f97fad64339cf13c6d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b402bb25ede0ae5b44d1d048c18bf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6b121c6fd8e21998ee465f1d8513844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00857d2679f35506a177e1bf30cbf169845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218391b0d657135a2d8bf5e9544d49f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af678bc2bc18618294d8168f623970be847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c6c02412ae36629cdf8f853ce7db7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3ef41171628b24593be3e3b2df07849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b6be0852ee83b78e867ad0c166c7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb5c3ccc83047ade9bdd2713ea9fc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f304f6ea59b6b5f8c586aba874d79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b30301acfc99aacec95322decd0496853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc318f517115ffc7e10221480dbc2d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d44ca6ff5138f717b86dbb4f42582855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8571cf8af4183e0dd9116d4b492bf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62ac22d0f1078ce5ad4cf44a6ec36857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9e958a9eded561e890c55e2cacbb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece930b7493de7fca2be0ece59b41594859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46323febf9ca8ff4814e4ce5ba45418860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05054f197288a8e5eb8ca09eeef57f0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b501bd85a03de4bd5080505c340162e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e6ca03b37090442b531d9e71431d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8513af65c4b503bc4da02da2550ee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0dc68ea3b9ee5c470841fdf8c074865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440a3bdde17a3c3e6cbcbec1006438866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76af3a6beed42d1348b9759215a918867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703472674fdd52f82778c95b4ce917a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f1ae19cfa6115447e06180fe38c50869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be68bb43bb84bbb6e5bf4f0514cfa0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0e54e38264f402b6746bed0c7f1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba606f11d787d7962731d99c8e43a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cc1d3c0958f4ad29437fc353eac0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93c7920c9697536e542e0f4759cfa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9224cab16febfc531b8fa0bdbe31875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f74ed646fe25180cd4d72af99bee876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b577147b398ff27da41b9c23bbc237877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de53ab0c9e7bed940b13d12ea8e48878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e04dba1129f6cc360f1998d01c3d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55beb95282aef80cd00d811376a3d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710c150747c38e7a2069c2aa547db7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc828cffaee2e9f2f72a0a3a53d77882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa79b9867316d3e71850a1b1a4fec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634caadbf511a62b1f67a31504e2c3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda470edad2e29e5f7575a74910c65885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f403111f235645a14dcf8af5690074886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f376764da45347c1fe19dc5f492c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1222804e87fb465e35cba06f2a9fa9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a886469aea09e1bf24dca8c4d399d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9a81a189ed6d8c49def4c7e2a991890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d1130b0833f03371fec37a69ef27891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce4f97811c8ad6d45d332cb8c1258892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738fdf530c52f233e8bfca06da5a7a4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d9a47527087cdcd88c5574171886894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e7440ff953d4506c8bee4690ae03895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0a1002ea2131fe9736e3b09d970a8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e535df375609d8d6d3f5cb1ab7a11897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffdb9b9e68bf88d138eea8a6760af6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f3eabf04f157b44a731db0c02bf3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e484deafc6c52cb8e570aa473ea144900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e1f37deff4467905d5b793a69dacb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110551939afb4c9edaacdaeb541e7a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b12af0993bdf8840d84ee678bf329903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631800a2dad2ef0d6556b24b51d5dd2c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16d5713296410ee7e18518525f0dec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d331621d459c92879efea70a20d6796906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459af3d8afc6442067034d2e9f9aecb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48055dd0b81bca866054a02e52d3551908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc83946c8ce06b63a3ab7ba68fbea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8016a558f12bb78d23f020ea53d6f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f10ed672ef7b9b5a022129d99fb72911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc4285f9d9589e3f3d0759c1deb8d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739efda5268239bccf2329cfb477dc63913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f78a28cb912726f61e771cc03f868914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845dd863900aa631edf667852caab1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18c48537104c3625179b8ea375fccb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87211e689d2ad063563148f7a2d4e47917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b85b8cb8c8291dbba456d637df48918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1162080c320cdbe0d88f4d1bb54c92919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115b65582a451b1779f4958180b5fd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e7788eaaefc1f8105f2f2974acb7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c447cc3b9028fc0147a300511a8cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427582e517fdb86e73abbf081e89add7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fec06a64d01db81139d1c71d8ac7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed140461393dc11a2921c9e6627c4d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a3ef192d4304b78b8890246db9fc6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825753726470ea145256f6068c784cc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853225035fa0d9713e9feb9094b72332928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd2777a4f5637631ef80dd7ba2070929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce02f4e0c922a13afb0760c49bd999930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0dc2d2f191504f8100179de144ceb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc3954345fd3e73c1b5435b94d2576932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4180eeedaa1d35850e50758ec9501d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e9a6d2f3b08810d7eecb70e39557934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e77d1c7546e91ce2176a74bf1f48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926a65b2ed97c35f8d3aae02a23cf6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efbcea3a8ebc5d86c4eddf99b2ced3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36daf79eeceec392c5a887639b5f97a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc25bb77851c53860fb7afd438a0b3b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649cf66e396ffad234bb1c2b63dbe9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1b59e452d65eabe5232ca2c1b1547941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eae0fc1cf5f812a74e17fb4d2a2c9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed816461f590e28081cae8605e030e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b69447471e6616f2f5ab8775339320944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fc3b7e6cf4210fba845f82aa2f05d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959221bcf5f975b6a1ccf0a0d384e4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de29b0e643ec43205649b8d163387947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03263d477934c6b89301b45cc166c0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2890b7c76a26aba6487e9693857ae949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9129ff11510c5d570db4634e25e8ed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1164a57445fc96600d6b247a4bb06951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5609be3d139404fd7500dd0a6a30d1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985bb64cee5e1a58d74d4908b8520ba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b02b8dbdfc01f6003645418c2d53ab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53e25089a40b9607005b02e330b86955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05afbcd5e3166005c26ce81d447133956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae0048add25c9789acff8371fee92957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253a249357a469906b5314a0aebad18958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e1470de3f1959c6cd416d660076f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539892d91a228eccbec2adb03754eed9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d606858d08b9f37e12fce4c52a94a3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d92e6f03a6b54201c2f3c66c52285962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e503190d639b08de4ba916d8aa05d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd343a138151570252baace4d9063685964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935200c5d152f902cf75a0ed3c1c75f2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916c92264d2a9a994c0d9dab354991966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90bdc027cbd1f9b4f6fbe3816c20e8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba67152f567b4df58e4f31b8f7568ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f43290f33f8942e794293820359d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109345c8e3f9c768a55bdf4be85791970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf84c22de7bcf3eb3f0b4d2cd8d933971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f040762f854d89b5c161a91b144f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6014a904cd3b232d333fe1b56831ab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccbbb95c2538e1ff6761101377affa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d364895217c5bd57c01cb1cb4a903975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d056e1798d4f6a3a9ccdee58fe18976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec2863b9e1ea5d3a11b2aa0cdaf559977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34883ea495df6ed241cdc51e946e0c7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cd7a34c73f17dca5393cea71665c1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54c3562dda85b1e0af3a98f42aa0e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeaef2135a234d32588f91bb819696981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284708331ca0caf80e5af92270b9c35a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454290bd77e17528719a10614c947157983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490d6356d3df704b8afe89e8cf5b39984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189a3295e8c950a36cfb0a268c816b0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349764f0e42698424652630f74d6fe8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a195bfc9ccdef9b796104f1d8bcc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e577acf05968c7f09b9cd47a7519e2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8405edf12a8874c01e1fbe59f50cca989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df90831d8fce5b73fd4fd0e235e94e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d44f19ee062791b3b20e4982ed526991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0460c1a46b80cecf4a4fd833044c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0455f411bf51a0dd775ce4772636e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e872eb625bc42a988f3ceb0a2c14b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a58f5023c721841d774c92f3d97b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261c9a1954a27399991c8a27c870ef996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f1e3b1cf512269eefaeecdab26d5997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2ecfb503a0b49b121108bf4e81d0998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574aae8982f127a1cce19e9e4f4e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d10123dbb91cfe63cd61327c569482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de750429f712d3a9486d3316629e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3e7be0f40f3c2a5ec3cbd44163974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a97ccbc59d2f4aa621e9fe52213c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237d91673a7dd5e8b41d5afe3a4f3586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a985137e3fc9fb8bef771edbc5a98a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed126d1dea92f55cee2dfddfe7bf37428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d071e223d89ed0f7acc978dc1a9989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79c316d61632a7d06a27a726cd37910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451deddc46f38680bc4afb2a295234f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4323106e70adff6662255e5e01b5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec70acd2ba3ac78f402ab061b630713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5459a38c3d2b3daa860b28db845d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5a617350e2b92ac336dc424d46b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78cf2746ce2e4e830ce0b12b6879016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6b664d93828c1378e0ab6897e552017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb2a1b6b46a9c9c8c8fc93e85cac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039417a323ad2847a725e198c9ee4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd29afa3fdcc73c482eab4ccf3ad8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4879761ff50e09f02f7272f95d92f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545967aedcf440ed167d00c1e33428c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc641fe315cd0e9b0d417e4f82d7e5a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e59aa891e42100b8bec6161805d0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5d6f85b38686a5a40faf6e3ed34b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad729fe96fb01bf738974fba7f968626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205798d8d7d4eb8615a1eea38b085927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c48a697e75a6131bf6007b593a18228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e50ff2219b0977a0df85a97817fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5b4f655588fc72de65f777f393e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2fe18718b59d45438855aa75642531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb934cfba1b767c042a429edb5808e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87815fa62784b3ac603fe8ad9db2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58758b9bf63187c72030ab63485c1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ed4f4a63a3d23baeae2f4c94f39035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000e8d283f47e391e83cd4a587b19e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce73644bfaf7059ed550973e81bd1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d33fa58a9bb42e8f597fc3010bb06738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce95d123ea6c09a0d9ea0460f8589139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29160a59fb9021f2b78ee9fa8575a9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404dd18ea35a57ed942d688229dd5ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d216900b7743fcb00635ad91ddb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321f0173cd0dd76bac8b09b65428ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c129aeaeeadbb5a0c580b56f8b94144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f727a7dd39f3bb28554a71fb094245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc7b6adec057ceea7e54e2d9b8c9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c7b4e2440750d38263ef766059c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246405f1418fc21f10af5ca6659e88948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a95259f619fff097b19df560f0d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f337e26ca022ae10e65d7b9fe347750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464f7ec12988bc8e01b16818023f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55d1ee648a08ff55a4051bca8966e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece90cbaf8e656187414fbde8ea49e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13efd0df1b947c2d8b1cafb00ced8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840bd85f5a7d40f248ad5ca1604797955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6d9a6ef8bc44428e4ff6d0064f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5252f77bbe8445f8b68f0f1c45982357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7703c5d273f0aa05aae1868312facf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab881ea4afddd3878ca71dbce9d8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f07acfd65ec5d73c7611f11b5e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ace94a44bc098fc52b4ad169d6ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc9771903b0e3a0a0fcbe4264b87562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be941456e52a681b8bbf2f3fe6c77f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a96425ade8ae0efe039f1f603150f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3b174b5af13c752f3db2275d10b9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651f46235adba74773a77f175183d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4d0ddad5142e8a059e9f58d89dab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865fd851b4b5b5d551592b434cd7fd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d20754c5dd6a7ac7941d074391b96369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dda9f6aa82b9366c4f2cb0ca2fa1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd766c945772c69da6a9ed1b743fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40c263acc9290e8cbde1e0ff933e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc7afd3d593840a1f3b2e349e05d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0ecf3e4f5b5964694ec44e308235874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c2027e2314979787fac80259cc8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf2d1eee7e0fb4fbd4c7defd44533276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a063a35db9ce062577af5e0ec55cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f031cf2cd94c5a3272d09483e1cb5a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d3d91e1443549819b044536e439579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab754c097bd6377ade910a4142c456080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c11aeb3d1f184ab4c08555c6c25f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08cb3098dfbd85af05df781dfbc8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b67e599dba81cccd862413977d1ec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58665317827977785395c74f1538f1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3515666ade068965a43fc2991e325385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed74bc6f34797656c4a09fe1804422786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda789f3682f922f86999ac9765f49f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f735cbe8dc906b9d78a478d05ff39a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f4251d57e29171943913e148617b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f2581ab98ad35d047f27976aa80390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013424b20ed05cf503f578a16d5b3cbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5bbcae4046dc9b0c6b19e115188c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21aad92272a29e5961502a8d36112b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dbb35553104b54be221afcda5647e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a0563ebbb3fdfde4adcde64e8bbef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd553dad612e2960bec326d3a1a26c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341751391965fe332f54bcf7cfc01b9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a7179d23d0b72903a10bfff3196998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e58613fe2df2ab25bd8a33948066999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66500b6df51571c43c40f8dd376ed8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd3f0c74337ed295dc38e21fd9cf3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe55c33450371c1014018888389804102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e14d8f5ba86b348ad48eebdb653e26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d8f83374222d99e438066553fc71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd934facb54125742f06c06951c22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf40a5bdb5deaaaaadb8874454346a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e9ba64850455723aa1f8fbad57bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5671911fdcba2502517d04f1e77ba24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428cdfa70af3eb91daa25ce9b8ce6dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f799af62af965fda45f803ac3be71ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460195afe3672f8f353b78bd945aace7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c7ca54a497dbd583e102ecf705807112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94723a7f3a514e3749e0d062404c4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813a4786978205112e2935f690b2dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd976e5f0d29355227dd212f463439ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ec3cbc334a61e56ef1c46c7a76ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d71d92d4db0a07974e40911f750f8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c1a4489b20eb5342c7fda3129839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61f867da3c8498312e3ef7df4d713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550493c16fb6e4099c555aebcfecea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322caaa7483381e64bede946a81e92f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c7d3b5b428dd747d43a8f09c312a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d20e8ecd27da5e0f0a174196f6b74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a5cbdd9201f6c635df44d84e34659124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c20e0e42c8bf25ad23acdf73183c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f34363519dfc6b17acc6105cfca17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75570291804def215575c46e5f3cc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad52965b20214425f619e1a80a3c85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c62edf9268c31e2bfb5ca7080c7d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49108fffb804de7eb3305bf07243b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db20e3f5cc0ea71bee471e0644411e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5462d049a768c3cd100aecc1f397cfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa79f3087f09e277ec53cf95da045e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dab17737dc4317f9bf93ea4b871f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec1b586c9d30d906fe0d3a670f1a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef4be0938456636526743911fd126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4662b8819a6cb0c2e93d813bb6a0fd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b28eb6835cce6da81787b0c22bc6ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee247da88f039e22739932fed9da4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c0f5f8847c969fbc14d0b987a935b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc268975e2129e403f98a6a99791d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419cac5d12dc26fc4ff52c1f671dd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809f274acf1fcb37e634e50c188946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e088ad8599b28cdf7a533f0d292ace6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa9582828a6cba6ed821790df231ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e6e95b005c3a8d0c2b9d943d9c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b557e3d97d160469f0d2d09eeaddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abc63336ad948bb3a1085796a6c4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23962699b42deb5c8af5ae5ea85858149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502643a6200087d74966ee53f51a48b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96684a776406e6c149849c136de0512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fff0b1c1a1a6b9d9d86554e635ff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343941b9d9a59120a13bbe320af3102b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4be3d774a830578d9bb78c527a09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8762e27e6f5cf632908b590f8d778155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ffbb036949eec3fd1e526c9d05fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355594bb80f450a792b156fae206e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23028d05aed2cce04edbd68ca57165158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359113d6398c09b2a9da5690a05dfa9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50727a43607973ca2b792b3cb86e2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8832ac1049687adfb8b7f0998a32c69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d69135552dabc8bbd8294a0c5a80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6da591b7fbd8c4bb26c79a60abfcb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572404794ece0f4ef6519b84a31c64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e1f77b3a2bed075a908f77033ee9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d435eaee1ad46bb16cfc1ee93626ca0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb105e4385363b8ac7a25c117489194167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72cd46e2dec827f86519a0ec4c8896168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb87d9df8c41fda153471a4c0ae10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec252052223267a3045a04bdbd1030170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102152bbea9aaeafb059bcbd2cc9756171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b4a6667300bb44991c7a5eddd307172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b4099f0046267f92405b584ed0a37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f15489343d57ddb620ee209ad902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7e2d288c2ba7c4f654daea1aaad5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e402d5194d9e1bbafe9d3ad353ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5810958c33808a2d7053f664c2e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7547d09fbbbef0492403644e337db4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90eef6280749b540ed1f5d77e780ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c718f9fcdd0a1f0b2b1158b51c589b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c2f21fb3b6f01568cf9d345ebca24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa1d786b031c63a4270c621b6d423e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893de2cd4bbfe6c8159e627fdc3de81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f00743a9f5e3a74e99845ecdeb3f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cdd5b63d644f6756aefcb2be73911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f28029a4d237e7843b09a1e4ef0ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1589e1a022af98c5513b3f1aa28f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3e1b6aafaa41392b5dca4b4c93bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea575d355368d616135c4bfafab06c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed28d11558588d7199e1ef464f5df8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca6812afac7dafc7d3b2f8d7ef043191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1fdfda18524392cd006a53056742192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002578aa3ab0c827f56c010c6bf768e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031d33c84fa4e0de35642b6a9ed2c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7df8c39e16fb71201506f5c2edcaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa32339fc12f5f60cf6df12d264e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e6e10479d89fa19110d6a0ce12b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253805dff5d9229e4cc2dc54aff884a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57e5f6764e524a1e4a825afc350f96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a772e325bd9e2612d042bee749cd30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4df9213f8f0b48474af269f31b87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a075c1925f60b8268e8e1b4cb0849202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798aa9fed4ebf3463813fc8b75349c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc8c02f8a94d0fb361988d1e470e11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59117610daf613e761bfbaf346dda231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2777b8cac40c4343e8cfb4c348ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b020aed9863405141158fd28df18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f90e1dfb1035eaced6351791d9632208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45a6d7644a42c3cdee4fbece60f24a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ee652c28c2acb3757397b0c6ee73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c5ed52e827359eaa94a026000192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ca0b6838eb9edf137a7adbd2e6c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe04303d2d4284626487db01adc75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48dac1b962a88784d7893db2726268214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e80695aacb44e5767cf6c4e691193215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1ccd9c9a493f1e6f3648ebb17dce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e129ed3ef5e7cf4bdcfd75c76bb80c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184802304e55d8ec42fd634bb020885d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d1ee56d2ba85aca80ba5f712e952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083be008a922611d4be68fc31750a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f9c15237627928419fafc13d2863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6703e4e33db85dd77cd3bd6eda182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752690036f835c42806728baa3be467b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27bd0b8275e251b5d9bcd091ee1b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26406dda0abf431c5f6919ccb2d75af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d7348de79d50461206ac6153c77e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a66f45b50226ba7f45c3d093bf736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f0258fe038bcc21ca6b8209442994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad18d2859bf6d296eda4acad901ac3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f9a0b70db0149976e0aad5f6c5214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585274b7c8c16146bbb24ff557fe737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c38630e74a6501b4f3fe48cecde2ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c512ef6c85e2b56e36355f418e42a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112c5e7f8353b702cf0bbe132c9de2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bd6ff513a7e84dd9dfb8deb44e243235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c10493dd1f5c59f4eb2dca3ed974f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b521dc30ce772d867afd56ba8b4cb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f542ba53843b094946e5aca36da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70029578f4d6e4f85c59b2c22fefc9fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a1c8eaab9f3480daaff07e26f770240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc862e7cbb2f2dba18af8e5b1cac49a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7f7e52d67278e3bf1c03fb302be0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf292ce633247404faadf101fcea1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77499b51df04717ed828aff4eda7a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9f9982e456f84faeb29cdd8e16fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207bbce4cfbe0a99505a51e45cf22b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e5c46eeb8733c4d674871a5faef3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b2ab2cde6c683cb078b76511d2739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf449476ed3aa6655f5e96e976acb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e43e551aa7901e5fea6124987f72da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618e3f9b4d9de450bf37af8281b286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122847f1a8285fffc06c2ae976573b8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd829d1183e7f8a7e29c00a70cc3859253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aed290055193885dcf915143a7df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985354b5a6d3387c4f0d2895f5a011a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c975a5d281455154a9b054cfe8c1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65eb7aef85d1960bc512d0664e0f0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6a50bd8196828acb0daad74fd8c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9d984f56487956ce260b48206b21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e47b6e62b9b9a10374a86759b56e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf98befd7b528381d7d82ff0c2cfa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f5a0ecc3f417a218c871e4f23e873262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d21e347ac22e56d4a8ed1302fb396263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef95504d772c470e443dde46a35e4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c916bdbcfe8e76904d0c6712a833b63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48ded7328f7e5bb26f3bd15d3441c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fb38a4c5bc372a7ec014079b9de1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f653e65ced9f20c94e149c383b69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b320401664dd802ad17e7bc7d07c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462815557854add872b6380d9138628c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ecb06f656748703b0ad82d5769e2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40442056510ed64e3ce8c1ccda773e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a131fc89fcb8bbf6635da683eda47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0aefa9c969e1063b97c52062c3c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e684f258ecb42d1308916aad74d5bc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01e52e7887dcb26ce28189be222cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71957da6c21a91cd5a7d0f12bbbf85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5b5061d966c3e21870c580449746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b5ce553c0c385354c390718eba202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fe0475a7203ad9cb5f4adf3402806280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c96b819227d0c9660c69fc3e7220e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d064ac929bdf8df1494abd8772bdc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d06de0d57402a7ba9039c94f60e07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075bcf63a7814e8f6fa9aa495e3ad71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c51efc83ef7b0f214916c9b12e68c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d2ed9038b55878ce592c3dd9b7d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdb68a8c693a83a6ded2d65da7a459287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15f9f6f1e19c829452144d7c5751c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531982c0cbf3e6bfb74e1df186a9813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945bf9460b33df08d2f53897ad73aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b44c772b0755d0619adf8f072bce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a595a06b69283c1eeeb62bdb0c14b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a6645714fda62d834743ff0c12076293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e262924957e6e2ae01f014d81085e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649fe05394b48fef319d93a615e0cb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd43a4972b6b2c0ac21552e4e6f984296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353a6aa86662c61a60930790d49583297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268232c47600add4f6d4845934405f3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e2bac1f26cb3a03000b270e1e6dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a54b4143f60baf3dddbe1ed619f5ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efc0117780b3d3c94cc356b5d94dc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b15b402cb6cb3cec78d25dc68fcd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9a16dc0605fbd2b448d78a47f7a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d51a4c5a45605d95753950ae3fea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d384d66789b63b5526cf737276d7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401fffd5e89b48fa8e51b481e3bf1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2c72cee87ba6710b045ba1ec32a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b41634eca180bf28f97edf4e082d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b24d06075c8e75b346e2588614ab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c063af2ddb063ebf283ccbbcef96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec35b965b05bd01f1e5f1cb149fc30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a884921520333e57273a914fe5829312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201bec32d5894ad85a8028100bf19da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f604815374bf481f014432f5731b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079e327b04dfe47b93c2342b852a77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf2470a7fb374b43a7c9fead26d73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9557d9f52b1c01981be286080e184317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a4bb61939825be21c459bbbd70b96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f354e7909d605535a376d79ac4f5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85d3978bcf47a4456cd4ccc627530320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de779d89b523f85d75dc62881cde4023321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6895985afb9bcb4b6c626e87f6e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c4bc24320251bd9dd2bbc11a0eef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64258cca06ab17b13376a89d101ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a9632c5f29fb834f555e2f6222b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd1533a17474a8ea105b40b8dd662326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306f4eab0b44e39b07b5a5b4ffef26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430bfc51eb7c1ccd85f67b9a27d6f7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d4aa632ca295ebbf78d3b8f4de4b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b712587178595e3b8ab8c8e52e590c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d6247745ec1f1727aa0a43011bb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02292e25814e0d803c824eb5717db6b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8082c5ad66db471791ddf2c3ed581b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1bc0657cdeaa088134d119106b71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3a67cc06f62e392bb1cd43c45fd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d828321ad219d94fba27e09c744f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac40fd153d2626f1cf2ada5eb637c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62569e72b8649ca43f722c2a9eca732e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7231aea80b08d382b9093cef6c0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc109d637c915f8f98d3ba39589dbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af459cc66b705764ce1adc69037dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa5e67d7aaa434896d73c72ba10d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23242b4d1b7265b88e0e54a334b0869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd284bd3120eb8a359a98fb4375005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7017d1cbe79cda03907ee71fae81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f9fc79b5a72003025049192ce444b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e44c45f3a9daccec60022d8a08880347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e407c5ce358a4463bab0b3ce6f95e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd3c5e5e84718d239aca4ddbd2231349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff0afda54792d74e679b49b288fc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c686bebaf022acf8f472c1ee0d9b3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927af3462bb9dcb81d17db80ab58d07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a4849528b9720d8a137133ab3cc7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4202ffcc23fa15a12d39c2708e41ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae79a84ffe4b1aac8312aeff1bd15f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd096fc16d6438275567cf55e759f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ee5ec404bcf2ebd6282a4ce14807357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd2ed2b1322c004f5f53946933df81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8002f71aa0bfdf8c20b77e8ff0457359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7305dd1a4d516e670ea3f6733a65cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917b484395b04609e9bac9186cb0206361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d194d372dd472bb9305d3961283a2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714746ee1f84a876a65cc660ed99925363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cccae6ca786e4d80c77f56ad7c0dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728c0374b93f182e571bab5be02d772365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab11833adda01a86c75d16ad10d1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2445e812fa4b5811bd062a88a1bf0ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e69094ff9e8612694c55ee4e7183368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc48c826425a1b4a8ecb599e88f732369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07034881386971ff9b805c8e68ad8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a663172efdb1e4018832067b8c9c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c02486d846d83f24168d4e87211ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19172592f53ef978d2aefcf0cf7337f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676961da2bee3f042b30fd6a0620dcbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918eefbeafc143e0e70a6c6672aaaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431062f6e67adcf284e62b163d7c8823376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266041b64b7f5529b1a0d15e10a3758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a06df56702f04f52daaf575397cbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae51f107d3553bdc3558105bcd1e71b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040120c0803376edcc303a4bcd889c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c67a6ac084a86098825606da3e9e74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1132b0f3166a2ed8d8d95e3f63cc2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3a3ec86f86ac77b84b348cfce8f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b88d5dcd2c2ac0798f13c08452cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c593c97cae79163892992046a5d79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e091494ddfb6bc458d4e9da4bf73ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeadd241a8bf296ea67d84f3bd7140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f3f0315c2ac4f0ae7ec2cc6120cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28381006b61dee70a83974a58428c5a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900e2f22e2c98e0eb6e846f75023a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea3acb64cc52e43a13ca312ff30a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c737cf94f5d530ade7abb70ed74dd2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e77b7eb76ca5ddb0db039a5127bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029d1f348fdb9a45844fdfc8c1d4ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c347a32eb466a2d9b01aac8153f178395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a55101d4461489b5c18bc9865669396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a7e3f3e1410796e2823573e10a37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eea9373e3ad9f01ece03e2757b92b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4edd611d40ae9c18f2ddd093e873399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724343f78819cd83d2397c24f430bbcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915dc6ccd2285401a0b7ae14c671668401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e836533334207d9f19a1aa717f91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c735f0c7fcd553a5da1855c229f75d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58bdd513ef7ef253aae5826de3bbb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac521fc1733ba8892c03cc65a1693e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb2b322b39a89b58b28246069b6f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a44aa85ae6cca2b573e345b9c0140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf650cfad8f5981f1f2948de6d3aec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e493dbb75c15b602b06bc33edb7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f7fed714c2a9899dd29b0443c9e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d54137b2741e862bf54a308170721411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad96b42da6221219e6c6a78d5cf61b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fc20534450493ad1729a75242266d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74a84e41fd8bbd79ca288ac3e2b7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd3c1c48098aeb80820ab55d2e4ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f90a310d434bf9be1007832a6e18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c09f56faad4f2569fe800bafb735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd4411a52f0875761e09bde48967b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722136b95fb7d9d32bf0de96e4a8fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c78dcb7cf3f157643196b63e17b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76d147f3563ca91ba7a1a1afe0df96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902dac3712b8340c57293e235cf12d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd854f3f3beb31fbcab8cb4f97b701423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e3e9017c8137ae795b1fd67d8971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baee9854f40fb95f39769efa827aea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c767cbbc1c2f10ea4304538c3143426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fdd1a02c4487a172a0dd2b84141e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502fb0fb5f79babd830de84e059d5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4aaee7ef12bc2c5567bcf13d9d702429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b19998677e98169a072c19170a95f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dbbe85b195c6ec2ce5bbb1b588dc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d171d7a5d0fd447f1edf83bb7fcc70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b79d1b45efdb1d59dde0ff3040d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8e4848203c1e4b65f27c5a6713591434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f34619c57a60828efba5f82e91cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9fc96eec9c2c08ab75fa26dd9c513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33f05acc30ee70352ed3a660be7ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499136e649fc701fc8c8598c883d1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144e6aa27b1a373a881b792a473da67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010993ab2f419b5218b2f5f71a9c4631440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325bfecd53bf08723c71c16ef2e5700441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535e7fcab80e20071378b97a7fa4fe2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d8e83465739d604a9097743e169a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1ada0516014ab3009b92d82a858c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97b2ef095647afc17b90f87f79b4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4619d0528bda83d5ba47fc84f5763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9d31ed6004641ee81c44be6bcf768447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa33a3a9528f53434d4e77eede436c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f35e364ba435aeb76d24ab88c0e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2ede6b0c7292e1c8d7b14ae19772450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156d62a2c5423d5778078c28369bc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0899380ca3f2e4d397a12d05503d8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f3d0af5e124175ae74f0bd36ebdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf633bafe54aa0b1aed70008634300454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da633bb5288a7719f358105174657fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8a9fc8040d75280e57f60666c656456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d13a648ad4b61ccc16957e3df1205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7e2ec03976e0b183f116c54db1b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519dcdccd2d9d1f4345ce18de8a1a13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6e9d33310b013a67ba0ac92a7490460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840ed979e7f0ae829ff0893b44bfee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409f1a155f6c462aefb28791f12974462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea423aba424937d55cad508966e72f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32a8df526aea5defd027e3856e51b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53ec5e730fe6610bdadeaf838ad7dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404e603ca54699a147a2f217007a92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ff5b901307bd184381a7a330ce4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92d50e5909a41c634bfc656cf4a99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489524ff84cb1361270efc207344e7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e15fb492a1ad0cfeb8d4c2b54363470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f92214b066cdc3b4f3419e13c319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe0596d9042959eb98ed18cd53f29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c51bf0e8c95aff2bac6d6fcff4ff2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0deb8eaa1082aa6707f991792bfca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa9eae0a57ebd67643eaa9db587bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cec145a846d0a1c243b7268394863476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a912a53682b3b8e3385df7e906c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79df4c18d17727fbe38481e3f32f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436374512782eb1fdc94eef40ccc09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a994b07fce5a403d102adc1dcb4c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25999ba598faa40d1913b0005bd1fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892cdd55762a61a97e86ba4dbfb665482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043045018bb79a93776fc4fa26e931483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f3a3cd9a444dd1913f099e7dfa29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e539d18bb769c4b8dfe9e315d285f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532bf233f6386efa9879d736d5d74d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45217581f3d229975cc15577f8d04f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010950e9a618deccdb8670f4784a6bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd459b7b01f85051d56754b3977b91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997afaaa712368e337ad437ba07860e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d661bb0a4c7571d111183d5f0271491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db35c0b8a7ede3c193368177c2396c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2511de20a372a5178c21fddc87eaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa37fb0ac94fa8f02732be6d84a23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ed78020f247cafc895e318142961495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e804753afbf5bfc5ce17a51b95c76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596e7296b4ad47d1111c28b4da26a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ebffbc0c8e89c1725b344c7bb3eaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f29fa240aabffc444683fcf089d11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065663ae6d1a441b09877d1f841dbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84111a718cc7da251c74366005280501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf1c811b016e0ef62941cc6d9804f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17eac66a26fbff1bcb6bc49ad74a63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b48c6aaac523fbd12c109ad52ae2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c8f77e6460eaf1307180da7227069505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba20e9c32af2421fce611f15646cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da66bf82d0a55475920df58d8ee28e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec312108af00d2ed64f36f916868af3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a318eb13223edee352af5e1591b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d6c9827cd84601dcc10231985011510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd9637aff3d8ed181acfd5892545b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c494af21b9af512a4ca087291f7b599512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2427fb993c7dc9f796f1a3c1466a3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5261ee659547140c34f4cdc3a0a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc187b3d2d516f2c559f19c523510055515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a0c5c378170fce5f5c71c660a404f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb19f8341feebc14d1ecb479427b2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f359b27c09e6707eff4c436a71e122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3529c51a69363053852e22fcf60c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023def2522db1e651263c9e7ab1787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f0105ea5b959c9e025600bae51f5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83b55c605ba02a34681d163e323357522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118cddbbe1e6d9a2a74c0c4b1dcd32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292661ab3ce4bd43e6f53253db6f5b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb86c18ad0a525ad7aa1080db9eb5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f113044d38ec8d39accb49cc4150526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1548178d4d9588f9ee10b6e06179c1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a915a3757838e558bf1c848371dea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939efe213f35e1cf12bc897cbdb64e44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed69f5a54c5aee9c269cf19bbf1321530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3583ab5add4631445d3c0b35b10eb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c0c2ef3b0fa98d770281ab9513e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6115dd635012717c843943d2536e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfd047e6f7b1e87d3943e88c208925534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36673ac2ffeaaa66a934a79dad3616535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c27d485ea3e5574818faac362c778536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc30d55bd9a48c65b405473c205db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e14a14d868e8bf364238a7fc9d519b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25896050967e352123d6128c852bac60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7895207f796f5f2444969414a962a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a052f04e53dc0a00c259d8a190e1ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1d3254a60bb101bb9ceed73ef16d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300df166d2d2b89559901d6054a243543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d53ed41da572339add93723751d401544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd107091318d745f2097fa718930fa4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a5b0c7b568c4674a934ffc5f3040546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6973a148b1b3382821df9aee65554c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cde00bb30aba868d204fb1eb491268548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d397540554f51197a0c26627afb202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9688a57e1b860e07b732ec1c8c4d33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3878b5b9edb3594758651a69c3a7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdbb5a4ad813c92dc890990b6f3c7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8289d383c869f38550627c99808b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075392f9cdebef4ae2f8a8fd94abe7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4077f071efa44bc5549b99d83d82d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2659c10fef0e9df5b8415e0578f771556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db517007014dca8bf3fc3ac9d9bdc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b331a877affe0d96cb5faa78d36b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe83845d5ef49d464362f605224b7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc713d8e8169a1adeab0f6f06584873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3950f9ffefca4cca5b4a0cb2600c489561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4912edf25773bac9d65be7e6703e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8896eaf03eb2063716d08d55fc3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c2ff1bb2e88af64644fc5a999cab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a093a7ee1c049922846741f7d554bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b627a75faefcb34fffc6722cacc43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd20a828b4df378c7c5d55a9f4008c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e6fae19aa84d0022f12fcbecfa623568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39716993ff6af8ef5fa7c03ee7ecb595569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2bc2d88428fdb2c3c23ce42f0cea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d45784a72a5dca97d62a5c3b514b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4e5a2379f3b738e7cefb8ecb1842572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e563dbf4cedd51f2ffd6d0b13af9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dca6b078e46c3508eb67fc8cc52133574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da6ee2298437069d914310e13a1fda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228586a1a30768d0aab47f84889f327576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db5ef60b5a2ac9d5321ca3dadac66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bcdeafe7de5d65b57bb340478f51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443227d8c95161cd86d189fd9c3901579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000d55020954c85b59addbeaa8953e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160597a5feb32d52205482bd13b1b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de0362bd12eedf21d980cb28858a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af9a74eed670a5288a7b61d5433b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109409d37aa182fc118097dedbacc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258dd45821c9926154ff1d33d90aa3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c114846fbaf9095a6cdc7ce36cf570c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76d216e37360f34dc6a9df75654d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845170aec362c43ac251cb49e500293588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca06590abbd3e3c664d463d32f064589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a974aae6eb238ff0d83ab6ee12054590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574743add67b8a13c845d4034b24923591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d99f035f12dcff1c803ff5cd5eed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963e0b87fa231ee904bee872a52300593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f13c23650e16075d1347ea847932594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cace929eb07809ed39b08898f459f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8099870a11780226ff0aceeba39bb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231c8db5f8cec4791233955b3eabab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def4f4a8b190b9f235c3ee3d4b6602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc168da92b749dad6a1b497b031ad4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f14b5e01a0c6c2f25b324b54704d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7077fd78fb2e41783b52a75747cc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc999585d134b3d3bf01db03a8e99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9afcb33f92b8676508ff6a070c14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5209fdb0918894faabf4fd05adfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c2016efcfb26217f168677c0a595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51843769523e3f606a6a076d48a59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1b7792f7c05d971de6dd109be527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa00d708f62866369f57d5917d6c4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd23d81ce2ab2ae9b33f38bc2b815609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07d3cf3db471bd4e62582b0eeff68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9e60be3005897650e5a7d6e06510611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf0e7b7b2d65573a9171dac14e7b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd8c933efa4aac8046ae4a21b1c58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8da108c09ee99580cee0c66be072614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655dff197b6a963cbf69ab995becd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a19a75c60bc632143dbf434c7ca6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d05b4138ad73b5f2075a16db2ac57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f357fa70812389aa0645d7a8866dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f6220f4273f3d253df0bc6a0e8d4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6164b2d5eabb9f5f4fe6438bf9398620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb1f267a635ecce9a3bccaf51080c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f93c51958d381bd79466d376c6ad0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9f105e50d78932688167c660e518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1c499e952ddfb5d2fe043585779c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbc82db4a8fd88014c167fcf3c63d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589313ec9042a161572fc5f85f735fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0431347e825f958ce2789545fec6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf833b7841ae3eec512d2eba29e69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c847d1e35fad092848ea8627754a2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f91378a44ec497cb0ed6281eebb50c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666613a2bce528ad5c6e140770db9c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb97a751ebcbfc49518ad38f284f50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5f2a37c0929235430366f6639259633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab735ae255bacfd8309dcab490cfcbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a69bb4acfb7eb42dbe8be68ec55c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f58a45e2357f8f7368f24f343551b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfecbd262c2238efadd03f1d27fa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81a40274ba280e9eb0aad8f626069638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c316c0335eacbcf58be2e84cde3185639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bf94084f1e54952d55ebd2413db2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db34a99c6a7f4ebc8af91bc9b94479641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f8880c4df52cf3ddab452748c5cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd0ded62fdd0d3fbfbe8786bd3414643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0302fc411dbb18b36603bb55e3b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e62e27dc3656dc6214fdb96290a3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0972bb5d03577fb51e9a049789b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5617c6b612a3eaf5b2dee77204f9590647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9693132f5c1f03f2ac7dfbfbdd73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b72d4f30354b41bb845d9ac5a07f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d41eec2290366daa97675b6e0178a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b2cb3109341c9995fa777e8cb133651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9855e1448dc102231b895afe81c96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28579bbf74ef08ff58343d795cbde72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324137a12d78c5be8b92e1fec48beb7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aac166f2fdce881635e53e9594cd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cc2e654caf281da3ff7249d58718656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca35ddc2d15e65915af95bf25da45b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b46cd46e466561e76a27905334983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808961edcc51876ece9eba86b5a92f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903468562e3c5b111e90d2a406f8bc2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7b3bcbba5f78c8b0f928f97166ccd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5576a19871bb8ed8e085be2740000b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a044afd2d140a5e1e8e855a560d96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b7730484421d52f7075cac501cddf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c3aac9e374dee6e8e53ba225adc67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a5a958cbef86f0db0b36a2d36d36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfa33419b377d42dde31abc2614b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940994ff069db1033434c8bed3e27d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3a65a737cb0a8f236b641ae96a081669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be535060db010da91cee01a104102d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66724b07c7d84dd164b624d14949c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f272b914af07812ffb5d85456479d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872a93a4de2bd13be0fcd891cbbd13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106aa7d549368fd27bf16d171de45b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f78d4963fb01183bf58f5a3edf8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922a43ea09fa81b20dbb1e36026fc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422bafec0896d4bb77bf66d2358623677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4841d8dcd79af157f1f9bfaab72adc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395feb047c0dd1f3d7bbde52c5755e76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2361713a0c36a21009fd108073885680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f21b03d6e47de815f7dca1ef6236a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239409592558990d53ba66164dc7ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d920f990aa27c4bb70af6db7f4ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4562dba821bdf84489dfa7b232854684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e08e04975eb5457696de5cbb1c0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc446d6fe6ebcec701d56c21e3a86f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba5b69d37e6cd9d082a1b515d15244687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db69692168b836e5ad8cb921e77738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79a2860f7269804195119a3535838689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0a291bfa733672e1dd7eadc1212da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934b6bf78f4871b389ef6a67da9c698691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f16694cecca429f88fb15d13cabb61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c8f05bb9bf9f458578ec213a7396693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8273dd8a71d1f013e0f8bcb40ceecc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9efc8af8018cab9c97c53ca998d7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f4dbd831fbd1fbb2f1ff00388eb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305a5197da45550dd88fc283d8432b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a7704ae059b9a54e50b8674829ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814a2184553889da426897e3d919bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66351f7ef95ec8ef3b6c4118b287c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89a5b169cccb2d69e9d132d76c7f7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9324fe427c1239ae9e46fb8ca86b619702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96a18bdcc17fad791ff073bcb1b0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83ea3778b7280a17da0cedbc2cc87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc524ec4550815fe1f5c243d337e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc1b00fe65b25071962117bf9865e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab3cec72c333a612e98617a62b752707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d111383aca19c3b449d6b052185c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a0b169bfeba604096b87fd315fbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb1f3a6d0932f1dd0b776490ea660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c354176f75a4e472578eb638308640711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c986eace8d99afa067280965d2ca8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319c242be2e599a0eee4c5b9e4d149713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab555cc8846bb3fb6eca34af88db7213714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242cebb1ce3c3a82437cba7d63380b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5558b657432ac0926b0dc74f9282b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ddadf0c1a4060ace4b25b84e552c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bacde6b6cb8c323543c1a4899d8f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac082ec7e6a5c74d7d4fbef0ee0fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281a96fb3946400ca0cf4ff5bc7511720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc208d7027c6d54533c88b25d7b3a08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3778e7a000420ce83145f9ed67a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520bf561e145b503e71814903fc857723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a233e82129be441990b5419d9d76e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a137cb56324a6015124661c09367d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ccba058352e124b8e004b3d14e17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce8520b9d65898bda5bf14bacb7a9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9313a43605c04b578d5e08b0e733a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff9a6240139cda3b295447fca2957729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b808d8d6fb42b4b186f1b6dccaa9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3842ef9c656f007fc2f369cf33554e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9628aeac0ceca5d5f1d71b822bed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8048695bb8c19da0b4683b28e8e103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991dd878c47817b413e901a077c903734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683090c17e6a228b860dac68d2c0c595735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a446f4a2d3e97ebdc300f737d0c9d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132275c3a19ded61df7e52e698d162d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e00d9bc192a7ec2317ee10926f052738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462231c8429532bad3545c0bf333fecd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b122f769843c1474978c33145e2f6f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a858773a15510456a37fff5f04eb88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309b18f604a8dcece71f000ed490c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77bbbb792478b505d9a1a9044ada4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44647e0385b4ad089d6a8ba4e1a874744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ebf5ad8817b936243f681cd0a72fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9a7b8135469daa4b23292920a894746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb56b7f48530d8e76ddebe2f7b2bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa516c8dd44407152051cf7a73e4686748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbac4697daef2a6c14feea2a5c2d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ec46c9584aeb0ca7f6e93b8559a42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3998d7f7849c3214700fafbb3a46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ad4a224a09f8af4260ca8795fb02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d945fe49dc86049a875da7bf59244753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966a66f5b6468676e25aa9e15f438a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7032d1e078e425d4abb91e899125755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2e64fb33a57504cbcc0defc0bcf35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0eef58b01b0441bcc0f64c6ddcc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae9890b98765e2631f94a28e7c999b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645e9f7308500f7c5cadb156ac926a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4ef2c3e87965c2aed04a8a64ba38760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec552d2a1e136101bf646decf597e9c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a8b30ea1d356d4e6632e97eb475d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65690d0f8a6c93b521e440dfb0a0b376763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d3fbd3e37de00a91bc550f0b81c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996b4822ef140f8310b472a13d7fc4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f07274d3deee27b83f18a6a4fb54a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b26eb8a7bc1f296b15223f7122468767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a5d13f9ebfa44fea80de45a6c7ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b8b47a6ec13dd84f75380dbe47a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18202e22bda5ff8eee9cd64af367440770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9447569d629df721d27f26990db6d7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9453c60922ecae23386854670785a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6bc3a043f071166b04c297a12bd1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74393f6c986fc16502e1a5c876f2cd94774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66748da50704a7847c973f5e1ef92cd1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06dae023fc12b822d541a9d59a59f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f26639ae62b9e6e2a1c4c0a58c458a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b121eb3e9d56cdd84c17a5eaeb8cca3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb29ad26e0a1b294e934bff46301b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce75ac6ce1dfd31a68417455b003fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344877c17408a0eca1969f40f07947e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b459ffd15f27b7f49b063039c18ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1b143b32578510806050a9908edd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b87f6af34caf02d5ca58731abc6f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297f0b227bc71c37212c1c93a86329785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c5f536ca157644e506ef5cb8bacee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249f1c47372f358b70b6e77c2d4e0c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa99228bc136143af644840d719cf3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d06031d82bb59739c380e51b53864789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6b8ab7e5237f129d8320db1a3b29790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b287c796a45bea6ed3acd73902857a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e504698dc3d43f6bc22fb548e66ba1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6829598577bfdd14c1a558b21361e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7c92ec0bdddcc39ed60e4a8f24861794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c051a746ebec4cf2f36923edfe1121795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe157965ad377bdf9d1aca5b2d2db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67918255a02c2b80541bb00759c14c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1f1a03049a417779e1a13f8c8247798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0b725e617f43ad5c60a3b4d62420799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925dba22b3cde21a265fd2ac5f6bb52800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75e7fbcb353a13cc39aa1d8060d7d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df685360cd2cceaefeb2cd9c556cfef2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb377640ca268c7149e9ca6528d47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb3690986c78b6ee9a82e3c623046f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b8d312cdf6a2f13bf9cbb8986a10805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28951a5cc197a37d0910c1854eb234b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53588823986098933644ba4eff2a3146807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d84cf3aa01952c85db03c4ec6887808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e33c41f46daf30061a118cf4d746809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87470f2ff6c21ab59ad37cc16031218810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c280672f046b21c6d86e93672741b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a290b1182da0f191624fd58a94a2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fab230ca27ac2581ca06916f0248e8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f968480571a558e4f035ea002b2c8f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8efe8c1d29805702c9b6e5cda596a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb1cb4b8209dd11839a4be87d281c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4091b7027e473a44c4d6024c89341817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e7c6360214d47939582541c5bc03b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a9f214332592ebaa441cc3ea45a54819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e04ad666f716e20d9aebdf41884d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d7fccbbb9aa087e641627aafaf0d5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574abba4dd21a6e4bca0201eabc4eb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a10e59d1f89ae2bd6b3904d53d72823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118fe3f45c801ceb9da9fcc3310e7ff824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d66a072476fda442def4f1b1928900825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb38e6c6c9cf496e0baa884154e30826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681717dd8efff7568f4b998238e67e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90702c7b852a92bbec2064cf96befaa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e71023711e7d008c9651f1bf65a99829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b628442a19f040e0b4e93d6dd2826a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d54c1cd9c9f913ec02297a109d59831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e3cd982b957ef9dc5f5c18cadc81832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8732d04e59bc2642b02b714f840a2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee638879a44deed392b91543064ef0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299dcb0f2face5d7f8787dfff0e01b7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0fb6c8949183fc066db619a651ed2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca1d2f529d2fd34f4eae4c2047187837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745af7fd12db0f42c22e43c0b45cb72838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5852b90b6b431be37f6b5436004aa7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48803b05e3bbc54253f14478f1dff6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41661642b3dfa48ea4dd7c7e8690a431841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a6541bb1b7f9a7b739792fdf6a5cc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66731415aff5730a0f5bc04a4cd826a6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e374dfb98681bd17119ba06bc032b2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3cf716cdeaf1cf69cd94d0bd9471845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b543072b771959ee60931d27da9a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ae24e79fb0d5bba026d7859d55315847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd423e50cad8f49c6d01abdeb2881f09848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf78a58faded510cb3746175803a1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657b65b348fca6207ad14104431f31850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3b8dbe7ff7d2b6fe5f5cc7d82219851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8edd9c293421e29529b4c14bac5db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d3cc4eecdb7003682d8d6b558a22853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a935c3f7fee6737b5c59b9fa27a8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb67dfc8c3711457c9fc69529a059855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b37207e0e3f34a03e2415f7e9f0d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2170cd1ffdef4cdd7b46afa59984f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676caab0ab3de51f5d24f4e00af308858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d711c8b4f5efa21f1b5548297d50b23859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715e912700b8d0e763b28d2d55fa95860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086810a7e90c65ff6e4a4d9e6ac5a3e3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48df4afeb74d28a35c033905dafc20862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb1471f881421a297a108465f09b3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbe017558f65a0ad6f9c99e6b26b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ecb3beef61ca022da6f8bc06fb21e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f5f647893ac52ab55c103d46de1ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60fbfbe88db08613ed79a35e5e0a0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c661d80f1c345176c53469e0f53bfb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45928df3606f39aef52d09581dd02e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127b7524ed2d0f67ba9198b44c1345870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065069bd8689a86bbb504c5476d45fe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90637f41256af89615f927f30edec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45c6e17460ef1b5a00f7fe93c1eb7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598ddae49d74054e5a4732ff77b24f7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4cb9d500ef44fba9a391a2bbec3c3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998747555093419580b33b1c06575214876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a36111d631297eacc10d865eda800b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c0b2f13605415df6b5cde44c85f23878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec4db8dd8e153899d955cb374efd6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db26b54398a652b397ac9f0f797c344880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621693f591a77e8e5ab4f11bf0348afe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aacc62945d50b270b16eb1019d298882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849291e36a4ad166af47b9ef04a89fde883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abbe574dcb2f0d9f9cc0061ab7e180884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207678345536b81c4707bf4209a902885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2d70331aea507519a8210696ac47886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ae441e9d7320048bd08b04509220887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acbb12027f8a8105189d3b9c0a317888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482079ffb777f3ee0aae8f9018ec34889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df88d15f30d3e4dcbe54c0077251d93890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff6d4cadd93500f4d222c9039be12891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c03953614cc714fb1bf82cdddcceb1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec0c6366f2f7a06ab91a6ed9455d3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a7b37c074e139f7647559a31597c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93473a9203b0ce7c5c46d1bc800f68895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14f9fac524b6df17cc6bda8b6ff1e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a92da4ba052fc53708fd57044e5d31897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d67bdd5736c9d798905b00d6762d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545ddcc1281bdb233fbd3d59d6ff823899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40e737fab0779c08cb364e98656ce8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b8b485ace8a6607d79c682ce9f8d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d12d8b5cd3c109d2493566b38a5a6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f673dc6584a9eea64519a5bfc3b5a9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163706e23e24294dc8e1c74e3b357c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6916e6d38cbb2c78176a5d9c78429905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dcd0bd952427fe5ed014dd5b8c2eb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c576a9c3e457fbeb4263175abef594b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c96c2d702f775373509cb7d802ab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96fbb0bf963d26f934e60a3bef34d1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905dcef9f0117f6045d56e301d1a7e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86f11b6f20e95033397d16ca80ec6f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae184d6b650ead168228759080e11912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd4ec1418717adc2713c119bfa2fa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9299d34e98fd86b13c07ae4832dc7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e816e079a05634d9fef3202b7f732915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f429886e4abde5a3c112429dca0f66916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef82af1b97374cf87a125926e84a39917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da85183a1c34093e468c4396c2a4c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b9bae39115fa2bcc7cd33ee4436fc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138df73ca0118961c468bfdac3a5ee70920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d62a7f4c427c58067dca9cc54851f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d2cc0ade3ba82b59e1527fbbbc60922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02e5b6b901b198e3884c8240e10dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dec3df6cc45c0b522821cfc556306924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d93c96ac9cc1bb982d98c00264aa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4502e32e244e38ea75c7b40cca99c94926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a747d458a19f960fc8c45bf2a62b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb0fa32afcf7626323d528feabaceb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e0de969390c4f38270229787f4f1c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a27fcf2fa82dc6c5428cef9a13a0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146e533ceacdd2ab548d8f7bd43e93931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb63998f20dd12088f526b25d35236932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73896dee98df2466502c4dd156bf7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff7f9caf429092605d82045478e9a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557c81be00d27eff59e3073580f9a48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b44a0dfb48b5c7660eaadab62b6169936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bfb7832f0deb88ae606eae71e5ef5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71581fe89875edbdf4fdc64650010b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db95439885cd2380a4485d0c7d1fb6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d88ec4a855025f41f86ffc1998eac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5202d7c84d46d06582600b7735816941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb48cbd4d79d4c439b00f561659e91942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcff3341ab5414ab04bdd14ce27928a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9f91a3480715db84d293741e5f7f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e314597db7f58e230b100c8a3f2723945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece5499e66d06c2274fa8700b54aea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a26958bd8169abf20ba2099fc3ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb0c41f0957b9b4681fef8f9f5b12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98423a4fe56d962d0e73e69bdf799898949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49585b39fe7d7995c4d81b105b9047b4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4cd2a48d9bbef733a8bf8e3a5fc96951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ef50d54fe240b652e5b0829b1558952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246fbabfc5a24d42a737b6e0827212a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877734d0615614871058d77f6f0b9f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87c68b12c2793859a16ff843ff39f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0d9f2bc604d52167a084d99252d1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d04476dff61221dce782ab10816c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835dc354f462109d1228c205751ed39958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cbd97f84aeda9c057abcc92df267c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5249e3f2fe3fd5c120d2f405f52bf3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb06c48db45957a52b17be361ce9f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0914a35d3e57e1f69ae8f4f51b4f4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0551bcf2c2bec0afee289a3e116624963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9fa9138f16416d506e98c8f842455964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183f2ff4b06d88d57c41d8f009a208965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff71502501b1ffa8737fb4cbf7e33b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e2494a7ed1f826c220fdeafff0360967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca8052a99bb5b3accab522d2e61a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca532c36ce345926d63424304b882969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bb79c6bfe3055da1d318c1060a18970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdb0e37df8efd448a969c1bdb0f959971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaa5eecaa0e046cc99fcbde58137a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1085ab6437a83b6ae860dc43d268973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a36c4bd98c1560d7eec9a8e94b069a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27652176b8ea733600730e340bec9b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226584498f91e904b78daa69c4f6064976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902893c8dd0e3c882de20e978882c1d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c28df6e453e2b9b35d8b1d4f7315a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c879d643687c48472da0bd777eb47979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f25454f65621be37c5d80ad720a8c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed97947cf041a0db81238f08455273981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252e8535d9ac96f288c5668eda53b4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21108d0c9e1c95a1e8b8a7dd6b8c070983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cc2f7ac098c5b89242d47eea9f772984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb4d4865f4fe4852c5a36c6a7fde1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c6da154115225009093cfa43fc5c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b941afd85215128f81a9a8e8f8c01987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94000018730383475fdace1b8fa224a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4cb3597985eb46749787b87141d48989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9cc71c7792ad6b84134c7b0e2580990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e1674cd70bf28cb509c662fd8f8a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e429ebb8fc7074e8103865834e1e85992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc334833efa7b4e6f72411477ff40ca2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a4144af6c88d960ad6d78cbaa0499994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87bb036ec038fe9988b1be93ea4f12995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750f97c5c5f4c613c3070e74c147cc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e868603ceac33a781f47f48f0ff122997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>