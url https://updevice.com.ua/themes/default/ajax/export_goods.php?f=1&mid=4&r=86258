--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585df10ff4894070ff7fe9f1f0671c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafc180d6702fb7622f70726b9e24b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1d6b9608e13e3afa76f4718083683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b571c2adc7a75212b07590960462354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c31b573adf563204d949045866d465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea9afff1863d1fba7c3ef34bc1bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb50cb5e57a585784f089101eef197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f057d545855305a7e44df1d878388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14780f370658cffe5f847ad08f0b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6795ce72f213d7b5f10a1dddb55b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe31763ae0c7efafc6ea36a50c4154b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab36c9ab4446dfa340734397e72504312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce3f9015cc884161ece609824edc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfdf70bd1987b4b4500db123a29c0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6deefaa18792596bc0ac174678a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884b6cae022cb90a2cecfb4cceafde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a7bf7ad46de15f1d26bd1965ae9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c5b1f16c8b961520d6e4a28b1b72d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb76b090a9ddc8b59a1333154b8c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915197260f4c0c35afc15df2931281c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b58aec01c76f8b83f46dd0454815921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1351e57da053abda99aed2e1c735622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd5c2932b5fc06d3782aa15fb0b4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f596a640c2166f52a8b229208400d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c02031d52e20b1540eafc6369c766e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36630c22d2d151b93b9f716e7d01d9c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f630dc51c20828143e5d12b416f0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7904399bb95fd8407f76da5dba47cb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b822f7ec04c349b69ae8695cd1c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87565a9313d21323d473b79a684d074930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cacb46174e0232585fafdbfc674e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee21c60c9d37262275dd6c7901f33332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738692e9fe139bd75703a29df8c4770833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833f21af1b7a3c2fb71f2fb1fdd56234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3d3dc901e58321e603f44e712dd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5520aa23ec655f26151b49ba8f49036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21c77d312a420418d497b7b64afb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e1597aadc056413df8813068503138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6018d83a0e31d4205066b14519ca139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138bef49ce7d7bd841df9d99fa12ad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f13e1e44b0c45a82f37bfae4dbd9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a78398e6badbac7fd526a8381b4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b9fcfae2e40d0e90d27a8fe4da86943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f41b4e4f770aafbdb8a389aad2c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c37a1c9fc1f2e12966bb6ee9ebeff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2b51ffe87516e19356c5e489a48346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa31a6b8c0dd402555843152fa9b5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207251f2a92e57f78b0a29729c30755248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fee984f6c2246e3bb012ddbaa5f05049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016c0f3d782b9684007596f850ccc6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f7e1e1e88250688ec79b7f5c195ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdee9ec28f93112ebf29daa4aa5a8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76ad8384eef89744c6b4c54e34b3f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116667f2d5e10a76bf5a48fc158c9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac4d3f53278e7d65f56d684431bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a741c052a89797e1930cf34906ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db82599f99967cca65cffd556349c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67d3dc9221d02967ea29b799f0e6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa482901ba81903a4d942fc69e981f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631517646eea9cbd94b49fcb2c8ffd0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48440cfa9eb8c8bb10c948817ee44b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b7a8f08f1aa5a902a678b811c3ede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab0eea544bac27f3528ac081101c4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f9539afb88eeddf3d71f58abcfb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b47e33e1d072bb0e4e6a42d33b89d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ac9c380caa3965617e5288415d2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d13d1da700e17e947b7f47708ab467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc8d2fdfe042a0f9b42c4e24c05b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a02bf531681d778790c76ede1741069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915421f3ff8540b5bbcf85a00d16d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea291ea0bde06797cd9e9356ecdffa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9797ad165beecc7a1e487c52d98dd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69476ae073d2380b17b20f9ff8579173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e2fa093cdfe4c34a35aa0d9858c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13180d89a76bb6b817508bfd08f637e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada89f3f4cced6fc47658d7ce29461376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f4cc1da26771db4477ed7f114e5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb35c784f20d8da1a741a0358498c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8997860f53ca8e361fbabcc6729804b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef32eec2591aa75b8575489728b9e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f46b3ed7699870a7dfd57edb9aff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533673d0294b80e8eaf7348385e27d2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5ff117ae38a83bd54b9bc2304e6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd4428ff63d637c8a197002cb242f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc393fc45f2006e76b74be7b90d50e5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e73ac325e811d336ef1311980f0db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34f929f5bb9001efaae32c1ed813f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5453e32722b8d7c9c39beb460b4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db988589d7f13a92d6394c17cbfb6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b458e187d5f2a47733ce662030f3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e4fcedd3e28a769617d130d0454de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337a90fba3f8f5b1bfecc5d1c0c918a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950fd7bdd5d78acedcab4505fee6a0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b06ea11814dac509a153b57c8d69b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9753ea87bbcaf35762d948f6324a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be8ff580419c4c1931c37a2d2ceeee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79738b8659137236023c0dc09cc8e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a7b458f4a28874be382bba584cf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e6fa37875297558da7bda5f803e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba30f8cdf3fdf8f4ed81b511def586f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0c4e9c6d6dbfdf5fb4669230a1c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb0fbbf783169f62c023bcd5704fc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81995eaf9896775995acd1ec49a590103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17075ca938870c89ed89ff5715884930104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362ae0206589827a5c9cd08a783027105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b817a6f0f22d5f33940dea8e71f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5717e33549b3524e672090b405e83d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d14d96e150d300c65f9d24cbb1f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff835e6c5ccfdbde44018cd09bf89b44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bbffd3499f8537f0bacdc72ca3156110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e26db8f63ca5ca81b710cb9a0382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23104c4355ac110c45367c4b23a8cfb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c15c015f226fea8ecb7f76411600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d333db7d000cac5bb46255be20fe34a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d791a187025e8886e8dacc108efdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d849fcb78e6a38bbe1a1cc643b9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30aff2048733545b79d1db1c86f84a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e876fb9758a1d6b090bfe4f0d7b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ffae28dfea43cc4ff1c3fab78085d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42236f4645eaf333eb7427d78ea8ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2179ec451255761f5bed6d014effd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71673cd915bef313483a3707c4719a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e91e1398560c75ceaa033d8229da2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08a7327a1797131dc02be632b394b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8402b5184792a68e0628b0364d9ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5412e43db88c1eada009eeb89893126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2dd7a3c3c832448bee0572c978fde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce737645f70d8662ffb68429db2ddbc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3ea214bfcbf8e9d38823c8a23824129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f9cc97200949ea2f933cbb5f72e89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3987e04a89882f8512ded07f566a36a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb0d5b79490844ab54818aebd95b68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7861a7464ea66ad6b632bebd29d03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ba738fa3913abaee99bced14ac07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44315f271f646bc46e0819269bf1d40b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b6dddcdf87665c0e19be54a96d7ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086982a258867259d7c8f5bc58c53bb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054608f768c64719afb1015c6d9b2c70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a065a621092f250e0e663e2ae90894a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb90d88ab8c79ccaa946fa0233d670140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f32b10a22996de3a8c2aaa2af552141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce032336fccff21f13e19c7a8a4d1bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f23f8a894907fcb12fc852a4a8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ffe953f18842bbfc27ffbb430ba9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b105f174c8a5ff73fe8c8ab186e4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6fff1d059ec892482ede099b312cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf593d7ae5054fe415c212f20fd24b4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b30d94909725444c1d53ace0e83bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e802d1faedfdd36b6ba42d2561554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1d68028c4b61fc039ed5f80fe34d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce2ec64824f7c44aa203d189c18c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7616dcb1a151dd389b8591b3b3f05e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac4a75b1e9ba63670329d782b69faf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275831224fa071da3c23dbf416305822154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d799bcd224f836aeaa0f75bf6f90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a99cb07f08afdd1b54bf08766610156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc833ae0c291babc5e20693c90238c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66683df64da4fd887e137e2a987c3dc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224ccf698ae19fbc30ffc2a98882f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec6f46d29bb256b405c6c957d8100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d0933d022d9934738a01b4c4271a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe8830854f5cd86f2bd092d580372c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72a6026d125aa4ac89fb3ebf896d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94135f168f1decab082fae3568103ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21024dff16cf27df4c00730a2e3386165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e945f2ee89f73009df9f2d2805f13a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aada71c9368e3a41be6e793604078167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47f5be946b7b687c20ead854bdb7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedadac87831b0f23f05715cc078925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ab035eb4de5c004bf0bd993b64f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa028c25286ada853ff3ab7a23aae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4ac0114a23e037e1f9bf20710636172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b7f13a2a22c4c2c869f303b85bdce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a52999769a91fd33d33ded5eaebd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375167b5268a8bb5ecaaef5e3d10cf64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b492416cef99f123b196bff8176d3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29161534fefba9d50e837c26ce9b83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899704d4101b1a1afb2fc9f1e6abeece178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddecfcc91bf1aaa47b6be3aeedd9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6702a3b421032401c359e53644571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92925b104e5bd65433eb068d6f9dda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ada2d06d30d7529773df490f3337f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5bf669a15ae5ee932bd607cfe1bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22c4b185a3d401f48268b9c9c5476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec60a5866acf37baa47ecb6f2de5d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c59eb884329ba0759dc53f91fe37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602842493a7fb2c571b4c7311f81db5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e75f1f6a95668dd48ff92de4f5077188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f5253642e5d2e960d8f33f1341d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba87a28053a1da5a03e58a7323eea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9de927ac04aa94e9746a200ec4dfcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6688535985f5cce9e621bcbf49082e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86597da9aada14d52370a4343b9ee7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d687e35cf7310216e8d6c52db7488194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636145aa24af2c9295989f60e451d24e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dcc220a05ed851dfdf85f87a5bb24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d904ab560911aaed03baea3bd64266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06115409709a31b241cbcb9d41106afe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4128e15076bc644c0ec061a4952c3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442adfd320450f4c706b0a2e8406d6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90bcdd8a46c31e2e504ac8584e2cd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fafd0b010d43233082e4e1e6f6c74c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474c53245f124db674cfd8a39707de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2efc2dfb3d984d32ea27a73d6ca0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf70bc5feb668c685c316da603d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a4616800b902cc83a67226ec0cbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592fd140cab82f7db233c5b8b8fd222207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814b1467c9d78d9c0e7ba87b281b8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f14a8c2ab7f628c4828e0ee39066f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e158e4b87e48f64f5d0f95ea82c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb50f6984bcc8f7601631e26b6c54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a72dd543578f219382d7d363897b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b36898c75792a0ab8fc32787d22be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f04cced9011268d213c3a865c9e7f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d7da4e4e6729570bbd128a7ccbb09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65416090ef7dd3d5a06dc3454b4f452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc32841c027d9e55ca35cde5a257b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe074ec78d772e908201f8b1720cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe2d313728a5b545e7603657318fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102704511ae5a4fdaf01484fa401734220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7b3227aaca1f87642049f60cc40f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceea0b0c34cd54bdf4c69c0b144afaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604fdf21c985a1e656a7d74489c2880223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c0cf23e1e44f3d1a868312781a03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baa135a932d7a4be863fdaec6f7075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5448ae7b77b0fef2fe407af5ae645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1cef37775312990fa4d39b6fdcd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025ff16b74a693a3d4b9a303659dd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a12a5b8fb46448d1de60dfdb0d06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909fa50bb7e04650c0dacc75c7c9146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075cbf2b44f663f331066b117cb7f97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b6bca7d35c0327c438e895ed8a5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb368be225e0d7bedfcc534d7553c0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661143fcfba8efa0eea3424de08b859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ff85f6fb74539225f0dfcaa4c495235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8841bb3d8d4074dd5e7ada9e20c2b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed31c58ea6233b9b007d248314c93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281569a43a5637ac7a5840fb1b2ebee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12a17e3fe4dc2399a657ddff5d4f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549415e129ac96468f3a89281ad7be37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f2b7b0dbe87f6ba17b40d8731a71f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8743c5d1e09a368c966bfe34fc8db5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c5a2b6ebe9ad9d06da862c1dabce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d10fd4319a5e32ee111244afd735e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac5c77a61870dcb3e461950954520e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f31d94a8a1bbe4ef68acac537696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36627cd096ccec4d74a5d0bf1205477247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe5cbc762607510a8c9f61725723b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3aa6328e1dd84734361af9a39b6d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131deaf10536e1b9f821998056c0d1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07c15d00020208667297add99c3f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ea5944f45390fa0336fbabf1ef57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb31b56e653284934b7537ee33d81dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813307068ec06d0441b7c2bf62a83ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142308cd13161bbe77e8953e6ca18cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8943f14bc4f8dae03e082069e9dc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12701fe14c68ab14244d937b4425b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9bede5269a7248d0a922c8652dc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fc1aee2b86eab8424c4e08f97adb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21c71a349198335f4ef938473a51c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f75a0907ce8412c4037d0793274f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423e722834b18e14bc2c47625386ba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b684013ee69688945776808433134263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be4943f12920bf51893e2ac8267cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3152291cc697e8f10f06b533bb106265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6abdc2bf53e9f097f120fdec921d1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc1ce82ec2a032525fc73aaf787ecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b1520c50078b98d3e01ac039826f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7de7bf700641b7f17f305a6949550269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37351bc522293d9c4b08b7e4e8e6cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149e9157e437a54bd93c5567eaf3c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405f13cec5bee66f19013a3a5da84d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02644ec3dc48604f2a26781babf5ab3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c6709572af835c09deb3438244d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757133965e54948fd57f64ce50438b60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2481a82cc13f2f2928dc4cc3a048ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcda426e28aa6acf38de853b0989bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191921c1d37022d909a5ad9ab896883278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b255821bf481cae1dd46cde3af0f81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3331d5b62e41931f7633bb5f24a6c04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a430b7ea86fb14c31ff300f6c0a23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede093a0af95408a1c9fba650e0772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820adc8e3f57b7c005adc7f397672113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5350cb51f0e312f6c96f8f4df13c94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8dc63c8ed8af23431a5cafb156a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a055b972c3e1679738558233747b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0576e0931ce2b50a90a25bba7767287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90989fb6e0d1e04ca0a9db5e4d29f340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557a3f44cc4bbcc5ecbfd1c37e9055289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409ea69b7e59d6cca2c53c926bd6be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fd1ddaab68c1f9341c7e52abbaed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82326a196b8bc6aa8f0fa92e58ed9c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51b5cb5e25d96177168a02c2cbb94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc745e4f6bb672b319d4c2c91d2dd5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831d2188d35f6a0649f254f556af69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd1eed0323d8a5fb3ca5118845375296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083e624469b891e1f247b3f5131717297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35359369c1cddb73a20dc930e33654e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058f812a975b9def8aef7c20ed97107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104be2443629497d6db6dc172bfd1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287114b47252d842ba25b5df04ad13fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dc080999d0dc7861eed79d618f44e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982dde47e8d0745ee1050b7d6dafeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bfafa8667a38cc4ac9fc605512550304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9756a9042844607bd96b586ce3bcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4e6ef3a497a3dc7a557eae089903306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68eb0e0168d859a19c2e08a8a19a14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc493d5d9d8b40a80f4fd130ce2b4ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbb79a3a9e4ab49e07b9226ad299a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd60779da02289b19f1f6660d1391d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc021e3ae7a6448e91235c0c8629f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d68724a866e63130430a923a5fcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cdea2aed01401f17a3fe563c86959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe048494bbc6703bbd580c8d473a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3102436269ffcb4dce6aba727fcbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a248a2ac96f55d51d67c473a6fe9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88856338b7888e57be0fa34d6f8a2f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7691b93c4c09e0abd11f032f6bc408e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca9e25294e31faf8a5a52c3d8fbb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d133e86c85bfd562796e28b695d18d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3603eafd0e8bbc841207ae277f5072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecab394298bbb7e8277aec2328e64d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1c523daddde6f23ecaeafa378336323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ab3c9f2f0a56410f1ec0d551e7a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a5479273e931d49ec8d43ef82f07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb60f4a2766d7aa7a11a1f2bffbc5a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12bcb4d4d9cef0fd4bd6d5d31e4e7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767f9636394a3ca7d8bbcc0ffa0388328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eca79db2442e590f2c2a24899ef1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe177785fbcb038c8fddcc9b878c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc713cc9b5362fb5bd0f1989debe70f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48961768d62c56c92dcb5c9933262332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103c5fd139b305eae7c9068eae1783333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e8461b7f416112e69f84dfcc13645334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3c944f61c925f1100a3934c6584d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c879a7595b30978d06d8929b300f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edd45d73f2a1270e8d2daaa25c9e07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5a75bda4648ab8f7b29909df0827338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d9566710d340362f00bf4fc3cbf06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560c61d95a13a2a78f8c040b047825340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895943f3e7622653b5a13d15654ebcb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d4e6484eb7699b3b73d87188f87f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9be0ec65c7803556cd425fb8b4596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09e9a41e815e6a0739871ae884896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15584028be96381d6e74341c09fa00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5579310c6fa9813936d705823777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceefca560fe8809d165dbbf9444bd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4200ecd411ce5e4a8520176b4bf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f42ed513de1595831d29c48518ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb646346821eba945e85711bcb0508350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94600d1cadbbda8eb1d25a5d0ae7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe02852aadfab94a9a1b91ca02b589352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dea3160f2e903d3f5acba9e426913d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf1cad260cc180c7f0fe9857d090bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ef692b4102a0751ae8a4feff2f0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b6b01cd08995f023996d41a75b32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee334f2d4b7a5cdc228273ddceef1207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290fcbc4499aaa0df19c9a076336db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d4581d77537507717e7d226dba732359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7e1e98d138526b4b1ac6d79ce156360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ef10e5cb423534edb9ba5b898142a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d26b09bac54eed3a2e24e3cd0d327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad22cdc2c70daf83179379096f164c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245cde9e99c7b7920f779f9b34c771364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2a33b1767190d3584f0a13cfeeae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243c1a2052f537c413a0578a375e6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c077f6418a90be8ba4af293469395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e99a177b25daa344a6365ce8c85f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424204d90ba386a31babc1b551c74a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ffad98722483c5a7e85461377f88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cd82b9f26b24760d6c62d7c9a0f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b51c7f8820de92629f80e418afbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e991c162ff0af87393374af1de5d528373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b96165f263624dc8830b57cc7a368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c02e5fe0fb457bb2ecb72d0e5acf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d787bc884f8f5c0f639207b113f01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4b1ebe4abad6babe2e871eb92dd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87d9e2bb41af4e7135526fd23bb0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaab4409681750337afcc4a98283dce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3bf6ae3ad5e5d3e0e804117769d1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02e545f5a5ad194d5765d7b391708381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4572922f27d16cb038245922126060382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed68037d83ce212bc8214d126922787383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd74669ba21fd12fdde3f4822b484384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9b26e3efccdbb25b67d9d661b319b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630456dd35608878aeafe25c951343be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b2316e4548c890896373ae9eb8e8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3017ecf88c845e43f8ec33b8e95f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198297522038cad24f0b56e695e4ea80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047ced0ef4d9b55f6f130ef67161214390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb43deab1677e9190cd2680078b89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1679f8a73631dea7e03ca8b73e044392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf15b9b3a936dd6e9774f473a9b52e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68ff5e3532f50996ceaeb76037307394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125686d9823b365fecd04e7fa9d49375395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb585f6bcc29c7e7919c485f0f097396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36559d7b66e9d658cefe9bec5b6a927397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b2d1cae5099c8bcf59c93eef5865398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43726d6c421e32f2b0355d98829f8202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596ee799d96b3f5346106cd8782396400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1a1d81ada596b3912b72f3058d5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541652796b3087d15c9060dfedc9611e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5bfd829bf0e5b4691c51541510326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82bc840c6209f1b0b7e2bbb258e26a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db787473143e395a6d16b8545920d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc642d3d82341bca48674f6cf1431406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e9c36e83c91c86cd2c17bd9ee39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5318a698a3b0120b33ee6647b1bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014e9544b2163e7ecec64f00e98db7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d0fc6f3cbe00fbc7c8b8f38a7c100410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a32d11425f5d428a0c9a6385d6c26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f7fdf2fbfaf041a6b2fc8aeeb6e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f23a040bf8ba8cbd2e8e431d375693413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb04dfb0d1983027b8fe8d570f34ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc48772cb344b6d7f2d53336d75510415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b4b614858b07d22663d3767bc5e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d2f6d46e6ef1a57a0c4f00a8553b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb8546d8f15a389b96dce6372cb1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d95916e31788d559296cd37cb488419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728a7b6456740ebec3713c9ad9bb1fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e95674c54b42bdd9703c46084c21d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a647eee74dcc38e85de13ced2483422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb65e523090b6a6129fdc49b89bba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d52dec47c5206e0e22bd16b401a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15c34d5e2ecef54ff8aca42df6a305425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246cc1a2be2c3de2baababee855e24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36f5a76de2262a2b46c48fa578694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4d5bb309ae3e20ba1d0238d0d3c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ef2cca1eba0a664c7efc70a26dbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336b5dc372e869858868beb6e79f7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8c1b581920377946e4824c24bcd8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8114d52560186beeab0e4c59af3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed38548c16e0d0d3c99555fd7cd7021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a31cb56ffc326f7612214e925d8b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c6c5f387aec7279203e6bf34df25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11656faab0a126c9273641d7f31f0914436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c41b7e8590ce7ae9df421825e9d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440fb7ca9bc19c35f5f28cc705c9c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff79d8c5f72cdd64d1a26fb799582439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e53f375e6c559d85e0dd4423dffe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6c0ecaa72beb08db591bee6ec133f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c0956d687eb773e4d1c20ba22a1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51deb0076daba5dbd5fc54df0c3ba4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdce23f4753c80e69956966ffa2ac7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191eac73e39ff75494620a96fd59161445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b65cbcf8a2c1a9cc507efee642cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33867be5297e88ce6393b735d6c921be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f879aafbec418ecbc864385183c88e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f84cd9ec8e8786db91b4d85708017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f672170def3ac4241a017551df04ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f575d20abea3d3af9d6869f5d8fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f761b3688a2860711cd46f6bb230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064755d6447623187d2e3bab78a885d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c575b5e49976a36656a569315d32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991cb344a1e5773ae09a71676f6a2a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157fcedb6b68473837b6dd4989208c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c8f1644bc6a7d2e220b049bee3f39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697f01af0a2a8333a4167f1134ad3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c966ba8881aeb9efece5fa69e5f65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74083c14949f19942cb1e68d2e79d68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818931d59ed38617bf8ce415bbe6dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c88d1c2aeb5fe14b65dd1fcc1645b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde24acf561712f9b7111260010e6ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cffae58589ff25fb7776ae41f7b80a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08c785c3509459dad3638dc3df358465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2b9e27cb911ff2ec0f09ad10a3afb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051a36e150f65af4f09709b004b1c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103a77eaa721c564d08dd244c9c6c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c579b9d716cb35d92309116f669152469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54c8dbd2095210923d2398dbab6aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03968f2b123e2cd4d7ec449f7bfde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7fda6d6c752cf0864dd587da31c42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be60039d6fba630d8c8e92f2034a3f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e362ee1a37dd6077f928a69aad6e2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a7abc1f42384c3f77d21bfca93b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad9f8e68138820c551419f14aa8c4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3fd3b260d26fbd1b04957d7be26f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e6bc82c0fb3b512019eba0e3e282478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a448c58fdab33ce46da3701d53d910479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba047f582b9e6190fff3d2f0c8339480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6d2fc28e1b00e8c3319ee7850340481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeebf4f0ec8a284703f6705cdd4952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150e1db92963df8060c3f7a6683952483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc73397150635efb9465758189d48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749ddb1b8099fdce799afc66dda3882485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6503635746825b892350ab8a293de3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74600114c5233acf51a8c5d0f382c897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22315ed8c30b01a288b25add65d0c1ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9491bb56dbe563a0df5a778d847274489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025e364dde8ae761a6503861c80d8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb4b826bca5b4ce171925a9827a32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84bd1c5d27d8ecfdf3df4daf7df63c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6a7ff76f7e8da934dcec0ee5e011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3e465d5efb1a22af5d991c6e238d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f18c37cd4eade70fb9080755eb6bbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae072732563ef59bb4702ad7b814ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1348008aa598d62bb5e01963c913d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987fefb5c12683d46101bed8b150ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deabfab5cda67e11098979500ae028499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f9e22fffabc4cf694cc8bab75bdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10100dec5e501dd6066db9c9d48c882f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87aa962441e619f02c7c09476916e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a76bf74746298e01e9e54c1b9415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123bb93bd1f619d682015a6364d2301504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379f34ca6a64a68ac4ca709aa10026505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94078dda104c3cb3865bd3fa4c8673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff96606b67029198fd7ec546fe6a93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ceba7574ae32bf7a0e93064b8efa3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c977dd142e6b50daa682dc055c05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e04105766a3d187a08b789e504144d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad43234fcf785f02260c47b3071c1f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f344ed2f3c8cb3d41b480678b438beb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c125aa7821b5d8f499df7e358a3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f12c28338a0a48c8a493b86181bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b249f953ac4a3d6f418a75331ec0fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b30d8318c32fd4a5a05f5206d456c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c40f7b036aa66fcd98867bc2aa5c5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc54961ff46015179066ffe3b95ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798ad32ad679cf868fe560bcec8ccd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b1583e93092f43a0990e2172d076d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d904eb13af4fe3815a586d96ae08a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7fd0047a2f2f4edb16e83d774fbec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc056ebb1606f1a4f057b1037c6fb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e5775ebf27b8592f006a640745543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74019660da5cda03574ddd6a498952c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2dd75955048fa21120e9942b5b1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a397999dab3b152c161016787e38f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d6fdc29bf352a90b4c77d65ca6e09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e009e7aa94dfd4ac079dc50198b16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbb8af8a15cbb54f6ca4c3b64bd1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3a0e1fd928a99bac64722f32503a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ae2e0c9077b6768686f8b98dfc83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab18fe920f326863b757b202f1ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df9973b01d66bfff5066cc69d9d82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17890c24093a9016d4d3d2e2c232f636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd5275101b186e06a538a2b86f819536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e13c0eb49c4a32160e5e1260985a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea891b92413fbf1ac66abebc984cb19b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760dbdc4f6a21d044ce1d05a3cced23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee4d5e9bf4e3e46a7393445d600947540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dced8208af5b39a4b1b1e6f61ad28c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3558e7b053eeae52f39ae159abae55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da7e97642cb7d1a56df1badbb3035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e131728df3504b81dc1c7a2b9247544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f32f16198ff33bebd2eb618d6fd70e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d2575616e0c432c748f7b5b3b0e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04346c564d813d43075d52349d8850547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2207a57a486764a130c18bf9d51863548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9fadbe9f6c290c82182883056337b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18951474a3ddd7f0bf7c8946ea211d18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42c58d1344bfecc739c619f5b8969551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfafa8f47dd468f18dfb7736125a524552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd1800b5da88dcca0f7036d63c5c89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afc73cde6d6fc130517737e1dbed1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dfbf57a2aa13ea6d47994a2da8698555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d1ca9e96bd9868e7216044c92b0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ba85d47a33f36ba85eab4f02bbf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22f1d0d81316161decdf9cb90630f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a33f4a7072fb5df335b3a9cbe761559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8529dfa8cdff5d526c8c70351918fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2569828ece829ad7dc45c1742016377561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f74e5759d7f0007fd8872d91823d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920364e837a9cd111117104cdbedf1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe1b0a596b439b2629af848748272564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195e785963c1db6f771a109d582c60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9bea93e25ff1066a673de2ce3ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab203b90b61059a30c06f8592fb57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed1c3dd4a53dee4ce458b0773685f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39eb51c38671363bb4faf3ceae522a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b5f9bdc4779e06152a5d0902635a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768a3cf117110f03e2e0de1e0df4d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72cbcb0495d33f36d008649aa7e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aadaa22b84dfc327bea0d39f96a1b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4de89dc863564bfa7465e822c46a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51b237778b8f8d46c87b3eef19de6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc7335019a47a549279e906d38e65f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22d02074e89416237fabc6a5330d0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014f29a6fa92349da6b445861d67c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900cd8331586b02cc7ac74c968f1c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a03a6954708fdc2a3bdaf2ecc586f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a92b03f0e78442147712123b89a59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638499b599f1984dcb49ddf7157693582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e836b009540b0834017fdc8c461a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb07ef2b624809a0cb3e9d237b6153584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a93dbc87806039dfff452be49828585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9006f4b4d6f431dd15b55a5add4cd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06cbce54dc298e2da755370019a51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13020445c2be35c943da35f05fea22c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c03ab803e288697fc81b3ed67c9d61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc1dd3bd4d7d55a81ee188c1ca1dd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376148c8672a6cb5649770c8f3112f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea423f54786536cc10d93f5774a98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf8f59319832d5d6e83322e190deb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fecf693ac27d2855f0ffacf3fe601594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262edfb74d938d9b2d9db2a39c6f25df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c04430cd8872bbf12d81f632f9ae4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a71a5e19f7a4943a08fc0e9592cc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2cb01d85c9e9b78895a28376d7471598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e335daa81d257e17bfea93d82b00a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33128042fe615fd3011e5d659236483600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2fcd7c67c88a42721bd95b69e4e7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bcec85063d137ed67aced6b672efa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9876c9aa72a52c7444bb8ec87fcad3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a7af53f30b766196bcaffa86c9fa4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd2b172028307361743d198d1f98c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226023b8e9f4486003145d860b3dcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6484af6c31e56d2ddd99295f5f7dd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad686637620cc6645e5d6be5b82e31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf0a00e1ce71d9af60dc3d9b917a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671bfdba7f51c542dcbe0a330d4078c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81c95b0a995ad97387a543216691a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e834c72c56d8240bf162fdc61028e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9277f3efe5543a0930c0c51bc938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453498ece63975d31300acf6f25a14e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb85aaa2d0e178ac8e55153d2ae7688615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e12a57279f3ac3ae4e40d6ab3d07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb90bf247dcbfe04a5a221a6adda7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227104c7136460f83805bd723076ce9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906d1127e22f9365f6b5a490c3bddf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb945650ba856fa09f92b7efe369d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4064238e56539332d18aaa2aee07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072faa83bcd0ef0b5712f9255da3f747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3aadad799872ca069312e5e43379623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce818e8e1e235951a68926404727aae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb41a444b06f5a71fc3d8355c56c80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e53eef810a1f08c6de851b91f3873626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d9b58a490eec9896d1e60854d8b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741517f2352b0b7fc6c1151eff94ff9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254dc4fdf6ba5786c557e9d9bb8565629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442fea0a3138fa7c8acbc5016a1eccd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4796b38ce8f663c45262a6c61740631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e4e637659d0ace04f720773f9c66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732b3a0e16ff57b8ffe59d32124f5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e19d59bb9d0923647e2056269c180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07181ae1108db944cbce14876510e028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237723a3939e411ce4c4f63a050e0e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce79271adb96fe026e124d04769ef1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c72d044dd7c41bedfebd038200ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172027454ee22ad43484b6b3182a6b11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba4f4cc17ec56939e796f886fa474640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4ed2b14117fda200747ee4df80f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7216f6a4b7b457165d65460950104df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c47ae762137b7b96d1ea98cd4729c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4910826a2d368a3227724e3b8901644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da986cadc4fc6a8c187bbe6ca3fae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ecd4add5343088722a85de4d85526646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3bd413a5b1a845199cd384fa5774b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d78ab08b297cb035af7d19e6b286648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f3c75c31ba61a5d19c0331089ba0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3a90d3d936a4194bc640290e87bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0e3d49114790f8c8584a3c580be8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652aa1d84f0635eb39e521dea8cb3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c2c1cb4dd6bbfee8ebc38ad14382d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd2ce752e09c0db23e2681207572b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb877041b99c2e621f8164d7ffcd4b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8995d6cd6dcb8c25b56d1b3db33f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac3306417c26c7b6129a9b0f78e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6cf923256050220061100507933e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1fd43ec8ae83b71ca8c9808bbbb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c66a406c22e4f7b84d54160563923c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1451f83ac232a111fa98abdb1fc30e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d34e9a7c6330aa5404fb79c0af487662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a6772dd56b12f7e9177865445bd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec2d359e724c3e9d8f952b5aff36d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc90a86a35bf8f386f122805d82633665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf32e2c0541e33ca86b49881731fe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a104bea6cece72ec4a5f07331d72c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ade232f63024cfe2dfdb9cd36afd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c206a1437cd4c12855c423251a864e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e7bd562a60e9c004d31e008c586ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd0282669d25fe83cc2a4aec265231671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff3bef50dbc7a3e510df028770945f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80f9cc663dab064b0d0273549de6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d3972980368b50fa01399d18bee4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba4e72891278d062767fd9a8e10af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d7681cdbf85fabf426a01c946f54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe2d0374e7e8bcd2e5a0e1afe4b41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc61dff3fa325f131c930a340c4d47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80b59e750e3a1a6ca990a203d143c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89255e6ec0c48ea69b3b9d23a9c15e20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d220a49c7f12b4a505c0a1be52f73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e066ab87b19392ee4a8ccc60975b46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a444120ca9f85e3aadfda179012f96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28cfc59ecc323374933480796401ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913ab19543814b4300698caedd9bcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb482371a85bdbcc9d12fbd7971042f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3109e1617b2cce844a13b7e5d20ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4fd83178236f52ec1bc4e945584b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de24f6680f743f90473c9327845f1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a2a5f6464786ec6affe7145b25cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f82cd27c379ea6e90e12168a1e01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e44dc52bdcdaca95734fd2150c6c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01965150654ea790459818399dee2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90123def86f040fe411ada9fc974aba9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b303284ad3080c81f73b9ac790801a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86808da59b0e2df6e3ddcc47c01c95f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941add78aec521bf2215a45884cc389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb6f352928deb558ca3f23fe0c664698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d280177ceab733665b652f391146e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2d6b702de1f7968accb961caa8a60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55301363038308e3cab8e8ed798047f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583655a37bd4ce7848fb213720d985fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e147e18dae4ec2a9ddf23d97d41220703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a6886987b81da41bf20ce562b87c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73a802b21621d254ba8b162688946705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465388bf5287f3415dfd619700269d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0788bf9f5a99563729db88c29d5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd50497c46ea76fb161d62a11746d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac59b523219648c1d1a1906d4b2583709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851c5db01cda0010c8f3e02cda4a60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159f15f89e31dc163d145558e49e03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538249b430b3ce439564fc141154c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6218b4e139fb0887e80951f8be82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3061f1bce9ccbc331196d2e4de171c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f2e0cfa2d5a6d8660bc371f8d395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6de84fc7c37845d4e7dbf3481d223716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba22ed80958fd86b01dffeff2a959717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9630884639fa2a7a3becbfdc12c1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007c51f7124fa7e635fcd32e45f392d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d817af274fa019016ec6f7b5317a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d184fa67102331ba812a339eca4f92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66057419680251eeb9e48ad084d33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892516fe891c25e3392f12f4b59d278723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65757b05de4b7c515010fb9471088c39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc89c5b13b7335fc21064458a1088725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203138e7846d703128f83cdac26d1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4570b2557c0276f8716669090b9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c467e14f3d7ab0cfdc8149e02b642728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6de0b435783b8c199a8b57950542729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6f50c84b669a2ea803abe5b02616f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d998341873040520ebd8fc4a7938a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d2cb3a37dd5528544618ab5f5d9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48852ec8b89bac4f8677dae6bb644919733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b6773b41aae37093c14a42e4d91a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28060432779d114cd5c047548309ff5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90faf9a66260f4a5d9685e4d6d568736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec0a999f478252ff5af3f7b143801f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137fc500d77d5c0b47246fc8ee5e590738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb37e442a29a8bdae923dbc431a25e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070324e68307492f187e92e0d592737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad0ce4442b3db079ce048693252b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799acc087e45ce3c5faa37a3df6046742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725546095a0ef64dd9d1efe6e3df3b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774130ec33581da569f50c26f5bd886744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa30efff20f43aad1602e3c6dd4b3b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec53f35fd14ae14bad0d0bd90b28f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c61f195ec788992fc43d27abfa5e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555998fe24ebe2c697a532002be8633d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25f3fe4e79df0dab381f532053c33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805fd60f22c11e85f7cce3500f6a0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482f63b9e5d1c3722dda3c93a0d486751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a980120bf9e04458a81a19be024e79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae40df6bb4c684f5f6fefbf6dcb4742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433cd8a5724ab3187525ce30452029754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a480044c5d86198ca1ec941cf25dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252fc91662c1b4409488d366b85964d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791a7bf0759c95930d11d1d02f36c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc976d19a154ec7dfe9f7525855245f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47489e348f54fd9e5bc5445648d7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731e77e17c78d041158a476e2971d03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1dd12f42067fcdbd6a71d2abbee03761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02f8df07f5568b8c85e0f0e390589762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942f3100d4fb912e1a37e16a91c97c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962110f79acf6f83334929938d4031764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fa3bb8ee040dea1584dec8492a72765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe915068dce38ab67191db998214464766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071945f70e479adfafe84c14399b0f0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f8bea41413d5f4ed51c5b6e6232e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f746fee18b7e59e805767d61780cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299df1c5cd43f3b69c0f044e47a92d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfaa0326ffec351ce1bc9a64ef97f9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954731619eda96d27df83d8fb32bc14772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ceaafd73ab541210c9a0ff903ef26773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d377ce353f7b6736292e10ff608db0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc8a677c3e10c07cb12b51b46a639775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7052ca216f038e167a6b427092d99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d75f5e379da2499049b3000ca951777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888efde8d40049cb113244fba97a16ef778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e9e6f2fa079121cfad451fd3324c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5257921ad1d40e3f4fced3176f844780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8c7f42273dcc6bda4db15e3d57e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8dc375c531d0903bfce687bee7bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e112973d56c57c0183d42860e0297783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a9f4ce943719fa17a1b818ac7fad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf6833bb1677f14a478ee97bc40c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af24190bb840600afabca16d6078d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a29bca594e8e765acc07a226130cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009dd3baca233317c0fa6e52537ed25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2726b30347e1e7e7cb7112c003e4855789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f37c073da7117ef619689b2b2b49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589359e482bc04b6f528ed95838ee2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b128d4b9f00c00d3e60b4b190d764792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930757de78fef8da8413506a435b54c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f14c7b875137dd728f49f67cf59a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e023cab7fa4ce38f9664775192a75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8a5fa584f01ec99df89faa4b0d7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88a51e7b4f38392c834675d68f694797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76349a5b4c5d3ebd1d27a5b36015c5f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6019dc5c1f81bde783ab108c469da799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba8f4f63553a1ea5e91b21f4cc604e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd3bc0183ab00ccc3480887011e71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb967ea1649cb122fab3e863cd784802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f7692986cc4394d00e3afceb523f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef10ace0727b391c044fef340073c1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080003ebc732ca2308787df4d7ffa4fb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a55565e8b166a0ef0b4882fdb551cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fe15692f98c85f47d4cf2a5f95cdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44765f01501219198c63feae194904a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393fe961f5bcf09fc87645c95f890c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8e1c0e592a08dc4008b6a4b1102e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8453bb727866b98d750a58fd8683fa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40ec7bb3a242334252471372ddc18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50852f3f21de4a4a73f7e3bd7adbbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45673bb6d62ebdfb725babf0a320e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54761c51071a267b3f4f8b01ad75e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93f5fe6a9879b8f54a689b9aebb2a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f02151f6af73f6f57d8a2911c14b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7212d49c23f4bf9b8883787e1664818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31fa6d5bc9e191e0e469df08f9145819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7cebae427ef5c8440807d771f714a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe14f23e1eab115e5a9d4d6aa3ae1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecda7fc4ba9821e75fb85cd3d654e2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698c3d9668e0125d9818cff91cfb056823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb2729e186cfc4fdcc454f9182458d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70174d9d177bf5948614defe23fdd2f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c556b95de8686db25077d10782ad73826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce3a342e653a96be0534a9573a998827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ca68b9dfc9332b3ae80d6480ebc5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230cf08f3cfd8b6d1c8c62318fe322829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078dcb9c18fdfc13a2f2dda83bc9b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9eda956ff6b56b2df569298a96b98831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d91a6ed7ab51a3458d226247ba239832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922fc4f545ce8e00a800985f1677f6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a32a59f2c9b45be7a0e485a7bf22c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc997492362369ea3f1e162e2fca8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43904b45b946d538a2e9f7b1cb0843b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62095606b8b2798752c7d8811965d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2ff57c8f606c05534ad7712b6e5c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345107b0d14a46a3d515f3f5a6063ab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8669c6d243a971ef9ade4a9ea2f15c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5443a174e429027be938e59a3fed841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c1e467e1a80d271f2eccfca136a81842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238037b98ec92d89da3b4138ad82bcf7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc262f6961d37bc28ddb499776961844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb113f1f5653b5fe443919033f7cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305b8dc346e910cb8587b8ef5a942a5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a773d790ad550e2b8ceef7ef41f14847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46331ad978508d23e789acf27fc807848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70f80c25551c1becdbdff37353abb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b01a335c0deef7be662d44cf5bb822850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06baf60ac32a6654ddb56eb68e936851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd0637bdd9efbd86ae7e13f3594d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09baf464df0e5b6d02a07b75dac90853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3c99f1eb5a3df8c0dcb76016284e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c49273741b7db09b9584cb7ae8661855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b732e526fac6e39a541e89eb7435ef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa38703c08a88bca9a272914fa73c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4560eb3fc725f4deaf10c65be80ee3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc5d54800c7d2099b3ea81b2ec0f9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5691930803a9c0b7554b2da75b6472860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601a535eb9d0e1d649ab8cd83b214f5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6412bc5b4ddfd696ee745fbb70956862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997133c4e9d83ecacca4aa04b725ab17863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924cfad584622725cb8e509a6ec3670864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9b2cc389e235a80c207a2f774d9f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114f3e08ca4d6b1cd43b4e8161f0fc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616a61f8e1bdc496525c69d2cd862b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243f64b58001c6c10a23f228e6ded9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7173b1c9f04256b16e804587044253869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c59b91fd64ea7f307382d14514e2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefdd2747b728472cbc530b7d3d3f41871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039933990da84a0ba1d40c3609357b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082443dcdf185144936e58050052b151873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f2e5dd542e6d2fc617e9f2768ba4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc1cac5506450b910c0a8252fcfc3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09e440918711cf9d9e3b83470fa202876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283b947ebfb511a8a6b1fa39acd395877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5103c08c61dc0e55eb53e2b7fedc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa93dfd708ba1d4d6f04121721f0e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d323349296fe91f1b560617639e48880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9887272a1a32584ef65d69eaf900881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb29edd1c5201208362fa5c1081ad882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e66e1ea5a5558413925eea7fa506883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0dd0f7cdb365d3007dd0fd5c3bd4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eba18b419b1ca43636517712cb89dc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee2d78f3068e2e50d368e9a37c3f57886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24464c41dfb0eff5b03437e4f77df3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ac0f09d205c5e6c4d1a056d216f7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e1f5c6c6b3e06b28f3b831fe4e320889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c473d15fcae5d393a624b0986d444f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e670cee8e9c6fc0a0e38bd6531d5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc2e2f45fbab3b30ec20b884399cae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2371f3cd350b1d62d6d07d23f9b6577893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d27ed0e01e46d30c65bc005c36e254894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e35b1d133c3114d5dd2aac0dce22895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60f2e708b9113c52b6889aab94648896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35968c55d19cba1d5a2201faff230807897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9f6f3df824748594edff523017c7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8504d7c9427972b2451881d6dcf73899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01292ccc1634bb0afc42d529dbe7d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6ff6d98ea0bf6801e00e21e12cf6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff93e2471954ef19bf744a94aee6a9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a12d8c5296b22af90c466c075bfa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3c21ca61afdca216632756dddd6b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5853ef3853502f7ee1b35de27528905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36954dcd512838939a02a130c84c7bb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd6e4ada06e576a35a17d19fc9155907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df9455ff0e6a1501168fca9daa6c45908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae584020053bb6461f5043970c86a7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9aadcf557bb61c807864ade651d64910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a006b0e2ce8406c58aeb4805cda22a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963468c2d69d0cc693a741d402077dc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f153bf332a8351ad5d51e5176a47913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1346c1c94e77538220febb26c07de914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0418dbcf77f2052bfe818771f81f9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0dee4564ba4b24e76a0376fd8c303916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f398d828b5c2e1ae4c3ef8f56d3aa0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d10fa64a53f2717309850f9b46a13918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151372621427404e1afc1488c77e5b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811190692508998a2a8173ea558e173920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d847eb063dfa12ff14ca4a71584e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdcf2abb3822b9f83bb2fe69c0521e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e0e07bf8907f4e4fabd727c02e55923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eeaa0238e528b51c20c4aa9565545924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d94be8e1d2977d0de6349dc2bee80925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb0e3efebda8caa8bd3f1417453d51926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56e9d0d7ec94e6d36d81c7d66122f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26093a74fa18f030a5eda3f373ad3ec928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c681f3e1976854275243c7c0118156929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc1cf20700908d8f32d4886768b93930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ec1de5944f78017b9d5571c1fb1b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d07fc0d79fb57872f58bc75fbbcd1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d1cefa524ee4fc1be4c6a08b42ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a393c53633d25c0f1f31c4c7ef2b75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c3d71d11081aeffd38ba69ca2d52935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de60b170c9b6dc1de858305c088da936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cbba4087ba1f150afb1cb4c69323b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d55a6ab9c8be69d16de64c51df11938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08b611d755e19726439dc3cf35687939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b952fe7a543f7bcba145d553bedfb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296df92f555ef10663c2978fcba03c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae4d99f3c08c2d0ec0a35cce76989942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204b4b8ad80fd98dc5b3edec3f661c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e97510a3be9fa15d50aeefcb08050c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd3b639c5302539461bb64046333e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd65604146d4d827ca1682b7c88b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997bf52cd9a99867d5ccb5858a95bb8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aacec9fd9b67d5856bf790ace37869948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc4fbe10856a6baafafbeea631298949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a646240f0df0052491b6a39bdd5b3d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3b73ee5ffa07672c7c749d9a76d2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9eaa7cecdfc1e7bd58083f4707232952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16b8e58cde0e59d744cf49509566b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1953509896883aa06564ec3e99726954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45dafe552f591c1f3dbacc0a71e648955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acbf87ab1dcca9d8d7f3cfdd69cb2c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d81c42f86c16a70b9a427b926d252957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6b9a02ba3ed0f4e99c09fbae70997958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0713b55e54c9d86351eda2e42824959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26ab0c7d83896885c9fb6d25a9eb7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce684e4a62067f8dc6736bf466fb2e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46baa84389bab18289fc6edf287bb44962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45219e410417f08fea8cc65bc9b9079963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7602bdaa20ae196fbbd086c4f958d2e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d114f939e51697c58c1942156e95d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde7aa7df44c746293202babfa543b9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec6737b2063e499216c9f884d0b830967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2bd6cf72962ef52dcd50059123c73968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aaef61dc6a1794429958de382fc9a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006937c04d6b8c22de631738fadb0578970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880389ed70c4847bf35814f7bc59f7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31318ee8892ddea623b4d46cb4934972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b802995914a55f8a1bc143c4083f27973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e42769a19b9acc881418ef01e967974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc956359cc40188dfcc1ea0d21b2b2a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f21bdc57f86092a5f9ff4f7c283c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e85e5e37c9eece6fd703015001021977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d7264b801268ef2766aa8ebbaecf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c01147e393c03fbd381944224974fa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e114c9e4efb54774e0cc3867a5cc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d164d23713ff511fd5432c78a351981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246225907b1f4a0b19dd27df069802b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8d4ffd389d3b40c235fc0ce6e4fb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba05cf3a54fbcad02556ddd23689ea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c4b7284c054da8cea7c2a5de3c7cd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795eae45e8a92951d398ea44983d0d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388128ea6c0b0348f730eaba4f282fad987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a1a8649a10bc85d9df106de4d384988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68de0e428138eb5ac03092bf5f365a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336366c4ee84ff51673f8b3abda72f02990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd11ce86e6987a547a224bb69a174991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409dbd4dab4bd0f5437096ad7ed7b9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1b1c87f00119029f19e5650a5a07993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26bcaece935ab9e0020f2222a5f23f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2adf6087e434553c364f7312f67ef995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ec62ac73a68db1ac000440acfa64996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f93ebd7a0b4db58fd4d19eb8a5f6d0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1023c54aed51ca156f6ec0f6524d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae38877c5a1e475891d4573f03ff72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097758bc68e8ebc97fafca930047a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793199d2cf0b5e956e7485d94f2e8ce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5294926e14b9c4f2243289edb6545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91979a65b2a5dea184c2df0cce1a176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aade00c7f4498be5c47bece7d591267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e79c07ffb2b2c84defc7edc703588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff609ea0efd2d79e45d8ef1a35cfbda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70d4732f66daf8a2406f416d294bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e9289017c2549684cb692125d2cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4179503bf0c1560dc09de524f95112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcebe3d6d8433af9f118b0d08ca1e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11f5bbec79c8420d1a6d260121e5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddb1750ecb18795a1b6b62e5a70cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0488275e6b26949e64da9a95260a7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fc62efe8724134b3671d28172dd8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825507eb52dbb830fac52cf2a2db67118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3867449a4b99211fc6c773247737a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f89bf12acb82c731d62f38364057620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae7957e88405f9875e7881d36b78521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a39d2924e466f2f88fcea7cc7fd44422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c80e920791b0999313f7ae7ce75d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ed70aac88cfd6b93d66542fa3780324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a31bc80e53514e9dfb62a6111761625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4427e53ca4e2c0529a34bdf11a75126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612de613d1023114abc7e3eb9eaabb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e560bee684fe740eccd289558f5ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4566e56bbe7fd75242c0e8e6addf5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd6ff1c4f49d21129d53d0fbe26ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d584ec1a8dbcdaef80732f4473592331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8fa4c037500b9e658d0838ed0b1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a910fb73cf432d4d72d2300c34ed033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3b479a886fd146abcca0dbc2a58e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d6a129f91c0ec8d755d7830a0e6f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad54cbfa247c626f9301b20b1ae305236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bed3b287f77faf7d393c0caccd8a9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8c0db444111c042e8d6207fe93d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8671d8f6c91d274091cee48ae64b97739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5644c7a862618798a687a4313b84a7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd868942553950a3d2416807096b2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ea8f1ee7d5c4874de084f7429a4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e6eb9cc1078e6e1f119525a131c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc226be23336e56bff68d3105856a6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08312f26c71ca4523041ff3294c18d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba799ef1789cc3e027287452a43f07946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ee326099c775993af443e6f5304947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60912115e538ea84338645fc66403348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6b0d2b071a34b61303a2297519f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b435140902977fdfd90d09aa41e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493f536235d9db0db47898847dd85e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22fbf11ba88e6819850a518ce518852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93f7cf8a07cb63cfc07f3fb95d680153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38bf32ff7350518ca58553e6a97fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1cfe6078f672dae9d2207edb56a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fcdfb02359f2b43020567b83fabbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e481a1f8e194a510a7e3fd9bb183e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf672c521183e0bbc4d63eaa020d1b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7841a4bd2a775875401355adbea00359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdf3d88a2f30be17fdfb4958c204e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98827cdf8feee4971be06819b0c8da361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38acfaaea01926d796c49c8c38606d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8a8b52b96b087a68d14179f92f7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878a935760be54d483db65652645d0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52b6223a86d0fa29c76c9b0a7c7bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf5ef096b76b81b8b9cba6d654143f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a075e33e9a4079dd81b57b546529a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92095168de2d12b2b6afcd1bf039d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa15454c21b43a3a64b2aee312627e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412d43dfa48d3bc0a25fc7c1cc704b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176deb475eb6d633254a169cd95e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122a2d5b2a283bc864658fa740511572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808bdc0bc4ca2f181cd9cbe426df32073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37830cdcc77c8878d48759720d125374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3dc99e3f69ce2b8153187acccbce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc6949a53f77b834f64ecbfab610d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645ec75d2e709bbcd0d51b2591acd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ddd8ad5ad8acf45cbe8c4ffc9b83778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbd7a2ce2f6c80bdb36adf3c0e0ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7f36902287d9555d89ea414a17b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4319ed52a622c15b8e1e55183b00a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f41614e5d24e53b00ea01c5577b2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92ffae1ae6f17c4bb758abfd62b40883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e935a42360a9b8b51f7ae51e102b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c991b219ad8fd8ddda1ce06d1ee6ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a7dbcc729aaacac4788c67598efb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a968e7f9047e35019a215ffaf8dd98c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd040fc062af262a1c2820527c93d6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654fe11be8065c64a63cc3083c0170e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a78c62bf8f92dd488868f4f7881790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38884e5e209bf63bde9e7f2208086991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a343dc986dcc963ad9fe29c01b89dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a98bec14e70307b03e9402374815a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cd6a04c54057864d129af41b8af994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d963ad7d77dc348fed1dcd7598c3af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3271cd73be065ece0bff6cd20fc86196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9311dff5ac637ec0792b3e811e79a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e341b1553217fc4098867e3df3fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4241539de9daceea0417bbdd1fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed6198d3023d4bdaabc13f68471b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1647e99cff40278d9898c134f403101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d54325a7fa9c57eff54652fbfb9762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a6e8782ce6d81ee34d35ba29ecbf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9793f642fdfdff253237391c7c7dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa7f418110a5efab1b509d35c8fd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359a4e1ea759a20b681abd6ba7b1a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d54e9e207674f40c27b3ccb8be05b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d09ef469d8ce0647711272d316a902108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa249ab0eb39e2afdf56f38f27c46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2c344451f0b9a4669e00862e4d47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465f129c16d9c6d29d7d90817c6fe3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf36987dff5bd44958a8da2d41601c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403e070c7f396ad32e195f074f6181113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9496a21e482629a0690dd654bbc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071304680b931e0d2803fccef7436e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8cf3c99defd27262da1c365dce5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a4315f687f8d4a61b6a121287947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd4e4aa5a4a2a1411e3e2c2012565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05af051895ca831b0be85ecfd68d33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d030df70ae913ece518630a86256b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ff1fa15715add78449621dc66207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09ec66a2faec62a709e7a6b8cb2d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8a3cf4da02bb7c2164a3e5014a11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76086d0474467d985c108f4a48176988124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381aa1e05300bb2e04689d7e5304fbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f213ef39ae85445a7f46b1a77437f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37d35d5f432f6f72b7173f8eea06e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f471da89d1caa6b783c60bfa9d2a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ba59b75802df8125c3eba80aa4901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51380bb49a5741f70e4e3a36799e45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31f492f3245874072a06d09c551d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6fff9435cdada4e606df32ac15b7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41e70d4c87189058571a4d9410cf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459e9322ed6d3fff8b937557016f771134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6a0ac993b8e7270bc82a2077f081135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fef83b4a4abca4384d793ace9d309136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb61857dea0d6f948567a6efa612b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90645f8dcaa4ae04a9ba3a29c809b6f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c47f6d9670f446bf127fd96be67de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae18933c413690681e85e64467980e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d756c4d274e110a067085696a1ed40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154349f2aad28e1b09741f1388059ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7fa3dd9ccec83205915723e62074143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783254ef9657ff5c4ddaec51d577fa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceb72ab246b12caa96eae40a4e39ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67585b753a4de9670f6c9b90279819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ffb461e397b95922cbeb11d1afd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c445aa676ef41f45a9946d3ef5d27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c8ee4d9079ac78c8b1de4d0d23c1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34da29bf0712fbb3e08e8e7199195c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24a49aeeefb083b809ebf5df51539a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2e129e228cd5387c4a0bcbe6b59d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616bc224407ed6fb0da1553ea02073a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c957a8528ff4cc1b7ed126fea0645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ab6ed229d310c417a9d4f7e3c291155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543093b58d7d23ee3a279c0b8c3a48e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854146e53a30692d3945cec63b0b52d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c961fbc65bff18e405459fe0acec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0de3faa04be714c2082f210e4ef9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0501f3bc73f41cf060a1ab68723a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa172417e191914363a41c6e48a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04e11bb9ab3ed6e678b3b0e3d242f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abb5c43e89cc2add009de9d36392e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffde5839ff4e0a1fe26bc18dc05f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b4302fb653df226c0a315ae5745e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d2b725f83130f0890b5c317ce09f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041a575f3ff99c6e0aebd1f0e017e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c8a3b830c5e5ec611fa1898e404d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66f25e00d6220f2e6d9d49ddcd7c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5886eaf727bb5006165d7fbde3a18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2416f0d565a9538a9b40492f33a73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2e95979ac6c2021a59f94397414c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc989cfbf9e3a05575b1386e910e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467569bec71191299706c95bb267fbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a7cce1377272bfdb5790c62dffb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588e4b49d5e92abca848f2b169c02b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5459f081dcfac08a22d83f10d84d25d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa95daa5e796a95945b45fc2b8951178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a94c63c0bf71822b844a737b36c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053bca72fb4db1ff40eed2667c37fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09820aa59ebbe29f2212d6becabdcab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac81636e9c9f7399bca03b2dc978ec8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac232ed44f9f050dcb6c3fd8d61cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b251e14b6b96237818270fde7fb93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629c27764eecb6a73a33e4eb30a4d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f004c5b5a5e99a65094b49f328fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae042e74b285609448ad2d686676a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa254d9aee9f7105e4834b767a2909188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6006a5f53d6333ff263f889f5b529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c15dfc6a586ad85b5ac61420fbf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a673e4089a9d61825144dd0e3d81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935935de959d39ded69be5b7e440d87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c41ecde0f66e66110edc68891c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f155ae614fe171eeeb7bff883788194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd03cc11c63e611f0ee9a534da776f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b053b91a69a9833aaf21fcb0407b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85387d102929fe0e7e1961165de37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e6a490a91141b889aa778edf8e7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807139ec1b6d2af0fba966ba73abe554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3285dc7feb2040116e2e9d96a76f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34dba4add75b4ad1a6b9567efb70a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c7025b3bfb3e2cc7bd8a42e084d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641914363837e12140d6f512e81b44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9500ec4b864a96f7bf628a949f0c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569972f7de93a1700ad5ddcd036e878a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2b44cef8f0077848b1c8c0ff7ff7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303db658ed079267df156c86641f704207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8cf5814485fccdc0fe53c9a9c1ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cbb78ecf2951f10968f2457f3e0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56b2dd6b90a882f6a009fb1e38c0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8138b6eb7ed4f3d6945304e2d2d9362211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5288c3c0765ba8df6fd9385255cbdfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d2fb152f8b7d1d4e74e9b2161e8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221109a46c7ce5a6825d354797de5bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1814b1a2248cb84ff5381eb370ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ceba8a87ffcde056d2bd1d0e938d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a075e9257e972929e262f98d4265e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb4834d9a23ffbe21cc374fccf865218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22660483f5b052378297244ef57037219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f556a6239c22238562065399a3ce02f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b673611b0c0f539fdabb25aafa6adc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b152c37af479e666fae115a4b889222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969ddd00278405b7d5f5bcf9a9bf916223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47722f1bc19f168ddf36f72e4203d73e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a50bfb2de7d496525c054dbd010c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70bd89a323b75f44a88c0a798f6eab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df7fef48875aa1e15f20bb86d95dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bb376a780a906fb11109affd1b181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61ead525e05acad82e2b4c28697b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc258a73f2e8c2956ded7ec8e3900a2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790c2db5fc160869853a5d24a89d9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232a7a899ab98f76ee2e97c7472717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76d7bb08f68d60904983291cec7a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd2cc9cc5f857017200bf1d3364b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1945d14d331699672007446a0b110235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e328a7788fbf4636641c56d8acf46b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5837cae642575bfc0c9d1a45664c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f91f1a1c69b01860b2811a3ec3f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a8c5acd353d416ff11ed12a29e2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e61cc7d955b694c357f24d3659dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73ac4179ec2ce36688953caa56386c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd165f1b3dcb0924bade3c83b6e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339b73f484f5c7dda73864871fe67e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820e8b3b37fc11fe671921447e01cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c1c943dec046800b081e3e3235c96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0673e90d40e36d76dfbdf8debac20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93f5f31eeb57fb79b090d61eb09a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a129217cc36d6b689036a60f6816d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded9ea0da4da46d9cf84919781071b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef178095634348ca7e68540f00083250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d1711d5bd483db01aa01059e6520d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc65c5749f8a301a38a1827128321252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4598ddc34c1dc2d013e76f55bbcbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78a2019ad8d5875e11d1e188cba1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6e1b784a439b5fb61ccea1eb369a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eba26c3e67f5211daa0a4edf3835e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa5f762cf54b12327fc81c8cbeaf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e86dfaf07cac2c68e430c285247de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d73a0bf73b4d38b6e1ad36e46f6ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888f4af21403b4e245d811896d4016260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811ed09fcff4611f883bb9d175f2b0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2d1fb9b62707b4e02f3e3d7939f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616f7cd777f4a8272d04de67efcc88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa21be72d2b416661fc0d8a33da89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6850024a4ea77d911dd19801ed94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48644d804a9be80efb895d7f20f267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804265c5ee3899567553f1028c69cab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90a760162514650ec32f0b06afdb35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc08ab483020e647af5bc1ea255bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d932fa53ef3e32aa78e3dd7d0bdfd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68eca236deec72481c9b1cc592ab86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb1646dbd04bcd6b5f6db0d8b88a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bc36531f488b86b9df43bd341628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c3fca0b4b75598727ff5784d47cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2e4bde5c8009a774f199f2571b5bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61196e371676043496f77895bf4c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010b16420404b9f72c16ffee97d9ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527b167177781dc131078b7aec12cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b6b78aa3df00a0cafcaaae422717279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31db5ad2f7f76baca923de275111c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f58fe8dc0d0f9fe620d4036cfd89d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47e9f49445b09787f15ef4c5c3d2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462935d6ff5c6305eb066e3918fe429283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4fff7f9df2c28db824744c71bd5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eab080e982598d953818af7c1f924f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737be522eb0b775ecac65b12690fc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08c4a9fd76756f65ab04785cfa6c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dddb4339a09d8444c9d84e9be9d166288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c67aa3309ab28781da94ae4d586738289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d458b297dc97fb0a1fd16c9f2b7916290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a2603b22694e45663cd2c59c7ef54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb2b00ea61209478c7c74255b9738292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c0294e6045f5643598a874c21dd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57d2cee651ff9dd6ecbd9c1f39e2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc7225db36d7b5f1d6c81382f6f10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282d0be16bc975454d530fa0eea173296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15647c1cb2d9c46998b1827f49a9822c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6063284c36e0f6d912383600525ac6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f81d16b3c7520090345dd9cf146a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e00712adad413da9b7114b15f783300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965204bd846e89922c320960af1bea5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31dba900325970cdf8ffaac4e76d6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d0576379283b98f9e94bad117227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d233a22ccb03347cee2450eca39c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d3bffd654060a484ca9410851288e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c20f7aa7ab045e2b20f70655aaad6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc66063672a7c7b9d0cf814587f30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d778b0ab1e2290c0affa055566f932308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faa4da322ffebe753fa6b4cbe4249309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fa0dda451d1f72367f4199851c48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeee0490a84667c4936678d3f5c758311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e5b42359afe1f12047d4e58bb3ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bff0e432e37dc6d1bf6bcdae07441313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f116f57c5425f24a78a5c88ef46bdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b46df50a3a1be5e1d4d3fb113efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45e20c2f06ab5907eb1f196bba7e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618be71592fac080945104b74227a63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab3ad9ca3142f9e41df34c0370deb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c9f2e89370f917bee1e254af0982a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead85ef98310cd362835700177db709320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0c33236b9211d83b2c6af960f2a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8db0959e8d9704ab9491d802fdfbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f1ab1b7c044c3d098d95fca1d07f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8158bea5e0b813f03d3ef8ed1bb24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee2d98b37aac1a4940c4449b30cb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa812d500b1944e76135bb86fc7240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db248be6218df92061d3eea53efd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d47a2e1b9a9dd3ca157b35863d677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e59092bbf065384f981610dfcd558329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6277daafd57fbec96eb380c918789330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ccd490b4353c515eb23bdf2c24ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658755239cbcfcd04b051df7857c17a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1669f7341c3cbe91d12a0341681b95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de90d25a3282e14c469e5ce1f2741d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798e46ebe3133ea53c1815e4d4fbc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305766ec418614308ed8aa313b2b20d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535b37ba36e278a8799c7e05c32b79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d9b6c7946ac133723e63ef6ef65e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff691adaebd9390c68543385f7685339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3920b370fdb20cca29a47eb2b219dc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c08cde259fee85e9dcf7c7c912df9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c75f34f9f82a6cc1345af98f53a2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee55835996888b2a56fb6eb35f4f69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe859c38425b0b28d03fd1ac8151e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a1a20945615a5b3a46bc1d128cb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519c651eb840e73e61f9f25cf3ddc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75bca6033cfd19068bf5dca0f343f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa638ec4f575b98ffdb6b6c8a3cab9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323aa9e3a1ee0fa1a524811d7727572349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67247e3bfde205eb2d174e8b4cdac9d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952f6e75dcf91475ed853dd64b4652351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af96d771e49d3e6e444d2213a8bc8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea90cacf5b155b3672ffc44bc2678353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d1dc92550fb5771c9917946e43df0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a15ec37350dd43f956d96bcaf4cfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bd2cb36efd8553b8157956d43a6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc01f3f2b00899f2f6a3c07bf9c9f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988acf7ad07ae67493fc8fafe019fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6167368c471f55936a89fb99bda5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57702a1586844379fe51db7f35a4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573104345ede589dd1f89d16ecf0b8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224daccade928aaa399ac5d9e362de83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e515f8e11915216f58fc15c0977c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8660c290d860429f28edc354bcd33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79d16ef82653e9ec634be2fc1ef6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf8ed615a0b60a2f4a44e2e804d64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077f9dda8fbad91c7d0e53be8ab48a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30698f7264468a5bff76559aa5544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0529c4eeb20396dc9b1e04737a975e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde6841522daf2dc6688eaf5b0c8753370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f38a8ef97fa0ed8511276a76b3f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51b48fab66e45f6ea0e615d8c26fda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be125455dff96e75e54409dc22f17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dedce0838b9abf91bc94a66de503bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a67f6fe4f581f334e9ef45cb46fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b1e8f51c4bbe0317c9c402f98e1e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad9715fc1041a2db7300f2f4a2bd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d27a5c8ae91d06d9ff16e6c57763b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b9a2685cf6c493b988cca7af050f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb773c1af3202b0b838ed4a6070d5af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739839c69ebaf02b6cc0e8679e21d9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ab58482c1b17b11c6da1a7705fdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e380ec5f1df1c490beec6051e985383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466532298c50908d8f6e134868b7a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680832b9923bf813bcd4cecd2d1bd97a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa6bf1274e3949a40d655d59deeaf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88adb5b031d4b53d2311a0ddf5ca794387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecadcda2df08084553aad0c643cce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d37494fdea5f5697dfbebf37e68fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc399692ff6969f4e4bf1d9c469024a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805feec16ffa08e528cba94b4f9a7a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d02e85b8c6d90ec755bbd190cb4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21dad573a1c4ba97daac0df7d8765e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f8fcb127ee09440c41a91807e4f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee77ec2d24e1c594b9441579e79c83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378539a08d7469b3bbc2a75cabc84c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e311527cf400ce1607c9473bd9eac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13682ea23faa8b8ed01eea54e63fb4d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc7b3b6aedfc9a85943c4479e5b33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf82c8412d694e9dace52e48a6cda7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66037f6a0ee2910f39a28cd75b10c861401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906bde07e992b47f4bd7e0230a93a8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667296a62c2ea83220cd65ed2ec5815e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6a2c55392ee6278ac2978e386a5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877fa623f9af727f0b6cbd8bd0bb6dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d075b14660914e5c307a0b87ae0316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ef397ab5d33480ded35dd2abd26c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0660a6e32918d312f785a990f5157e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1d405f3dd245cc812c7a2207d685409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17dd18107bf9c35321f7d720cefa02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba5c289c06441e28d0f48dfc34236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae11a15377ed36bedfc41f23574eb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0030961816cf0a675ef29388b1b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2318ea6b4a2e86916f55b3102428490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534730e7084eb20bf179d32a25b2edb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba668fcf51a894245ef8713652d51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650bd2a882b5ff033788a9d7b4e745417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9c306add7c3c8f0452e26b1b3236418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d293a1ab3f064201dfec237defbaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64ad819024636486c11dc85e8c35d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b655099651fbb96ebd11aa9b0f99de7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf90e854a0766ad6df3abfc2522ef6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478283ca42826b68c73b52641025ae0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666666d9fafb194ac9755697eb3c8f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f6f775322be3445ec4f45b8a92cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9fdc5a38636268c1a950ccdca30e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12bd75dabee821f577cc10242bdd3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153decea4d7dba5e1fe710bc1a47539a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338e9253e362716b0ba9cdb854b3c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1a14ad91f90029ccf92c31a4abc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c22c70fb162de1672a553c72799f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f125958395bdba7708e1b0f3051b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def9471963863989caf34af3a99961f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02272379c19183449a5cb29b7b084a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed66a974fd96e605f79913364efa5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dcf85dc06fd2651a229c47cd6ceef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8b1bf9f497ebd8c14f310d7308e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc956c68bc9bee579274edd041257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c34a4ba971592752803d7ea550057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f5933fb20ecd71084144039dc23c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63dc35291a3bf9df65be0e1bafbe6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70f8901e4046837f45782d9a0795a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03486a566df1c65349daa8c7a087f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb99600ff44af69bcd76543b3061e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952b5efa79c9cf166136ff1e5cd806445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7614e9bc7737a4f1697a63b65d419f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7baf66a8eaaf031c0a223d78d595a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087edadd5992d3049e26c5f419a5e06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903c74d5052ae6c82235a1208b1dd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642c650291c4f4549206f825101a113450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c6a308f883235fe1ea0e158acd9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1122cec3af3dc3c086732bb08fc965452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c83d112bfce274697496ea5a24139e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c44141ec7c85de20c394dd49e8499454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089867b3a0c839c3ca973acf42054ecb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37525e5dea7f4c0c836f4d33778a65d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd68fded8565e9613b4ec29b696be2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11cbf5e344385141fe7cdcde22aff4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f800160b4daae2c7011c6cbf4ef11d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95bd1b0534396ad43d029de3a12929460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b9bfbca6c179c7f829f4558d0bf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd8376861756f995d1b2497d69747462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59baa7890113e885f7db6f295726b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081c3fca94365684e9c6698399e908464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ef4078b0cb746e5a266c83ba673f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d14d68b14d6eff27d0af2e1ddff45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055cce42abb9aa795963dc5329fb852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10ea513423aee8ac9315636b0138e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb8ef32694a67c3027e4ef17a37a04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98be2ab943b89903d3740f51dae8f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de182e3248e0e9ca8c679eb2dbbe7a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caee7712b87d6dc05ef22fda4b598c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c21dc71ff67bf7fac5897541c1bd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580fcc78bb8cee4dc9aea1e1fec314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084de6f491bc3b8a634be6802ff3526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d68c40d15837304dbb747ed97490476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983acc57ef0ee3786bce8d52924ed931477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364703f8ab1d4b4559b5c5cc08171748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b566fe24740fde29081d26987b885479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5945781dba06b02368f8fb2fa523b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25f7a193ddf4dc79fa44a4ae21a1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badc288443ceb299732f70d1f61595482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2148ac1f007c9869d8f3a9720f3a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9da9811256e951b4c405d79d39925484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9bafe4df5b67fea490da510ca21fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42df0b0df6e889653d205a793d2ca0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f5cbd9ed85860080f82f064d6268487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf84a2f451f657a51d0f348fac5fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a72611ac3272a11e23e03987e572489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91afd4295e88005e2a18cb04a26b466490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebb16ab10b514632109fe0fd9445cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af057c19a88d36dbbe930bdf4aeecac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38902de1aaa1d8f2dfa1c25a6590a80a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd3997b6dd9d10351dd0d2b274da3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ff4bc82f98b6a6bad05c8e8b2ef5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa34d5cb5e4b93486c2e1fe4cd490496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dde62b69fe83b408d30e45a0529cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65dd0db497f21ece25b1606be8b4a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c4cf93b505b04c0a49384cb3c901499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49d3b0d69939306420072b1e4859f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50086440bf2bbe81be756c7c117960501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6b04cbe9a114bfc8312bd5f367cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d85df51cb6eeb07eb41c072d254cdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc34d74ce3349a8f22b9d422f201bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce103788c2d02803e5373d8337e4f77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e41b11dcdf62ebd928f920bead09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff681dcbe9be6bf5947c15bd8dc775507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b052a28c36dbc235b5249f62f14b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73702a76836e80635ccae68da8575a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b35672147388dce1b780bd85d5cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616afee0a6747abc77dbb1ae611322c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dda77b270a22aa4c7bcc9426bb08a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032251342a75378d4472727d60671c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9dd99bdebf3b5f5bb1e2c6b8480e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf79e3705789758600d6c2b6d9ed58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989686ee1800b47c13f95b00a80ffe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c197e7c166826f25e9e31125fdf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9897f1f65ca0291af5da26233932c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e3eeadb88011b236a436742db92d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e07c95eb511ef0c65d88a18dfe21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4caf2ad62b96b22143c1ac43f6868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4772f9ef29316bd7cab35c3f1a0531522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6466f71c34825465d3eed88972827523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0aff2350e7ad25317e6b1db537d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b576cdf439d668c0a04de8adaa07c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c69e28e036dfdd3af3b439538df4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401d874bef91941c5a48800f1dbdef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d2c529787c34325f75a6098d2a4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f7f447f3d2f66cce0f9344fce07d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2f47f32d04c27b7c338215ccc6c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d18e421dd136049dd8ee7345751188531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbfeedaba8a70948aad4ff2187685532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb4d5304d8b9bd0bd5cca35de4df8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8a6919e0d5883ffd05200e839793b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e9523833f928724d95319b93efadf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a1c9a2d486da72a114c52c43c9d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581298952eca961c4a0d9bf235a0e4ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf15556449220aaa04e5dcbbf86fe3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba343765ebc90abf96130bacc0ab638539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7482e290fd0cc17b743d9c9cfc953a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e267219f7018f8cec404ffad4cf066541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082de7329c83abdff0611cc7fa7a38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4fdf6a9bb8b52f50b4c4242222fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a41eec03297aeca8d1abb7e62482544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ed86f3740feac00422306d99f69b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709642eb858c19d74af170b8d6ca97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038d7153eee065d85f5f2eb0c4dba99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e1ffa181c8ed815b1b9ede537508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b00e119c596bd4a6a963c50824f13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4843bda6d7c8df02cd8db6108f33967550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb73985c344d321e4ffacae3220937551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8ac087a72408c445eac5f8a66f63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c454a3bd1b3a2b315e720c695b43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9a19a1bb0f304abfeebdec866c87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896f0a05970178ba37f4a1cf3a36d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f96cbe628f5977b1f1acd907acf488556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd9ac4a731792687761055675e8d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927533408aaffe96c477c83c1468f7f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8f4c88308783910f2cad602c54c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209071005895ab254cbd3adf6928325560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f332cb21f940443be19cbc95873d04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd225a1a1f6d203f90c4922e4e3d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb7022e61cbafd978bff6e81d51cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c931a9c31415a10cdba828e6183a817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384793f6704caf3ed1f6225676dcfb93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa19366b5f37892b4f10fbc9250827566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a569167cb12bacc60b19d9d9250825567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef362c48a626240e55a03b5dd21aaa3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23067afd039e8a02b8b3233865b1c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54990439b84aebcb9b8be997f46fa83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb602392d22057958722f7c06bd355b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b379923b51377c396e8b3037e19d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4673a75f623f948f404afa855048573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabf3ec90ed4cdbc388e6d8afe5687574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d7361d63a33bfce8fdd32ad51f90b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7323a199c59a156c18abf19665b3e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89977749f7c00d545662243de0ec7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c967b78131762ff88717b51cacc401578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860a8307787925bc7b095c148b07174579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f7fe2bbfeb533b00568b58c9e4e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897b3081f629f9c700bbe52f427276581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e35507be5296e2d08628b25dad51e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7679d29ec2b17dff4a363300c8c59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9ea57ef4346651d117e3b1d62f11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e35a7483a6182eab975fbf38e7780585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dcff2069b0d0e4a8f56384f33269586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4128fc17eea6e38c3ea2aaf433c6cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d2822a7ed5a38fdb7fdb7a8aa715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9363756b5efb23bd79a194beb53b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ad18eb056fdc0e5f2fd61baeab33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc313aa292d07b0fa50d7edf39f82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d5bd5a147d60ba30f497b7fac707592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e732c2fc63c24cce485cc43c4f115593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40ce78533ad66b1682b3c65397eb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b9b70b3d079bf322453d017f5c41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c81cead9af28793c11343cb69670c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f91df23232bcc5d5b0d024f3e4e36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f651bc003e886e5bf2648571fc6fb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31520ed637ff6c02f31febf75047073599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cf1aec01b5abda3e241fc4d8c728600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33177daa303ce0d7e3d3eaad8f8671601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f010594656ab7400b3813937d58c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc0ddcb36eb11163128186db095d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04eca016a2211d5e7412c9cfa46df1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2177b18a5a5e19ea46084fdfa8ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81ec04515bb7b33d940f1354b059e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4159da7ba10ed261c2766ab887b15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60d70cce31c5d0b714b313270ca30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629638381987eff8a90e5c25dd908e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916babd03d6486c096e7d39cc3355f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7aa811c02fa178c1353ba7d9928eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de552d07311454483cce4d6776a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a17e838dd6536edb618fa9e47aca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f9badafd14a4e27e8a35a92c0f11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85bd8f9caa6a522daf48704634da3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e770d6ab4334a29c41b23fbbeeb39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43774393883ef320af126c4502a880617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff51d659d2f9ee8d91fa8b283c802b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5011873fc079e223c8c45d03e73ae4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb93b87bdf7755a0c38af6f19e7949620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a06a3ed4d136615018a168f20a68c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2f2f46525d0285e1cffe8ef12342622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5dbad056eef51df228e26045da9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0a47dc9522e288fd39119436e7a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da63acff0c3a559a2eeff754de51e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c177ffb8643a5665e016518b0daf89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8aa234813db988a2d382461ba1df6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927269c0b55b57ec2acbe86dc117df5a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b6bb9836f329c4164419b1a54a0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d9eae8a8813388cc7f07ef4416b51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680dd508fc8746ea56d6e01c29b2a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc54d87aacf133db61762b54eb251632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584cd0d8a1e69b19f2bf0631d80494633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d5acffb19c0a886ff9a48642a394634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688777916779774e7ad7bdf9ec9852c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b09f9f45d78903f07a219b58877ea9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12a121a9dd7bfacf227e62a1ebd2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f43a975bbdea4e802458a364967e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5900c016a857fd35771644fa49fb9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744926f4451dbbd3c40ac1ac8f1dc165640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c52db9e33ba45d14319b4a0f5c51da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72ee4c8e96d24579e8e826dd15c00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d83fc4a12a76b6bc231f22786e46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4e8854572d9233757f7f36992b42f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24015859b67831760a7ab8cd0c599e6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2731e7112481e6890d2f40f2fef12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e475960b2e7a1b8f43923a67d2480647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bfc08ca22bd0cd1afadedc420a6e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa69269783cd9f04aec2f6a94faa982649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011056f2899e919449c0c91d1d9c439c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f419ebd945875044dbea57cc98da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a39792ef6aa4316d0c8545ac2a2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec05f5c3ab42656d319f75bf73a42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d5ac7a75f41ba3e590231bf457c49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53b42d3bebc920e8f83f702f3b090655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444508825e417a8c356ce929a498104c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1f0f60d3e8666015d031b9587709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369750977535ab06348c7ef9a6829d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf180e44323adf1eee86eb4fbd4a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066c7514f8e64a2b84ea6fc97c1983660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b113dda4d49e173e8708765fd737661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72481976e3f5b483959f2b29195a2f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7141637bcf01d5263cb6115d25d2f82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdca358cf66030828e42a990981da31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363fee45a5c65e3eb6b364bd803ef35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef10212ec108ec82d8f98d7c296fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b936dc7a6c818efc53481b410163d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574545d644677c0c00b082862c2b4795668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b2e5102910cf98516d7cf4d1004c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9064193812546e7197a8657c739a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344fb4c9d806598e79532fe728babc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934725e6a098da3af050108d36684a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c516a087de5e838ebfe96363ce08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca68f32b0a30c5697365db56b8d1127674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8a1428fb3ad22ba355736a022aed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da4ba1c28283aaa605d88de8ce9cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df14ed93ec83f0325417ece9ef5764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c82ea6bc234bc5853de8898e196425678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569540a31d7f2fe540dedb0cf604b42e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0872bbc7f536a892062e84a80002c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148039bd6d5f8fd40d6bddc320368a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0697925ab7ac16d3e4077db36cea21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a335548272f6f5fa1f85bae9bf92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa286b76d6c15a752ac8f755c632bfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f0e522dfea044f98c004762d8fe61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0e15ee3994b605d808a2d9eb136d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7289fc4562112f5661b66c21307b6f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb87566338d066d153be9a06e135d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8b27577910fa64556663311ea73cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed67de4155bf5c8c70c0b9feb3235690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2b66463fb44c6bb50daaf844a0671691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d9d33a29d4be40ba7b32d7d02e7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7c4532e536084d650dfa6b86c155693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2593d2a1d12469e98b32f97c8ba5a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303ba8bedd7f7ce571cdefd4cfc97d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730488d2153f5b7bf72d51c0774bf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715a292b97dc16ec09167656f4a183697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d00e812c364064b4fe997874f6388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cdf6b6dbfb7b17f1e72373b675326699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfae24be5b2e5df24483c0a3c209ebd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158fae4407bb765f58b8e97cd2e0602701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b205fab610af2807c62cad54457cca6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ef25fa099d0d20e00424cecea423703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8deebd0a1e2988caef045dbb1a2bdc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c349f4a01b3a31c9e4b910dbf4a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f9783bc71b61dba560140659858b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36540aff75b4bafb83dc5ee3887bed7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624ad09f80eaa608a25fb6099b786c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac51e6670c2f66a64206f956ddf15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507616a5932691d66decf4aa8261c36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca44cf8b21cbd55d276b7944dd7864711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d671aa5151d6ded5dddae313b6d3c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50279ee2d6c9f90bfd970bc4b2c61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a4370b082a826a6f37de9259a674714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63d718ab6a3da2d39ee9f440a1baf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ad4431736e33459f79ac4cba59b27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42da5b138087ec20055cb167972e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa24b3ab9f6ead9d7c5f436829ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e08dd1e69dc3b5b3cc903d7f676a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777e90948aa0613156204dec77da2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438da96b928c7e781a6843f83993fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261e548aac9d8c842a95aa50e8c0e8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d74d4e5fa5847db0154efc18708ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdba550af300d413a4fd4bda2984f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c599765ca09159a09b226f926b3db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac1050ae7a23921e102dbcbc41d0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b446df0e5c038b6384c22d654b3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65463854a611db83bfb8b66230c1be1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971072841180595e851934a4d3c7033729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7d7ce3a4541f2da009d910c1b8de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3803999761b69a66eb17c8449bdab76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3547d9efb912a716571653a227728d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad747556e454cb22e461cf13081bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0965f6bbe46e016736e93c842b0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01800976f88f8ab93830e80a47d0c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d4493a57660189d3906e9592bc876736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168aea0a8e390580546f9d6ed0d2aa5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132861407d5de19abc39320d938cf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207204660eeb8b22116b5c591ed5f3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01724dbf8dbd8b420387312d98be4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a806609536954090801adfa03b7bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98893bcbe0ed848fbdcc0417a522ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b917dad24a51bf26bedbe2b03d1ace743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d974feaf0cd9c17bdc3a31c77f96b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63f257ce32119655c4e663a4185a25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c0ee5ab7a38726b3cdf4b2a3efe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b023c0e24abca1442c2db73f20eb33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a623c372938efa95155d830b32e1621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc074df812b6e7f703aed869b6cad6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d645570079eb536c1fe2e76287ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d95d2cc73d5490bdda5581fd1e19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e1f77f775049eed2ce5362f28a45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62e7c0036f076e5ed8e34b5c04b513753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ce27847b8eff6c252aa8c20dc971754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649300536eb35fae6c0b23501940cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d350aaa4becf9f05572a2ed2657f166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b23c9e0baa05be21c02a94355ab28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112dcac3fb304d71899c6ef538579d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe226999934675859a1bd6cbf89e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c22e956738194ad97f69f51ad11d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aadfeb4d5fd828c51695217fc29b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3a2b48a95ab12a841bf4395f50383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde6a74749aeee929b80b64a29bfa7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a000c6a0bf0a45dcdfcddf14074114764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a859766494ed18bd179567d5a74b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a7ed956332f9067b733583231d90c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb395d684cd5338ebd2933ff81eb8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8cdbab32f7ccf8b41aa0e3867518768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81320127f3b8195c7c4a9ae7fa6fea09769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbbe7a4ee2577254f9d307fe43548770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590589073450b069ff6de6b66a03598771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d616fbc0a6751a02b21f526b5614772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41cef090bb47ab9441e7ad13b0717773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec4391237923863e2220c7052be84774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb009222befdf9492e3e8696ab39cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91eec004d96ea78e571dd028d709a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630976be9b0b10e9ea880c78e11b0f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756344eab11ed7faeac89728bfa2d7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990211e90fc6f5101e63cca938938e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9438f04c5edfc420337fd60906c9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef638db7484731d6cd6e25446cae6b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356d0be440616438ebfcd0d818a3dd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626abbbd29c238993e1787fd2e70fab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912faebd8b84908f727502e06208e9a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0186da4b3d61650ecac81bf6ec6fdb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bc6f5ecf509ea0134ef8f2d654b39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016639277687e0164628854f2e3b6a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06380d5f71aa2538ffda5760155f564788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f55ea8b41ec3f2b8a8301673df936789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021689387729f0379aa0682a33cc215790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d01177b00ca2f4a60f7a9c39a7eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69655efd74e0bec92ad33b08d747d36792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f49db8cc302ba556c64fea355b3d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214e33e53d8d60b0991d8622a41e3d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a351c82f7e9c58143f8a18c3b48e160795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28fbf50dd205482a300402080bc290796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508d89cb0a47d02fbb391d267d9115797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b5674914857d16e871a467eff17e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1326b30bcc221afa47cc80889eb67c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223d187151945f6214f403722736351800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e21e66dcb1f20ec1256c8729576c41801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d6e47e89ac8a2c8ff451f5564f3a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bb43578b5cf6fed2f5065d6c7a78803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80ac2b1fa6ca848c3f488c1c37c34804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc6eea31c164b20fc06e128cc4925805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc9b8d1f0f028fa95298be736f279806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4980a2ecfda0a37f099d4f69bc02598807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da18e0981505a9dcddda94ba990c24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32751ab9d117c3798419a2bea4e22d2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a74c31e65dbf08cc33e255128716810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3c06b99f00f90ea9837a46b9d32d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add3c47eb5b5f64ed31cbeda319810812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932cf06145f63108aaca5ed4fc2e8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e90c5eef70000eaa8d69c5e06c4e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e264408ac7451eacd8d99bea18e693815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe70bb0203ea25bbd73ebe27594f219816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050de8bfd82dffa55d8779beff720e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f7a861df2521e06bfd6b7e744a19f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513e823b06b41f563fa7c8912ba4d5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187459612958148c22479ce9ef9d8133820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3a0a00bd7de43a4ecc44ddddf5af9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4df17f1f73a4785e0b513178d295bf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957257c6388de79144494fd9da869f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566523937845a27cb04167fc44af753e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3ed5fb5822e42930cfce74b6f46d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510423ea857c40c657d34000b8dd7a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62385554214d2723305b6afb7958cfc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155dc55afbc38ae3a881e56304c748828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b66e9ab3bf6f1e31c8ad296a6a5d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783888f3f442a23f4317a25dd199cdb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27267bc386af3464f29560b5423213831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d56328081b3e91a0fe6a7e2e8ce535832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a48a51dd1cd107c7e3a56a955f43833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc5a85f2c0ea805d343cdd0626a39834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac29a38ad8fa5d3d7a9b71aaf28d52835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3dcac9f7b0992fc7707d55ce2e750836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8763cbc9acd6e09ed97ce52ff2176837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af5bba19ac427d264596c3ce9106c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0691d50ff988294b73aa8b5031dce839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79ae9849d246e400229bea3828350840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da16ead565fa3fb80ec131aee4585c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799619bd5f70130e46253a0e475fa6f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c724197ed761e0faba844c3b0cadcdb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207730a8661b40bfb2e885347b198b4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e47d9601a3820c2da8c63cabc2748845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76625d57556db9ff3c22a3fe89381846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebd81038aef67a31c3c6b4f0ab100f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898bc83e832f883c203260ad948b840848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d789273579280faa1cf4b1834e1e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf2de84c8c61114a630664b56ec05850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb69fcd11b9e1a92d4fc94abf6b52851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf990a47bd30b9e7126b4631a752c4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e4cad218012555b53821fd4c0f56a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7792c7c75d9b8afb80fc2b00d419b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26b8fd37b3b5a9bfb5a1cf7b23930855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6116dd6d429cefe6ece81c4cb4337b3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cb91000b8531ea62569ad13a52407857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c13d0bca9bce000a79160c64315f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea051ffd48bfcd75db82da382ac391859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec597150d6516264a2b81efc7ef40860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ad0014ab67f566643b11e98c6b7b6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d62933a0187f367afcceb71703751862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba55f3e459d462b8e0f18eacfcb95863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933bf2f1a1377d1a9120d3d52134e7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5cdba5c137aa23137b6616855507865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4895ef807e3992d06306b13b286d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c62b64858a7e3bbfed6755991a812f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82aa08411042fa1d76f96d67f71b5b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4904247ddad5fd64b09a03ac69691869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afed6c5e4b670003e314eef40a1882870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5c9be40517bbc0ec80046ff2b1a0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f7303d3026427a078f0a7d0a383e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a47e753cdb1f15bc4928eae5746c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109632568f3fed8faf9f0995e2f00d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5ebfef16c578adaf57769dba1cbd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3be320059b23b673b1e50a390c3e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792c29cd2eabed6aff360207a2bcd9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47ab755cce4eeb4ff31924092d061878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b133f2984706835f9d4ac85530f0e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455bbf038e97e67304fdeb4d360274880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387136439e6604ec5a8443ec20363658881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59667f93601d8cbb8178fa0821b6f7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291160a87f286b198ed4f68946eb388883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a72787155161debd18ce15f96e05884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb193afe18ab62c60d3d283c69c7c4ae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b888eea3e13f0874111f770ae57f0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af1ff003833a725c42e3b267fea03887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbf0c61f36679d8fbdff9250cffd2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e5f13278195dcde7ec04e70b3185889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c50b8809a29f6ebf6ac7b032eacf1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d23d90f71df60830328850bc4adf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf4f3c7f3ce0274f9425f21d0d2d4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a438010a922b4ee904fda61f44ab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093d4ae33da922db63e1dd8dfa8cd8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7b0befbe6f150685235d5055e17d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f26d714ae44a542b20a66942e912896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac8090cb0db7545f75d5c1499353c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8bbbb1da836d58da69cdf6894a01898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a05cbbdd34cb2fc9da0eb29264697899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d80dd1a3e0675ad879347d044c531900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f9ff1e3317886898ca3b7dd7f0bf0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae26d7cc92882eb11ed57a6d85583902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583016ffc5090c330d709d7d512cc29903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1ccebecfb02f626971d2a46f2718e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdedbfde918a878ae9d7582d54a37e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5946736fd2cc06f5b9a19ce7a0f9c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2a1d8d0825e0959c073d9f91c864907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4ddbe15b5b89d149a1a1d0f5aca0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947bd2af59749462344493ea25d3b6c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccdaea0a0eff15f198de05c2763c6c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b9bd28864274cfe3a6f1187f5613911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac000685ce10530eff6fa6e5ae29e29912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93222fb35e485b8f852aaa09839c49e0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b6bedc6dea368e30efbd12253ef1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18076cf5dd5b97420eb9ac152978052a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ad703a11949678a359955f501a95916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea209e77925ccd1686f9da63c85c2c8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a26db560562ecb050255ea079ae6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5f52a65f080e3f435927af8b2de3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ad4af3c4f7acab2b35042fec0687920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c467688095bdf59364bcf001c9e5a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d8230dff217096ce1caa541983d8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8adc4d65d73c16d3e29806f8a3c4e0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0033530e1903266faf31864ddee9d8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650225b97eeb1225dc6bb668f836646f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344b42d60c3e5da4f33a19ca0acd23926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28936c3a229457a0e0e82fa0284d087927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8abc7cd12226f04e4e8505f6204b31928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903db18fb51fdb005067d129ce92a19929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e6d4401b770d007754c889a801e47930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8438fb64297c3d0a948e5403a7c3fc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156b7d87d0ca0277db6c6dbc2a6f62932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faccac15dee689ef3844e9e64f980e7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9d4088988bb424eaf92dc379eb777934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c854c917399986b60470be27971e2f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421eb47baf901d32eb58497e775920936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995cd45b2c26fd8985901485259f595937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5176b0a754b945b75451d37b8caf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e547822c6a32a2fd3c33df20a6dd4e9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed22a32871d2f3f04b8a013ffd839940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7907252863d2db54f83072f3b78ea9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8464786ff516aaa38c50aa86450d56942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a66d66c027177f0f846008b9a0826943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22727fa76661de5d035746a246ee1a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215067952a39612c218c4e8a25ece9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3def9a9e2637a594b0f2b9c2533fc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf70463dda18b64dcb94f0fd3d99e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf4bdb39be748512af19031346f9d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f70556eac1568bce04802f05719bc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0a848177efc9b669a48ce1e4166e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a32683dd4a772ee135bd97661347951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c86621cdcf8ec829f9fa5653556c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762cf03df29ab934b15b2f6b13e96ad953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb966331847949ee7063d4f5724f9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d8990bf4717e34be45f5a14361681955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366fcd0e34347501f5e5a65b80a809c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35a4b5793df2ca7c29b79916fe26a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926a7d9b64680542de2a329135349c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f62358ead01ceadc55e99f21be6b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc71f3e11093b9b1bfe68e976f3e09e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f8be34a5ebb2de000fba62875191961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a32dfdf48db45536f1b545340249962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b61d3aa9ea9d42d6b26559c13f29a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944ae285f4c2d88e8d053750619130964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e0d090e67c27eb8617a321ec57cd2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af9ed2e3d2d0a43828c1a9330204d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a27dd16628f0aaee357ab428ff96967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802994bc683719bb545277854a3451fd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a074d97441a03f76c410369155382969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1118ba242baf314efbe55c5f59eab6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f3b273cc37a9075d7c446a10f1ee971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170175875290922f92066aa269779eb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba971b2434ebe3cd35efb0d576187973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf4f6bce25bd1a43145b23d938cbf8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ba4b6a594abd541ae8a3399bf079975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee2a5ddb7a6fb3126d567eb2f4bb60976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fba2f1d0868d796e072fab44b9c94977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec16f0fbfa6da824e4cdc5ef65359a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68da81149e2b1539bacd9153ae4a29979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86546f3a2b8034b8d094547d84f5ca0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd328324e2be0d970a021cbac0807981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6e9dccf5a6e1547f7cbf0d10dd1b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80def52b1a76b3185c4b8b6d5b60798983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcdb20c179f73085c51d59be9f5d64984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7378cd770db3e914e7b2b959e50769985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12321f694f918178463b0cc7924bb699986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef922030a9bf223c7c4720b428c5a5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b764164ba0dff2130afe85b42f43a3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d7e93b126a2b88d321dbc288c7df6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d98f8c8664a339dfaccc70f6f5ae990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8bd79d13d80ae915fe5ffb725bc4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ccc577621ad0142308974328d8fa0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5e0380719288dff3f0ce1b8cf931993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2ae7fd877f42ae32c52e3433199f5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7427b5bfbc719c7c3c2f9a4526904ca995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be189181beec29a955daff0ee6fd7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580960999d867d6be0aeed7f6beafadc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>