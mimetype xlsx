--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b23212f6582a7f3306d7214e54f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6d28a8e49d1360a9efa4ee52f1b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03528a36c9de0b0e02c9b3b8b1e90063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19d10c69383478a5ae12395ac5b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0953d6c5e0a80633aad79056b56ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b21036278c6be756323d3a40cbef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8da6e4aa82c9b1aaedba33502429c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa0427f947bb5636fb33ba4fa3b818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4891d17da9ea52c68a1bc4fbfd9ea19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761879afdcb57b39df1dc2a8ba5b84a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bfdda243c4e460cb78dba52a92e5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e8061b9fb309bfdef131e519d05312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4576ec88d88ab20e01f838da8c37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187661217c055350bbe53e2451a681014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17751e8692b4684acc637f4d1d51bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010fbfaf51e9a6d8e7042ed5222fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a04892dbc778d2835de36fb86fce1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141058436f5fa859b170ff0f361ecfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775e7460f65c0a626fa5686f169fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fca9182844204385607cde06caed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f5933518db2326ab5b0e6f985253121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4230190cf9754c10df7ced387a751d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74b27d94ce596ee556a9f3c5094c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082b487902357505a645a32e65615924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934544efe66fb794fbdb11447b6f6a1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab999748aa696351ede3b3b83f996d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17a9a32a6007c25daf056e83226eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac1d5236783343b32950977bc4d9f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a96bf655471f615e11ffee4a911729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeac31127154eb6ba8224be8cf951c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37925b918acb55d45963d3cec6c57e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a911fe8b89511980b0129f68482c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665839f2203951c004bdbb5a8854046b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016daf34da711139e2cacc45c68b43f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e02b39dfb46251bb0a53adab004335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c5f1bf53b3d5bbec3c7f2fabbdad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9701a0b0954c84abb2bf90a990f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e200cc2a17e58bfbc0ceaf97fd3db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6394f47175a58d01a45a3b65ad97a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c0e14fbd2a91680b81155f64bc38540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f170ecb77ef122f1e4dc4c1071c5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a61c5297d0e61b0cb1e569e5152e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972511eeff3a3b60bb358fa672aca7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7855e05d9cc854f4dcf14725ffbe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da886c2b13d6be38dc24ae9090d46ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c1b22a1c93098efea70559c6095846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a749f67fd7b169e2f7373b342fee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bcb293a5654b7e0c805685568ba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869be9322f12605a1972b983de1765a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed1532308a1fb5615bfaf3bbbd391050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e13cebf09e417e2536dd0f8f779ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d457ea1a32aab3a315f206418b0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0176e141e40906e6f42a86ddc21e7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67000bf28eacd3fa171ecb286d57e3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c4541e13996a58c610ce72d169ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943436e2ebb225a4eb1ade6fe3c2b1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ab17f3a87bfba97bb7aa46bab1e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f0895dde885b363541a7dfa32b29658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbed531741c66aba392c7bf93b87ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dbb61060a53602fcb0bb6136b04f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a65fea0510a0049f9abe8d285d393f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a67e3933e0bbf9d4c390953c4e56e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f76a647b47bc844399d41de93e6a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954b80d3daceb194f8d2429cf07a5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c035afb49cf498dc4cbf5d8b83e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85350f015a6f3c05cbdb2caeb56fca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e53f5e953dbcc6ae7ab842d9a80a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3ab3cc2de39f68f64ee64a36106968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8742a56ea6c4244581b60365e5c4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bcca7e81e2ff811a8800136eddd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d36fed0cf9167de4f0221efaa3b0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b494a069e47caae1144ad23d8a4dab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450024b4131ebd8275c494a78444537573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b6a106fd1fcecccc4955a33f911074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1bb2858eda4aadcbb3f61a3f88bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf00b003da43d581960d320c2447a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95d135ca38b3aed1b33a76af789aa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eaf9b0f49f541cafd560575d12cc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c760ce259f80bb64843845029f8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e22bc629d9c8e56800ce57274f9c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d65b8ff282f1a6aa7d041c2aeab1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ccc7d3a9366cef96d7c60dbd30ace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bfc61a4f42be977821ecfa9415a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393db4e311a862e3e3b05da9d7ab53e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e97add49012b59232bb3cbb4ec01785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57fca2c2fb5c2520d22f795524e02c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02733a9d8622d8414c537276da51e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7fb6aa9c8c33b849fd6307326c9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea9cd04cb3ebc17d689e511276ba789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8174aad8700e28c1fa52aeb5fd88c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fad61c383816816730c0b6c6033e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5218fa8cddce561d2a0fad6f79fc1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347e4b7d837d7f59293a6e2235c3a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd641c1b8f912e681b1e01f7c3ddab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441f1ef7c81393df6aeaedef8fed20d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c797735ffeab0260daeef58445122696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946ee950e6a49501ea2e21fa803f1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfa3b2cff87923b4d9ecb6545d38a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba42cf0bcb1271678923e3ba730bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e10c00c02b35477b55fff384a734100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0071dfedf125273d313c5c59467770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6122bebd428544b5a583b4c4e202102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32776c4e234ec53c6589447790d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ccafcf2aa8400dd3a62fad845473e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492d8ba12044189453473cef1f1c95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1a2474136e54c7442c7dce165b96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096780f8ec16e18ef8f1da62f50315e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb40e19a613581fcfd5562865b65bdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca10ac59f843f64b72139277fcefb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875599ea546c21db7ba19c4d6de4b79d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc6fac7fa66f91e6340efe781e6e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bbd90274a3d6619660204aeb849b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399c05423aebd79bd10e75848e8c51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92bf9ca989e8995d3b6187729e336c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a052d645feb7658894ffbdf78c021a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a815bc3f6247f5e9c5b1905d4a914116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d0b059fa10890335c03832f2a126117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03535018b917dc35b69e19d861d19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536ea6803f10948445c5795e265744119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df917213d3df4ca05d0452468a8fb25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1eec2427e037be8a6c2c48fd9ba80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19379150caf662773f94aa951daf705122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3944f964dfffbfc33821b7f21c61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9741dd23ad5fbe058ebffaec0abd7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912a4d69973e28ea060c039ffa9059125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419b2d058f119a1ae38c75a0625e63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e9d029b1e67cc99e379e8ec95f11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95103c8ae8d53a220edefeb9e8ffb40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99d1e305f8bb7158c59ecc328b445129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88bd17323a536528c8864d33b983e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a794a83db0fe420bcf7dd875ddd769131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb977214ea4cb03aed9f8f1663ccc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae346c80a63acb5f2878633a94c9cb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44cf36dce95138e498acffda8cc7d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3ff43eb99291bae4d9570eeb5a8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94941c96cef1de6a6f5b8c88952969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd4cff46d81fdf2c2f4071d42fa023137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc45a1459735e167777f2ce4bda0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fd7cc0f2d3be74069aaa6585b3802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba557ba30ac99f6c1670265eaa8ebb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06112fefdd4066a844de25b590a35f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357128ddd0517cb3c9687b8fa13663f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7832da0bb4cf854bad5ad37aaef16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60e7c3aeeb3c62a325b72a8f92d5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e18b19e2bb3ae4c37840b93f5fb24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de983b00a38f1e78c1332dde3c8fb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe1fe37f6a03ba365ec73080b2df5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6d129b9aa549a6763121b27fbeaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83faed9b3da4c8cb6cc261aab3ac03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b532361cf2a19539992bd594d6d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac40ef4f16186ca43b6b4d99f7aa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f84581ed1760eeacd141c368dc25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622855ddabf9eeb5204aaf96cf721af1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9972ab24e5ba68fba6835fe31125154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08963a2e053acf1d4db1b6e428703155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a83da896328ff37cf6a59c5e543a4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028df0aea3bb2fea8bd1938f24f7fd55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4d59b76d809272c74bd70866d5c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e9591c3ea5315644b363333b6737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7cffc53e56b8f9d1d39bc10952a0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed7447a4ff4de99f81d532a8845b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980a96d2eaa22388456222b07803aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169699572093c96209c8a1b83c488f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847755eaf5d09e07e30f6f9b1a41ccff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc7137a2b65a5fd71160d4cbef36aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759bad5a8e9df6acb7d4f55262dfed8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36015b0a1dcfc74b34e492ed9cd309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ad62b80dc4cfae3dc26b024deb45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba14ffcbfc70f28019e8ca7afaf46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e39320ab8445e1d6d3b81a9e04210170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefb72f9244423cef59d8bd0b5af59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ccf83ee098e2e088c6c9f9fa068d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda734147b9267976c8d20675bf7b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797fe221d0da9d688fce57dcb15fc62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7a16193a395a747d733a2e481b198175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf835b7389f6eea799b1611a25684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af89d1363c6a8eedcec42f4b930c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34d4b78db6788c700291ffbc1d978178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c0c6b6537ecd935f242ccc4eb0e1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0cda4da4224bd851e0bcf7b5a8db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa5aa3491be4a25688fc1050f1b0db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363973b9c9817bcb492f45543221a67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42b06476e53f2164fd6bd2d898fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0861312326da909a6681fa9ee21d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c119b6ae7ada39fbce7200fb512a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57278e5090eb58a7bde4bc616e7d74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1fa28e8d928b62c90352d101a4a91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca4a5d93847dce43fb4a59b9cc8330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15201ed505a9dc632d3fd34edcb8e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f670ece2acfa43257ac85e7931258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a81de217a597fadb8509ce53fa12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023069e15a8ad30ce9f9597ba2325512192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43499a61df4a12d14e3a3cd0c831a010193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942a7da57f7e77d0d737b47e3d2b26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537aaa5c45bffef461c125b0e796f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7165dc1b6748f2686aaaade967fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b77be79f35a355d10814e6199b4231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c021639f8125acd1d48f8728bdd9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8370cfc58b25d589d39b852bff8c32c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531943670bf6cb8536bfd028aea241e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdccef737b5401e4cc464bfbb89614201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f724d446a98e86a55b65f9d1dbb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b9f7d53948925a9d5ac804e9058f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f78d81164477619eeed51d6dd181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be8661f43c86f8bfc21b53caeed651205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd683ba45629d3413c490a486ce7b6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab8f957e07a811d7761aadb6f1881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec619b98fd93b3492c4f69a484224839208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd944cf5437093dc1e0e1c3c977bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b11d2efee6cb9af58a5ef7aafe7c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1adb945742fe334a1a475005682ce6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ed139fb99c91961529e9964b5b73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b24059b0f872fb4523bdff40d953213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eb32bf4bc5f17ecbf01aa00672657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda37c3d4287f4b765147731ff3991d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b225336efb8e8df09b0eb281a5667216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6610fc4ea67efaf7c684e6ae72a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867c207b2281b5ad954f0330217146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e88a6c560e95755661e9f0561538f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba0a2bb424c43e67b9b37bf80db79c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570181fb9b2aa6f3ee3953236131e57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e52ce651c594bed3328d93da0f03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d00a71c3a47b17df9826cc1745615223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411a63b303d302cdc9b93644dc7929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8292c38c6478733018db5c19d9203225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12935e7587df7f67a1252e2e0c1cd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2b6e72a8a1920f7e0489452a42c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545eea327d9e7b4019cc0ac22652790228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f01704c8edb78d57eb55924fe20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32200daefb45b0e42afbce7ad550b854230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717446060ce70dd0bbbf2e1673bd8f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352b9cc46b0f6838654cbc0aac9340232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dab37a1c43f51431d2d8fb419297c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8bf96ba27817f611a90a111532124234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aff47bc79eae5d572dc957e85901c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350ccec6b83ac4c706e43df85b4090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac309f51b11b1d50b8fe5a25e925a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792937faff4cde6a751008d8b6b94c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f9af8bdb85bd7a7603c8b82ed54d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb10bc80514de021473cf6733b8fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cfcfc07b0c36731c82dce1a9b3329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c198624fe99988f15e8c144dca1b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ba3dc6f74f3624947e1796a89b26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b765f0d078170bed4b1ea0580ff192244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6408581b8ded15a6e102ae22f8f910245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f242befb8b1801a9826a9ef73b60f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bbe3097f9b8b5e59bbcf86e79b43e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56687ad545bd79777e39b72c926c965248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5040f7fcc7acc7ec65670b3b70ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ae85578b1a5fd3395cb2a28b699f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530aa6e8e299cd0bda3df676aa13ab5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c09c7387b4d1d9e78e109a39185be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b15aaf5c7c881b6ae94ce5a965d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d101828d636c34e51612488c2a6e81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e797245611672febec6ccb64b6c8c00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04263c0db4bfb87445952966a94768256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dec9a58cf4e426e8f59c32675f176257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddc8462e15e8ce15e78526fec52eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179e5fc491e54b3ac893c72e02ad247259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2f01dd75c328232216141589732a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc202e9eafef66530e28a034c86a41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b1afa6aa040452e365b9b780325f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec90b400f558ae293ea86c36fc6149263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a18c88414405f0c6a8b1d6d16298b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b868967a7d169e7becc54e1fbea7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5367783ea2e3e45f0a1bce67d61cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff244c6fd000bf994bd934ab385433267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48201de375ed4dd5cfa0f6e7c88f3669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94ed4e6079337713ad8b1acb3f4d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ff69d901a0c124c05f0c8b5f84c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b6c660623ca478874cfd25054a58a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc79f9bd51b872f2f446282b6068f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bdb69e366bbecd89d2a99b9432da2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b05e5a9c7fa5950a4c3b42e0d3551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163a1f4f6cff70bc4f4fcfe1f82617275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fbf75184683f1c6a9a3b0c35b3f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b61075ede21397d1c4edc2b67c5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd7c4d73483dece99d07e9da8501c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7030c9f51207f3a7bcebd638abc25f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d39742b2190af79984eab0f8b790280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d13bc7d0e151f616aa11dfe7862b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8db4cd91b886eaff989330daee876282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd5ea8b95363432ca18beff683433283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff636ce5451f590ee9368f46ab5b4dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bfc1bec69d0be1e7daa9f541a7001285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb20f1ca32d1d4c5f59cbc76a6cf50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e8e35cc6fdb3161fd3f564d3dea95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639bf2d01baa48e1024d4beca303e55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9241c608a778a86085412982d9877289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa36e0cc9b8c3d6a1d22c511837c545290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c55e849e1e6f409da7e3b6a842e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25579a21f9bdc95dc126db0bbb67245b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959bdfa6a6a48a69bee49b1e07cc97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39cd4311c3a5c7af74bdb72f1fa6df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e602cb47b9e71efa02e4607548f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec53ffe8432739e15a65db202059a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e4a4ae4153a7a4e8dbc50b7e3755297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358598df55178069290951da2614513298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b5d8e1422e90850b420059ad3d41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc28030d70dc939a53295b7c546cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52532610f53063982b9eb289a56e6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03e0e7cf17b76714889589414d950302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183039a213ce8adbf3f36fa7e3d1e0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e7f87201c2f19e29185ac9d7ee0e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11ecd6ef041f94aca58587b29f4a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09860e0691a6916ac5b6f7578fe829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51df5d677b042d3691f18f9a4ddd16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5373e9954e08a3b42f8daf5a941af2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72264f9e38ec4a5472cb2637ab332bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac31300f3fa663c72aba166166171310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107590649d4140ce0d3e71c2dd064eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c75ed8ad995aca20be34b97a00d69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e4ef55848053b8844e1c8f11da61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b8459ea00c69f1738504a322aa3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece49654e9af79c0dc777776bb253e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710f07384b2a661a962603e49a2338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7cfd7abbfd0a6fb404c3be1554b6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2df43cc97472c4ebe2d129ff190a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a6e1519dd2a3d2126c6be8a9a166d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b73568c44fbf6061998663f4d972320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a2c0522b7b3a116b1191e246cf0fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076dedc25c32c61d5ec056ef300c3e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ccb3d96f91ebb500e815e4ff6614323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49cd77715d5043ce5d2957f427b7b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627962edd3990de1f44cc0ccabd59591325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748878c435d21d7f3c8d4d514c1c6d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928ad1e4e5a3a4e074da6eab081d9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080a2d8833f8db77b748804550e102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef63c39747548970cfa7c04a37a621329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3b12607e1c3d7878affe97a65ee5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60076de52b48070f4ab342716db66362331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972eb0803ddf09846d63e9ac3a41b66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a483da2cdf4066cc79670de96d45d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5d26be8a52db4be4b8e885ba70f14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76fb4d6178122827857e4f47dfcafc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dfaef6660c012a34fc0a1eaefa9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10c4f90047f61f9cbabb32ea34a008337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69e734eb0a8c784450c48ebbce456338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c9214d14ca99f7fca3573feab4c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caddc5f9428105657842f806e7f1bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f8e4f983e66dfa64a189a3e7eacf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed62f7b1a22f682d0d0c2e9c3090df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2168747de47ac9aaed73ce4904034343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86d1982f5a5732898eae51d98266a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94175ef322dde2216a033d71ae4ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece723d637e37cff9f66875ddfb13c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11065a691e09e4f6d4ae18a842eceb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053768576d76a4be5002eca5543ddb7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe079a97aa566ba18d1977990efa73c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d44fac1f1b969048b35a8814df74f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef11ee0399d6e842af71ee87c9fd0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3a2367c2905bfd6624188bc2543c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54258060ec47785bc188c4ce443796353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94925dae0a444dfe26a58310ff60ae4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb40dc51a29d4a6b41eea7d1dab1f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0da260767aec3e3a20df9a28ee62b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f901dd42809927c70ba27321d3a60a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c59d663d76acee38de6bfee0430d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4de955b56c72467af39d96eee3e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce2b166f588ff0de0c0faae862dbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3d799e7e01c72857eb6e01ce7160361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2ae128f975ceda75aaad8389a94e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb203ff56e93ce4248289f3e6a990363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1857c2a0e7a381e2d93579d2b009bde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409204eb7376f23064e511fc4b5174365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6f4c4b64384dca39b909613da95d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383587b1cff500bc2a70dfd82fc73170367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb1d79eb9dbfcd60be20745cc9fd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03660cbf5e8b5fd32740fe2e5358ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3503c434edadceaf73dd4f97bea176370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c09627dfdce979ebeb8a064c9cb26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c1bafc64bda43ae9fdcbc5da6b6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0508bf9359a6bd36ae20b6135e0916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1165106413fcbafdd7db5c0ff3f501374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e409e07da6ea33dfb67c5d45f0e01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb3b90fdbe45d8f2b0a0ee3cbf1820376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67c43cf8a020227ed7756a34fa615377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fe087f3a4da7e308aad745e46db8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86418819d716a84c430c6063a0ed0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141547e463a558671bd51f9b0c67a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1220c9e93c4ab47aee198a4607a3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471a27efa9112c67e9f41a3b34d096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb3efb0e82c0c67a11ff3910644b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeceb633262b978c3f51dbbb77571ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c12a6834645c19d03511ceea54dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ae5d94808f030cfee8b03db00d3c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556030147b84c965df7fa1520cf87e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26529e03cd29748754a65664209a06e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47fa37e07f9c9e11328030d0363d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320127f74cbc0298b3052f8b649ac8c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379860ce39de32a95e423685d2816227391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31669de2f3851f9b33afcad1a2785ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf95752ebf9b495ebef59038cf4a67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed052cbc03feed330c1688789f9126394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717db776cafe0615448d60ced42cf2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b393df795d078ca9b53b9457751e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31e24013b301451033f9554c91e41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5604b82340add9b049f34cd42c088398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89958e85c1f5e8ec93d305ce347852b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6441c1a64e44bdbdb0b92daf4b732400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778722971dabd3177518891cd6cc5b2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9076a78ea949c684e142b85b276d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd795fee9a15d9f3f42be2c7d978544403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff5a4fb032e1cc410a0d56a0a6a497404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886fc1b86d5472f8b79a4d8413e643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94049a9a227168984a8f74ac26925053406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91290cd8edbac2b5728754541239eab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5550a0997a3fc6138fb38f856d03f85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820907a5782ba5b200d4d89ae9eaa8a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a312bc4d74124c7abcb2e9c009bcaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5781ea025015e2528eb9de23896350c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08de1a4676d036eea8d4cd297f0d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f0be1cdd32746a3f1554cf64db42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a24580770f15a690156dc419776d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523f48f55cff87a20f1433ab21a5be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c5a3b0a4a09441faa50febab542d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6104df5fc058df5076f9623b6f4a4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5cdd8c87e17f5f2e0451c68b43428418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5be2ef30926ab5e2250a06abc11c16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e278019bb83058039b7241a97c152420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81ecc22810c9512e62c55490a9351421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64c5044ee189e02d2fc64766351c87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740a0e7f834e86ecbf2e7aec7aa5282423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284f5018a11f10d025c449da8c7829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a39e8bbc153688f9567e25768b114425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b5692d400836c7d5c7f224c877a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e4f7d3f0e9a06e01c320d31b15f92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97959c36f7629bc47d7d22a04358c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a05f29e84c0e10f8ca542794cef23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887b68505c261c57966997bec31754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600f85bcbbc235586247dcf463430b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c622ce4db32f518c31056597bcb0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aeef31ac1ea61ecfadeda669d25e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a619524d1fbc062989e0bdd485878434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe4066a7af16fcf928d1ce95b096e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9f38db1658ae5bf89dbc0275abe5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6dbe84081e20b1db287e8da9632e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03310b163edede922edffb15b6b1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a3401017d126921e1ca19483f56e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe2da4cfafbf57c057dc8d7605f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07911079080c9fee3cb06102e8824493441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914cad0f483ed07ec016105b47ad62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a328e778be4b3d8fc7ea34a812ff2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7d085a9ec90c6a956412fab3837b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b5150ecd4c5f415ba54f1996da10c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17922b51f55799e6334e04ac8103359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c150db1f1391f1aaf216afbd805def4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f222ae68d681000bed3a6055b6df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cad4d1662a2932db868e75deeddda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638214e4b1436f31551a618d8f5f78ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced28f879523491900154767850bdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e01eac6910e059ad0bd53cbeea395452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a21f85f8b90bc5c74d6ba3b357bbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63183302454416bc9afa76290f5c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c4f0a8c6971cf55e03b202b0624a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0ae980a7752781af932ae29d5227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f9bf55327fbfa6e78af2ef66dff0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc7c833a99c8d5b98bda98beddbe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659934e9bc526d623ea095af668cc4e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9542d8eeb9bc065feaad0a3402fac9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb36474eeb81b23d93a1ce98cbac96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be601d6464a1d1a4a45efcc1c540f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219f0505d266e9ad66f48bd9d7cf15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e99902f08f6a7385f80ca1e671429464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa6d9810b500fcf5915f5941a64a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be90df3677727fbbefaf589e2a02c3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5edc2543a47d5076e80d5b420afc4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8b50593e2169d59b5256e9649abdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf27e85d5be423f523e29216db580469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582dce262b5972a4577a1e8f3e896fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b990fb449251c16b9c36cdee9b6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94eb47c75e85b8d07e926729e5ba0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ca4a6a39f771989d6e6c91f5f022473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa92d6d2fff756f63481758078837474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f6b59449ba2fd001fc1de216393e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa5343293d12a102517fa9c7728c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd67d07c499e5fb18b388a35051b0b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769e5c8b2e4ff8402a3066ad5926e2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3cbd170f36a85580bf959c6ddb9b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2f7813048458266c737ce1c4ab03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16369be04ab865135e1855e47260ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265eeb857568579026d7a283cd62c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377371b19bbb6b322f1a84ba46f2b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc00fa422e1e60bcf3cb93e3c38582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64221ad35a6bd6018af99891dc03e0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6d0288dbdab919276a68172e8af7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de302649e98aba9ea6eab79fe9a516487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece0c5a0f42b97f9c8ff2b9af2e6a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef367f86d60543cf14440015ce10e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb9634886b693beddee5db95bf6883490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2354bc9256ec877d0a8891b7d689491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158ffc5a483ea995cbe038b5e68fff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd5ed5ffe2acca3feeab4250f1f44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d53977148a37fa8a1ed61c1ab5f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc81d68062e356be9f23a5acd63a53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e4d8cfdf7c50cb1d6df6475d95ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3f17c30114f63f154bfd7a75be49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd0edc282d194f3689cdbb0fdb001498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62db9df7b6fa50848aba582e609b12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2cadb26f52178cbcf5dbe2a0f5f0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f71a7d8081fbbc16633e578c99558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6e2065cfd51e8d23ad6c65ad0925502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f930641f884ee11ed8f664900dc3800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894bb0b128907ca3a9fe025c969947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74317afa43c2a78c50f844735f432ee3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbce6452ef9369e88ce6780a1f51198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5ef17292f8e77c9afd86cc7ed749507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0913c3827aadb7d74315a298d111498508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e655958aab88c843e3a21bbc9207509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821f33870c05314426b2a307680014510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4689ebf05502586ac12099d376e4d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4979eaa9b2805bd5cf2c64137dbc9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa287debb2f4f532dd1617586a738c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70f832c6537400323c07bfa264c04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3fb1f37584a104906558eb6c4c5c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb194c1ad092bc2580678e7ca20d1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b789380e8e6767926b34afe52f712517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236d7876c9c4921f73a85ca943b3f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a8f30a09e37a89251e6bc595da04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a5409c10755fce8ccdd2ea4877928520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c74c2d99d0eba90198f0262a76dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920d87498dd494a13e34d1e31b5eab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f26d9155f8bf410e90f93a8350f64f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74177f98d5ec792cc288313efd20f19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b366eed9ff5ed44f6864c80116e5a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbeb5e54481317b4d0e3eefc0a4abc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e23e8aa5b2df53980e98e66044b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817709683efb38ff5e63a4c38cff8bed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1444a6a06562b6b5d18065b3352f4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf402387edffed0282fd5dc198346c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7637d8d88702c27553ee120b52613531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec9d460df2d1e33fadf5930429485532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3b2af7c5f9cdb72a239e0bf30cc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576382bdd115004583d4a01fde5a713c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d3b79c8542beeee29fcf425f6398535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7fc9955c6eb062699dfb5c5a417bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465b4548411bc1468529cc941db09f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7776bc8b3d8c25901d0f3e2928fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246d8b11ddde2985ed9ff3f55906ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedb8d7a93328e9b292c9067a6ed09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cbf9a83facfb6cda6058a0ff47b43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28e08935bf352c789417d47141494542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973bd5e22a954ca37173c7eaf0f3039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ca4118bb88864f498718ec58ca1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17832a02e85e428e0edc47325f7ec1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44fe050dc8270a8d2c7edb5b7b021b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f71308df990b64cbf72022532e69c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f24acbc8e72412b74b3aa17ab423548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c987be75ca8e4fe17d7a6d108fd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77aa6ded33802a1743d7df2ad34be0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f2ef2df9f2f1112d97339682e3b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072058341e2054a77ba9f8f6d0797fb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a131a93423d13f76f17f1052bf86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f2da9d6b2d832a51c425275de495b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744748e82b396f859fb3773734681a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acef526c156b7c3b579208a3cac739556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb56e7139320a11111d2f22a2bb9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b3465c04886af419e94639dd0c72a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c850aafced879d662ecbb971920ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05eb5e94800b351aa8a10f639320d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99e9cbfc2749ebe261e6eb5f05512561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37052c7ab374c4a311d1ff97474bfbcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c560ea51ae2343576fbad5349bb3e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538888448047aaf7ead884701f96c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f03c5e08106a1a26eff889fbc406e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bf1809cb4b662963a80a377772da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf702204bd1577033dfdd4ce06b91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfcc39e848ce88cd56ee2a5b786658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b922721debce8119eeb3c83a1b37cb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7947d8b1d52149e8a9a0323fb5c597570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd220331b6c565f0e412092d19184571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421dc54511b2a5b7661f0aa5dc0261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4838fdfea7d812c2a7425faaef1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a28145795a9416a9d6564b593cc43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735d5aa66a76aac3f07180d34486949575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a39669622608f093971c0bf198b91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c0b232c990d51f8c4f1ae4dfcc57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72832e66cbe81ce20e6e65aeb2eb9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0824a6fe4d6289fc19c4cd820fe51d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf61c08e8865a5f2ab5af250dc0efa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8e6bd36eaaad46c30510b30658ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c1d71f2aa3b62df25c4ca1766f16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c583f7ac3fe9da5013408b6a5fd39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c04c44ead802241b63cc3745eaf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad19a26e411008e2725da358462162585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99806fa9e47627cbaa2ae833ef9f25bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defc8c3ccb116e9017aeb5c1a8bd27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38767ff70ba2053c99d5b72e554e0122588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acbfc9f5b7095e75abe8e73c184793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d919c49ae1907f57235931463727590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ba23f859232ecf8c232f0f13f79f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b270678b622bd5e2b5fc3a58c0d0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00ed9f7b9e48a6830127fcf7891b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347031351701ddd6ae3632a37ae18c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774a6e74a172e1461357efac654f72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d29533d9dd5b6ffa2c70e0efb3b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5cb3ba404cf98598c8f735efaebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050641038a209259b50c6926c1ff39a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d18f5de7ca01ac353e5829411994599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c40d4d22c12f36de9ec6a2be7e84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d088215691ff58a1023d0cfb919c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e904e925409b077199176ee84d8cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24189b7c9dd970dfdfb3dd7112f4a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c2dccc29611144ba9b5bd429a9db5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84528088066a4c2bfcc6dd8d9ed0d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b2d3340048cad3e8df080e864d302606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f9a14962961e64b3b042c5576d4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c9c4750365a7a405358a6955616b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88e36a64ff2cea63c6ddaed63c6e47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92246c7651fa23db9a01420f9b95d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc28160828158f42edc0aba5ca7d35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955469093d04645ef6d9e94d6407ee69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102e9378a3bf3679ddbaefe852e77d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a0e9c4c9a4d9686ce779402110b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe0dd441eb6e66a4e8911caad8e623615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94b1f0f4689d9e9c7a3de6a81611b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83728cb2ede344f797d416173f9ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e9d3f0e68bd87ea247be0da9daea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8d814af7a37ec662891acd9c98f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035ceb56f22bc1aba011904948196b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9e7d3a2ccbf6aeeddd7335c2f07a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3150e7cc0cd2ff78ed40858411d25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d81aacbf9c7fd3885a821f5874af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200494ece603f06036aa1fb875012122624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2dff70c7c4885a1e7351d9ad71f5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478db26c201e0504507f8be6e006fdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097cc0280fc0dd239a19d27dc911d4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7a7e2629762cbd7e077b25a8befcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463f1d0aaed301422da8644d1ffabd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b833523156aadcd3daaf9278b5962630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c55e4f25afa3834cc4948f3681c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050346a984c26c144b21fb548617180b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898afdc5f9d7556c246ce943e4b7c3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd0f804252e543855cd6fb52f514e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59d1909cb9f1f407f6760ed0764215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc94c8790c00bda452cb5282c771ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86b978733180638df72c3ec48ae75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8ab5d5bcf17d1f67b1f7f9be5c352638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca896bbc9efe93945085e6f55aaa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded0d59cc8be665a45ff3bc087300b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd24fa1f9c47287ab1bcfb39697b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b0d494b8ba90fba8b3ea6baa8739f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76ab948ae3e9602f4b7a420229f5f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881a142020c47f8af83d52a3670797644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0874b1a8a18699e7070be354ea15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16530156f3c4740effa8a3eed08bacf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb13e8830685b01abd3708943a49278647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3aac8c6771416e9f383f3562b8a80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573438b8040ab2a17dcf3bf27bd8670649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865787789c05a07e51627c8ffa8b9db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e97f2dde936e2da265daefb15883f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367091d978239550864c2bda16a71a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fe836560ea7e40cf8f3993ab0b84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b2b4a558ca88e3407d4abe3046f85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6608cd81a4d8964fe535c607bf7ea4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6de203050e7d621c0cfbe4c004ec6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6158178d7e422e59ecdf223e134bd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ec03282d4fb49031789465d151a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d579359e3d7fbe5935188958321826f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c463fec04f8904459056660d0e6362660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab79cdf0543f66a992f98bd4b8923661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744c057e46952a5ebae85f477a1d3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a940ffce8a02b33a1e9e24e7e26a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7baa67a3473e4d1efaffc11da4f5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6fe334598f61535581efada5f5f39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43849b0330c2bd772fd89cf23785da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711595b409cfe549f1da34a5e830da32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d3a16298c01338921b26b39acd089668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ae39f111219d2010c5704b080912669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2be5aa721380a3c872e314959b64e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d64898958eff7a883aaaf2f80473f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f3b50dd55c674cba38de9a452956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a7341eab9f60ef84b9d2ca64573ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37f4e1e36c9b55a883e40b25e6f47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19bf425d6e124ade28dfc57bf13361675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b012f26dae2ffd4321af913020a8924676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d4c77e7323dd3a9040799c9b2e20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde147f7c25e90880cf6b6d6050d58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189a184fe1a51b735bea076c291ab8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacaae4899b180ab07eedb68366da10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e42a686055648404c2f26fd399938e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99e179da77dcd073ce967ffeedbd9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7b969fc87e70b094ab5f46bca528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaef6cb2198165082bdbc00e5174ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe47b8565efd0224aa5764c2b1de5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be9c5ca074e77b849587112d92c83d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af415f25d88ab7a8eab92c3c37b87f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4de5462a16ded0d8738e3852755bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c1a3b52e5ce053565c606e989d9cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4043e1206666cc01b64422864d3a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172c506ffe12411164604a932a817d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f31dfeb3f4e57a730214e7eb3bf4c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba5abe74af5ba863483330d31bbda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c434d36ecc02c47623a2e001c744ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e2938e01c6e0dd5fccd54528ac70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420666d73a384fed35143ae503e190696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e3a10464d770455ab0c78017dd44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03c0ed5b2b9b82728ae4246413161698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce21bd00429df28830027f9dccb80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360048c67f6ca73469769ab1a1225e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154737f22f21ef8c10455f591197641b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8d4584e4117986e5c6d565f60983702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670a977199c94ec8e1ab54648e1a28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f2e367c17da8cab5418eec88cc66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b0c9d5cc8e29a7eb9aeab0dd48c2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49753030db84c552d270bdded1376b35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a00ca18b3fb613cb39d80200adce6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb80457aadfb18a458484a3abb7123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3013d12875526c9bb7099a2bacead1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67794fa1d2be208af99f26e62fcf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b3b4a28de4d279a5ba472dd239d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b973ed30f840e574fde4e238a21b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0eb94a2ee6697556b82cab57488bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb445778d84edc3dfe71fb1d033ac9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077eb1ee29c47d707d831d23565335a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892622131a0546eed8f7074cfb51656716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1294a824698a79fb480c108799058d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ae3bd14054145e58791ca7c73313718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0dbaf700c16e21ee10ea354d5a308719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81db79c64212db310c7f0e92ab32a91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d10bcabac9fff04b0aa78731312d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c009bbddb1cfc4181bc4df93599803722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c44f9c868acabc012d3c9f316ce89a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26d3388c527a21ee3e31d92bbd8ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250442c386efb1d752474dea2bb7c247725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e9110d672d2fdb66df62f11b43f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c6216ab4ecccf3d23c740e55224b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654bf0494a2d9feeffee20ce5fd609728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a804ca6b9ce72dd15fb62e2a5436d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e78bbe300401d07e48c9f0ce37e47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178396e2b111fb21de79fea02cc81d11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee94c4b9a0614ec2621e34aca04d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824e50c7e4bff52f8bf68c89fece55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c4334c6b102f0b4748714e9d4ea8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627d9f59fa66354f06bd2d8384cadd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b308df0bb9ff708af3a8df93bb33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929338f2e85bfe05177a5b80def49b31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31ae372dc0c6623562690527afd90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ab8a3f22691b02d5f907a9e1fff8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c83c5fd6f5b285160b8b10fe907fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07867eb94354c13bccb0ac3862d75c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff5c2f9394f73ce7e7c6a0ec4c79c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3008ebd37c3ad50b4d317d813aa7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d45ac1ac1410f6b5bda2f8850dc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea838d031c805de46553d5d2916db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d04a54fd79defd594feb1b8f46621746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88fb989d2df6bffd0f7464a90a7a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f41b4c26a43d152ba2146ae66da6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf16407089f5a2e3f828978bbfc65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ecb4aeed8a71bb7e2e04b70fb113750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9a9435bb1352d7fe7d26ea1ef5976751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d4b1ed350a2b8607f15f9fe3881b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2bf8955768ac53dff02666291f69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80aa30fa1abdc4c10cef0e3b75096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f8e6f74605ba73b6f27ec9dc75e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09d767d6dfb4ae469578d7fad78a47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba555b4fa402779f52d2fbef5bb9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec52d684720312c1ff1149691f5a026758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460cdac45f3bd3a9b82d7a27dab19ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d262fdbe4059c5cf0597f0eeae1a0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c90f3a61484f2ffce618869c19c7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077cff7849e4c1f194a55b1e91aadec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125e01e7a031f07dbdf481206f69c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d71be387e34960ca8f861bfa0cc615764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59bd5a679893807e488b79a4b908c5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e41a8835d97b5c76fd071894e738766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4699c91d3930210c41a5c8aab995ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0c6b57955b0387f3a21b4d45307b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fea72344fbd76167dfdad6aadda9e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4a7c76132a0dc83667e3f8a4ff8e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d69bca8c54a4ab322820e864a299b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75afb0647f542793efa92b141bbdb57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb57e6ca96785ab334cc1717147ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e53d98599e4c153efc158b87cc8c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56cd64daeecd9d49fbad25cf680a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b9efb239b5dbbc63118677f1d801776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb455b1a58f59544b336635683e28777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced49a0bc96176eff8ea390b86529faf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5cdb5ac145703650050bfa87d2403779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4769e7d30145ff9574c14ca46ba03e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72407a82b4218945f175929b8a7f47e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccbdd1da785f5c7e2fb4d64a451924782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dee58eb46207e9d75d5cd7e3638c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd022db9e961c171e5d95e63a8f93d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bd9c0bcbbd6e6a2791e62fedc8bd9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e130ed2bec540f728061c2278d540786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945fd2c881d631c8b2216956c3aca51787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f86e44ad91da9a4c46d31112bc58d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc975530784e43b1599dfbb4b3a9d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dfb825c4ea916876c4b089283a5a5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3a2368e515590bbbc9639a08b2a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add5892d3e2fdfb08d95aa07f97d02792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec70d6afe5411af264013e44bdec13793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cbeaa97de06221f57a770a565d014794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831b95a17813a6895f54d05eb98826795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868e58801eb0f9efd25ee834dfcf65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef0e761d4016028451a0d75948b4f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562e9526b359efdb69c3b8e72d980b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce886bbcfb3b38e4a118bc420cf9877799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974d85c7f2156579deccadee139edc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251c26764a7993a3233a8ac53f94e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450302e3544b914b52e2c6e0cbbdfae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2295a15367fdaeef5fab623763d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca84f5f0cf4262df902a83916774e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a69ec69c3a3b09aa7795a4f4ee14f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b0618363fde92d5096a48e686f710806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1d036107840b75d3a4a9bb871bbb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161d04a430ca9e00c429418ed49695808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9908c792b1f32a10cc34b88d16dd19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577fa990340032ba6e049f7a7c04a37810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01e45c668684e0a5d863f62fa37b1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e97489b356a6545f101e0bdd46f33812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972d88f3f67ee1e89d1e8874762309813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05d3cf449144da7c66abe1ad3d9fc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff45fb1d10122aa0ba8ac93cdc99a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fd462b3c0bba921df81d1f5c3059e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04bec10a1d9360e82e9db10f2bf43c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e178ca363c94a8de6ed3880b2b7f9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95114d6ebe26a6e49b413a0707463b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe23c1755e9f3b2e9640cb8ac21dfa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc65f69aa8ac692e200d1ccc90c6c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5cf11d4144685877372b8ad3fc470822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576897963de07b6a8bafc3ea63aeb30823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5b6a6da1bc08184fdc1094c544ea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2efb4c00934558018198fc5bfb4b6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076015f9c910888e9be6580baf0e78f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949a7e10e8ab59401620c6bf506bef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e809794f0ece25dc0abe6084bad5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe22af18b55c6fd9aba0a5a1fc17b4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66f6d24bc8d57b21b5e598cf6db6e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db881d58cf1a02123f4428825c87bd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f51ee1fc85b86fc4d4edc7ecec7e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904df0c294cbb82eca99a4135e48c0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705303b480ebfc508b3d9aa3c59a969a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d5b9db15db7ac94c88c9fc533cce835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45dec76b30f229e968bec76f453ac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d08fb6285fa702257f00eb4a0f50837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae3c25b28beb581b3fd5f29fdad84838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e785509ff24923d93809796025d149839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a94cde82933b594f8d91eaf597779840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ec100b428b751704fe9475db3e8a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe234ac0c768c05d81f901a7c9464a7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31096f6d5233eb9b8c2d08b1715f3f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ffbfa7e5939acf5b762c35c1d2719844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36d4d1e0810a8579bab7ea50ec709845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8e1f0fc4c24244ab9dc170a1941a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b854c587589c0f83492cfdc41f6b4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0892f947a5d5fa71635ee95bd3b0e0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304d4a481cb458386f7fa90b79729f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443faad10eca132a5037c48572c495c4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bb1d5b76b8becdf556e560f064e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104ca2f0d720c74cf2d38f9daa614c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e31bd6fba57afde0b199d02338d1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e8a2193cf91e7cf7e8826ac39533854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cadf08bf3f107c5eea9e8321aadd0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870735c0892656e7d5cf50923af718856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befc029bb15c5e5fb4743619a679fff857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfb7a51c2513a78d16174b09b3a916858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280eaa06668b2c8d2474147e009ebf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef45a24feb7b740d9ce3a19dde673860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8eca011908c586477aeabbe23f526861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588701a249b56cbd14816f359b2ce1c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a620d78186127ffc29408a7e34ab4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f94ba394d1e0e006aa75ca1229d7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6511813911ec6a4fbbd990128526865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f317276305895f667725d8a948ae39866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b9b3905ef650cf56e088bdf0f99e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bdb2cd56916e61b4beab0a7d01939868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12490b76810b9a845230bddb37f4af869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d93066c76f760bd5e1e6349b2b19ff870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18524e607ca31e8de59e10d3dd0694a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b191aeb0afa302487d88370928b2b4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75bfa444d62b84dfdfc77e94589c71873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec34a96800d13ab6178f299e8b1b3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399719eb5070825734e01b1ac7df6f3f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a685b83786453607f963fa02402f9d8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365244701cbe913c4086c9810435c6fb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7a3c498206168d4d48803dcfbabb5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1badf61157801463ebf23dd57d62f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1967eb940bc9609a99e9bd0c03aa52880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bbb3a131f4532e7b732cf32e95adc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2a32bf5eff3ed0dc7d42ee59c00d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecfe7209abb3afc7e5d4f059ab58b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4eb51437d692d8f95cdbabbe10142884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebd7865d676c34455d9650853a90c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fef7154eaba350ab49a56a469e5946886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49da1fec9992c0975f6e218b27dcc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b78b0493f9acedac534e9bd6d4061888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4c2e69d0f35d2f0a52b4f73fb05c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71077e22fd196486d9d9bc17376a8cf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e8c26fd40c3a72261485853b6ce7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5eecc9b04bb860025b1640d15d400892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237e4ce04e77f1e44b6ea1e524c04f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15aabfff8b95e045198849cfe364d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4f0f454833b0b0a29677bebca6e42895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece0b938e8e371f8899fea5bb4944d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955e4129b0274e500fdbda17a0345a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f5db684c33fa80ffded1ed1cedd5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231e05c92a415eebc39046d0c9da0f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07390955c4f7cfd6f80a516e8c0a4269900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40452b5a7090739c18257c3a785d5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e19e8c983293a6b4e676f9f9b758902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596230c09b20c014bf9fbd8f83811bb5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f4f355aa88fcc188792319084195904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07d5542611f1bc40bcc63ff924c92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc68cd363532d7fb6ec3f738237249906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a1fc2f0399e10fba2798ddecb3873907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e027168deb5ddc7a4682fa2a5b722e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b89ae16aa4b06c22dc27d82a0a54f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c24baf0870e4f2e6f04d7276cc0f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c2281280b3ae9a73f45eedd5bf50911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98838f00a63f8cbb8114d9fddf07279912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a97a8bebca7291623dc6042c8b720913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058730641fe47ebcaf61ff621cde75914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df99c3c5fcdb17cc5b377bcdfae55915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9eebdf25f395234ea8649130093e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ab259238ac0c8107db7c07750fd7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658d44f209e6bd5675dbed9163228f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac42a8578fabbc0c735a496280645ce919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4f7718436eb97001e3c0d9a02d081920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416248a676396e3f355a8337647d573921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0bc6721c89b67219135485a1d3004922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31e35770cbaad66135c07908bab4fc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97febbff88dfcbe95bb129f85d524648924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80957291d594b36ac40110d408a42271925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a3ecde4a5ec331c264521f1371b8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8e7064732fad80f7d3f4e2f502cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb8f0f2c6a454c8346b882e0d44a16928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf9c8ecf8bc534569e154a8b3bf25929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73c39f4fad746d9f2bf55ddde31aa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732282c4d6fd5b4a228273d46860735931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692868646c438a632ed114c4fe09152932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf08cbd27502d6ec9640ef8ed3bbe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426606f06aa83c092bc736b9b3ed8b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8525e26cbc9735b2edf69dd537de935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299e59ae3f391045d6fdb349590f58936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c012b6a1c4f9620f373de4118f76f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4dc95d5140cd40bdfccecf7e5434938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1b361e6cf99a782f523adbbe6f37939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4967791ab3517daf5686e66310dc03940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6cd3d7bdcdff5793fd6d8f716291941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56b883a425d17c9ff1c104eb0836d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880153640c4b6bb8550d033266560252943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285ca360fff39e7f87cfe0d5f2cd04e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c5c5b68bd33b6aef7a8f6cc413e7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9bd052f7f7b77024765ae0682364946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc286d31c1d081f7207375d61171ba5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54249d18d1f8ff8e85384ea567de53948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2fc4f5407968950f7a6af9cd65488949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c274ffb962be766baf367cac4ee6f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d7ea6c513904e62843dd12ebf7cd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cc0926401f6fe4f667b99365803ca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db288830e185b632446c25ba1f5ba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d928da9b275b2185c5f43cb2faf2bea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0e1bc317f80e2951227c150ba5589955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874512d0fbe40eb2539102c2a401fbb1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ba93720dc8fdabf6b6d0aaf8f1ef1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5e661031ecee2beff425b0623786958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb78bbb88ca4b2dbafbb0b60e6d2b4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d5a2f543bbd6809e3481f7120bb4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0f9a011194a479e185b46cd5e883961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56082fd16c8ebb5835017ee265c0cb9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de77a2b454f048895d3ca2d47e8139963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26c2e029a3a7460e2846d62e6b86c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d875a642d4285782db1fb58f6744cf3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597ec21a73de066616b64edfd61dc8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f653f03952778af207fafe2028a882967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513b1757f8ccc7fe86376f3e1b803c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab4c17d817e2b86b7862c1de7e915969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f99ebd02cf03527226b1de56fe9c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b85436087e7f7f98e28ff2bc6f4f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fbe9328795b7403faacb6e9c63861972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de5efdf3615e5ae60f2f50877bbb4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b748af2d95c0c9af75da7c1f2881974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a48851ca5ae9b2a4e17890e2f517975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a19c20d8fe4fea6f78631552dcc7e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2ad8aa983ec909f1db1282f9a388977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69db382d3bbd3e5919a9e9f0c27e7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb22ece6caf61dd63541c6867c35e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff977facce45e7a1d065264e57b0f0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6f5b0e8fd6f2dca7c7935ebd2b8b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025f9fcbb9b8b4936c7816f32a9c50982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d262b791a640073ca368c643ac8ca983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd4ed9e98e00edada18ff74caa7c0a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6cfb3c605d0707bb0f311d52ccba985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1fe0914f4cd0ceea41a0254b62b2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d4dbb3d649af14f9863942b387a8b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb3bdbb1e87e9ba8c3daa4914f3b3a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ec6eee2f855e50d654147470aaaa7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f897fe0bda70ea7172aff6f6641875990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc636275d54707e5c93989d2527783991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d4e2468b63305ab4409ff95a0422992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d436052be2ae235ced0ed9729094f7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a36ae991947cff2b6ebac97fc3d5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d85c65f1265cccb84d63f07b1a54e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959337ee4340877069e738d9ce1e4c11996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeae5e5fd70cc38b1740d66b29f0ad997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8612e68e17639e214c756821947354998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ba299b377350ecf208b2b0c68629d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067e70d4bf85307037a78e6502d8f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4640a14a6bd1cad30984a2a953d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee20740831c7e87f5957cb1e74139a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8fae872d676b20351a8cd4f0db4025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8aa4f70e0dce1cce30c6047546aa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a918c95f85ba8a63c7a8f8d7116a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae997348c92d041b21ff22f42ac335e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325eb20a5e154613e5a4016fe6b54a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f878f12aeb2ab845366bfa65ab06ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a18c4dd13eec52a45946f7886e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7485433861a7510487c4ac3f603d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283eed473fc5798303bf83f5109704613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26044e06ae1710bd01ca7c14f6a7b3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb97b48284ca932c9429d92a168c6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df88db563041f9b3de6f2bc856657516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023049a1b25286a522302eefcb2b61e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9821ec2b118a073a80746d7cc8f211018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed29cdee6d81ff480833cafb37757519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4cc5a34ca963dc00e159d886be0db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae63ed7b65de6c72633be95b75f0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a4f2e0630f49ace15e42b10ec44822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0458950d56c7df5911db873daf6445223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96820f0023add5f3e89c514cf38690e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba365c13b4ec00fe10a5628ee9d8dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ef8b543f4cc5556f82ab7472e1b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7761271dd0dfc90b12723ded3e71927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226785cf398f989e678ccb64158e612f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5e7091d80b2e726dc3635f891fae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd1ed1690945e58c20786d885731b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f90f26be2b787d63c6d80de0dce431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486773161bc0eab8b7509dbf28e8d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd4741c29436864e91d723547cbff933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ba94f08a359fd68c3f84df50aa7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88689216cba38825795651c7e3973535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2476b969788348f26d8ca283d8692636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94ce1e4989b72f8c0d35d08b28e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd01d5c47f20753f13f6d0b5df5bad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd130515f12dd61296a7aba79dc712339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42fe2bfe0a9a7f72160093322fb54f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1d9458398b98ad51c7eed82e0fa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ec9ad13c2b63a212096f7166c98142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c004d5555fa0aa404b1fb34cde51143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725465666f6cbf5e6e8f5bfc7075cc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a11d9b13a5c63b02d352f256caae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0125e9b57d1bfeeb338ad6ad0ccbffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76474c4d6e7f425f41b43827d1e2acb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52aff405045f5153f800a1a68c8ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7d1f816124106bf3dce34a42756849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479a57aad914bbc86f7c1b8b5327ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10683915e79a6261e5bf51080caf0f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009571edf5dd96306d2dbf514f59684652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b322c048ab954b56c64e9a1a2d1f3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132fd720f06a7fd3845a77dfef410654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b1a70caf11a2bd8db19b3ddc24cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd71e93fc68d6f89c706ced58e40756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834053e26b790f4b41557633c93740a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd8450c0db9278837ed48f0b981b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d240eb7434127e9f74adcac2a55459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d7e1ee56ed566fe98f2c9a52063e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942f33fc6db692fdf12106273adb92161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e5eadf8654559e8bf513f3d718b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f721b9f7b92a1231e2bebe8e321d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7472770a36a61cfa219f87eb7c9e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d80009e22177840b3d660eb2bf52665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5f5df9225abed5898c892183bdfc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20307d8477515bc1329f915fd09e8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253eaef6f90e280af60bac9376872cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a5536b39db3c57eeded0a36f70ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db265a80ec20f1c9e2e263aebe0a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf50b73044afee983de73e767d44871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73c4be10a00c132583bef9605af50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7af9a3a2952b6a685ff4670d75b0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9287bc0f681c941eb840a4e0b056e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7d039f5cfe2c87a790424065f60975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6a05be36f3819da64686c378906176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd4cec70619bdef9d935041b44187077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1710f224a8362f613baf9ae7feaa0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41925f6ee89e90245bf8245ece87c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a7736992f7f9f4152dcc44e691b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c70dee92dd7067b52ab1697782d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9912bc9e778ff663893aafcbae98182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc4c20672be23ab374cf840dd962883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7794cf9e3bbb1110aa5997c7762984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578171588f9d7f06a4463f590250b6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c590c8e4dce63a17e82f7aa9912c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af75d3caffc8b230baf5631076f4cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e56f0da96d1bd9f757320c2563f3cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a986d5f4140b4fe25ec468780ebcc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22e6a317e7bdac38734b19d8643e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa616f6bfaa832db4e48be50f1f7b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e659c98d6c94b045876394e92d8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b67f7c739c00ceaa436c9a8e6160493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61103b9b49f5dd26ef063ac35d1c3ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf26646c2d5f8f393d27929ef2eb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a350532e98e9ac8139efee9d9e4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fed7415a2bfe8c30002f1f1de769a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb36c3f24b5fd826c24c08af25b4a3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83230f16278930b5888d98b9b5272799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7614d14b662b2683c3e763d6e55e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd7e894d646e175657025d7e3fc89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d6265cc1164637467429beb45158f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a8cca1ba0cd6f09192c29b20500ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab8a29fb5007d1533a8dd0b0adc990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774339f1a04ea51b445ac578b5ecbb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a642c2e741cbba009fd9119692bd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24fe8a67d283ff1791852fbd02303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625903e35e9b9aba04b5eb3f58f7fcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab9f550ff2a64ca844f77796f1ab4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071b8d29a10ae6d46485945ef048fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64222791ff4be23570baf0ad25b73b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db9fff193dcbbc6028f1778d4b8f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a4aa65d9be808c1902c8fb20e0d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479604ac287fd44b281c0d889df466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d902d13444dd3af7b1546bf9e508115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b940c180d740c635b230a0768008116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98712a67aa6b140e4fb717583bd944e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7eb28798cfe1cc1328cc514c19ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188736365e4e59ac8a7398964d8e6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e045e990cc6f8ff2d8deb3f5d4f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135f497be579832dcd6c262b9654570121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91f749975c13b7bb7f0ef7de5124b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7594cd80df605f1bb666ec5617b43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b4ed27998db234359cd21174e4be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b66e6d7907d5c6ddd653a5666bcb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002b5d46fd23d013283b702ce41c49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0738d3ce677be6461952dc8d41c1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c4c02a6a8e8db2ea0f3510ea99f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22249eb088d5df52b57add021d20f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6463544631c773a8fd8791423be79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458a9ee2865096ae7d5c4616c75420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437da7d35deadad4c6ca5912f704c11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf290dd8afa0131b401ac19567cbab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ced1e41bb54cce01975d22c46bfc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1617a4a6326b11c1d4a95a724ef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae927ce5385980b3ab7306aed31760136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaca0a66d31f80abfad7e12eba854f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170725e24697fb673685bb6fa63fc26b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10c5bad52ab6e2e1fd8cc50612ef1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5df0d3cf04b93cf0772035e50e09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696cc237511292be678fd093635a1d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3703ebd4ee81946ff5267debb7c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52ebb323bae0c1857d2ede5fe2320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa099afa53aaee2f0aecaac296e93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40634ec0d7b67fedbcd009d3aca05f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285567fe928224d065e4058f923d396146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547146a5ba136906a6df4199617e11b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35556c2fc7bd62ee0237864acdb8c9bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705cb612225e6c7bde0df870640f98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098364705984db93a4ddfea2192556bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153610867b6226219988030a1d0a05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763acb6709c567f6857fc2c0881380b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454057dbe0d6f7266c5affc93a881f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c57adc26cc3067fd54043a696e38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcba23e72a84773d9c81618e413d27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb759d2c629237a6f2db774e123cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86380e560d8aefe205a84e20bad043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608a98180073b2b855d1b744368cd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8185eed2704de7a016d78389487c44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6d7bf647a43dcfea587070c14c5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e97ab736cdeaaa5179ccebb3cbbb27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c6a1052429ae9507c5a5f718dc67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba56d2280140c41ea5c0002f45bf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf21faed440cf6989014ee1cc7f21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6323e3a214c58d23b61811ac8f58ec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57363e7ff0a3d5f871f846f830557c62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338140bb262afae5b30adfba27108f8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d2306d04e404a852cea3a00f5099168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f19b74fa53f5ce82a65829ba4c575169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9ef7917e3ddd08aade6dc8c30bf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c443366a6777b729b753775e993b8bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59414a916ff8fc661e9814dbd22d7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90f0940bfe52b4aaba5dbe0f8ce9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace4cc7ed9b4fd00a11e6a4af436b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ddbc9ae2f0fdb6837bcd75ce7cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb5bf0c998480eabe86120106da10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6dfc5727816ebc25af99e649adb33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f96b131d3aa840464f22415bc25ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf23e8cf89a1d25e48cf8c0343e392179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdefa02738cf7767de88ebe5cfcdac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f05cbba0f1440934df7e83d25b2ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3b3fa7b8f3da6ea3e9045d02baa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc69ba4339941034e53ff154f92e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0855d6429a175514898c460fe1542a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1307aec71dcb51db18f1bf97d0cd1a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58a3baa27b99280f017998a16799e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62571f0efc4786ed22f36012a9de2b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168180727c487a211dc6742f091ac77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede151a1d6b6b3cd8681ba3b75e46d1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f57697837f3efd9b0e28078d0df9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376091d9d6858ae583def0b934259394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da7fbea76e20b85aa212b4915558b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db360fc21cc24f023042c147e8840c2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4eee327020ecfe84e309f705c681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b79a36e959f3dbaf0019aa2e59ff35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae57000ceda92542c8cfcb7bf0fea04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7704a8f26b0d17be929e25b6aad9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07afde47ed82d0ee633c432655bc1a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881107a71166db927c1225c6e12fb478199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f63d1312420562cb2d04282189a03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8fa2813e3dedf1aae500c357f8a92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2f559e178d6d0be905a3f1a24d466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486df1f6cad75630b865cabcfc4fa8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfa76c30e7e56c7c9a30eba6d3dfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4736f7585febadd62b82b823c035b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02e9650317d27f8f77ea9eb497634206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210636e29a1122c47a3296be05b0bad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c592f2e073f89e1876d1cacefac06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11450e9b1ec311c7cbf710276c3d874f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6eb796b1196b41c22674b52e2df35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ef2fe16d2f2c2dbdf578bcb46f0c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0349d3a738d51c18952b6be689288e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2caad9d2b27fad3a55b2eac7cf6dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138648317d924005ad47973636daa4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb490d7a49d26ab44e94ad53b051531215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a5918908905edc3ecde9b127fee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db849b66f7d9cf74d6042795d15bf14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b44edad1026fe3ffbf7387617e018218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c9ef8d544ce158ed1fe6ca54bc0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb870e7da8598be39557223121b56f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc51484caaaa3506d5ee665a1c8a36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ad3e4d173d8267a8f84d62284ce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80afa6249443f965e407a8756251e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c22c623ef5ae6d180b44b9cc1779a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e83ff087ce96c7858ff3a47be20e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafff52b44c6b96f4701c4b102b9ef7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d20fb3dc7ca654345ba3d4af7427227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c207f364b8c8ad95703a1063012a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81ccec338255fc8f2f623630fd96a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71d2a9cbab16c7518272b59f162d09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106499417929a08597a84918f1098c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cfa0268976d2036852fb7df6ae26a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489398415eda8dc28bf9fe3e3ba190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c21b818f1d4c39557bda1e939201234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1dd182dc92f081c9a20da8b58d743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81aecdecd9550067d7fd4cb630fc20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ee11f54a214c2a8d5f3e0bbac292237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a4a479052e3b47533188522168b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a53fbb40f54b08019b647d9be7eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890553e5c9b4ab8b7890da7a01d4304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea00ed6e53560c036f6565eaeb825f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25139a6b74d4e7dcfefb0ad2e5a7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f45a007339cba12b3e3515f29a9c54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e815498d5396bf5a31db1a9b3a05b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d90eecf043a006129af6ffbc9c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f9ef232c944344e79bbb7e8a63bc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1b1b9346e6e76e495cf620499eebc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd0e56e76a78a4c3527d0278e91969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164816b172fb412dc767aecad2dccd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65dea8194cb4132f52c2fdb9a51a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bbf4f5ba429acbd3befd07aebdb56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547fc5a74c281f4278f23be83d85d20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b772383153103db98bd1232dd1d926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f789e64cef38f4fca881b79b793e60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056deb3cd4b12d6435778d0225ca329d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0165e9854d3b06a3228e3fe3ad10f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a56a7a4b8d821120b9ca7e63f707257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d32e66b00d5dd09c92aec73791eee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bfda599c3aead3e2303f3d94c0501259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a71ac6bef2fa042cb132d89ff6803260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea203b85c0f58f92fec6ae1549de4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915fbf36c8edd35cfd38e8ccc336d7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f611e8dce82f5246c918b2b6d032f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493caa98df153cb94fc7d2ecb2074df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560691b6b96a0a96bd9bba3f309ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac958d7a8357d4e709846f5fea970266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c355e8ae9b109b077559b556bae6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9724c77015e1bfcb38f3ffc5a119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bac709e8e3a2ffdd56cce536a6c12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bbb5d6e2d999c05c3aad5ca65d8f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c7cab19c24dc05df1ccceff7795d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0837eb1f2a336cf77b0217f84880ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411f7168226e170882ffffb4088616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0150a58bfa37f3c55dca5a6fbffda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc09bae7be3c25f1c3657d4132de1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b392ca55b67ef943a57a2ecaf9fa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876c5dbd8c89f9cbc6785a54db33bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00969cc22cae5d2954025a980ce381e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a400644cf9b155279b05395d8ba3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a672940eac20d792497d8af504d96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c36a41ad0598c0bacbb4a3c5df75e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eb0f0bcdb441ac65623515b180baf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1448133f2725746b5ff9bee3e7cded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d917fcf81274ac40ba0cb28e6169e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bc2f819719d1b95c66cbf1e7591a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801af4eff328eb0fc2ff429189d619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ac611fdb9cf5a18f9665fb1ef678287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c5095bcfe39fea51a30f3f0e4452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f7866041b2da1a230f8c030ba1ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b6acb74f7477fa05a287d06245068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c219ef30fe76656fab9eecd86a38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327b467d6de260213f2ddccfb836155292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31151cf8cc92ed98381ed9e8b6d206f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85818de85a55eaf9422b533b22df05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e1c77b424b1acd87f15005e9a3822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867915a1a0c2af7b89725d85c399a853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97358d4ee24d79e8d207cd872f31e02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b84a2656292bb5810eeaf96ea677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4370a732a8fd52f01a2baea6134a9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16535871fc02755ffbb0ea8b06f6a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e5563cf531fd098bf5d7711e9afc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f840933085d89164174e8e9e3ea4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a617a7e6a6b21ee916d83850d9bdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40c1c48820e1284f38176d20752559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2274b7eb62c63a2ad3f8a37c48175305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94da2544c18f6d5b004c700678d762306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0572e1674e234f4be4d675e2f7e99e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4910fe09bd195908c0305c7e3d7d5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e390ce18e4ebe6f850d24f49d3e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89b1aa86edf4a5ff000dbf1cebbce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4dd2ed7c0e27af1225364a72204f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bc3b11681664976c19013408dba05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10b279d45a0bea7762f7288a011f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90462404c6ca0b0ad1d135fdcfc1c49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c30adf8475b2b34933166b1b8691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5fbcae5aeaf56cad6834f1be3d70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240dff93ab7262ba3fd92cee01b708a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19c6d28cf3475df310fc9cea267c68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04aea0d29f0f5c33469ceb5eaa1182319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e3e05183632fa15f7bbf82820f48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f38ffd47242063c677320fdaa2b995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ce1e40f2a4d6fad6cb0a9fb41813322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf445433053a7e25d9fec183fa39a274323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd261a6d4777293c33ea5c77f464a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38ec692a5ceda1594f33378cb75ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35de690d6c56afced6644289024c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b531fc084581e59017110faf0090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870209feb377e1abaeeebc620d1bea7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4795b781f40f6cdee0c610b76b68e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9b5304f4d6aea131d574340b7f895330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa5c04b228d0554393d104717e74d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba7d1d6286698e88c2dcec2e75a68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91027cb737066a6f8ef5aa71ef5948f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e51a60e8cae4bde2874879fc31199334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26e3dde1eec45cb6300209ecc2af6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756998469b4b297adb9ea8976823341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4223b37ba65920821f12fa32f3e053337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbd3047ed7f262ba4667ecb3f7b991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad802a255349b255b536c8248fdc3ef6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085272203868d6a35a852515cfde4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3967e7363e7e55eea35d8b2363711d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719835b39d8eb3e19c0e0dfbec77e21f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7673613054248301f4eb6ae0c90b45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6f17efdb5409c7f76b1dc510fc70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e36be7e4d4aae3126712f61e6781345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e213bc6b347347973febf9963ef2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308315017060e77805bc3d120a48f0c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000493de5623c53e9a68c29095e35e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a908e6ba170ee9edcbb6131b4b37c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751ca93c848b13fc5157d8a565868b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0dbbae9c30d3bebd9b6b46d332c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256d15226b72ac63f8eb57edcaf5e70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ebbe2476ae9ae0411f0f81e96d0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5594e9d8c6be76e01eff31f4fb0c4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939fd5f572a60a428f204916259ae9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cd983db4797f90dd9c759e3e3c383356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980dc3522e68fe1b552b56755cfdb16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52198d73eb58502aa0f6a46753bbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649df8101012036f5e688612e4089789359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e2450781e19fd4ddca90a10281e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119540862c2be9514d2d7b80c0c7f0bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceef0c239df4a3d214330b892e75bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661888340bb9ab5aa737afd98b5262363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22e7906d061ce4b0b0de3b948d8a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7621346e76031084f5f1658bc90948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd100df86f67e02177e49ee22bb86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371339631738d4af3d95e340ad0d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7ea218438538b5a32ebf16ba147a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38ac34bc16eb3e873799d10e3e24a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae5ed3560ea322b6cd87645c6480b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffef1e79773202d4d6403fcf4a9db2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3371027cc26c034f39f60a8b2d3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dde247846ca487f7b033355fb5acd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b752b924899f479016151ec4c4572374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517069f40ca3cc8ee5e1e4c41ed538375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39e4554be20767f17e60109638fbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13a4659791c443c14f12f80e49bc1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706ea743fd992e22be1b0f0e27844f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb0a56562ee0e172f62b5b1a6bb3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf624f6770b74e4fadbfc413e0d6cc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5381d5bf13fe938d5c9dc11027005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db28c02b3823918c923f6f829c02f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a400fe7c67e3ea85ed9538dcde84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d5d93eba39da6a5a3a344790ef6cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14bcede362f780c6da6986c011f50d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a4da6e20f3e55047063fb5bfaf128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e576c72da154d7abe75f39ba7855ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca77fcd46bb0410bdd2138d8be00ea7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb765963f40e6d460635cc270f47ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007ef5b371f9d445f24edf591467bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b820b712b00b2ce1b48b6fb68d9772391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a12438d6604afe6e40173a9b5ad31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d574aafcf3785b0ab010314faef648d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9677b6173236e4c7dd6aaca1fedd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b609e78a9b9d0db9f47d20b7a9e20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcbb6c074ab0ec0658ab4d0d9111d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9408a761955c7453879014b125ece397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481018648d28a63c8683edc3163245ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f40b87d5773ccb97624c93f4eab5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d1a40f85c091f0e69236b873c316400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c82d40f4d478e07ea6999e3642ef9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cc397166ce0bf0c6b4ba899633227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab71394eafc9b7e5356fe30c9797d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022294f1124fca22d2a437a7fdf1e71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b06bee1cbd5626561ffdc73a50775a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f680d7f0163fb99a6fc888aa80c1fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f6a4b7240b369b6f26f18c235cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651452e6944f82e0a437a271c41f6d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72982ae3b98d0b347edc13afe7a24e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74a9884ad0bb1a14471cb03685831f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb73685656faac615cecc4754181f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425111ff5db60b7b9acce5fde4054e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e098909555de20b8017e025c8df43a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c11d1519e29a5b00eaf7526c3f1c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78cfe3dd06547e200df4620ca2557415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87c0f89837d8f994abf55eb7835878416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43047f3b7d31e28710cc9dca456ca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d97ac45025b0943565f930965c1df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752c4d7111a929309b34185e6e1436419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ee546f2e7a17cd5125788fa3dd4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07dcf2b800f5da66f1a869d871855421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df471568ff841a498d5234147baa1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325087f561431fb56b1bbdb56bcdf961423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8d46f152019f10ee5e0988fd0c1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e0fc0722b0a99f92711f5a5fcf73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1923cfe9085bfb26de0452b9672ff8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa70e8b29f0ebffe3610d4668068a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6c87ecfc3d65e83d87985d5657d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ee00f25eb705a13e5c79853b01c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db03f83afa2816a094def5d2828f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da5cf6f75bfc18f595044601e9508431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c132d04079758a0464bb29bd08bce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d4964ad0e3997bcf35e62f21cd7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a81e48b1038038dfedc67f273bcf3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd706f9d2f34354e7fe053bf0a79f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d3d003e04db5429e09abcd74b00f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa52e1873e7658f104e193352eb3e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae0b5e52883d6dce919606b89e0d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f08fd86a33f55b3625f6a3b20031439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb9a2f5da038a1b7acf7f516d68a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf18872d5894c8011e3ea86d6096a80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fdd20134d4d167c0a62e26615228442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f6e539a4169e4388b8b89efd45dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0683c0349544492b601bd00eeef8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ab9b9aab112f56fdd012f9ca38faa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670dc70c6c37493910322255112a4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678070de54bb42f2a40d89ed9dd846447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641cf8e58da2436121f845602cdb4ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9971da1b6c35b132e5bc79eae096cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46288006bab96d205acf6da1328ef8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c4ca6cb4f98fd68abb5e287c4ffd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7222a90ef82360f002aa243f6b90585452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7771b4cef16ef6f98bd1b5d0b07d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08b979d5dafa162eeb4285fcd51ba2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb029bd9756d9d8afb3427051e6f8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e2bc08b3226b48c590190058b3ea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea363a1e10c0cc5451a6fe50fd9be5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856980a55e81ef779eda3b610d4999e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f360d8e5f41b5b6c9f53ac812afc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c08b99b2e11303e154dbef0d9c2db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff755f7dd43e333830887693b21644dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390cf608b8ec13246d7ae91b8612682462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10472459090095df50e1f5a5242b3912463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0493eac4f9a1967e9a55c7a64e51c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacfbc7369cbf22c5fbed606ad286f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3bd49ca8b3d876ce8c1079e317181466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879877a6c3eb7a7951e8461b9976c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce721cfd0e9114f4b9ce0bcc6e64d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448fc158a1b92d0ed2a6d4029c6c070469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24dbf9a9e0dc542f7a837b8fb1ce8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551a2c973b7930758a47794cf290d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff94d2ec641eb916dbaa54d3d8b82b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87def3f20653ec2a80844826e534b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f872ca14eecc4c847d2d10bfff3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb5abb1e746f06698874144d885fd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6fec5dc10ebc8cef4d45369a527db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa802e921de463fe839eaa31e7226477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01335e68e4cfa2e1bbcf1a2cfd2f452478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daccdfedb1e0a28169a1f8a91f99d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dad77378ba4c26fe1f435805f739b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f88f83720de4f82d0cbbf11278c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b7a406861daec6a55bf0785652981482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84534d8397f0705efa3e7434dda9213483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd7906f4a997f24721770f0509e30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8c59fa57ee8da8f7249735459338f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca552d9faa688962bee8e2652a80f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2be1a3fc9cdc967f266b9200ca61e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea81fdf28da39e656bfccc14932e38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b883497e0ff241cffed323dc9baba3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc8b6b6a12a1567acda07d2093009490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68827cf3b9ef7f2828a8a39e57d957491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20cafbafa8a5dbf154def9dcbe3f42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa463469ae0e21b2d00c8ab21d41aa4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25509644eaad43ada149f2ffc6f10b3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32db7a71137f79c65f4d228922dffe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd5b05877a012cb73c142f8cc6394496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44968a18cc6ee694690ed97c4ab1bd23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6276ab62c2c05d10af95deb9b8b7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3163aaec7605746c5a4757c2b8cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f051ea84e1aa5667b4ddbccd7dc667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04329e175531d6e83edcb5a3e1ae5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5d9925af360ec31ec1264de0601e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1835516828304ac2c6d8558716de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d26cc7fe63c6a13958639c6e55ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb24418f07faef21802075ae3cf897505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c265a8a87113fa9fb25db7240f26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfcd825de8c816cee0d6185c545c95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90890507839b0e4f3c0fb7e995aa477508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b172ddbb4d5e77444aeec5a721f7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae9b05aa49a97c11ba9620c1518c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f88bcfa78e0535bd1cfca583282d13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c4e843ed221597f02cddc8df1a97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd81ce68abfdc63d04dff4afe02c06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca53e36300cf64849459526b75bab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a639922b5d7158e0b82b48c9f35fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50d502d4605b78ba6ace4e8b764fdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf4498d446d037f53667b225d9167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a606f237b1bac470c0304b55ee987518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18866c63c2360483b417b836455c1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f893410baef7ecd025b98e5a99c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa1da25ece0737dd89cddd6f0b63de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93b9ec3135605be017b0d74d7419d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128da4734341d7375c978038db3868523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe7b75394b7ff644b88a7f307d4991524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3487a211abd1f557dca5e7862313a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c2f49f556973d025c3adb32048cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f20b3fdf0241d14af06181ff90be8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe22b0093d1a372b2186c4792e4160528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaecee4e8a1c67e1c131c4093010865529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd883900cefb9fe5db5b999f553a794530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f6f5184410aae6012f911e544c17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e8bc43ad31ab88b7579ed1f796b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825c0e407ca5bb998b30194c6c18eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd12a238d226e36cb2e3dc43da5962534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020effec70415abd25dba406fc6b9e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fe7266966c0c073247a4167f7426536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497d4da0508daa80878b574125e541c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790026701a8cd7969d7768c93dc3b82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cac5fefdb8570342026630592b9ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586ba6987bf8b1e58b0bdf568a10b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b36f573e07e702c0b50406f50315541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ccb8685a415c51b5336c90a86c80a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aba52cd0504a6a83959fdbcbfcfff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac0339fc642cea2e19037aa05af88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d47e4f6f9c60891254387b9a5aad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5697ba7b4a061de032e04a3e025c41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb20037838f3dd21031800484fa340547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daae3cdc247ab72f08319d6a93383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd553923fc07a84bb99530e1752d8aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce13e839d2545ac40dd973f6be4908550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946140ed247aac73b8128d242275f7c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5547d30f40596d4fb6faa19e9ca9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6e1c03c2c994840488e37aaaac94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f841a6d9abb99c25c31fc4d1184b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e4b5c01e9650065062ddf1369bcad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81039c46a4c01b9ceee9880cda2895b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3010b598171f53ae639caae25efeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be56ce268899fe4fe0d4bda51cf002558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4879b46561c294ca095d51ec8d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f4ef3fcdba7c3385a4bfa05b7896560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9707e2450dd07d72b027fc4c57af87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652bbf6c5cdd067996582b557c5e645562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a43ae634d601e01433c751e9ebeeae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a864a71f381b58edddad0103e64f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4d26f26db8a613ba1681d90d099b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc40b6a24190f3fcfb853ec9f4643ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fae004319513f7fa33eada20500de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771aecf6c0b47cea98d542b5e7bbc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4a0d6525ec4461c647b9274852b9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410344ec1f0dcb6126d6192a84a10b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7239c40d6ba81eae152fb4fcaef0a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0cb7028ea0545f53096553f2f200572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f1319c6055ad3dbd8803f0a5d1f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5bc4600b1d1ed80092856e35d43f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57fd64ca160981c7549b6a0ef14c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77157d1c603c960baec923661d1ba3e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13fb3580193201f241d69ece2a465577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455deb7731053b580745b2371a25bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c732eff2f22f31e9f0706bde360fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d47e9ea892b0081f69bfd4490f1cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ab739508bcafb630d58175861c73a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9edaf8d1d22d9496d444c8f9ffc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4366c9800596cf02be0baecd1ec9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85f2a1dba42abdbec537a1624883f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e83a13c6cec15d0076192345964f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af75e0b6bdc483e4b62669519cab2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417395f58b52a777e20ac05bc1a352d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da593ddf43093033aacbcce2baf1d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414ec7c9b8dce94c7278ba236cd4d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e036fb2b01c13367f226339534dc655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec631d9de467e6000bfab788d605d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb9cd926dd2e01c28eb3eed908fd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a203ea4af4624b2c582c106ad3d951593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750275204166f77288751424460ed6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e595b8b03828c0fc4a1a235814c7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5aa516907698f1c9988dab1f260ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45efcf74a462721534f2edd0ebc85f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a3777a20ca39d93f1c2780a1f97a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff7aaf2e0d4475217b0e09eef925a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b34ddccad69c2aeb734d317a9e123e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ec8e964aca24d8370c64721e33f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d1f430a039e27450d9826db3621e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564884219fd5ac0ded1f306457fa3102603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416c465bbd2703030cf223608a2b65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e8cae92a9884299ebe99709381bd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb23ac003e13b07547cc7ba93fe00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d42128c3c4c9b89b8cd192554613607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61af405f2c5c20ecf7616aa430bfdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c514801eb9ce13d6d0722c6f17a75b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297ed43c33a2336939561ecd2c16c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d056c2b6cdf21c4d58f434ec25842c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f3d36ec75037b03da02d1d362f05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15688aa16d241f279d5935412e827613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e3425e174d188105fd94d50d2350614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c6be9eb3b688d6ad5f28e59da630615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d345c3efe02d87127b603ff3b87155616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847a65149a561f9728e6d988aad377617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d636b97013abcd3495c9dec1562a18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b448f632e73eb57daf4fa7647821f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbf3012f5cdd03cc8a8333e555ee2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc05828d29e6f023afcbbc8bf11e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c401c10458fdc3b732c8fc0a376b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0af09e02ff218351025ca1d787a85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c914eeddf059802704130a6b18b31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8643a75d23480263e45877c9df0f778625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df1c911aa118562521d9b41b47166626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dea287a1e1f424003de4316f1373a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb84c9c013cdf1b2c5034f7a5ea42f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb70fad87e2133cc81847a6f0b1f84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d2b64a41b0cb87ba6a12e4ddaa46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d330f766fe6cddf25d182b43d4a87c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41bba1a711d5f300796f4054b72d47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3402a89297d250582d34793f4ecde2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf56a2d3f102a93f1a54382645768634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7760ca14990e96950b9af9305ed8406635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6d4752d106cc935c4ec0543b0a3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347fb7de947f62048e266efd92ce93a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab34e92d4bc2bcbd3fb302ad6905af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb13ae311c56126ad266e1b86b5cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1692150f507427a67f0162f0c97f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86494bd1a9dcdae226e8f0aba63f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193f55bcea135cf8cb6ace471d1915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef753e5bb503b2bdfdb9facb2c323a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6bfb9b24bea119c8d43bd6a4e601e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa86db9aed02cbbb544e925aa3cd16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428793f59c82cb632d256d9577ba4361646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c1e2c74ed76902b3c1a21d2036b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ee1fd207236d9a74f3927a653aa6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191098425fdf39286030f4d497f64a9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d077fe71201ccf5e9b1061c879431650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7c08db84cae68d059ac5625cca98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9422769ceef0b607369923d76275652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2244f80f794e164ed8e8f9420e3436653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ce60a3f29f77d452fdc64eaf5185654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a496c58644e4de612c0d152fd813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb913332c119e7d76f5be699381d79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0138667980c9d53edcf30ba5308170657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded0ea9377cd6fc3a3a6c9ebaeb25f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d0f74cbfee92744bd4f7d0b407d2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b1aa9880972abe0acd753f8e08ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9782991984785149497ef7288a4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d632a87ddacce45556bef7d557ac35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca4d2dce4e03c32755a4d229b1075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8c96776d75274ef75bcc9cbd4b834664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e22a949e4673743d9620f64e7668e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e7a3d9138deed6d25dd62fd765876666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741fb69ed12c03a2f41304187917e93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b9faa03bd08bfb672dff86bff67ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8d4500348b6ec98c33f18c887fec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d88b474b7c407a041d93ef4facf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db97c73305a1ed6113e4c60dd1ccc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a545d58f5b205cd1cc016300f6dbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4b7e80ec9ec0005f9f85ef14b94f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c63785b8ea6aaa286e2051c1921a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8aa9fb6144f6078f548f4eff6599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2880cce660e2f6112a743d904e7c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a5bef0ed19bc0c1acad80c23aa5f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616332f8cdc6853bfba350038b481fcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be114ff4daf1742e41d27d7d22e89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e4fd51e021d76044d7540bf09c58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547a737797426b2cca0affa387a73e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5daa816e8dc08b9e63264ef98079f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1fc9da5afa0881e329f95c4b23ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86952cff359fccbe1008675945f723684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760226a76b1b74f793a33847035c80d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c8341d7c53c2aaccb310ba07d093686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e17bd49f0b490ce3ed46777d1da46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a573df9fab4ed4467d7e0e3763631688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d789afa80f355c5bbd67ef17271454689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6323abe4bc0251aa419a85679fce18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb2cd0cbcf11589700d07bd01cf8e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef53e0e20da84c768ff61abd2ed9f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378132a31106a7c56e83047061a8970693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d6fa296ee4fde6343ef9e5937408694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a976c0d90c455f6d4f6445d17d1966695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef43fcaec66011ac49dda1d163be5ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f48f7a30a64072715d92ef1bbcfef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306a934c4c18b319753beabd8b444f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad66a8f68712e8572820b7bdbca34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450762e75cde390451670046f91356c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749251a311ab8e25036456f09af837c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc280dc960a3196f39703388ca88bc40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f7b5acc87b4eda30117ea544e4761703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7493e2a7183bd6ddf218fc74fadd54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c71938e2a77b4f6e423e173cc936e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f70efcd216b9d33163430e572354706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc5b998a14ace52d592b95a3cf9a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656b878e0ee0ff8d78fdb88d3550f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1fb57e63c62b980103304f87be7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c5ec3d347264cba72a1314a108585710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e094183f8e4e2f294b6f9a5d6000f84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2008c83a8b56e716b3bdc2f0a2fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa3294e3a99b6509d3743c5496e4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08beae678233d183b757a1a8b64236714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce885eb6bb0942c1fb68c586beff413b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007323768cac97613db61fcb1bed6e3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033905235028f4bcbeeb27d7891eaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4563b17a9a138b9ea27d4007b26dfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622263bc2d8b71176232ac5c056161719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7fc80e3384194d9200809cd1a2184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72416da438cd80bf7bf35b2fe3a8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8a55551e9bfa3595e40d07439de1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ce69eb7e6ae168d3f21aa43f5361723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f270476ec38ac0b5c3f7be0ccb313d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87eecded3bc72b017a18140086c62e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efeb580cb8c3f0ebb1e84a87283dd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250ccff1caeeb10e104c91510b56e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a06ff50efd388f9f4c4dceccb3c7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04652dad2a67f3daec2dfd83684f3b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68528dce018975e692a664204c39aa4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be45bd1b164fb7fc0b70e7396e3a60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a49465537378c4ddbef1e3f1328c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71744771bd9f015b062fac495b696733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd0234ceb4c972d889ada263dc6d57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7f81df6c7c438c836e8b9ec77e6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb479d76ed06c5a78f80cfbbca901f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc4f844dd460f371e334edb7c4d9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72962493c6b6a6e0ce0970462a679f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e13e54ffd12a7a6a012b5f726ffa2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817c3187b540618d006bd2e3160c4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0e6843d742511c381de09c4cc5af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64591c42762826eabe9456459baef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad18fa1dae9337d5c9dd51aea7f38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72598edbf50516d497c9d7d2a7073744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329be4570a446196d65cdbbb4ab3cad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f978c5969a71d22606b388fbca51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d6f12ba0b560aac4902a7fb19cd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bd3307ca0eb5d2529e9292be69e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb75ee2445ed2864bf109dd177b08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d8a556fcc5b680b7730c50ea50091750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a9534b7dd0d8af1c21007140f585751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9921daed2a7f3b4522a55b296e957d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea15d0c80a163f896cae1721f817e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188f0a9024c0dfb074b493e39e7b8bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87977a26548b86fbff73d8b83de77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590d172affa0844a0893bc7a431720756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29297dcf4fb326b6740c86261c362e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b9c55b19cad868ca954977dc6a03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1253dc6d9d11b16ff4016dab9bacb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afd379d7055fbeff67a7e9d688d0e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac6846a2f3b5bf9be7ef451a77688c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9086c5a926a4c13ee2919c27344db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb42c135bb9ae2b5498729ed8b28da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f24b9ac1c570ce767a00b581ca6c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746aaa66b392183a59f4005b64cfed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011ef2ed408e3c0136d882af78fddf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d817253fa0947a222518a3493a7b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d62fe0ab218bc26c29ed68f764dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025531de6d24af458b180418358c36ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774a7b5c45df577b1e802151b6b118770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97354f7373ed35c56c5a159d8d869348771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1762d97f95551aa40ccd5d2c3ee0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469083ef4d318fd37428c6e20602c87773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28922089c23fbb1c7177f67e2a652a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a7a25540bb72f34cabe550288cef8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0c5861ef3a42f52e8ba0e913ee18776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455928fefb8f3a8560ed6fc5caf5882777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a5a80bfc23e2142c56defdf760288778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816cc36c9f0264e136db3ef2b2575f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6856723d7de6c63134d60d4b46c79780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51d71e82ed87406ebf8062f66ac517781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ae6178283f38d7b2e4d1e489e583782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2d8e774de5d588cef8913afe40ef7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b16a8bdb93f3fe3d1e5312300a77784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0a010e3f51223218c5101da09232785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26faf0c5bad6303fd42d4e89d65936d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da34acb892994b4dd2593b3092ae07d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd15fc7674c8d76768a3de7b517cb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25c0ad74a18c8fca87a275dd87235f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581d573e8f436d181b774bd4b15b6c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4303fd24e8451cdfc895bd4e20a3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b8e3799adf4c28616d47da446616b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42522e160ba6f568848cd3c8f529455793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b40fab0be5afc8d829e86e6f66885794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a27774bc4d3552a0ee0d8bd27b0f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1706da80675ade62b7196e561df742796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebefd280c6106512da356fede98245797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9be9ea2e2c7bdd7cd790fecd4842798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e0dd1028b54d3ad2e68f8563c379799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1650249f0bf4e28daa4f8db2ad260800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c139ff5d3efe3b1e5f65f9be8754801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47ff60e3c1bbdcd2318fb84dae1c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710ca85ff7da7df93ff42bd24787ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c6dcb66f086575f9ebd45f7ba559804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356beda9f25186f168ddd6e56c2e32d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf403aff33487944080fcc91d11eaa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1462289dd35c5ba751ab385d8d92807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31659dca81dee4e9f37d5224b4589c12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76ac74e2a4c7f64e99d471e14ff6b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf9c42b0a3b054f7ba12a216c1d7b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45376ef8368506348429555a2715bcc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9e456bb25a55441d61b2420967ccb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fef23076896dc77a6b0b064c3330813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949b8262ee3e639df574f2487886ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b375a1e664c7e901416f3ff9fc79815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6263fa5c73a7f39e5d94e393617a2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac6b39c596d95f1f11d9c581f429b5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8bbc7322137a6515b6a6dc5a34e5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc84d54726d3ff8c9c95be28e58c9b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31f9542b4a81ccb6a14f18ae4d1f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a987791ad5ee18b6d152e0d10c829821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e87ca9ba631749d116b1aae9bc0d56822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07eac4f98c46619fb2ad142cc20a9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b499b80e2809bb222074d1656490b7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800a45494aadea08e97ae78ef403e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2937b8020f91a494093ae8b4e45a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2630e89aa8787478a35808c366b885827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4c23cc499302a9b47c1f54f66e9b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402977550a04ffb4fea1f736e6c999829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284cc06c23d7b61c7c87a5ee23606b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549a79bb2e91db6bdffd1607cd4f064831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c473399f26eebc034b47983ba224832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78975d283c1a591791578bdade118b67833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edeba464bedd194b816ff7d9716edb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855b433644defd497dac7048f47a27835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa37dd2100cf06b89b6abfb5a39d09836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824aeeac0ac87927f70cbcb767087b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b28a89c29dbb7c8820ce9df5a43d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4052e876c0fef38c63bdd03a347fbf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a76e404d2932877b86fe653fefe073840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46806f6adebb166c89f93a9ce46fe0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c437122c31c5af2ae824d25fee66e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9332bd7ddebfbec71a8bc9aa1dbe05843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfea77db8dc4c23c615c3393f47abc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbd12f0dc608855420273d98b5292845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8af49fd476e8845e6a1bbae75494846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14152148154b86633de34dde22d702e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fffa6929da3269ba93169949cdc49848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ed65a50e8d91fc42433736652311849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecada0280f948b9511ad5333d11f65850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29fa1fb2eeaf17476b5f815de9e4d4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b897dc3ebca695874ad43c30633677852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792a8eaa02a5bfac5091a3fa6f8170853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548824380780c54693483871034924854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299640e235f8edf628b7e3aaefcc384855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c733a5756fbe3ea6bb08b160f6bd09856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a9700be97019ce5fd671728aff4e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566b21d3295d5c5e4638c97629ecd5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac11d239a8cabc300cc96a0bb8be898859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed12c2f60fc7028e9e0344feec3b5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a559ca0c6adbe53ee928bbe4f4e2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f9997e90e0fbd60c96cc040f1cca862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f559f6b009409a5a93f1cd254f3aef863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decfba23f228fb5ef245dec1ff504a9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880136762e97f7b2960b0b19a9a94fb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c521dd088da2759f9d5e24d708c41a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8219d6c3628d2572c1f996f1f9c5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028377b011fe807757a5659ee6f3d89868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d126a053c351fdcec02ff7450efa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b023c757e4c1a293a65feb4e9361da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791287711b74af50d522a09dda4a37d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9250615f08f3dab3aa7e0f04fb7ce872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adfb73020b998ba3a4912c959d8ff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db13348c071b56455d11616d2914d4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f4fbeb822aff56d62712988a1ff4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c909c8d400272a2f955b392cdd8b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2fa384c42ef22276fc1ae2e2a85b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3834b78e80db8f402d1d5a9883cb17878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d35115231bb92a01aa9005c7edca7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314faa6c1a46f40e7d9e82ef1020bbd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad5bebd268347d0d31f296735b732881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fffd8fd09a828f3e0ce2d4624d560882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fd0804acfa9fa95c04849c2378cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b1a9093affc2047a7d7ae3127b579884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85564f10cabcf14a9c6f041479154885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ebbaaf55eef5a68c3897ffda1caf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff31b3b0fbdf0139d9ba022b523c52887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b56ef69b02cc720352bfe2ede0b6c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a12b1eee645947baca722fcfc4286d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7576c902d21a8e0bb8e847ff2087c60890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8308167d84645c1ca9c8bc5b037a76891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668670d8541e54de38f40a11dd68f9f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486298439c1bb9996906ebc3d6135fca893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833571d284852dfbe1d677fc7efb21894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb96973c9d6ec7895f207234fc29e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a494d59c26e8ffd74c3ba511990c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb308274654034c62519ba4c50e947897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58331fd22ec25b1d9e081200cb5e798898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b1b3bd65eb0539442bb286512ab3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ded7f39f5b697b54014554cc08be8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb7d43f4932e1d1a76c5615f8d1a5b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4420dde4f81ca3dce9372ce98f1a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b47fb22989e1e250d57e4966271a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46faed3c10b276f4ab105f67c689d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd049ab5be7ffe5b64412c4d858c4a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f7355751afc7f2ad29db1a59e2ac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515188a8b49b1755ec201dd0d0188824907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7530d07cb365c982a6158fea4b6b0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85feaa488eef07077fb72c4448e15909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e419252b0b6deff5690943e065755a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2baf7c6ffbf940cb1f99839b50ee5a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be99ab338cceaf360c503e78ab5ace7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418db4d99b527c102dec1d48b40a2a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b22c53a0f14b05e02dd2b170b308a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899cdf78ef621a5a04ac2e7fe640e28915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98c0a927a2812b81d480dcea88ed4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef079f9e5e7be96e1093f2cc46344d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f77bf751947b2fc03d93cf69cd298918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665a6212e0dd2d3d1372bbcddca606919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14452c32ab887bd7694bb2bd23a98920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806af2109b469978e3430c3d402b3b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f45f36b7ad6f73c2d1f06986eb0f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6ca3877239d152c813440e6a95fa1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb8e8b6806dca4c06e612d439f06bf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20709cb0b1df948cc025b953248b42e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164ff0aee6dfe00641f9cfb51a02fd8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edcffa00beea2421129128c1fae967927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc24f74227df192f96a088b67433c09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb377c4c333ce22f1a20b437062af929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562611dc18370a56b6f9ffa5f820fdfb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a4a3e3388431307ebef2ccd9db69931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775440b4429c57926b055079924cd39932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea5439edebeab2358a85cf40df514933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80656bb00a7d38b1b15206d5f69f9b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c7ad480884ed2502108f9e2ed48fa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1408ebbe4b3f2f5ae184af3d62dd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149cf3367d741245bc3a58cc06a9ddf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade82ae04aed55de1fa2d54b041c749938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41bc8534f21ced9d068089ab0649a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195182bba8f541b9ff03fef3c603d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738918083b152288998fe97bc1a7e90941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020a93c7e931e57b4cf736a01e9d90942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc792e060486723252aa89c4fad93943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921648df5c6fd4b8c417625b6490ad7f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9e691fe598f0ab673f2719577bcb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006341144272baa28cecb252743a46f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e450d4d022c3d86867c775dee00c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b936579bd252b9996fb238b83ed24948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460331858bf5db2d8357c0083ccc3e54949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcb1e9c715a9d399f551b4d95bd44950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaef7ba66ba2d340336223b62e8c9e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c0544e7980ec5676361959a1cac45952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abd74ab4493d50cb61c4258bcf6c5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4835f7e6bca02e26af399f6b7a610954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e418a42cb20991a432bcac6b6311c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d7baa4414dba020808dbf04c7f58956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76c4b780562bf1418678d01e0b2fc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c5e8a9a40daf493eb3498b08e33f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810125643e935e09c4d7d63e3edd3b5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a913d72d956fbd6ada6f32cd1a15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7a5a2c2601c2fe6c8fa7d80c0731961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e536289eb2e441bc1c444477d7d4f9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99688d912883854ccfda73b44673d7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb116437d86415f32aeb229b5ef0815964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53b253a5ba57ea37e29ca9448671c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b5c502ffc95ab98e4e06a213769c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474b66a53052ff71b039d78bb9259b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034d3138455d12f1e63fc53b143b33968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a87040cd51e4de80a87bbd9ad7735969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817739a16e1139c69d2f0cb0ffe9361e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983f1c96aaa4c956fc133770f4d05da971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5845259e7aec6821d704d378fcba02972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2606a09e1a33b40ac5f2362f5c9eb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9a6c20735cfc93f178fb608cdf972974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663dd65ddcd2193333db01d10aed51d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd1e4a283c926d9c92c601293ddc5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0794a965ea632cdafe423e6ad801ad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea518b646aa51877a0698fccf5dca68978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b96b73b79d7448c07efe5fd8e38ee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894535faeb38acc7a5f290fd48e83df9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f14b60bda0de28831d5309a6d885e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443a43c89d7509ccf5e7359f4fb720c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee4562f98f4f7278975ae79064797983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac345527a24af08b0fc5fe3c66c24984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074104e2f88a3d5a78bbdc6ee8564e6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da505514c7389d7c0fe963094757d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1bc19a51e46ea21ac788df923e113987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac255a03d0649a27762ed27e330fe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0c06ba8c221ae0961adaff2ef0f8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3967a72fea0f647f84d414983149990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04823c860adc4ac269cc04cadec5b9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266136fa795a26a7fc25acf1695edd4c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910063e4633fb17a1a27e4af0c5f323993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383359d24d0a816fab99b11c22a499994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46537c52a40db08c57f06cea37f0b4d7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f49ce5bbff8f1806dc05c63f0a294996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ad2db5d422acbb13606ba58d89fc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>