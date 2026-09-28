--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73ed3ad5c75e0d83808c96facdbaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf1f2da750ee9189a3167b40b362902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb506f917b0beab8428240b086da6ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31046f0dbe91b4024b8aec7039d9a114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bfe086ef78f65fe54d2c187dda9c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c0d6d2ffdc79d9317013f9b2827506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c64e5bafef2a67cab0c32c0a96b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15646717bffccb78c3f586f970591b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c687fd5f747652902de9d22d3331d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea699c23197b570b59d17cc397690d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65744014b95e436f8542a35b47f12b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaed47de13c994ddb05779b50e9d0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa5fb022584351cc4a2f7adf18be213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc008ff65e23585468b76c58548fca114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917429997a3e08a3a26fc4171a16f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b56f752a95a33e81ae7ea92c8bb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90cd747b7e8b6e8748db782e1d7b6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc4bc8acb964200b56de69f1e6a89f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30fb4d9340c33a31e36aa97972be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36895cf6bd4fa9df73e28cbfbe385020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78fadb22cfdc6e13523bc56b8780cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270546bd61f44ddc025e9e53592207822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5df7def99e7655168e593984da2b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a43df1cae48b86af3e29a943c57624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef8ad2b0901a4996130fb67efe8a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a35351a3ad78a49b2d5dc0af61c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3ccbe6456914ab36af8752a9a70ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fb74130731238682c7a64a71124328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613069d7308bd242a915faa0c3021329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e536e8fa4848a31122ba52b2a41330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1e818ffac024de420f50c07dec3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59ca226cbf63bf8e3fc078ad74c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a43b3f689f4b09f9fbbf4cf2a484b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74624a796845ca6771bbb4853c3325f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e037981f8082e0e0a2d41f8e119cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f56975c0cb36a1ac879a6cd6e8b1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25821933f706fb504a24b562f31fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dce31cbc056a74c73ff5bd58f2a2cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55b83c509e1d811da5d9c381d466c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5888f750e6e781c2aae560d50018040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a8b95e594226480705d3be828e6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3b573569efb73043dd6bd7005dd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39ce05351b3fc9394b1cee5a54e3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96a24d6130fc971fd660e739ff05144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc97b647c93f3d5d46dfdf078658445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d9ed1ac52d247e4d8ecaf05bcb7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216394e209228ca4236e79ae71c69a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49e59740bd1f1b7d00c04ffca72b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac2466d77af748bcb60f3fd4d2f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3e121001026a372db433b7a9663c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819cef8c204bff970fa4b291818b1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcbd6e848d8cb018d682e785e5be1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e03b3c4b51cb314eff427dd84bec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414b959ae78fa3c0bd179dde8a66f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651060c3cd4645a39ec60bb4371a0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1b0a7f433bc94b58279231ec7a3d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee9888b40e0a415ef7d31aff3969957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627247eb5784437da5a38ccfcaa9f5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ef04ee516a2e4a538c252dca4bbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31696018f799dc38aac3b7e7dc228560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd69a1cda384392f1c026b0a3bf66c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43d584932f2372265b43f61838cbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60231857aa53b1bcd5fe8c6af512952863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f288eb226cc134ea55c9e6326da564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0bcecc3a8aaf8ffb6f9e79f4235c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2e74f3d1c9eb2b7f42d26f72166e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6a53627309fd19a46cd9f99dc22167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990af1e345b30cabd83fef914ac83d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808ef94ae8d68f25eb3431b2abd02969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492eeda7aa6f236fa17467aec2a73170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053ab4a123895e82628069c2ea546671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db291373a2c8083e2980f6d7bb025a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac3d09b161633f53c453a9fa188e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cbeb4762fe4f87cd21a97859eb4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d923aa35bcf02ce67e6173722167af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44990dc49ca85f7ff56158d38745d8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68644ca1443e6fd88227510f5dc7629077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a867aeb53b8a4deaf0300d5dbd83678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9414910f33c4095350e7a2735ccd4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7938334340d644be1a4bcb847a075880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80dd1dd0361df5b0a8e24507eaaf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d2715dabab60036aaeab63b286af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4bd9f0970038b6718043ad9f36dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd37d343f3cacbffbd16f010383e5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601919a8871232bfd238e1d9e73a3f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9293a0cc3463aff75b3b71b00332f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fa5d7758be61dd8efb52268b2fe4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd2ec0fb634b94ff1a032362f59c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed0f1ed38867d7fa3398f57f44cea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e8bfa872be39d279e3fcfad5d93b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb5880389f1420738bcdb7600df9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f22c68b204fd2ac47a58842b918a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf05347259170fa18f112c829632393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699058320ea370addd23ea8cafcee5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dcc4d6cafd3532f75bf0bf42427c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c64356cb05d7fa7eb63462f73f453196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b6a338b9cc45cc8a45f0c654ec7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7d1411d659055810daebc8bc885d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe683d3648a547ee932b368e006b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065747a89abe83c096ca4abdc94cda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a17b4fa8e5ca36ac040dd6e3cb54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d823783ed8c34ef142520c41648efd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb9c2b0aaecdde6d2729840f598064103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a9a310d5b972b292a4fff2e489c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad116e0a79bc135bba7f6b812164cf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd526efae7c995e70c95922a352e8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c2a4f9a36e77ef7e2e4ae634796e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3e975d49f272129a8d37cea58af8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc78963680970c86c7006debb45e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c7314c35c486a76703f7e4e4a88b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f9fc8c6c84514d3ac7a2a8fd9106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625efd2f64cf4e5579d09399a268f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b45bc3b458a1956cf88b875fa24e2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5d9bd5a09129045a6e36ee8e98837114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8d459c1d23c6dc6bebdfb00fb7a36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b4803924eedd8fadaab709e589d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f04886e26431b072431527130f171117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa777e032c6e671fab3f93053da412118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794875824074b1c85d678d4923813b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b160cd8225649de7077158155ad618120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051b2aaa4f4dc8f8572f19990f3beec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3817ba862d32f95bbb50522efdf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdab413fe6f0e741d3d425e5abd9cae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fabd23cb7b540aedc6bbf0a65a44c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157814f857d0740154878901ec9651c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c1e0a9faade74c8b0a14d0a76312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0ae45d282958e25da1e649f4b2c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35d76a66c10d230ba18a106cc9cb68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d23f15ce289bdf6383c335a8a870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b62fef1ab9829b4e1633c5e592c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f994b0ca7436c135e00fc4c7c8d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3adba9fbb443f4e4816383c58f7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941915fc387e77f538d9ab60fb494b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89333bffd12ccb54dbc4221c2da1650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849337d4ed1cfb803963add0cf2811f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059203730274683472a8c1061bedf2ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b104874f070885cbab787a35155f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83337ec4540972f8dffe9e0c7e9ff8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451eb9e2cafb95f316ea3e5a8b4ddf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403c552e682acf8fd0424e05331a17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788a10c53e13ad23b5ab930a1f79c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd69c16f92e81dfba9977210b862e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf50851fe828382f573754b50bf125143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198e8d9898a4d62cfaddabb3c4fe1c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06743487c493728dc3df60042abbe058145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd09eede25212d40326744f6c1648e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d36b99e1b4bafc04cfac75fd74a21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71963f53c2b3b41a990ca614a8a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3d232a8fb214a1e477c217f0d54ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c8577839e73bce0c157105e045963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c36698522bfc47d3800d280bbf32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d97a1cb3254bc79aa15b90e2c43a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd46124a610e25a3296e035db9bd77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59be7d31e9211e9df7426a12cfa36e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ef0ab0532ecb671c0e121708dbc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2b4fe2aa81e0ccf393f412391a0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06daeba78239697735eeae2275f32f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bcf8e188cd4a6e6b15939fa2a83b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6496acebc351448bab5a044213401159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300462105c8cc53f7f0c5e7e1d85153160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690a2a7bbaae738fb602501dcad764161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af757d705b09949d9a19c7f1c5dffb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb96d2dfc40ed55464d937b9d3f4f0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb0fe095974fe806e623be7818649164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be393907787e5aa4e897c99a05449f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850dd2d985bbe52fe3dcc3eccbea3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef48b97e66a60c244219c56e173bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801ec681c023af72ef8c4f05482f9b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057bf4aebd0d2d4bcc9b92fc9512362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136221fa3192683c78db72b7eb2ffd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33fcbffd7bfa8e3ec1c9353b31123b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f16d253ee3fa7e589bcb7f49481c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ea8cb8ef1cb84366bd3f069fb54ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6cf606bd90e1cc1dd0cb77bce52ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b78382ed85ad59b6d06e25ced1a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e750eca5739f354e49c0ff1f030d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a65b180ef522be55a26a6be123c8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39296f63cc54b89dc91bf3147e751b24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108081fb5f3725257507ad2235366aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffff0ff9f90f68af39f076dd73df371180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5be03b7b0a50f003833ce7fec743181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feef05b389f701f8c292e19de1a9dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecce5b76de918935b864c69d8c56ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763106c374a0d87d7d74c21d0b8756cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222453f4b8dbb34b011af2f4577a3ed2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f352d0f72ea8ae557797e7e81ca5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebbd510bc418006242039e9f1b54a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf891ac9075ea9790296f3d3fd0ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61cc99a6818e9884f2692eba5c96d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0a3d751857514a2a0da7148ea9b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682b6e0f592550220e908ad952d329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d23b29463dddb40abf8bb10ea20d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9927e4e7e82ef6d1c99b1b3e25e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97772ea80d35982aa1f1c02432a05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12493e5eb4701f0bfa40be4d58534195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ba9457c509cd09ca7a09e4a7f500196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff78360874f221cec2f6e630cbe37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cec53c62d4c4a92dededca37eb89c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118f0e51313932b56c48aa5ba1fd46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe58616312c95f493d8745e09dc310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c788c405a5522c6a5e818ccb61799f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc4dbd059b621539396a732b2efc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f288aadbfe75d4d4f1f136016f10c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fbf3c9713fcbda6ade5777233613204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5165ee6f3ca54a7d25a7b6bca9d5be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca481feb9cae3bddc6ee4ca91e9f759a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331e8752c8ee3b59ccfa1d780142232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dcf89bcaad3b83419ef328e64b707208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4c7df66225699f2550c5161359cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485607c10114571500e3ff53a9f5cecd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c4b8d0c667d80ef6e83353e0094a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d7fd95e503f08e2b6b735d3ddaa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a28f8a60278ff81dd502e4eb7f1ae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb38235aae2bba838f46ecd3f51cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baff49ccf9150626d7fb0d4061c65b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d94f5799f0481a4bffd6d2e980c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f1c7b57e026a046f82ced4af733b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf9cfb72127d23307550e52f4ec0bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22ff81dfb869d3fa89853ba8b6e8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1a3029169fdd7d05d0bb9a8fbe89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03b32cd04824bb6a339230b24e3ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c0a5b9002121a6009a5c392faa67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f774c6edb09c53bd14a914b1173209223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d83e7d5fd79bac8006860071a5e20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781acc7a0b1ef29a115cf37eee416a73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d167497d5189ea26a1f71fdf328e89e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd50699eb73dc77d180aaa1ffcbf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5635abc86691ccc3e3127324f17d6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b679b9e3fb9b60bdc4ddd3f8fa87f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927654a81b8a312b63633b02b545f4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4be97c5dd76f997a0cf03dc5430a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc242862e215e8609e02544c97aba19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb03bbcf46f5f32986633441821cad6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb4b0f956b337ac15b9e046ec1ca1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9bbcef4ef509ab697ead73100d943235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183d92c8053c9224deb242ac21ab31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376615b12a55792fb131e90ff6dd46a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854acf8b7afd6cd68bce7859bb5bbdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad58f26fb6734fd93cfab936354bf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e62e99c52dc5dc28fdc450f4dd05f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50c63e5762796ef00c0ad1b5340a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11b4f817ce45e8d6571f1f354e577242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61987575d5c6e6e3fd4cba08803e75c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a04ceea59ac525288676212f32404244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51e882a09bcba0087f74338be273d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c93165b34319701adf52f5b77b465246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe54c1555ccde9d8e9da408a48369d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e29f3ceb65e000b095cf131236eea5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960fe9cfacfe638032ba1a2835de23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f57ac7bb2640a2665f8ca423f5cb64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe6803b382eca3768a57af2c32fc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927531644bbd8e05aa4a370f4df63209252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae01552178af8005181281af2ce5a52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e42565b0a5a80ad00494c5b7106a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556aeb50c4e7840a078a5899c721281255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f463d5a54d52e1871644a0bb497bad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87d90b5ce3b5b52e21265ebf62403257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e3e4f79a2acd62f3f018b7b1901ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f060a815d3474f3036722ab0a2673259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361b4c9b1bec7f1beba37267db1e95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8858604bb8c51cefe018fd77d515b5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb81042a6025842b8325239123b7c64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a43c8e9dbda559dc2ea6a149eccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5928e0699f0b9516f1f850c019af8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983503de4ac53207136c8cb904f52ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f86a93c4853972a3d4d135ad8c20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9689be29db7ce9c7dc1762443b58db1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a115dc47e31019ea94bca8de823e02b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aeb86cac52cf8d2fc80a19f4918dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182bb0d71a8b90c133395383a144f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470b17469e90fbb9db1c768a97a24a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639dbb16d3aebe879d0ab77c40cd409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1cffae97bf7f8b2a73771e464a13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6543ca600f0dfff57f33706186dfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351770437289800ff385e2f8501699f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee9c9da23f0201d2bef1db7a2e3ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e2019d176032f56d74b8fb6a0493277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed0febd3bcc6c83689ff2c82d2611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7582e46aa7b1f2ffef85cbddba03ac2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9036ba79e94de5f0ac3179321576d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039a78cd2d5320531606c718c32147281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca4c42ab53524a56d89e2f2ea8de6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0627d25e77d4818374ad1b0f7744b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46fcfa9ef75132ece1197d4f0bd9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee02777831913f4d47e560bfb4a9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0efda3f11f18cc82c73ca42d08b3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84869301c0870b05e37179130f125287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c2a0b6f9fc69f378d2cb97503711d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac6c121bbee3b5b423787fe791dbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408f404f3c4af23957c72a09448e48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc4974407ac529a4115708021544e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee290f10d5dc80f7189c7fd9bf4ec2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18baf4cdd462435f795e8214c8a56ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73949e278ba2aa789f884a984ec7e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcefdf95797b8d98db9ac8781152ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece41252e754bfae4b606e76235d7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffb94e348a90fdfe598fdef0429072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560885b1334d0133a3577f58e15213eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ebcae2ab9cbc427b51ed14033340299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fa2f8092cb6a38c3ff992fb753773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c8af596470e7fc0286803418043a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd38f071b1cfb280f58eade2017ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cacc04890cdbbb07c459e74e35afda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ae5693c99400ca722d64951128dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcaae283bc6002d47b48bb8f4c8499305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd04aea013aa581866914a723f6916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304ea5e1c9c9ca9fc030af53bb6ccfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83020997affc99309868a4f93f5a338b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44667f7e330a35560ad3977c503c22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908accdc34532a019c2bed1d8a726d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df50cc03e742265b9b600f141d9572311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1eb450335b8d8a18f20ab8f1e455a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989935f1259d04012aa79f51e1fd2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222285cc5997a294372026ac582735a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df44b8e6554f524c83314ba708541315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c0241b82cbfb9d26785a828b3acf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec756440e58a919b8f493cac5b6e5099317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3195852cfa44897861113d2d578f76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f48bf629085c81dec39f8ea44334c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31edd27790da2c859147dda497c1392320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0743b7b255a3cddbc17a4a276e757c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9194731a170dd43257dcdc3617c164322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2089345d443235009528040d9ea1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f4244421b404c8b5bdd9446f95abb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858e8615a16cdbebcf413d403903da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30702d11c6926a88b7e9031901def63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0af8843c9671686666ce10cac3de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856000a98a5410c9de964a6ee0590a8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca8f5b7850678c2396a3b420d65e4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b10276ecbb93a203a0da111c0349b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94ad8b1ba11f3347e3070c8cc8d79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c8e76bca537a5199758d61444cdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f34d704c3ae288d160ccb2bc38b9c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05286e8ddca14dba867f3b0c6681ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa32b01b68440c6cacd61974ec273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e466ec02c59059ff89314333af1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63496e8cfeae78edca8dde8a6f5bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c432ab556136ce0549de913b33226fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb24e0a48d9530578556db52f396ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9687cf4b772a483ebf233e35065460340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2bdde38c0f80096789af7aac787ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b34b1f6ed7fc01a254c46153a88de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb7428c5cd21cfc2a2bff92aa1e30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cddd40460de02a34800c6c06cceec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e342a626a9d2866c8c6cac293999345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315d769393011143e49541b263f27f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b85d8a43c60b6d8f1a044a29b2007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d8bb8f4ed9f1cf6ded558ea73ce5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a905e153a6c46fd65f64df6b7686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980df3051846c77fe07edf2069cddce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0dc1428d7eac99b058a1368c4545c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323a2d1505cbf30f36013858629941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88314e372258ca67c75f850f35a0b100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d6df3b4191762e9e320ced883d09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bca434a97b1308e3b05c8b92bafde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198166a75533bc4ec42c62a66e1ab31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fcc4d9f5c8962bc347bfd7d4cc34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623bd639f50a6e6c97fdcdc74d62ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f854b2ed2f4439d9aecfdc410e08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b479a1122aaae808c01c4c90bf294c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c48f153bf126f74aae92e90557f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e68bd978f42a44b1d4ace00ebf5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b376ba936f7709f37d4a842d7b1b44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeac27c3198a0bdb190b0dcca755ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf853cc6cebf77e14f0ba6d8b0710490365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913868b6866188e420fd12b34229aec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382410614f96b963888a77404d624d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0377ef500834639e7c0fa35a4d97de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295b052f37a638c5f118faf7e50bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce54c1caaa0a5cc738c47af85112c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeed3596eab059e85af782a69d44f19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40763fb76ad2b62c19c83770250c932372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af992d3880914d43abe04c3c6fffeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96309e91499d1eb4704ee4f8b6f6f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b76082e4a7e108cdaddc6fbe86b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028e6417624e8af270f522379ec7ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3423f203716bd205fbdae68441ec2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860601ad8c50a8b39ae7b36e60e65cde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baae7ed52917ac1a791cde04c14f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da0195a8248ca2c91fce27657548e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8008c7dc2ade8e3e4ffd47ab6c170381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b69d34189ad6ef85e14cecd2ac2ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8766b0b83cc8d0c2246f5cf1db2d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594cfd36e80e78995b89d7299973e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1fb9b2c9dac3e8629ca7dd1942a3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fddefd8853ff25620c6c8ba613c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9527c4f259345720bdb5d1ae197c51b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd0858ecdde47bf94864ad9f75520f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8bfe101c3060c1b070d789600fc5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204bb3ca430e426a89e5f36b4383777390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb7084e3fd3c2488e3ae26853e1da1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941b805661daa5ccdcea3b372559d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821b4934271d4deeafbf249175daaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d34d71e5bcb961891c31d78b660d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b29f361feae53776b3d002ba0fe647395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db5aa6cd09c640836b01b1a80bdb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1035839b2438d0277c74d58b60d93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc2477f4f75b7b6fac2375e105365b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2facce497eb2d270dfd8f3616e9ea97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6161ef85988b73dd92c60eefda9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae4d95808415eebed21f11a6479076401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae15f954c27a34511145e6fd98c63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6709a779d6d7bf6e90944999de12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb618f5da293ac1d4eef5dcf50d8db6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b89d37a8cefd3195f6e57a30f420df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36fc653ee927976414f1cf62dcf2a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce632ad615bc0a6e92a771fb86258ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c27d76b10be77623cf20dd038a019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7769c3474d21cb4bdb52953e057f0df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75d8c11940c4b048a16500423e525f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cbe92ba55fab15aeb0ed8034ec191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea255035e6575990b717a034a9431867412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615d54197a511248a069c46317c353413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37754cf84a8dd89a63618838d9ce0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8d6f559440c8f3d86952e6097331415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4be9e24d30b4ec4636b6a64c6dd10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4285d5573466ef4f26d9fd91507f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826769664c3a3e398b9b12c9ad7e754418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd44f4505b05bd952e30dbda04c99c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c20a49c71929d9586cb2984eed9b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5923f9fb4d664c44d209de458dc221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1a393558ac4af58d199684ee4a63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b51ea296a911b30dc1893ec1ebd5a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e6461e99730cd8cae4db2515bc3f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494afe2010c8d52c0a3036cb9ca125d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd61ece71b370eaed375f0cdbb5ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee0528083aef9e395a49c0be08c79f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767003d8b463e0821b0156465facd42f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c53297622d25b43f0143c6c606f05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863e29f4c2944dbae400a61ba89e40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b60a3bec025cf84bcc182bfb2b053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba173ed9883ebc33d95e5cc86342992d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8fd2e1fd628bf70a93dc0624b199433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d3e2af01b25219dbdcde5ae8cc28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ff5213fd25e3a3b2a0ac22079102435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bae1e01fc62e8b03ef135147a9ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6de5f31a67125d20d3e1f782c026c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c042ee380512ab249d935c11daf27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e8c55b9c611b3a3f8dcc04e9c297439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd0dd90cebaff1b796c5a0161fb4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9187b2c5c21d5db9e7880e1053f18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83f53ac20f053d1b5c9d61a96542a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49351a3ced4d69fedde09b0457f59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f03c11d81599363da4172e4435d75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210682e56b351db02461f498ce4fc667445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0726856720269e96baa37a794ee28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a45e5b8f5b2f1bca08ebfcddbe0f2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a535bc7bc02cd88b81334730d8f875448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2b811fdd40cc66c4f041d59b3ba5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447b62616b0346afcd822428886e31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28630640394afe56e5e11ce9619acf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053566b75878e8cf528048b4333a88f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577bad990d943191b90fb02674cdf04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553baa5c91445e7f314b7f5bda8d9c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794db0251f2eb80e158ecf7686b518455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666dbe6e408c8775686f1f330be6f83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258be4102cd96551a34ddce3863748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6414a21aae3cb8a5ac08f0526d7ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4a986b1a99e3105ed95fb7c60217459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95bd237f0536f5dc10e6f63ce2aed4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56013b74f2ae1b1daf3064f1a651586c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2700344cad20ae1576166a5ecdcc65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac2885b583e641c82b5a9fa934e28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b875448d4a37555a256590b3cd38f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f343abd69d48b9c76e38ef56cd4db4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8565d10ccf8ea9fa68ba6115a21d04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d636adecf1e417c5011a5349fb7b7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e8090d49763a5e03353d09a4e3bc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1569744cdab04e8a15143d7642d81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc806b4403c8dd55af79a7dfc6557be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c5d463d0adeafbfa7fb82714cd0ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c0b5146cdfffe2c2e1f2e0715157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4246483cff1a62c0b71f92bf5c9e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cbe57d02fec91480510f795247f8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe287e6c13b4718b13148c38d8c37f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96003b26ab65326b5b63cb1d3f4a1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40757f6eb5f0a1fede1f57917465751e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb688b399ef446436b8faffe582db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca3bb67705f71e473cf06a37a05f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9b6429477d18953ee715865792d41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7186cf3d8b4791d6fe455a56761939481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0ba754e8508e0e84535acb4d35e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5dba115c40161307515756e4f270b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82302f4886374302ec7d5cfff71dda484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ada8fe3c0f796fa9534a4897b2fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3160fcae5d9f509b2b20ebfd8df3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ec23cc749088f1ac649fd86990bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725fe84cc57de3ab74a2e9c037e1657488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662af3e0005b686b80bd7c7911b88a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f7c0e74b1c4e3445956a07512e24b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7457457a962e31ba5a1ebe0e546f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e02d63acc57fc5e0bf1e480101657492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d36cba4414b6c94f409c51e1e0f2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f2014f2136cac4004a57f518bc03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561b1eb4bdb915598c387a575633f2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81b1fc3416e196c9dd239fa2a673e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb207eaf8bae3201bbc8c82d9eed31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222665be82c37613d572047865f8b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df2b1537a627bc853843febd074b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a61901424f9f7f7e81283a64b98f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e64d77bfbaf4554f4e81b7af4b6e4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31ecb23ae8a4d535ff0db3b1c1aae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d32f58f2158d301cbe651eec2945b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b2808373aff436823babe69e2ee1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299dc0b0ff693efe1617066361e8e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13f99e960f93ad29055cd292835b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd5d3e49a9d02642c330e37109d03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7e9103e59869468e05d01327c36d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d183015b452b1e55d929a4df40462b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423873407d2426d368f6ca942a80ab26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ee313708d7964c2c898bb4bf2345511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eac6930e04a53223c1faf8c44c018512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87677c514102f8207766f771409fb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be5490298551376191d07723c432ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eafc4d0522a3e50234117972dc4d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef19bcdfbfbe9ac5e223c52b5e9a07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0980f87f27b6215fd9a1677aedbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b38d36df35dc86ee2927b0d3f7d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a6a71762df7ecd68ca29c932775d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478edad8833b4aeea577e9e9d59a1a66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0a4a5ac950ed73709f14926c6c4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25ca0177fc4a86bc624dd0f78ef35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907063f65b68e3e0d81c1a46dc6d53e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b68bce98fe8944bab98049201c64fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bd7cb7c371d187631f9604b0dab3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0002d8aef61b0a1678880c80ed60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b8dacd373b551f6bb6c62f8d2f802527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0448628625f58feaed8ec1e9c43c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d514aca08f815fa766a720fedbd1bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e22bd8c686c458c4c6dde5da4a526530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26757e4c5d6101d54c7b917d507a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5001da6fcee69d28a408d2ea8196a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca3147bb208411de3dea05adbe458533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad44f6c46df556b21f9b7be0c0d572c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d682072fbc46c51800703b8fe45780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce01206fe3d895d3b035d3e83f693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ee9075e7bba6136d259b491c55f40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a67fcd5f8fb601f0264d56955c56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d68497361616fccd437f11d7f26025539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c7b1940041a0a063aac8f67a3ddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0de1a758e00043536c4395defc3630541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9e0263bf178902e00afd4accf9a43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b5b424f8e9ecddab9e6541ce422ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6908503e59f12069b52a36bbee1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063003dc0403e3b6fbf0b668d32d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8d7f5c97b796df74ba15d1d3a839546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9d743465a3b4034441c4cc3cb21d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db275769e8d61a893b28c0442f1ced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f941b8e53f18a9aef84aabed977f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f84d14be4b07d2e8fcff38d4942e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162d25e1c86b9d2a21ecc4b2c65c484551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d33a6840dfe185e7e53e4a2f39fb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449e5da0c382f56841d082e1f4c5694553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dfbee2417d4ff2922b9078bde1929554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffcedae3cb696e97cc5fee53721315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739c485a6420a289091e42c1f2630b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3dbaa380b96d3e98de3c4da56184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f64b24f593cc4a504e17cba9e9b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54308ac4e9e7cb72d16c2017e6874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37e6ff531a83305272ca22489393a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dbfe3b59e55f017c135ee392091d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c8c44e1d9a98a4b294e7d03b50ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a80149affb7d3267488ae5985296563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c99a1bff501abc3de2149560fc3fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dae4b7cc68c1202806d4188389d18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8ea6d25af07b33ab2bf078320e54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319cf77b803473b28c06fcb32ab87f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b13db520e7f0f0175f0a6e632c5093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781182427c20d668b8f2984ef1e681569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cce40ca84c8ff9efbdbfb35a69da5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feacbd2f9a42dd7a704a044b3ba7a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44f9c184a83d7fb65f36390ba82e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab99b4f1ab81875acaf78051330f9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d7f88ff1596f543b6435f5f1a063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59009b8460026476ef4e8804962a58ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c5ec2f142af8d32376c46be7e708576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04fb56592bf1ee4049bef21da966f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2daf8e3c6a7d6042cc423f190985d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb045f8de1fed5666df1b26b5c6aa5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4394d24a3b1333e8be6ba007bd38b08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f74af8eafea599d33323a5a5785f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328af5c434cda10118eb32fb185ff97d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012d7fd80549431d9e8b7e4845e8d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5566c5ff5238237339281c6c5662898584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36fea45d4a988e728da2eb76fd8c73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4869a2ef900e7c5576ec990c52f95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96ad94a58b8eef2e6287f7057fc1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c70ff435b40d227aba23eec6518e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe029de08161d84d7ead5914c9f6055589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf31b52f6b39ad5f56c8e6828fd416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c0a649cbd05f84dd8d52c851eec7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63bbe8a9b20d2f1d368b55dbd242a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad50b56415d9dba153b9773103fac1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091341b63c91e2b193d2796982dd2d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a58146dab33247a7eb48093bb6dfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7991cd200a97e2bbffffa6d3fd997596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275cd38302e0cd9b4ff0800f3d43dac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa379cd2a8b7c07fcc5619d4d7e1c9fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03194027e1bdb6891b3c83d73da58f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de51118c59c36e1cd817ca651cf3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac604d48921df9f866d5573646589601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a381bdebdcaeab903b08218ac4db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbeccbe441d776d48a4bea7d73b1eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4945da4c7a8b31c579b109e91f33f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063e69dc9ce11b9e3a865d524943ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbbfe830b35caf3f4eedfd369d1a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1b18dca55e4c215aedc4d838b2e2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b59a556d03f1ca1e916c886a00443608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc864b19fb7f03c0041d79aebb8699609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd673a3b5063c73867491569a79d4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda8b9d620506015de4f64a21bf739f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca59e2ac43c7ce22bf4e5ec04d1738612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a0c77b894057a3489f5ec6fee221613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa175cd3c5bcaa03b0f9c34d2fedfdfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854e2d559aff10ae45d66c99cb20db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee88d44a7be878cde6f363653bd80c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa82b7340cfea1ae51a3f43e209336617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad37e6325883b49158852c24abd8fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347a99e19a3ccb6d2a65da9cc8db7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd81b1244476788753f6ea23121867620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a92b49eef6a40bee8d0db4876d64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae44a3a12406c9ab6ee802d3bc60d51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942061759336a1a96ef01854f3d2f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cd0ec76ead8698f69206670ff2e70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f680ab442507b7d03af45c1c4fb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84900d8a3f084ab9446bf718cd394db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90868aff5eaa14bce9529a6a6ea92505627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076493071f8f4208dd43d25b258a682628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e543c88595743142e2d0ce7c39a50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41676a318d29107ff5a6cd37ccc7e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cafd37e9b587216ca17206f556687631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea74c3e0132143a2284285ada13eab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301a7568c5fdbbbc3d464de54e87e31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455bf7eff071b3b316def72a2ef5c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f281d31390f3a3df44f1428b046aa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3f4b3a03781b47c44dbe392482d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161c6041ac5990e1fc0f238d6f70ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6fe081a6a5e8e0883d0869a33fe76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47587be15ad6b11c47b4c122c88fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fec7369fb24a925d93e50df146f59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192087e590e0a96983a538698890b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43db842d22b1e4b8ed4ac6746431ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fd10e4c48d3b8c11a7c42f3325406643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef0920c6fc3a7272b74285461c3bb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526306144b832a7f5ec1c2ee8e88c2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1864617c5ebbb319fc0ec0129a01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd983e3e83116a81d0a30746f6f6a3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72c504c846637e09092f6b5176ba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d97afeeaf71232e30b3f692ee9d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6423018e65fb67363b5450b88b99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31c46b567239fccadb91a390e6a07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba2b54ca713d4b7e678ffeaea302da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a3e61c2890140dbecd0ca926471a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012eaa0a5d4b60e01a387ccd3a38c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e99d7cf5a0e877b145721baf12b3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad614e630b8187c291e958c4eba27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a38649ce6b4a195287ff134b836b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c969e40c1c0ed262b6cd9842c55df95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a396c74a0b146f8259899d15a75fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a24f7052046c4222ef96acf9ec97c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa25b692159953959c406bd2c3a44a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2eb3b3f51ab402d03584d040f652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafb0241dba5fa812cb38231df136c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82092c675a9143ca563db43fb24e1f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9aaa0f34656670e01874e661dbca8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26cbaa3aeb39e278e0e6034adc4e7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5db3f78dff382125634c61e9082f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212949a5d182370ab07d77b67e906e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469e96941fbcb5ec3e57f6232be21d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbcb38af28f4ebb0355be62f333d2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b1f35d4e5a028d0832a0766bc21c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732af85861f3f4dba33c86ca870b4a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecae64619eba91ad2e8f34b42460a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc0abdeffcbb5f1817a2ec3693b070674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499713781f6fb0ad233313df5a851cb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe9e9e8c439330877919133048ce6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07b498cf4b94206419c6e260cbc7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b19e3c6050c88b05df872ffcdf0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ffc92a069b5dc78213d256f7f4e35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2e65986580d247e76832ff327825680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3848f88a8bd666b5ac534b37ef2a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384c053441cf53e3e12547646922d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702216b2e73c31b1027ce6a2c4e7f15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c43f103da2650e0684a645a16610d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1fb2411e91f014765b6ab0ac079f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478758f5e06c7e8dfcc82feb9ce2734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ccfb987a9b4703aaa871a8dae3ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc4d0025e96f358eddfb346670c1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604c6f70226ac4452903f7c665b1bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa08b3e7985ad4858d29d0fefcc865690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209bfc08412fc265bc74fd307e8f16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2557f4c5f637249a5234b757aaa09c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7560dc6ffd5499be56109f32eac3ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a0f217fa359fb8fcf04b155da23b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01debe052cc7520609eb6eb41c0e7f43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b10056a12a6094a9b306af36404e21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663b4349aa3f8c493a4c243c1182b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3aa371585357009a3abcf7614dd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac121004c5f1a1e322253359ee9d09c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e77d361fc465c62d14ddb8d6e4a6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a8628569c84ecd8e6431023c4f08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63fd7eac0b54327cbe76abb889016702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfc50881e5db5499e3199125787eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff877cc4f68916dfe0e33f2e8c90e80b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb4fea66c6d461da056e065c9843d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beaaa3ac35810ee356aa6ecc96703e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f818dc3e8ec8cdce18142ed92b90b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afc9c0e0013a9573e3eb775d171d0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811346fd76724c6d5831dd7d2ceee6a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b974f138ff894bb8d08dc692adff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347bc4db0df7c95ff9970bfb5ad978711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d932c0f136c7de3a52ce3ba0f4c4c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357239e46dbb9cdb388e27120e86ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36ced0ad98fa77bb028e6bce31984714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e2b291078ef5cdbca05d6c331b94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1031f58d3ff8eb8db80bc2a5c43ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e0689ff1e3ab1c37464fa531d0451717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a6a4ab26f2ee205313ff29612b057718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d33ce29da8b1880c2e4beea4d240a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619dd90eec8fd9fc84ec1f19e5b21a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40ec77fb118e6e9c07aa07d4ea559b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb64bc929f313a7b49babeeafe52e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716947a82c446a000dd86345833944723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39661ebbb5afe181cd37bf8a88aa9652724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2337c12236c51fa77748488a367fd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433238c41393678d5bc65856da8635726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef1b0153d4347954320494512b6e58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c921b67a1edf58c8b098e48682e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1aa11ae06eae95da66f3758ee0e5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b2576489c1a2d18d2517458a8c58f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbe53b0d0e6c3ae44507f09964f7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa75cec86a227274f50ba0f9b510a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d8c51df305ad9f763fd743c54d139733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f58dd5f9f4a3ccce3b896e7eb79855734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45157cdadf09344d5c0c606718cf56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ae1ab3f371a115f2c12341b73f72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b658de758cb710cf4d0f5bfc0d633c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c76f426f106c079475895aec2799738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6527d7144252f9f43c48eb514214d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2935fc62ed346df543ff08aeeb7315740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaf483de6081af3e48e1dfaf18f3ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d556712a80d72e301c4a1b9ead4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc73f8e5049c534c016d73a44e47ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d3e311e8577b80d704700bfd7f19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ab977845d816df38f5bb57d1535ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283129c4d7e60c2750cb3003a59729d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e95333dc47b7caca4c6682fd055c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef82dcffdbff47ed4b73617717cf33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb5ee8aba101174d4fd1ea5d49363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede52a920ebda20f8aa1122e2a686bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e654fcf1fa2f46a17afaa9fc71e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d43addae5c34dd420de50b4cae4ce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f2f5a0a88b54706b6e46a4180b2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a5afe63d17d32e5966e71c03cb0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f553e57b08a6e381f617ba6a3ac7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db371cf435872e0a7f97725498cdb7b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144cfbb38f956917390141d883cad9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc29b996acd4ba1faafef7897532b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb032e225b78be2cdbf2a8dae156105759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b989e31c9cad90e22a8f76e0023e0a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4287163d80b79cecbbbb633d33d000761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aef7891bb0cbe8ef54b709b198d1a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864f14b79165b6ed2c08d59900e4eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f17d9d371a5d33cfafbac93d5408d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3eab8b88b30120ce3c4620f39a7a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723a9cdd8e1a2798925b34a60ef568766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da047457c5f50ebe75a14a7c70e75ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966b7c61e04b118b1b67c938bfa391768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535275e922cabdae3dadc3fe59ee814769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0915f5b46f00c6fa11b1e892eb531770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e34004e7bd07c4094c275af32ebb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3ddd66c458980f484a5a53d82063772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45ec1ba3e47ade903aaf963b10e6b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921a4738ad6cf9b1762195cb33dbbd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad1428168fc6e32a3df184f20cb56775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35a806aa510094d35ec15fe1f09803776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7436c3b144e76c5cfa16361d7a9fd8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33483675d70d61f33cfc5014da886b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0bb2919d92c7b7165ed3283207686779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541ea84a2c861ba67adf86dc3b2420780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70513d1d36af4010f807398dc8fbe4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e05a6c6e295b6255556037b7510e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838d3a0c101c4195907187b6d12406783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0a30ded2e3fc9f6a7e973e2c5bf9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ac3735c1a3948f0b55b6076bc46d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564a2ac468eb6ed5d5c6e1b0c12408e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe412a6b6177b025a96849f3ddd003d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b2cf38d36116fdd65835031ceb26788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb650797f36f97cf598c3bca40e24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c770525ba44cd222a0aa8bf43d5e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d1cd9202f9188e1f59a0ccf82395791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ec31d486e0066b36284e7d3a2b6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b20ac6a5c0c7dd03fdefc571324f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366a4c00ddcbd51367aee045d47706794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc166ebde386f9585b593b4b164d2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc51bc9239d95644efe09a89f6bd955796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487c0ef9a5f6d62f3a73fadf3ac114797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3089ffa11cf09e2399bdcf064ad4d9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a727fd7e4a74fd6eca69515ad257f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fe9f156cab28502b9954873d136c1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728501b87f99c495ad1a0e54bf97015801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b92aa3ccf25cd2ff828496b7c1a1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c5d79f6e700f28388bea2915bb7f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b061f14e7002a38d71e1da5ceed9e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c12399785061f670fcfc0fe75590e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978708282dca425458e343ed9f545ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275c10accab13e05bc1e2f3d0074f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26e4211a83bf0e4786a3dd0f50494808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8b65ec38a65b3cb363f27322c782809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd540ce598809f1878bef3e64e8b2d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd58194ccce971b9a3e6eba11c7d5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4173adcdb5994ebd654191937a20bf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef474b5a6b3e2d12d0005719e7846813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f29e9bc5341ef26d6626565008f42814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe54089d990abc6a33fcb50675c5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12eab80c7fb89dde634b89a9e04f0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d51a1dd64a1cefd10c7c080cfffd4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fcd43a193caea043129f20668b5de818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329893a99ef18ab83b67e1b679e25318819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb37ff72aefbe3d81b993373963ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ffa15bc15e263b6b1b5fca6332a5b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675086a56913ab8f13e970567bc3b2b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3c21a8acc73645a8667f65bdc136823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a5e2f53da986640f8bdc84bdb129824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9b949feca3b7e7caec653179c75a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c148cc0c18d0a7f066f9a7d2715a8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118f56017dad62cd248622fc95b19f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638e72774ee3a6067510fc0c281e0b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba728244ab3c41c0c3c6b57899cf07829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41d36bcc5be1e62d23b9959acf9a3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76473d4107e444d3f1bc93d00c3143831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a404e06bd832901d83a420979c93db832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9193ea9873d45c482405573ea034e66833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f11be37371c766565f225e0001ec0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179ee034198326e12d06214deb18ee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967012753da37482b39428f5152631b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f21f968048323cac80c83b305c504837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c320564534634058cf856e6daabb10838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86263b11aa370ea1168fc543c2111345839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5beebec7007e3614ad4b0c05f4ff20840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e414610657bfac63afee0b4cacace3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f537b82a5ce996e8790f60e28de2fa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89911352461ea8fa0eab41e1e2fe37843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3128390bd3f137d8c8725de5ff0b08844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b46257133eebb9cceef380153696845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadda33081907350bc41ec3ac850dad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7ccd619945de0d112e4db8ee7677847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c675329b1313db4bae591359b29b21848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620714d0fa93e39db3e10c06f23c808849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ff65b0578c195d5a09ae789e3563850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282223b3d8e590a30e8fae5a015b0696851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62ae5c4c8202b3f5fe5f157167e67852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17a3a857b49aeb98aa2f6727ecab0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a56ffd96cde73a551fb2f972e522854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e683d6e3f5949510f5f45f6a197bce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddd77eedcad258ceb9dc6263b3f7d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a97a9546c5420780d79869afe38d8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fbd97b3571963c985a9a664697d1d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29b5a24ba98504d9796e639679ae6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9f1e53fe8e731bac57222d382832860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdcc5a90410e749e70e13197fdf4bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3506fed29b67c9ce14dd15aadd8994862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb193e37012b55759f6aa4ecffdca863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21665abfc491cbdb6c9fe53fec8ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52b6c472870e19bee207fa88ddae8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b911b539c50d0b3fa5b76e28f261c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eed53a2a61d416a6b2bb81968886d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c88da9755a336a9e1cce85c31af6f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546add154acb32bbd8d646cff454b0bb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8161380424bc4a55659659a27be095870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036f1ca30585923f5db00b2975a736f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b357c4f7cd407cdb7adb2a2ac3647872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5146d3f078257cf95df61d28a46c4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4ece8bc2b2f04d65a16af317fb24b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ab2d7b3eb3fc2966e5b80abb351a3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216c1ddd3742d77fc00ca89f2a33105876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146080b80bd8312ca107c4e2f376eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81846f2195a6cb4cd8984b7969d78878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021abdf38ff3702871674a127e18aaa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e139c570ae17f3b5cb4183f8c4e68880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bab6f9df35b84204cc3c91b286dc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf2b1e13ab9c65a0d41cbbb86f2f2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0825e710f0382915599bed20c8bb4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98379702315a7856cca62e51d250bc5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa7cb8c519ba4765ee6624440902b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd19c528d37c36d12024220ee3e93c1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f00c7bd5b883a82a3d9009ec8aea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e538ff5d150bd4c9fd5cc24b536ef888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb559844c569a3094b4b5e66585fba889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858df3b86ce1fc75daac90bfa9f61f75890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043b447c383eb62ff229281fa0fc77891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716892b23f68d56ecf0dbdf918e6e95892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603948ed17ad47caec93afc047cfd44d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc35aa0d9eb720781cf3ff14edeb9c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde06461ad58f58be3c99940e9fddf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c080c191a0f72ad0a800f2326a786df896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6addfe5c9a9c0ca99dc981bc9719bc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb123355f47708b331b4de4944793a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33edbd24195c8a63e7eb17e5c42953899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6952928ad41dfa6a5492875d939da9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454f5a351d0c97a79671a3825739bf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3917ab0a21804962920ca6f71cb50902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c9a093d05011658001f727eb68a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c965d2d1c0e623f8a2004e8b3847b0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd25a12ffa6c2ca59436b737b836e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e888c4b483c2a7bd10c5672556f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d417b1d1e3dd7cf6ae77f4289f46150907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b6d6b509b65b17a7578de52d0c22908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07c4b4dd55c3e044eb245df6a3930909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ced9bfde29ff6b014f856a75b3539910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae094c7758a69068431dfa89ee79f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454d7260bcde322a8451ff5e4b9767912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae484b453531fa10df6bfa3caed59913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541139c83809d9ab29114ee0995128ed914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76139f0d663aa8ea4021658110cfa124915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f77731d9a563972b3b5d3147cbdb8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c8fbf82b5ccaf6099dbd8fa928ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca956211c68d90a6b38d77b94d02566918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a3bdb19099f54b0e909eb375ed70919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b7cbe62e0ed1f73539690a361fb7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754d13834ac65b9bbf125fb6b8a4e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff1ef7ccc467029fa11417f497dd0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a463541b8c40d99791f336f61e06923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252bde8bbc9676b2f1b6c7904fa83fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87ce83318224b189452cd6520a474925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4706478169a043c2b53f8fd92794926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984b44077313f7252c27c45fb12299f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c1bb89ff53f4f4f4c8bbe0883700928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb066a6c31a76c2482587d6d15aafca929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a91526560d1c3a6ae3e5a8b0931d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edb7f337717d1b6be93c04064cdfe931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7a84d4d5d60ee0d4936b47e5e991c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38f7e9d50e78c556f8abf9c6b4ecd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e7aead810a65248b9ddc19536a16934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36684e05093a6c914e3bab572543fc73935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f949d773c3cedc75663038653ab43936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3505bd10f043193fb4751bbca6a6e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d38072442c566e548b79824975b7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a69c72b980c6dd1b894b7fe01ef9b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4a65696e2ddae7d7fb4da4620170940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560240cc0d6f5c3c71143adc445ecc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec61fd1d7980a8820eb22d3e6e2bf1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf802782f22d8b0d384be585fad6fb5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbe7dc36766b3cb1d96421ad29c46944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026715d63c84bef41818dce7657bfc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f67ba2890942af06b219d8799047946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb313d1cf49818e92576f54b73ace947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8eb7f5a6757069e5eab7f201504d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdfa2b952264053dbf789e5f9c365f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752a691db935fbcec0349ceaf3a21e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c3b5c08d2f5caf6b9b294f712693951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd5b20ddcee89c38d7283a0d122f39952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cbe7b8a923cb2297bb7cec5c2b09953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063238c441cdf8a08c4b636ec472b4a9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7196747c22ff91afa00196659a5290955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75449061c19e60f3598ea3bb7493ab21956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea689509cc6719aafd9a67969cbb87957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f17e69c222038fd9e6fe046e93982958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54912809109f3ef48cae58bbd1370cc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381f9b7dae3d74d94a238455e33be7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c1cbe2961114190cfff5abb656eae961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a824354accc07daaface1856405607962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a74f35547bae611c2b3d23ce6cc5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc96a7d9fdeaeda905dbfe811ee93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527957fab717725339340beb426c878c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9604ac7ed88b975af5a10ac14c044bb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a692e0ba2d3571ca243ff603b561a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6378e2c209ab507c5c75baf2bdc9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb479824c5b323b239f2be42017a15969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d29d19860b3d17ca86555fb15623970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86bfee94cc772c6e169f778ca5e081971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beec0ec46bb5a6118a3d5161d32676972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff75591d5509a59660cc6cf01107c29973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047761726161e9c49efc21eda40f53d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47cb9fbab64d12a5534dd1a797dac8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45bf39f6b04105a63aedfd3c580e29976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629659a636dd62438ed0a3666465ee2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4817b76839391a1599f1e95194a87978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360920faaf75cd6aabd01682150034b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf1b81f439131708295d2b4150b093980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e7b7e1642d1e43f9d1875204b7856981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b49d0e123568d290c27c75b551ddb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbd056208e6b828dfe27c3e425cc16983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebea9fbda40911f2068482ddee0a21984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045ec9f8d65a1e4b9e67d9482569b2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081bb81a8a3543b810f1cfc3e2d07e6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f116cf9cb4c1d5300cdcc5c6d01f48b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2aac95d84cd2f8c52599883b21ab2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d0deeea820df992b76c8eca526a3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ff0021c7f450def56a65370c8e6d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb30f9c276489f4e073bb25c9d0ba991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b546cada90d5635851e47b21004d1b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f0f479181ac786087e834409441e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c41f3144fc0716ed23d89768cf18c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f707466df4a9af9ffa84051998ad3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6739c9cb9069c8326d04e160fdcc7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719711ae7c5b9bb60d3aa841217dfea997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8648cbd5e1d6c4490e12d335523191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00374a944a335747ebe3f0012f585c782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268232d26f800a7d21074f9cb637c923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f307967db3b7f2a4510f0d672346b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6677c2bbe125b0eca3d43db32eb685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ff6e75c29c584468cb27c39130a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccbdf9000068a353b055863b2b03ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b31fd81a9ba4f1b5e35837a643e948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327abb997ac4c0a224e6314c154652d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a10b64ac054abc32586a1149be2c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20d249bb4e3a08ae72d46a4fcdc8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b975aa4ffd56eb2d84dfea3de1863c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c708416583d24b8104691eda2ddc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2604b2801219eada688774c6aa135114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f543824337e378b1a125c1d018f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d40f21288aa2abb770f95476afc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d252d9e91462b48414fe8a8e64d3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c508afe1893efb9b0d2da153f7e4fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ebb9268dd6b3986d47c67f36548ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67614be8443ccfb0298f1b3db4ac2c0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740630638c63ef5d3a436cca549ccd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4df7e4d0f0a6f21a93cc246a5256722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b4f5e132dfbae6af22aab8e8f99b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c988df06b3ddd584da5ef9ccc3a3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5f9c73dc2d43e13aca5b81b084b6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772fe579fca992ae0ad26846c62e5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82e3e4d84beec33228b638ff7e897d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ee2e1fa77b8c7f6234fc0ac5e32e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c649c765dfe6597d45c323632f6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b84b81d82e53121397f8fdc4f0ce930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea416bd85250af756bc4ae3494ba9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1238085c58a4b195a6741b7144d2dd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ac7ecbee84ffdfff6513debe035533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e08929c0c794630b810dd2cab297c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b140ce98da72b4e1162e8ebd87b135e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ddffa930c759dbec498d747b701936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b5313669fcf1b5d454e1594cb89137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77297dd1340715ceace8d623659543238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38575f3eebbc5ec9cc6648f23e5f75139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd07a3605a7f699d94ba130641bad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a4fa9fc4624a3c44fa6d62c1ce1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0b63ee6e810b227e10c81c60f4a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d90331235e47e12fef8dff5d9cfa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce11db3612dbbd8dd0bc6f6a5faf5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea007b8d8e3bb2e4f656c8958c05b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9be18d3e32c64952f232db5fb085246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6bca3920f6030f61c3d670d0e7c4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f88ae9ea68ce6006f8f950f27d05b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0d2db92741658ce28e4e803b524d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd001d6a76625f1b636d7c8c1163ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ed27e3900a626ebcb20a95d7cfc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca1a52397571e11361e3532c4b2b8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac20fbc87e0d338b3623af9423d1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c6f7a60c0764b0288f731c5f9d02d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f851b2d2e287088be24b312c83d3eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215104ff3269469eaed62db7d32549c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a582aeb671d80f6d649aee7ebcb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc264740eeb71fb7e9884969c63d2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008f8f567ed45cd97ac728bb9a9ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35be934678a3a5747ba1a83c6f1e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6869148a19308513a03f2298a1e7b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08c59cda8427fcfa748546d6a993a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c366f5b186caa662476401401eb68c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad532b81e08bd41d8080309b1d1db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1da6535c148c7c433a08a9ec9405c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0c4426d307038b07f80f3de9c4ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ffac99ad68629c8a24763d05814a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c70f0a1f56d6bb91988b3bd4bcd9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec343d94f906033f08be07e1b861d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd58e97dd8e9e6d326234e9ae121e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06030b446fa1bae0a1c46560397ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0291692cfa39d6af2e2b6e534f6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fe579757b835182dd03d40dcc7a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd95c9ef60314ecc089b7a76686e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328862e73776d1ff6690848e9300e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496d7ff93fe348419fac086a32273276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfcde68d43ed6b2223b1379613ff9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3698aefa1cecf0def262c84430e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa983ccc9f7956ab034da1287882d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a88da969998ccf375a01af229efa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d43b9f8f6933967abe8b97e34cc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafddac84f71773be8a7644ea27359782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19084267f0107a1b70e98e5c93250583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d148c41ff8ae22295fc7eeb3f806884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f464511d59fee9e4a5406a61608b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61904be6aa5fc40d850e9fadcb6622286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb95d924c9f57e59b7e997e5a942d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df27490d2b48f7f49da90047545bd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de371671cb01003664092a13109a6de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf849acbb7f1e2f96ae89d5f7e71cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21810c92ed01f662ab8df54166e177291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2713cd02a28ee255def22fd1682692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df36b00ed189f9ac32b68d59eab4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a5cdba6bac6c330cbdc7f68aef1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9d3bfc26a8aaecfb664d216a963795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4726e3523093c463b2a974e6fe82196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c8a2705585d376c3eec3abf6069e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8152bce923be695c47e8e56c8439b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b29ab650a4242c2a3adb6a95720bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8cbdad68f3f59ff5dd1670a087755100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b1148ed89e4c1c2dd7f4f8f4fed59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ec8934bb9f8398588993bd4f8f34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24894219a9ce8246c08f55e2cbd11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721df6fc1e7d780e3c3c7016cc73c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b068f403ab396da648ffecf57a8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa64a462494b736c9743eabd6124be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806fc082588dad6ff2029e0d537c6ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f66acb13b90448d39243886f5b2cef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71831239d5a52bf6804cecca788b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea69a81a827adfaa5ea4e0ebd52b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d5798ecc1546e983dc9a9822f54e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e7cb8d60a90f30157e1d753dd0eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282598c5a837365667ec4b5b22d9a3af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafcab858d269ae86f11b948937e31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4769a546ed31bfcf8df4d81a3b01c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56eada1dcce5822cd8e4681edfdaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0e4a06e1b54cb504338041e7dd97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283fecc8ac5a7000e23a4ee7da487a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf07e399b3e928fc6859dd6a4b8c541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17e3cc635dba7f364b6b53ecf50a37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa432a1e146f4b7040b5668ed2022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f3428161efffd43860a94d124d30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d34d6cdfd2788b7548628dddc3ac7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac7890bc854ee5c229740a7cc8207d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef289aa676f78acc599a1a2205f90b90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa20805b88489304182bb877b90ee7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8476a66da4d5f07b9de2999954649127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889003f89fa69d37b2cbd852651b3fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917316a2de9fd82cd1198bfd71d0021129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821839d4f313e2e350c4d62ba24288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aced21f8d83dc62b47b7540d97391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493975ce0e3e651ee2b3c91cfb390674132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4720477e340de12badb571c3ef3fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8baa36e507434ff5593acc166c252134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbac7db6194d428c0899fb78849128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204e568673b648b483a8bafb5c7208a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844540451a6df2b4a6bf5900f2452bcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c18f2e35ac2552291797565eb563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087c0e0e40f47a276d2c073337202c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005ef6c13a49892bedcf0a7e5b2937140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc6e40657e83f1b0e16b2c38861dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a030fb51e8aeb85e2871d55adc89035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b35deec0599b7e0fe24f346303d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084346d717ee1bdf650fec760c7e71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f2cb808d1a2df439419786609ac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fa458966ce56dfa77f190acca27a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a3577b89b497856a9288415f0fd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b7b82c060a9af14da6205dfea6df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb05be4c610e918d16de262e1c4450149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c1042dd9e01dee40dac558eb2d4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d137311b0595ce2d66c87d8613a34f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b9399079be709c90a224f5d53543152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00446e158c420b212941867251c1d79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2e4c879789a1b7e9aa2065c49e02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407548454bc5bef4b75098393fe77a1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86738a58a04f5c362601fccd1be74dcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733760b95ca7e317345b68a81cb5591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56528d167b1a1396ec0701604642367158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff24e60f251e8920aefd5b75a001e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34982e1cf37a8d7b9fa3b428db4d59f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027dd3ba0d3dc65117fa293f4038c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b9f4f034205d0542a0bf1cc36a8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec65a13255e737e3c306c5c3c1e68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed019ff2f696c6d3931df8555ba0839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d90e27b4dd8dbb8c410e344a5a6a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34ed9b7e1641b062dfce66eb8c17c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7274e96ae0429b0f449f52f4f0f79b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335cd994f5b0b44611b1b2a34137bda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d4d739c3b3b09999f50276225bdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31dc5b9a8e20ee8cc039f6821bcc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a12a07b7af7953e189cc9a624826c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495a2cbac8d302ca83542168316acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d829cd62d4ef66ed00c197ae60545b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dae997980f2040697e3d1414b1465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b8937d53bed289401e6f5384ec9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009be8fa1318fba88957dfb8a77f552176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a386765b267b18d6125a2b9f3baf739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235207390ebc4b176695e9c51c19f5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bfd84e90220802d5ffd9abe08ecbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a2aeeb8c7fd7b6ea4f335f77640c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e10892d8fef46f925a280dc785de4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9cfbc9ea08a3d706a466ddccc5df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860915554b78a8b6122d871cbdff26f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b23ece00af95c98af526580b227d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213c8dab6b7808b3a20e137b80eca3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca206cb9889f34cd6db345af810867186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02cdfb3aee42a543f56f67d5d0b873187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7b45655f742d9b162eea39fc8d9da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff5e6ec406ecca0e631d7034f0ca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8bd17bb19352e99c7e56e68220fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf8f04194747e9d002885f56ef005191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c167b16a38df2530524a01c130bbbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9318d8d5d413e558c655e6d66a75b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9a1476e9bc96e7b0257cb70518760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b88bf75643153c035509e9db0843c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1504d238621deb1eed0b88ed24df3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee359d977d70c7d2c63198ef444ac69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8456ac9047905359c31dfeeec244a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954441b5def0d8a02086b36caf4a698199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6d465ba762cd7f8d6cc76c1d77ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bbf6a1334dcc4bb31710a58675c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d1fceb5cbf527cf7b625f3ad69979202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7a37594a91a227fe6e3aec728ae4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2e1301ccf38a05ca972b383e5975e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18c040844f2d74de8099d55b82ff5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea6b3fea65e09acc9f6ea4ae155119206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff4c0f81bb128aa1190a97b8784df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b23f78c370225effbbf4767ab6b39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1fe61686b6b2666bded0177c9677209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66170f236b3952e7fa5de38ef990ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f0f0ffb6b86828a6788c699a1a47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af4399ab11a596b6dd940c9006e8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a669e4713e94951c2b3c5a43e99ac4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f23d5b9df3eb857e7482138ffc91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413c5d09087d73230c5c0f68de574f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5eb6dfc51b02edf98d1647ab9871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f79b0f97fb74b9a66b57ac3da8d11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f414d8d277f23de9dea7c216f7f70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b50d1e551b6977bd80bc29682c81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c961c581ca06483aa7b6879aeaf63c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0b7da433a055a5b0bc2d4408222b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e29c2cc51146f75e6d287e071b8d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308234179b6fb49136c14be65c7f4e07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b6669a21e7403322dad58d0ac82e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33d61eb21fc31dd778c0ef6c96bd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd36a66675cbcbb7f5e7b44c9e09d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f131905188fd8bbcdb8d01d1b58800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf46635663770f5255617126b69526228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ff30d57127435aabd692b1ab4498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e89d4f33acd0ee70239a54f88d7de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c44750d25a1946f02aebc8597f23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc69a083842a9ebae25528a2e426cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243ccdc93efbcbb3ba2bfda769a681233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9fe27e77a7b855ee207df44bdcc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0214d2f672283d93728b6d25c4a2ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a944b882e68d51b416fffa0d7464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c5eed9d05bc3a23cd9a7051c3b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce9175082f93d88b6391b68c02931238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686b850f52c2561ef52f5d56b30a6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f9d64b570b72c5eafe7c9d7adc14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf48bec712ca1e52b4f2b2d157a5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f60fbfcc30b426f13b29a4a9a8a15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ad2027d2af808f32b572dc8cf4d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc000de19fea8692dca3fff23461b88b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fef7ad74ef86666c44d507e0684205245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4225fd049424d30e61df3289923f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3bcee8efdad2b0463da3d40b0120b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d96b334dc3937988a67cc252d3f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35d41b2206c94884ac3dab3050f23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821be4408898fdffe247472520ea9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c0f8cdbd9f00a3b1ac96a18038bdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de541cb231975a6ef52c8f259dd63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518342d50fdada58e98b0db8313bd244253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48776101db1dd7150208d4c787bd8c00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a608222ce84ab2af3c9e75bf88f9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a630d131349ba121629e096aeb0e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184e0b9e61ee6fe5cf4cb9175e4f103257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd155cfc339b8818832e888f1e99e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274e53bb56c768a56a33e2115c578a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5596052f1d517e28b6e7ce27b8f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728bd1527eddc7475b29d58662ebb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe2ad51e110bf2279c496e2b19ec9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37359bb8861998fc752a02c8ef1ffd40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97e633c57f308445f8b0d0b08b62f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65eed549aae7f71657a3119ed3dd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455e6eeeb36cf6ab7f0357b83925fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdefc58e8dc09d71a13dd4a8be2e32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729f7cb15343651ef29ac78441bf9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5fe4e14a3ef6c2f00b1e4fea2ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad286843345fd6763f5eaecd6af3d7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a01daf8806af3792effb19bce4ca21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9b66f716fdd4ac2b52301152c31d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8034722fc0901d0ba946c8e9d15371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be32d158d489096338b0f39b1643ad1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc7895f438b4ae7905127359249b92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619854c79fc28415de4930fad2ff05d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87111f6f8a42246c8761eac61b1b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ac92c7d1811b9f7bc6f11cd8c070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58ec86fabe65e224f6f6ed8c9fa67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34348154d0640c1001c39395138b7cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0110bf866a7dbad3c6ab68e5cfdb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7cec252629971035d80f685f7524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddfd13e71dd12aba8eeb7887b376ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839087f5063ae9098be2a04fca210c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c3a04cb7595cb02ffad867ac4bd47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4393cbfc34c92b38594c2aabb570f0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d351db0663e9b55086fe7af83941287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8ceb6c4928f23845a16af8bc46b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e5cbc3992d29300945fe9c28b1e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42bf4d3399dc26449919b8554b3d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d259c50c7dc28f44eab13b9822cb1a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36434898a1ef763847c8fc1426975e9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae38c9378e5b2c4c288d8a1ae346e34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c6664928d18790b0c3222ac51ac07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff90cbe457d72bb6a7984d00bddf8e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3fd0a68c49b91ab352cc4b233cd52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7469a8dce0e6b984fbb1afb65d2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b8dd673665819886f22bd33421a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32aaca69746ab23da59f3310e9f52e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc07e684f6110be0f4483777bfea9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95531f34feaa72008fc1ac9057fe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b23f5d13d14aa517a10cbe3ee4c43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0896bb5b189b4072168dab5fb4bbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0ed0d8504f027b772bd333eb3a443304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0024e81e1f411a0a8149cd32795946305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07891accec03fcb3141c4e3c0f1fdea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5670701f9d2e55384192a2a7ed84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a78f5846a2c860d84546ac3b91e0f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4a1f951a096b9a65fc8bb0032f7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287bd8a954d74869846753e5cec90da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b35e23bdf978ea17f5821ab91ee13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b832bb412465347af9dd6413953e8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce5941310a402e161c654390c3a096313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875c5218cfa2ffee1c06fca4c37581314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02550989036f7164238fd0e2d26b6585315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6d695d5cf1bdefa0fd62fd61234e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd3565c24bb635a53bac93ec79c7b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d137ea27d9679fe5370a14a7d472318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eef42c72308f2cc1999badbee6acc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e38d6beebe2fb10bbd1278933611320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091e68cb9841221d6feb669127d325321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c30a38d4d9155afcde5538b046d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eaba37447aedbd9d446d4778f092a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa62898d6ccb20a6f9fcf87514cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75222acbf1900a71cd9abfd6cf15368325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba99cf668858bb84218a90524c1be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403871f51b32d126ef1441d47b242b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55049bd0f8adb6b7fb433a8dc3ba93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dcb9ef59bbe0bb5d1926ba4ca96cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ad8dec6c01cd92cabfe1d8eceb761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c262ac56af0b20c5b063bd66051aac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e554558e9810772f23286aabf1f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69bb4b2639976982248cc7376b5a9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869c4fecd1d1994734fff4d70928515334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb14d65ba238dcede32c3bba08c7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bbfc0359ff5c38cf8ebf4f975057d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f536091fa4e5221c75f420e7a320450337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902948bd205d5887e7e577a1350465338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc850a9b00d4448dc2f5f2421cd87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1729a3ec6a628f5385a359f28d79bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a29193ebbfde8a5296d64080b505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88edf67ee14899c0cdca74e6914425d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe9eee01afd2fd64fa7a793e3540c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b74009ac813ad82e4554d464d1480344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeeefb346112ba4ec77a279a73c2e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bc4c20019d922bc4f2fc53be96a5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734cdb74567233943094f2c0aa7eb17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e3450e8b054fddfdbe024290e5ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c58dc7cf027a5a9b70b2820b1d349a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7b36f94e6300c92e09b11895505c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852113b42bc40bee7b8bacc344ef6df0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd479c76c45542b1de2189dccc918c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a54d14cd18559fbf283be7b0b766353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a4f70fa7f830d90cb35dc70e5155354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a40d4b251fd2efefbaa9c2061c9ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6433d327cdd3970d4cbb5bbf67fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844f56a043b5751e915794ba9b1598357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c25934dde4defdc6a7e76e7f551c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad645812d0e14553e781a9723eb1453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3386590d94234fb1080955740766360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345410a914383da4c915824d686da8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f225bab1dc7cf22327376edd42e0b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfafdb4442e2bf4d0c1dcea86e80a29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59f6cacf8bd06b50eca249f673157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201262bac01ffeec432ca94d0f7ce2a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156abd590c575276fa9a701e094b519366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f318f89b0d824e494b6d28131ed9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcf0c13268f611f1421d5a884f62e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd0938c36b04b18ee59d5baaa4ab90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018ef8a701c4050597a08d14baf2537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb32f131471dc0dc300d8d2a62e50c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c70e6d3a1eae1bda5e1aee743ce17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52910ce91ed8fe651ebd35c24fd8dc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab42a8867355479aee65e16072c9693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fb8d3b6d21fc0308d36b30468565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d2e18a232788df298b8f9b1808408376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de1718b2a63890e1841b3633a2961377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a751e47247795e5f74d17fdbdd34c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f03809b9de71c8cc3ab5008a531b5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325de0438aee7270bf3a196c416fb9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda716cb8d4f45b32dc2233bc139776381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82301c01e78abc73d91d003943ed06fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b669bc55fe980f06a7ee768b16d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f2dcbcda9f44b5c441589eeb0a7eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df4a158848e88c0045dad14a4117b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85237959f90a321d3422dc879c9ec5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d919cd1e3d6d551ce2be47037a253e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e050ddfc1a1ad257852973d4c279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3bc07ce989fe65215988c6d4a616c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686d611faa629b94d9800b7700f278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ebaba4d25fe758c4d9a7f45a8fffe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85932f3b2eaed6ccfaed08622e90fb2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a49c86f2dc2b73fa9fced81d74623393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5eee278d3a5d134b298567c60d6b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76966251eff9c98376e8ae710b154395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40068e2de25b96b99851f05cdfb811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7d883468f822d4efec385b78c6ab2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c230fe763af8e435bc5d7c61ecc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c94e609da2a038852511103dc6eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce59f31eb0c471e29da53b65e0ca2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862497aaed498a5d3f3f21993f3f44bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb28848851291d0a1f818b7ce1bb69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cff151a5db581f5fd5402b083281b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047b981794b80680063a5565efc71c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752dca8497719ba65e531023e47864b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb59e3e88e189343005ca25a3674fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e9ccbaf0986b0c631eea4a0c67b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9ca3864e22312aafe98527a6c82d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c9a486ba15f1b3e76067d11b0375c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718365d0aca6305d7d5720312976fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a706a3895603b33a71646c4b18fbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1730147fad2a1e53792251419ff381412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64af07c57900e1927114b451001500413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727a4ee5bb8bac1a648ef1cbe9c6a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ef63cb6cab8f94932bf53ca2f01f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697cba20dbc37ec491a57f7947608c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157154ad78318eebed0af760dc55d4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05ac75927719ad3e35233eebd3f262418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a060b07088b4aab1761936f4a5e0a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e898d25b9493bb24ddcdaf44869ac16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118f4e436238ba600834d5dd7ffef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b0561f4cbc71b14a316f3ee59e51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833511d1f05b5c818a1dcbd943c1d664423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985323c1c57e7a337f9bac92a9fc1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d03de9136cf124616948b1cb4e3d1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d55211f13c1815b793ed035c17de8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a936c254984a045d01a95b436786e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6963709ecdbecd2ecf0c3dbefb1d348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81ff79f051c56b1438b3233f4540d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37b6aef09deda5c957ce7be660b5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9b4a12f2f915c3ba679d6d2c8226431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbbe06b57f08101fc65d46ca01cb30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0fdb9e15ec29b8d014e61c89c15c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1f8a4c54eaee6e4b553e12b5c05e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f3d30908e7312eee3b7198feb674435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd3c2c34424b563ba35b4a1eb4d9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683e163e80cb2f8816243224675649b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038257453fd68a0386a68c0709f5aa0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73e4b97de9c68fc6f9b794c6dc034439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa46e19e9d6e7e73b975e5290f29e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9fe952e4931eab0fb8e5f8616ed51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d19079b2ead849ae4e55764f64e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848f6b07ac4a86ee408c03ec71a5079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018013e5c75aa596dbda5437feb889dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3529b9937cf0b927f3a4435f8f80d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33982094ef06ce81e81912fc930210c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018136a5c5240b1e0834397820545dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb8878126a6cbb79386c6977d0742a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c70155e540fa08bcbdb2f28c45183449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1289489f3c6fd7f2ae7d87a96f1b53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973429b806b3eb4222ec31b2a250b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946f330a33c95e4b3e01407184e83a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0911c1655d6b4f77b5093249eb0888453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1b0e0143d6a5d314e0cbce9e9581454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b52cce412d55af97f2e5eb147db6f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5ba0d1765c58eb45d39b281eea9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f0991b28337abe113417775514d1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a60ec314dcc60cab39d5b6eea1d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e1c7d5cab631a2733a2fdf05ca1cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba622f5e8f294eaba210026f9acf41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f042e74f755d0c8ddd9398f29bb5c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321383d5bd2f06faee1f8b4c3359be88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975448ba49128f8aa98fe5fce5fd34f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3481cd49ba6a5d7e566cd34f5f1e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd74357e863702cdc9cfcd441458d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3f539c0cf5d94741372957e5f090466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e58d85210b6496bce33f6fa832ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daade389ce220cacbad7714c1898a10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86e8db1a8074a470097447c6c36ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c18ea4a6dc055f76962530daacb7dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb56d2b7ed1b23985e937caa118297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80bee9a5b6398e7ebca74ab7938af0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905220ae4caa663b7c26fb7586ab5114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e2900e846ead33f49e7ac72935c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124e6510b5db2c901296af4e234cc76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4265316a3ff68d824ee0c1af4d2bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34123a2c82da224530d1896ff2e1993477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b71a0fe7c368aabcc6ca59f5bf10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca18f92e197cfdad907e5b7d4223b62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e76e0f627c15d65dd813781d0802a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e1886c3ea382b6820e029af4edb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b35f8e3be0b3ab211ef4d9328d07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2e12dcce08cd4dbfa48e2339e746483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487246444645d65cc94066e46be69a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd433c50d9109b70470132fb45183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c0fd8f2e6f42b8ac4cc0c91397d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b051c9d0a335db519dd96afa0853487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657849f802fe01348042710613ef7acc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb978b4888dc0adf675220fad6b7f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400eacf81eb7d66f1d1a2a4bf29cec0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a03db6fe6282e4ca471dce9b1ff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1b9699785caf9f3ef928c0c6b746492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ecf2796227c6505c3fc10b5483764493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d12bf09e9eb16322c090f9550bb53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4d3b9a5a2cabb163e999cec029027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafde90797b295629fe54660e0bd5dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d223a24a1de110d463c8eacb974a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b6554bd934c2845d692017e3f2c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60709094b195ac7b9b76625220fd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be5bc9c9c080483ade02745aa6c21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285efd9dc50b9067badb6547f176511501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b79fe4e8f02e484cba125ce3812e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b087c5862376ccfaaa4898b91470503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5a212c14729e8119185182d3d232504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20858fe78923e6d2b1f5875dbdcc350505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706813e95a993723da92431dce9f1bac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810104072c58200bc63085476b4f755c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87f548d7a1987b518babbe07de127508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1b2255031af889f352c82c744904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c462dc1bee9b0e0780bdb957af6db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec2c8468b9b6eb016a4303a16bcc04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa18f0488cde94db76ce846a58115d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d9fd2c57d2b839aef83ddd6d0d0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3b06bbe7c6aa5920430a48deba59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da94fdf6804885ad0a5a135240d95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e38c5b025673352714181b3a28b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989a8ee423767afd854da11be8c7cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b886dac8282b7a818d031dca839af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fcc847bb71197cece061567ea52d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09ebd5d57a8526a2d8dacdd277fa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0dcd6ba0b908c3a474847d687abcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd17fc60bcb5bffecc97278887237e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45023f83a2cbbbd9252b71a3d8402523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf9512bae73096be9b544bb70e3d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6df71caa7a42920e1e3afd7160b8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c83e3e2c62463c31a5e6dfee328ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed38c688587161d1f1dc50b7bf78ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57d07eb074af1f27afa96f5f6d9b41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23eb1030be350f30905074a31a5d40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86230caddbdb56832d0247d9ac271de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8b71ed78cab5945ace77ff4dbc9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8677d63dd3f1960240f50c9bc482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f930a25a9c713787bf6576d0d74e2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983cb58b0dc177608bb48fa7484b4ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f422b38be5454455a4e6abd0b42202535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f6049eaeb2737703e5a4f8bbef1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f6678eae37c396fcbb766292f7d7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142616c2bdf579bdcbbe36ccd1c748e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df1b5f651b05a09cfac9cddd45558e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6acd522942a72571592e6b458d74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d989bba8087cbb685b9f0f778db1ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9179fcca1116eb98a31678fddbda2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2475781094ec29859b8a2152f8df1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe3d2bec97664466d7f6bf087735d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be26951b614c8b0c21b62e0a0edc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114163007c8e44c07c682e3b7ebd2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b1f342989a63438a9d2d9e5fd754547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2614f85a1a8b97a4e5af1be6d024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4bc955851395d476106688e191556549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6508b746036aadb9b34b065e5079d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac9f72b95dee0dd02ced98b8e08bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a35fc58e4511cfb3c82735b69128552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03800fd3ee35d674375074bebb13c64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4e229d297ef0c65393ebb82d3144554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b8b080d0039823bda823c24086ba5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60898ce5cf090fe5f5605b8911119590556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166daa7ae66ed7d7ba87d5cc88f4cd72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73d58a83e8391ad138db74f3a7a6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c1d83c3b7c8a27e9e06440f3fee7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5e73aedab3a7d7dfeda3b09ed38b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00847b9eec954e014ac16a66429f9dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15badcf538861e095a25361ffb1d9a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527201b5dd98aa8223d6cb0ac2886f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7b491031ce93e1811c222b9cf6c4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76283c14fa5b555b3bad1ae79aabb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56140db591947b461da75ee5c446a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca2d9326869d223aedd7cc8571ce4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b000e6f8934d6a29c7c71acae4d730568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d130a5d2f26fd59ccd5c7c326331569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d94beeb48817cc6b1a6b8107d623570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859668e70c10dff68bb2dac678cb9b56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70bd00e2b9889f5ccb7388582f747572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856931656b8208b84426cfe3ae8264b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c21cf0e0711c7e35169bf853054c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ff9bf8d3cd58df0ffc7cdccfff485575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce88bddb334c8d2d69b3183b73114576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237cf6f523653fa0952b1e277c2ae5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d56c88ffbfd2bd02421982ab678f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd6f06f063d7ad3724b2da889b4922579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729f7bccdb5db650ea1bd35120a429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043440d286ed82bde4ce26967618fb16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f799fef6adb2adb17cc11823c606bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d83e0091b1a56a853986e22205bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64de117a36a1adfacade026de1150d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7368b5294fd928df4ed0f467a28b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26229d7f1ef028a043e84f7c665672586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d44abc1d448ff9869bc9bb27ed2d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8299f898d94c23a173528ea92c086b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64ca63828a9a3bafb09965ebbd1d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6acf3853d25898e73430bc597f906590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3a3023ad947fdd60abd9c5f56550a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1571ae84f04eb78196f30def47397592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c951fd738ba90304727012a0cdf43e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beddb080add42d46057f8b5c8d1d050594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61736092574e8cee22b2e2895d683595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a29283983651be3bc65ba9da7e4fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3e298654f928736349576f78fbdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916872291b8169e1bb3e6cc88ae4cb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc565ea7886aa387839aee10e28817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db7aeae731068c704eac5a17c0ac1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466904a0a03e9ecc793ea1e2ca5b31f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7fae79f60788c8cec77fb5d6c40e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ded66469119f6e5d388f6aa69ea8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937c16adc8ae95ec8d64a64eac49c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207de99730c18e1f72082e62bfddcf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2b6e559d4e5f029fe084c96febbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8847e1affba7c619541e1812f7d9023607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b9b93c1e779ddc0025c7f6903664608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac67ecfa219ee41abf6680eedad1d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff2f23053eaf95f8fddb014cd7a8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bfe559b6abd1571fe76066cc51c71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27374a147a381dc74b40fb2a8c78c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008a9f855abc91bf5121f82d6574a1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f97175457b3dcd12cd112e16f62a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e560d47f7d243e4be8e21c0440f7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44345302642c74e9ab19fa4a66d74fc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2955490c20231da67e2627751dd316617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a498f17100ccfa9be955bd3beb3fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b8aa42cb861aa4cb64219d26347b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0db55966046d5bbc5718f3c94c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef05b9f7fd711ae8f98f227043057621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb4ddf8971a8eaf094b210fa083c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761867fa3f7537e02ded2f830358653623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffe6f704d76cae5f99d1c1ee8de82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5b44653a8b1cd8dc382d75c2633f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57737830eb71805de5c8b5b9e992647626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae5a0ef2306022281c264855c1951d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277283599ccdcd2f959e15f89f8218b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23a09e1a42cda97a3b488a343126d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd9b008ddbd38b7ff9de4eb47055a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850aeeb073e6d829be3622d51fae02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0235e3922dee1497a5edb1c69f9cc88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3120f6860761bc146d5c3410eb936e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4732b381e1c931cba31206734cc4b03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f49ba6b514635c8e81f347b8e1ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7244f09400b47fe6ed504f0359182636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99080b3096b2a08ff88e64047f11eaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d268ee5e3a4a6ccca67df262eb8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873a6eb60f40e18176d5159029cd25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b22ffa64c3f5c7442a061fbe5d3af0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9b740cd68616fd3ee3bce9d4a356641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c2d3d900a4b51709e3bb969168bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246e196506cd304e22ba6f554598f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239be94db9fd9139bf627333973ecff9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18bed0c808c3c9489462d11ce1b792645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886592f5060c0754aa750e1a65a3b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea594732954954afb2ee1ac366c1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8c98b10cd1b182b974f3252edff0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dcc4d3865c03eba3065c3cfb832a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bddee19de09c15595e1f0e11951e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aae148afbfe74ff0daad15a528091651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a1562cfe9a45846c7639c3c9741b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11328006a27f287ae70a28ca38f616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c6276e70202d74dc488bc66f71903654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ce41a5cd079632371546be79c53c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36ed584b143c7ebbb2109576b2bd0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd373ad8a546c5ed65683ea644f7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa9e05366aba92dd1c8d426021478658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bdac392ca3d3a92f7e214ed2efa6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c20cc74d349f93f13b27d95e0e0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a845b1e9f8b2b2f5366e40a2c2d80a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42090f7012ff446d078c7face04ea48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd48c4752c88d392cfb19967507237663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a96a0f4f0ad8910e78d58d31575d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abece0f5a864908f343ac39efbe089665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affb0ed0b8c33001b4029592828f619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e94f20c77d6d189a8e6dd1144398c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee94671ec29df22c8a7ec60c8f20ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb189b0e9154868879d6522f9d889669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53748438e33d2fc71848ebec0916f53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579aa124b17b3b96c2e9bbc9a5aaf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd414cb996fe6b75539b9b76b800004672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da729277d1cf2c3c9894a4d252fe6edc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc117fa6d8a0c99cf00e167257f8f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145184dc02caa9db64afdb6d09c0c16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff8dd9d379e58ed4beede7e54b21ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2365336887d7b68e5d4b4b678bdb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f4c653d792a33487847f0d1f579a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc7bf2a64fc7163f9cf152b52c338679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed195333af0e0efa2dc6bc859b7c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5eb461cc97c4ae53f60374173b3cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eb1abf3a4aa1a7ab9e863ce5a577f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b811415d2a4131eaf11b09847da4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f13a2e1a4b9458ff8e7fb3b4f92596684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29b8375f0a2f9b2ca82404a8407ba5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf850216813824431cc0d57f09c6187686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f35399761cbc0ef1b6a1176932ae52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda662f9a5238cd15ee56002dd5745c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9dda7277f2763fb9623fe0f30ccb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb02b942a19edbe334964d31fb3ab8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b15fb793db3a1a581aef479ace4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5950bf3fef3449938d8defde8f91dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839edb336409d911ee93c0c11ce298c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fc427993d923aac5a14f6029dede4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885c76544960a54fdf5cc081fda758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daddd32b649ab97bf58a816cac46b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4494387144be8becba5aea99265f36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb19d3c64cf35d396bb7d45a2c683698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cc8103b7e928b7bc63df37454746f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8ab45e3374c8ef3028a57cff728e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2269c567eb5fc06632bce0ef79bd02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55355e137d5d180172357819f896602d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc025e3d91e9a6fcae9ad669b2e6eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ec9dd8ed6970fba96970f79c236b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4084aba9155894b82bb9eb3afff5b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436e040a5af91e346a6da60e34f92b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d11c5e12f1e034cf24032e11315a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efa990411eac8a96740609d2e9482e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e515737f703b2379adcadf21380eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afcc9aa0b61ded9a882a50185170d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff441ee48967456df8f8b53b3ceda8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320809dae1c3b1fa61cf0f0d5310ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f3b25cc2fe786540949ca67c1fab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7573a0acd378684a5586608240fa41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7c03ff3df8564b2cc3a5564e1b7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5053edeba476ab8163fe9e672a85a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8181f4939d313475cb5a754e579879717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f559adcf8134551c0ab646bc01c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4ff965904c53f8cced5af4636552719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699fbd77ca1a8b34bb2fa615cb5da1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ca6ad0067c8abb92e9a79f806772721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d0a71fb1b20aed1c08efedb4ea566722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893d28af05ad62c9c101bd8446ca036723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2b0d2b472d3a80b8e128addb8eac8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df5e7ed548825e3e4e51f915c831e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c968bdea34f067c5a27f6ea0972e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6656c2c0ad3f6c95c9c98decf17c9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4110849c5a3faebb466d4a511fbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae8295ded9120cf3032e10514de53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d7e89fde40faad3aeeb22ede4955730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabbeea045680cb89de8a5dc9f9b2b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2fe045180a1ac9c573e651a47192732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a4aab3e8af9a8ebbbf70c6ad0bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895472f89cdab9b336bb0f5e3edc5ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f79fb79e1d4bbb5fdde112564340ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27f8f84c7f4893a0f42033ac71e90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5fe05e6ee41af691a109e267f70b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6619c8924c78011224771958b2809e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf490045543ad06b6fd80afaa90fc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e6a0bb99b295e970547ba63ca9ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aa444c02e74ea3d121580a3255a6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce9df2ccec33dd79cef4af4428443742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a2bb09e153433ee048ceb2643731743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571c02c869988a40d9572d0e2f0a1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4561a2d1ec177da6e473ff8a98aba4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a0243300e47a7083913e56500dcb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe23ea2648cfb958e89229f3d02d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff86053a34d15e8a69c0e34fd55e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d101889c22d2e6352fc3cfd009067749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2e26401b3da35a16c035a758756b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ca8a344ad1db343e7e66bc4c8b15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf17285943963020475ff9c0f5d496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eea1cab34dcbf6f4e245ff4a1bd918753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d12c58528a6ca089ee07f1ea8e02a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861f15e5ff0cd1cdd84829560a2d6bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b29a16b5024babe7c69dddc528eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe2636abb8f05424f96fef24a89ded757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716999b9e062339db5266ed3241cb1e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c90a845f3e1a16ff21f5eb705c4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a79293210bb09bce12f7a0e5b88db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8bf350581fcef8fa0feb6c72e39d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b29cfb571e99f1186747899a24bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c39f334f006fd9c6e7dd70ad8a99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac614b2cd68c3a86b4a898f1f0aa962764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4a53eb2870e5ebbf5703902d4a63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994eb40a5a9a32f2c9584069d41b69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df2fc384ff413cbcdde06ba0504a7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a168bee496aa373cfab9181154756b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344be0f0939b8193dca24d8d2fc3f71769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece0157a0ef219de15be76607b254b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba188aa4a56d42b2f61c72bf8a7881771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514729e795de5dedfde801fb168b8e0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0dc501bf7389328a33aa69d64fe4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445410c769a10b8f721b0ef96cbc68c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814c4d31243f8ece2cb67b8229ed75775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b833f10eb0c51663b7f4afbe60a0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8615b267c443618a971406070da17b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42afbbdc54c36784e825d700b5fff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547047445668aff28dd1b9cba69de8b7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f40b1aeff356b98b46e0a0ff48e8a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ca568888b44463710b74410d7737781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee4eacaca9e279d9a9827c8d9d485782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f19b1f1dd4185f4d68a58f1d248f95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed37553bc76dfbeb8db5d1a31621f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd825445056403a4a1741df3b6773d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a8c868bd99579ca7a7d02d4109644786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc91382ebb32a437a29be150aab29e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469735366148f39bb508d7af38d9600788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344600878d3cf2b49e30f0cea099f29a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f77bddf46bc380b3dd20a9a7185f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37f1566440be8335dee19fcec1ef9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa972475cf50ec0f1c57e79ab3373792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da83067a4fe67ee18411ad086d6c67793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa481892c00f7a3f6adf34a51306586794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155648c5c3c4e005e9ef30ba1da7f6a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff69a8916c99ceb9d16d7faedc25d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af6e21bdc54bb4bfb7e40b857d02bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6a32a227a58ce76fd648c28c8748798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1272b0623af133f787cb2b10d785799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768292acd07daa443dfa34cd3ab9b96d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19654a639d543d94871028695ef15d9c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc9ddfef77b78f03897dc1de02aea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7a40558246e39894f54ccf48854a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40cf5ec754051a6e047c4fba21410804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e6a9e1e42fc55544a4b006d1dd736805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a535f3b69a5e7fe84f6662177f45806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370120db53ab2bfaf4559c574a8a827807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88178f50c13a45bd9fcc285246261e28808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250612d84a043c3a7a2538f87b82df7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0788d701d9fe9e260d07813e763d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1695e34069d66c943d4f234c50db9ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2a2ff6a0d9688a4383cec4bdd726812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab59b1cf85c8fd5d58dec14323165813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167783201c8389c52f5bd4230e39b8aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de94132aeaa1a0bf00273bfd5dd67815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a08deab5b9aefee6d93607f49287816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539722c1af29bb0007ee09296da18e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806a2940e01460be96f97dead60ef9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc108b80e6360b7247222b0ee685bb0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9006347f7b18560ba380ae6411d19b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1c647c6a2b6c5034a0357e281fe8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622f9fe635d0f418239550550f3d15822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e94e20c653fb9ade5577ca7fff7f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712063f83fe5314b0d37572a4276dc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb377c52e5e9bc3e19b81962c6cfee4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd6a239416bcd81e171fa7238188b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce050cf983dae47430953f8a21a2a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95874918d09bd764c777bfc3d0e1c2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782dd51d3edac05dc03998382fed93c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed88366cde514fc8a7754eb7a457453830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925dd27fc61f58fbc6fcbe557a5ec2f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede912a6a16148c7cade3d0c8f5a0278832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625e177fb49238275c43985c47d2295833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992fe0afee3ce7123d4cd7e5d818c53834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab554c620e07f7d9278270059e9ac37835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d195bf180310fc9e12a0d255ec3bd8e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe6abb19ce2fcb4cc8150509aea18837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea4c11880f93091a3568d30e0fd02838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20077cc1f5e4a0a03eb7545afbc8e0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8042c4e0c4efc6e48da3921ac71f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873d2511c4e04a3b72060dafb7edf8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c562f34312e70a30879955e09a3f6b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520dfa0b6b10a7c9bbcbca43ca02c2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee70a4c85e9789afd56db93253092f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af56ee35a85826088a132c73661397845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebcc50ee01bf9247edb503ef5d983846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35851817dd66c842f77eaebafdf7e79847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb79f39ebe6c520f5efd11812aab73848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd00d16c35e70e1d795a7e06ee537849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47a2f0daa59c8c7d3a57ec65982b4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5debe26ef778901c23780dd6351f871851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850d306ad3222b2d61339f7a538f7e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf1f38339c60394d7f1dedc727f53853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ecc5e614764972bdcf42ec4283e6c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e405206d5bb7d056e0f0fafed4ee8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d6109aec4c36a484d8d4331d9764856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779207b64d4d57a83d6327317442a314857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767b4f94cb2f24bb6c097ed5c6cae0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c0c516a65bf23c705519436ca434859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb0b563b13d66e11ceb614687a262860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b2ff36cb1d98bcd30c4dd74ba5eb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5750dce5c86821e33fdbff2763de62862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229cbc7f3959c780ffc7da9c817e88863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cec3b22ec2342c154f98c0c811616864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017020fa1b4269ee454b782250cdf7fa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f33bac15e07495e52c47755ca9b3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f28a271b30a64f8bfec692d9ed09ee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd58b638d89d6263c1d85fb7fa751868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09ca5f8a99b53c71d5e67155c03d5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fea353654a775a96c35883fc2615870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce6abe7b3853d862d1f7c0e58d11d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec059aafee8b4d5556cf94e597df29bd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb5d43b84e56691454e21cd9bf4ef873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7d4f3b979f5a929d50969fed0c42874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346ae308452fc6b2f3b18b4b4d4642875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c9ce14b6ceec0a6f84f3ae040498876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8a3624f5903f8d5141d438362eb1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c422aa23ced7650f4d3277169eccb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c02ab882e93ae37e7e1fef022fa07879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3943ae25d7e5e4a96a34f38d684b5b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b848ae87fc9ba2d98bd3033d36fec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f254e277183ccf7a0a075d550df3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98494b06b968823ed053cb5e58941b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99480514c19055f8bea2b1dff1d61000884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f047bbb5233d62a6e3d529990aee3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb3d275a19d6ff9c4e7e0630f563f2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad769e7397f7ab04be364fbd825d4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1908ed17b25c42308871229872e82888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b958c63937b62a1aae26c069e6976889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5eac72d913da339ab9b38eac88aa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc454cce4fe944b5f9e9041a1ff8ed891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860c0830e9a029d96541bdb94a4270892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61da9f8a3c69558cc801224be5b90f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3636e22d1e7845cef8cb9356be8d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067e84a627ea5577067bf74ad4b2d2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25858d903b738ce96068267139b213896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03a1a18d08e607fd0ab9472d33395897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a53f5bf0a514a68e14c8fd14d688898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1dd6bd67168edef4bfa98e0cb0e2f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8078f604a0816ce78790a918ff880900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47972a2ae2913269688d3677197f8a35901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9b5c76e914f02611ab80322fa47d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ab57c6019599bab3564931c91585903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148715fa36d4417d0b86a28d84f979904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcf214565d5d259164d14de3ccfc6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94888d1065b023fea165b40a8f4805906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a10dbb37051ba3a23259474f60db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8d12152b9721b35a216e44742dfc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3c52a48382785c25c379f93efb3a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172486d22dcfbdc11d283ddcd7a0cf20910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efcda45016e53ebceec616ef725f2f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731eb947a3e79ba3e504b03d344062f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c79216a19f07ea7b4c1e109cf263913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf831db3d9f029c87facc1e89ba70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861050106a89f652dcf77b997f213f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f8e4ec884669768cb1d8dc375f96916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed68758cda7d7b02ccfce22f08afb0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055fb733e83a814b00c4b018aa76f9a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63240ddcaf6b4f2c7471d77511e07919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db1d1a1de0bf276d6d94dcef8cda7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891c7f6287d22f1a8e045ceb67bb87921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f15efb38eca6555403d6bdcca61b7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243157f403229b106314cc0fb492cc6e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa141655022906cff5ac0dcc7689d3af924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d545338219d129ebad48892897c52a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a3e77b8812304faf5831e4d0f4ce1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac615cfde79b818039fc1c6fc2ce00927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4636f873c0acf18a0dec990c9af6d04928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c14b107cc4c2c67a942f4528f3f39929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d6616c6f81d103452b46d4bce296b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7216bb42ccc7128a5901845bde87d5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209b4c2e085ad9f27d667fa9b8046c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0750dc48f1b151d1c231a16dfa0e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fba3398ed359c1b60be35a9af047f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23353544f9bc3aaf4d7839c4c6269176935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c16477368b1cfcb158cdf7b06647f3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ee8da1bc75ab2fdea7e4de03e126937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec77ed05549e62b3956aea0c0ff307938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0feb31894fa769904d4b201774932939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17dbc6bb05e90e8877274ba110d772940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd473b58e4f46c15f442654de7827fa2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132287249b694382c90a5d98bc910f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33286aae6386daba6d26b5ce54271943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f791cc34452c513ec9ce34677f81cd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d574cd1ee925c2a474fe6ae789c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889414ec0e9442ed0d26adcd71dc86d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794709fb8b04a317c7ff16798d264f4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08438d319ccd90a040a7c9d226d2684948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3fd52e88907d184207c660f5e1472949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f5b96327e5a802ad65e6c56ed4a8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3b21174c1fe7cefd3d46ce196075951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86829b083210c98770eb6219e3c82b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6bc4f0ab23377cf4dc5b37d0630b6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b1ef7fdc28595028ca92e99af826954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42bffa97c3f484c1903cd89fdce62955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd215a141b1078f00efee55a3627d52956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e820eae1b82d24b99b390289b244957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa1ed44588f3d1f1f171c8d3c7c14958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34817309a790b8c6454acd5bfc007e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f595f959bdbdbc49d6a2225cac27960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cc5df117ae9c750f1114929fb0be2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014b11c41076285055a90267ce627ba962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b061431cc3528c31d73445f5c3054963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7471ff64349cdc57164f4b881ca025964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804cd9e59a7b841af8f86ec96f910ed965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf50d1335103e8db099806ac6bb7b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d7d0f8983d485f9861ffa9d476a13967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f2e294e4cb097fd45255e6d40154968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2704c046466843f245693f9f25bb406969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb8fbffd9e0a5a341c3183fd4151e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707fdf523d1e3f41ff2883a8d07f738971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e6df24d4bf203d258458bc09f5985972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb0f9d36703d2089c18240415a0ea973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc180059844ae5e1cbad53f71d0dff2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dfbf3d076bac888abc23bcaa99650975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f910533fc2e0d573b5a611b248c4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a7884768bc9791586a7ffccd4ee9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1eb8c11e3625749faeb2de23a5183978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432034bc77a6613f55af85efdfb856c1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51adfb75fbc33c1cacbaf602aab6f4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956212d8a0352a6d519c3b725b542f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd35bce3ec8717955cea1b7a430b80982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5b39295bb081b564df5143ea9fbf983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092317f261f8c892e38feccc75a1185984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235760d55bf5c7f7a4229bed68e101b6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f65fdc72e2ebb20d372fa81515e1c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b6706dfd3643ce43122c422a7e2a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b01c89334a604f3627741b08c4b1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29df11bc120329f6be21e9582b408989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b07571619cedfa169e13851e0a68990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0f828bec0f6872081d2fe8e5da88991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca43a7d645556f4df7274390737312992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520b8080c9c1523406eb71f62d73d12993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b0000e099fe92adef92b19bfc3ef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef3fcaebd9791f0c1bc398c06e4e4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7ab5b0f5a54941eb9b9f8b8011cf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7617c3cdd9b3d53d215698ac01a53997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>