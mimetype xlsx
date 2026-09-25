--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af311cf3fac60b3588653556a971121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3488abcd4f8b64ef784018604370c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8292d62022de50e6765366e2cadd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8685604faf8447b54e90e1590d794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17b015ccb615d5c7ca6f616e873b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0702ba7b6a0a657bbb87b7ab93c666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c132e5c70b8c81739d7cd705c6c30047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237166661098e4a01960577a0f202de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00460487745b29bdc8b6e871098d2ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf506cfd477c773de3b45ede3007410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e922efe09e263aa04ed81a4cd3c9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407568316383a6efbe3deab2b8423db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b780b3d38345cf27c840213f8e36d4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934408df44f15a2205d04f87f2613a6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a6706125e8191dd13db2ab39861e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c355b781b13af057fb5f5832b62616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e7826df3ba8714c248a6d9afb7ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7520e36e3617d725b0e6d674f80c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb05c967deb7d9e0b3f04083c60c2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69d26df0bfc5aea96a266ca0833ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27fce51b7696511fb9c92dbd69fc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717adc08531ff8701b0a8004f2e569e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8f4e62e584080626c15177c59d76e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0001f3ea70663054137d4b35847e6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614c453a862b788b25210731577bb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe99941d944c660baaf3e3492ea8ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b569d9f1e7b7f72f92afa0a0b18127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c51e07130449083d23eb23aca9b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50086799dfae240ab6f413c3a10de87a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850937a5fa5dbc104aa39fdaa05e68030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050387f48639f238f3022602358470a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922594a06749edcc42892c55c2719332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87193c3b0b8b398e2447f98ffa116c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d76e6e6de34ca67eb515f3c0547a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39405771af5f13bbccf004cab721e6fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31d73adbd2c1a0e2d692ddec0afa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1e4003566ac8137a6c0c1109589937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ef6c75f4fd36b0cb7292c8e57aa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9913e5cfa76191e60e39608d3961639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ba3cb919c3cf15da10bcfaedbcff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134dc6ad18faf64448e0008f8d0c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895ac3e1f105b155e1522419754a6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac159879bd8b0ae5187c2736e30c1d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e14439a35788a47c96d7cc4b76f3cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066cb123b7fc7340dcfb3d55595c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fdc4bb5a47a0bdd318b22f7ebf99046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2822a7919cb8955a20c2dc33aa4b44347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c51ce3fa9635ec3e1c21e28610b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951bf9c701180b0c5816e0e540f7d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de9769d789af0a1fcdbf66f47a69450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355e578455f6511efe83991a23cad651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e0ff4198c90d5ae5ad6bf54bbc4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c652d64e49e1eeb3925d7492ee11a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a98fa3cf9053f200349b16a77a6dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006338d27671fc6600bb43d220efca855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe238fb0c9e7feea212d25827d70ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709549e3e2623f555eed21929078eb5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc996d71a3ed54526c12f5a2fb9da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20097eea227201b4e501db6889255159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da3b6ab0d186f0bc33dfb0d1796d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d80cee7e38ff9ca99c4dfd3de4c2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b907bfcc73ad9147244e14ccd697b3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6981cd39eac3a4597e3e6910833e04c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87b83be85993d0e38536a8b762660264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c07704c1931536bc73496a72e6d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295067da5c1d56d9f25d0a71d68d4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93b4e4eecfd4ac64924c7fb36b99f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fabe2d7370a716318d6ce8d8fe52268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339e3f1d340bd109fbd1890aea1c90d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e09752bc78337ab0b831945c6c2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca251187f4e910a7e5c66d68baf7b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10efc07bde274f6500e199618a55c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6a0b8f5e6c609df2333bc781cfb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197537ce399caa50c828ed31922021fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233448c1ddc4d1c17324c5e9c836e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d951a0eee50b9b4c837c35564b536d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2a6807680b99c82d2878a53acfbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38eb8def6cc17e09950d0ca7d8e90678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0ba4bde4b193ca8406e540c2a8e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf0f246073f50d16e116bdac99e94a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df4f3db346a13557821f0b3531e3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b23dc9aa888c44db5b2a73e8dffd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b4f94d44e03fc22f2b5aefaabaaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a61bc152280ea5c6dc6859dbea68a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599317de96af93913f5deeb7328a18c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71485ef47f32523d020e660c6076f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb4d87c7b999945280139b979716087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d3ed3443f552a263e607df10d46e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718278ca77c376ff9d8af81202474d2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd79b3ea573573802ae75b174a112590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5e15a95e0efc510ba6cc6a78e60d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90386bdfb6d214690c64dd153c1ce8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe8903510ebc50a3db73d4f6dfaf1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de145bc358f72ff73835f698b378e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c7783e027fe8ede31d659e50720d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be83f6267cb6fd3015a48e6218cc0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8228e4b510597472deb91f8ad3c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c576779a2f4e3b43cfc49697911b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d66df008e21ee61fc0682cc89b0d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30b7eaa57361a9d3eb6c329568e63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9cc1c650a82a5454a1332659eedf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b1f023016c2c839325e2d63b7d55f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cabc73ed164e0b1ccc850d0ce164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d99f6dfc116ca262929fc88720b5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b0d3340c71bfb0f3da09532f298f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86e651b21a878cf7c7b9c0b5a5cafc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec75e4f1556fb118cc91ae3e08fd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dd33717022ce80ef4f2cb2238717108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f5d945a82d27072a587d31e50f4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf2e149fad09fccfde6a48c69d9ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637f0897183e4d0043061ad4ad94f8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0adbeb05d1c3d8f14941e2dafbad4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e9a73a5083f7854573094d056b01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33920ce7ef7cb0ad51dd9b702d40e43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143b7ce235c8f6f1eef2678c06c455115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827052d8b0120962a284ada9ead22d7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e143f9f51b94d8e5da72314fd10d1a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad4df9e9581d5e001e7a0df39dff44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa415cd2054166901fe8399aacc79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978040461c11ea9c27ad1171bf50f6df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3df8ae772fd689186ddb112867e6ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9bf39bad58e7309ba068d00b69dbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421ecf4b33a36979eb718992eaa238123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd276893671615f0427a606f3f4ca00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e3348a7505a1af5c171a3f98362a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4c5463cb51b51b78cc4c153b3b6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d057dd42836973a46df0e34cbd8508127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3894662df113428c6932e7c162da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8739464a3a5bc1fb839340345df9ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab9de5816e6cece5ebe39b8828f914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdf46a38b67c50cd9a808caf0670f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f05d17b5bbaa5831a8fdabfd83a89e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0ade9f97c4000632099fc6b83590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6eaed6df68083432312dffae7443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f28444b84724c4c18427c91d2d42dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3eea9f567bab43c42912c7e7c008c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef81cdf08a28aabaa6303d6e2fdfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80417275c5178ddf569635f3a25001138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5061d645347ab917ee130db48103d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e130196b93598611b07c79bd015f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d0622271cb1e4ded4b82a0926edd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dd1da3c362d7dd50501a1a2a7d42b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0ac5e87370b9b7f1fd10bde8c12c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470e49dc964663dbc082099e0a938a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec66e66e17502666f0d06bd226738c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d9d459b8604d3668591eae7c2a6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc043efb77a1db8f683eb66bad6270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a0dc7c80df25af41c8bbde55678b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d150e73281a46299d79bd2f779c66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216839a1834dc6116bd4ecc2c067756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d9864b174b15ec30aa600b0518648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d0a6ff8dc3a97ffd6139bdf91bb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7587639d641645f1d7987d4f78b029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63cdb97ae982eecbbc74ce28b1018154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9dbb4f6c157204971304ee0fd60d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a49298d7131ab70b781fd29f8f8a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013daeed6036b6f06b0c7d3fcddb0844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549abce9d04bc25a027a3688cee8faf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d1baf7af1cfd58248033f94602ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df3538a1a4d103130e398041e33f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51c1e6d240ae579be4a564135645a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc2eda238f21a4fe6ffaf8629a852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95658d05be3a3e995575a7cd4b24a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d61004f44d7a0acf82fb838ed76e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646704f3d3780e89f0709fc634282ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d172743f85a63a904bc11906017ccb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa4f8973bf71f5ffb2d3b421e27d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1748cb0abf3c8257bf104abf0216168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed896d0e43afb0f5bd3f0de4e43f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1ada42eea9d94b79e5c1c710ebc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b820218ac9c5db652f8c21c6c37bfba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff515d6aef3076344705df21b3716b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6975a0df0e7307a2b0a936bcc67ccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2993a92b0e46f7d5f0c12af2c2b80a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7d5220f607df01dfd47caf2da5876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081fca170a2eb5a597d61dce021cf71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fda6bb01709597279709ff8b2b170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5b8bf4cfa05867dcf7821e4bf0bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ebee0e2ec6bfd5e6b4512c71e782e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb658d7e65f48d8fb5c7950a84dc6d7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18fd2b2f93716f18e23dd58efb07e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5952052db0dba1060545fc20c48c1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10af7ebb709634a8a712f35afe89c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b048aebb5a550877028a24084a2c2b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5649ca4b960a734cef69b2aebd4d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb40fab56e8070912cfc616fac246c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420306163a1b01921a614f0e417ab3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7cdde4425b1c5572a32e45f7af443188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44430eb18db865dfa725074847cf1f6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af4fb3933197a19db894faae3301e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6f3a19bb37ef63cd788294853f32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca442a5927e342890a58809e924ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a28876d62e6dcaac0cd123d00cac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50eaa7849e0903d2ddf905c70f263194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726f631ffd44168c3b51b02700d70d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd328eaf05e0fbca6c77813121675152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc14c2c73e51d5bd3ec67b1daa6b3f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847fe4e69899db850d9a02ababa2ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044528132c989554c0157512867102e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2e283c1e5f3ef30738c4a41c12b5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e92e8892a5a8b074f521b55b7673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca738146548c957609c4928863654202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a93d23f1f545f108c0669118b769203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34032c73e254a3c79d0151922c2492204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c364e4a56c698dd01d589a29d991c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b610b33a404b6d29b6761e6aca8c7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf1398e333f41b4b658f00460c88ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06f5cb2abfe0c076ca1eaaa046640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f40374be81f4a181d968e1697c9404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f332869fca3f5903f8c0407ea2ce357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a5167ffdea95629ad34d7f003b14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b1faf2b020b40f82b3e74c401e95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b4f4622c8c21fbd4b26ab7734d2aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370264bea2d11a857020110cdb4444e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6bc5db6bc17aa712b0c40e677a9a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2564a5a8a154a1c8b581730048f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805a88ccd038de4c4d10f37f581476b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974c7afe0c9c4c41254e7d1b9f21f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea9ef15a875d73c17893202b5e6e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a82e55523bcc020bff3ba796d9be6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329bb28cd13c27223ccfc00185ee4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563882ce4cec7ae186e1813df4733a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb541c39d68df32dfc87540691c3ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef257771cbbfe963e9e0cf726f0956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebcd3c6961877528dc50999d4ec664225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a13aa6e6b30e1ab2b3fb5688830c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb083ae91187cb5b9cd0dc2b69fa7a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6e2bf11a29264c912f8e2cc70424228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f25cb9a8d792e1e64d2dc90e7d89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468379ba8baf65446c52abdbae02774d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fcd1965c375847f3f05ae69b9ff79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e385fd6936a9e69f594ff3228156232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681edda992d7ef538c40a09d39c76c25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38b085ed623dd87caa21d752f11d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed5dd31420acc74443c0e80a86f3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac3acc697b3c79f6aa7fb5f11753d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e317dffef7fb6c1700579d3291aabcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f4d57a8a2340e4862ba24a0266f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b8a6194352c1034d2e5ef21d3c29a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a13ca36574edaec784681f0444200240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115941f755020d3bc8c95946f356c440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae540de588615f9dea76e4ab37a24c42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabf3e87aa83f8a42dd8865bfee9182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4058771f5418e5c587141c4a401e4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89174c099a7a70f792b8dbdb009fbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef8f2e69a0424f4f597321d720e6cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7b800c5995f25f109d4628fa581d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3340cd0802ebae3f81d147800862248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412ddeeed2b6a16969670d1a0d86d47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1785ca0afbb10c6b0d510ec2f51c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99404e94edd8d26c2ec7b408839056fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d195c2d509284b0853e98bde5398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd0ccf91637f87183c90ff881318e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642571219b4106a008c57fa312d43a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf15b7a5600afb7bcce800ed254d44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f5d9bb37c6b487322cd5aaa807da8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd246ac001da41fa3d7a22a51176784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b6a3e6ce1c2e2ec273ab23fc48a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2dd88def4c0902db1ad743987ed2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f4a7aa4256b4aec1d8c2fdbd58b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be58497ee9f106f0f89f3255d3e8da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf46c5abee352691fb561c0ac365c69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f690e7c096df85caa20f975087957263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ccdf8249c08a6dca839dda3eae096264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2c971f122cf335e43df451c288d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5b92651b4ddb131c9f8b10d874a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03814200e17a614a679d31d8dd1bf0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ee3643e81de269065b0c704e296d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9f1d4a2c1c07050683a7e2013856269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25008a0b5990a81e0337cf1577214270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ddded02464b3b0ece77fbf7048af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee04c68d84e97d5d79c8221027776272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06904c7572ff6009386e239c648aa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534bf16d9334708a092599c239b097274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ff3fd222db806aa1545aef2cbc09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391dc0de05e46e0e67b2833b989c79a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd300b0a6ee1bce32c026c32c202ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4736af03b31436684def4519ac290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613167c887e79db2cdbfa6b1b133bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ce012246eb44840d1ee7aa86a0f3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc19ee4060a1462879adcc96887a79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354cb8674cf751eb3e3ff9e9f04e22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e171352f689bbc8c384893f1a80fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba55350667194406f46d7da4c21b72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8377b87e85ac49dfbcf227481f2e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fcb18136c2588a584df441abb4e60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611405e19aa5126d17ef5577f8276548287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f190341ba17c99bd661ec59bc86d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de273993da3f3154e809ff1f4081a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e5d4c4b8503a5859cfaa06f13487d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a999c1533a1715eb50a5a2dca9534d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e07ed7020dd659e2bde281e8bae1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be927fbc579afee41c5fa9114dc5a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2075835c17a25142e1699f293ca24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba4224082ed9c497c3a91abcaedc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335a0405c7ecc1cf1cc6a5a22129c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf2918d348260f036c94bb84a6816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0671cbf1cc4eae508a6a496bdceb12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e625e3ce2a2f5c7624fe096f65e74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95b14036ea2ee9ccd2805ef1cc1934300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d11c8611c42497474093d54faf98eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe6fe0e2e780067598395442abe08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14f91db6f8a94d9f41c0d8907c871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd081ef5424c97e34a99b69122e3f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f081d6702bc083f59b69e966e8f1b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1513808469d4a186b8d11cde3fb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a4cd1b2447e07ae92d2565c1b8de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7cf74ffce34b69b6d84ae7a03501c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18dd6a2836b98e32d5e21308e191ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809df6badd6591cf520f4bda1de351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbfc7dc90e4dd3ad02b248c5487a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c7ad7ae3e147b797f9d1996905c95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8604717738dfb0bda9ba01710f6be4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63d195324e143fef734dfa34b259e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a52b4f6ce37ed4600c906f82013598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee843f8656bc5c42c61d145a1a4d0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b390d6e10c3ba62ce2a2f0b154ee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5018e66857c7a6808768501ac33f99a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d67251cca898b96ed623e703e4e36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7c3f05728c9e28cfc05f9a4ea32f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e89dfc8f8e0310bb29fce3707e827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af33e63a48ce78e042a617ac582ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214397fdc8de6ef33230bd7887b2e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33469af9b9f1532c274cc5fa00a2ea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849c4c6035b9b60ef5833777bac42cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7b38c49e9133355619000970feca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572966eda191d2e53562eade733b05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cdc24d081f7ab152cbbf0e36f13e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f68a07d082b0d1ef061e5780ff47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25ba4bafa5fbb51043e62dce76884d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf542cb54c08b16271360a6947b34ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f24c531ef780ed704abcbb5b853c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e5524b48a9e46c3287d3e359a8965333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff1c40f1322945fcbddc73b6b3bc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2233b48001185f50aeebfb1ff60b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78fca06ef4d5a88f199ecabbfa654336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f4304a55065f0f843363f002ff11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed818c1d814539412ed0e228cb8742338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e8d6df8a7dc5936450b736a9492a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba05e1696735c59afe860c63f37262340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8abcc27bbeda234e8e569c501a26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416c2ee6eabab0a5978ee3f32c2c7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d55a18611c9febe204a1aa56a7d18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c532251135b41b432c8fb6d6fb8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92df354e72082824b781597e3cd3f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e876db31889e58120eeca2d7e4b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c56be47f16d1d15b512e3818fdfaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aeb3b4a6c399357bfe7969caac060348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636247c89ffefcec79a8847ed8f2135c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed624ceb1365b22e984662a8ed90facd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29298f72bf91546ef258110b57450b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060728de0466c58352892e03d347f65f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48d5e15688567c97b0327e80da3ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b424ee46e604246918d53e8a4825e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f9162c7a1cb963ddea18d5123aea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa102585d1299ebd907fa6f61485c00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47e825bca70497a0c428542c7356d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0be3ab8d649e24b462eec1dbe217358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bec6f470c6499ebd83b39ff84ba3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547df5fc7fa11f1327e70643bb1bbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3ab6c3919ca4c9b2bbe79ab7e003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2df09b8a3e07871d61564d7c7b044362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106078a551200a901ba76d45c4315e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb6b98034a71123c9a09504c749ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad476a304c6a6d987f9ae2065868bd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d83c060b95ab4ffd062c2ed728e2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3d0b8d01912132d5be29b2f9a9e6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f340837d512c91081293c0475540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6033053608249190fcca868c58fa66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f07194cd604141f705bb901d7b425370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91334a5791a4a5e579996609a6096fd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d74afa2a0ee1c70d2c8caebba5492372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab67d0687e228efbda8ae4efec7b01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617021b0b6dcc268745bb5ef1f7d6bed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1922e02be24f2b3b1be6d9bfdba63f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c527a37cd119757328e04901ee81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf71086aa33f193bfb8babd9c240b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f53cfe2cd6d6c0a6fc31856541456378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85018db0b8606fd14be23634fb9e765379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4357abb491381350fed5fb04f74c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ee9804625e72a6a99b3e4a3d99200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe6f44dabb979050e7da9bdf1628d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16090bf7656ef41a85980c9e48213b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb06c8283231a60cd40bb011a418e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb873a953760e4e5820cec5da932b8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42c49092ef52edef3316f5bbb8a38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4320c42718cbeda0adb1828e1f91bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9dbb00caa3d5b218793426264508388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0a8c2cb58b735b42816299ab80c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4938335f4d6019b4c941a9cf932f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193fb29de416203cf69688a6d29b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727d141e0830d1b5231282640a7042392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4e64b7819a25e1dad9ed9e61fb4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1184f2d09df13b1ae7ab2af056cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e25872a872c86c6520a464a8ab50d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e613093b130911528b29a0651b5f8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17aa95805ac535f425512ac5775c2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a40638947eac085cc9884e09cadc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e5b5556336cb09a396821dcfb6d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ff54010bdf1fc0d5978af49730b16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d6c6c1073a11ce8c147fb4fed3dfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6722493f12d3e69e6871301b2e0ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827e3c63fe3a6a43f9bbe2dd109d1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03bbb85ff31577695b178c27de7c61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e4d97a221709d77425755c86dd33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a677437de9cb84d6fc80a5fefc690406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d993c47c49d37b6e41c9651d896de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81de1b87eeccce2fa4232c0e303ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bad8fc0bb082888de2df5f66b0375409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c423947cd081577654cd87c7fed25c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1b71a2c42aeff1be13a3d3188540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5906914d2d695909c1ea64720b47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37426f80b373e16d93a1ddb09a377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fe31ebebae1327a38ea9b0970dcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1df40c7aa6ca09f067c922f6415062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6b6dd776e510615597d139333c3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0f939f99ee6ee188e229445c6e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f855c1594a3e1c47c483a3cd196e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d191504918a83379b36f390e2783419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c443a635602bc69592a4732060ce34d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0ee35bcd3190e4f4eec3b282eab4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ab60aeacb9206be3b433ab2601b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474edaf8a04fa39b719c78cbda73937423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e38716a4b0de886fcff8cdc0b16fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b648a5b757ed6dbf11a1b61100a1cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e419915292422201aae4f334993b34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab7057931305e6db35cc44fef376b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5628739e88fc50694dc1933d156bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe843b3d237997ec618941be569d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a276d6bfddd9fc0b9fe38cae21ed5b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130eeb4bf281dddd3430852aef8f0b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d90e08dce156a770255f60dc3d17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5f89bcbc0508a7c9ec3660fd86b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6b007015456d3728e13578305c4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eecfe4ffb39895af9913157926af45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01989ce37086674d56ba9ab06faafd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0881cae2cc76f6cfc9505c6b6046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e650f327ebc924e83f3b9dfa5684438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67f02a782fda2d167d927adcf092a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f800d66120d05064a45d29d865a733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47a70b379bb315f4ef8cf9b1ca6b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2960c19525746b85cb08b2d738058442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bda63f9c619b627201f56443fbb80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d091743c7ff72241aa01f7d32f443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567725cb827df119cf7df93fec64ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1ef6f8f8d29c90446dee96b28a1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a843287286592271751e32255506447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cf8cae7ee39c6b4371b6fb74ea26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b20d84a954c187d552e1704dd6a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe0e02d3bccc0e3aed14edfeb61512450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b2eb4c9f487f59f9c4ca73426429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f4ec05f5dce684899d605d588428452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961a517b185b0697ff46611990cbc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035effb1f2bbc3cfff79e8687613aac9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b42201625ed5b0ff062c52a9a395b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd096d1aeceb0a94f42c99ef507c7cdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421e47beeeb1f2c6a0200279d71731457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787398f2f63fa423590cf4d65c7908e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be49bd16a069b835dc7051cccec04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d34a63ea5dfd7e71a76c0bbdc92b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0544f2c5660e346c837ea779ab60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea6e6b356fe96912a2069573fe712462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0969a7e58b1f5cc0e24887ec6bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea5ea3f7e8b200feccffe1e49665a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7cdc1eff27439881582bea65c3900465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad327d8bb4e2d3e980632b08422a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a851a771d8ebc810646eb8d9e9abf64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3ff4514e3b15275d988a2da36315468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff665c01d09a4dc7c4ec14dec5640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f62a22643597a77938660afcbacb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd30009834d68cb0d461066940d82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7914352c1076636a54bb3ca7c540472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19817d00333e29f05c03ed6c6c632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b1a58d2742d9499bc7eba4f4ad477474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d40c4e8ebde22606c7c36fdebcd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d7b992f580f9c394f2973f498d0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecb5a3b1ec812fb09fae99e740f9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0361711981b95b4efcc5c9771c55d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e50199c5f59c515dc0a1b9d2fbd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d953a94393b5d49421ef912fd7d4fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc9e76d2fab2b11c4923a9e0d079c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c397bd135f19aeecf8e3d40fe05e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a17a8d93f856204188c94bf8b909fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11642a6d5d3b3c6af87267f261c33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a444a1706c5a60030d795a9158423485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91bc714ae84f1888553756b4949201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad383515759767dfbdb8074e79dc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8afd4f9eb569b1cdc5a0af73a76d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6564accd94ba5c133dc6df122ab1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0daca82e69b86f335051d4ba5fbeb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8a420fa1e3233a4bfc60f68fe78a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5d009944065382e858fca4d660c27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5050ca2bf651353f5a47b50e17601b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa0806fdf47abebf74d90c47495ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb7db661bce0acccc980e1a1a2b29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a263e03bf721aa29b2613b6c2ab759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c8d33a8fed60e7683f5d40cb1398497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82c42372b2b86cd04bd6b0efbfb6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe745a948c751661b4dc10f415f421499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265bd864ca97aaa61a15d47cb1f9563500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b6aebd9a26658ebb1d47a46f9db2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acbecaf08771faae46561914540610502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378f222df84a725c3ec33f49cf7e90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cec90fb7076036b7f39f08a6a2aa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08888d380a21bf8a8682e0c0a8fae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b539166319d564c1d8803402be66fe1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd86270babb377c390fb1770b8250507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea5cd30ea285ab5e6ef5a0052e2d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4aab906abcae063a7ee9cd7683e1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68726774c0bacf7a5b220eb30f8587510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e29438c2be7547b1f1c0c31f38873511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16983c9980d458892eb9793d4aa675512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fea62514a7dcd58f2433bc87fa109513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb8717015c97edca2a67e3f1256dab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff90728c63f932bdd817d0f1ca961515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cfc5dad6536a798ee811fef5f667e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006745625e38a92aa48d15fd582463517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836251bb25de3a9063fa1fd8e2f695518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd36888281ff43fef1056063530197e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaeae84029abfab7f9fd7a8852d970520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b08d9ac848534ba0466215e4bfbace521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39edeb3ac188622a23c75d8ab03b23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca20b9548d29ad0b34517c01b12ec6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e89a6fadb8d618edd681b5c484d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d00abff882ace3f6c49b3a907329525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d49d1dbea9d9123efbdc5701791e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8326ca51aa7cc82d04d5cfd4a376527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea318c22a36c92c8faf8a02b3c7db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0426f324fe4cc92fdd379f7a04e125529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c3989fd8c1522920e654e604ad9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fceefc2f83955a8139ce3dd4ce081a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1360c3e7e08823dccc3ba7e2371b89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518507f44e99943af76190da8b71dfa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2eb465d934c8c5166d76235cbb80e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180d00e8581733800fc0c06ccd88a81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ab672a12eebf4b60b7bd201c7129536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f2ff38d282b4c3ea330c138bc02c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715ce022f247ca232bbb3ef1d41df5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51df4981fce26087b44a98a686def4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb4077c4d453ef534322ae268aea1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33db3f3c00f5539eae134f54074f8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b4e1c91017a7e1d4def26b6bfc383542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137462673a941fa9bc5313824d6d8e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d06001ed7e0acad08885920d6f464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239adf32dd65d653f3521066c51266a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d66a238cdd207cf0ec08fcdd0ce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001195076fd54f0cf32ae365bca998547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96bde41f24dcd96788ba0f6feeb6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d2ad01e7eb0bc974749630f64d18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c9659ade2587f9c78bf08f52754c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcb731d4fa281887e8111ee9a1e3d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b2a52f3bb0ec81f00f51f8715ec4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba7df368c1e3fa41fa5870b3f18ce3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3f6b3b6bacea3462138645b1465c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c13d62254b6b0281b89c3abcd0eef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e5b68de89ef29958e5900d3afc21a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed878618662cc55c167521c1936ea81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339230b0bd1ba96bc67ac52f89df62e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b7b643c7cc7f3a00d1dd0a172f64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda105650ee797b223b9be63113606560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925fe6cb3131967961f6f2a8e217551561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122413a03e11c38f35fc8cf6123b4f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b025f13ade603cf9426229992437e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d1cf82dde89def9958a05700ef28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd5c4f106365d34e64fa6f71f767b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991964124b86e28c58cdf76241bfb1dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0c66a569bb12357f6ab24a6f571b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2670b2c6baca82ba8b7b6b5b314f44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b3a661a8e9cb09995d0dfd85079c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7794dec8628bcf83f83979f53cc56f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cc4bf88419273f6a7b27a9bb36a73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e7b7d344c4c7475de408decb2c5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa24e60a6447502eb6cc64e5278f9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bca32755731a7f1196ae34ed44ef9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f70824891439d3addec85c7a6ed5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1909438c0c473e1cd34bdfdf8736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466328a75c12983e5d4c8dcd5164357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a2a902cb11b34e9f8502c86464a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621cf0d6be5ca995f10564cb65be2aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c62b6e9f6ac2b6a48631100186d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a836d339ff473e3c03caf2eb7cd98c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5833a160b15111575872a71e8b409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b23efc71b75bbc96fa4aae945b7210583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be996740fc570b4385f79065bab3d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6868c432840eb4dd020ea6455cbcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6a8f2fa91a040e1bd0d3b9d760c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a324c0969d0fed2fc8e9e35ea63ab3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450491fbae20d7287543ee667fc6b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4f825ded2ea00ff88afe4895c024b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaaef92f4b592af7333881ed806b81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd3118a36d63703d6f788a0b76a26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ab3fb4aeb222e31d2100bfac8b50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a81572654ea67379fa6197c02bf72a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545296c02fd5216f779ec06d899ac01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45dde704979d657ebcb4df4d46f4aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d039067a0a712a9170dd7ff0e7ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b015dae9337d5e0a268d4af2a676597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82821fa37bb4f0a88908cbc2935cc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0e7bff5c9546e74d82444fd04c38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9efe92b2bba56fba0c6f2dd52145600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81ad7a2dfd3c5ae8ce8b2c657df60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ae82ce1b8d632d71ce0c0bc845341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1619209b1e1c18057665999f1b80d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f942b213d8c81afd35f411cc12c4a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f1b137f5863969d9d382cc173733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e23d74169b44b331100c1878e137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b3f9e5fbe720fed5c36f75d0c832607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f66a9fc2f8d3e23939620e3431a4b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802f8b87c56024b52d0e0abc318fde8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a3e9c5e14bbc716da6fdbb145c6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb9e4eeb223b324796cfd9a0229cac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dc0fd511eca9105f930915e8b3de8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694cf835f7637351282e3dd3372202613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bc431ed1442a17de691964a81ac8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bce09795f292c1809215353a14458615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b370db15e3fb6d07a45996ba6205616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d0c8daffd9b38865840ffa101518617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73f32a22440cec6957e6f683f3ed2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e40eb493ae56714f37869925aadd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09ff488cd66e621e241edb271650d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056caba4ef37a43c14eb12b4c7b68f18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dfcefdc7cd2c610b0b06acf3d8b04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea1fcc82d89e0f316a4eb92f909c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bce1b80fc8bd87fca5d1d965d5faa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926436d29c75f3ce8fa38a1dde1093625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3da2a26cab451d0ab22eb2d9ce0fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085aeaebc0965e395ad2f4209abb27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cc4dc9cfdcd45f5c196496b50a0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47804b8e0442208583adf30647e0418629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac798edd8bb97a7c61be0af04e3114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb52eb960a4bda98f4a0cf6f4ea5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89d7f103ac2665641a44b8aee1b0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242d1307ee6ec1061530bc63904d35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5f26fb73db75560784155e3d2da6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054fb18344856e3618d5fc2dd637630635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf1c167ee89f0e7d0eb8695f2f0cc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fd89c983fefac13bdabf3639a4878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff59ac5698a68a4b85255ce7cf374638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843c34d1bbdbfa47cfc88e959e3340639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767e1521c8ea3d4c722fffa298cc4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b61b3fa37463e7ee5f6f24b164bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6de5e4d57d5bacc4500509e81b47b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227bf1e08353623bc40b9b59373382e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca4bbaeca4e55bbbc7e3d04e35077644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0998e7d33c31340ed7d22ce2df036645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7314eeb1fdef2d349ee1481cfc0e05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66a7b582028ad035459d435df9952647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999ae55a6c5669678b991fad04d451d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d209ea51a62525eba322a817d0e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e55b3f3bc0ff65226b40aaeb8aa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502455cedce02407b30981aae137be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de160540b37d6f9883dcbd10bf50e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46bd8f29fd6011fd2be6c7fff30ecc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9be4d25013504d247d75e9a18c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6470333b8f5425016fa58a6e94f299655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7f3bb0b950a609006d354d57ba49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d4100fa821b0326164f2aac5d547c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de314ceb804679d73a23ffcbf061b21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4bfaa21d75fb42837f3130e027b73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f76a0c4b2eb75318afe5c8b794846660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eae52d5f4b4faf00cc2b617cb6753f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e5101802a18adbcca29a0fcefb08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e8b4d0737814e70a328d4d7658631663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9fab290a011c729c91f1c49c5829664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7751f3fc01cda3294cc2746e0b1848665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814468baacc8bf34b9ac7a00ef71385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772402471380d9bd732d91b2ea94d58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891b0c92b506ef5c9aaf6f40378d48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8ed6240cb79ef841f28d189c92d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557776dcdbad4aea975e504b1ec815ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0a73fbdf7ca39b6c6467a3c71950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19e6960372e95f23f9c26387023ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623941b6b7b1e69f280c8215c705b14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b98c9d5e0671ba04c87aacacfb61e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d1810f00aae9595afa711ee5cf51c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a7e2ad19b97496b713edeec980cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758867c378eb45ba1fe76cdb8c930305677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048884aac846277f3ac93f48daef78e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51a3673d3b7bff7888a4ef9a92aed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082772843132163fb8957cdb319be6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68953ce737da160dcb18a3e8f3761672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f70ce799c75d35b5575783f000e4f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ebf028ba38feafefbbb34280cefd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121011c1fd4aa996ec203a5fb7a5aab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adaf784f8d4e9740d09299e2b06cb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a2ac55862aec2bd5035c056c792d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8615b602c87dce5f9cad471d3eec0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b381df5a202f2afc6746702e96356688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820af210db3059a4bee3ba319d1f8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94102591ebfb5ac2fc8f2daa8222257e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518769157d275e2f391ee307f33d793691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6bae21367eebd0a0a5548ed563d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7505b7f314fdc57ef40d12c09773b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf3e404d5dd07866936a9cee65a22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd8973cffb524902e30e7c02fbfdff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651dee288da39eb02a154ee3451b535696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9fd73618aa534514bb16d681477f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778899e9fb5d237514b5861a1e50986e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242857c80f179544cf1319681601c207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af3187cf1d545a701f7cf6abee6cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34cebe59c898e838fc3eea254ab09f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11022116dda10f82ae43f6a9e67e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd51d49f039963b74672247327169e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d5be3b84253cc0132a67e5182264704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23386d19d8d5c0834d833afd331b4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db5b9f46462cdda7020b54d71f58e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9c513358dea10975f37f09d05a7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4edf12e0281bfccb3176abd68f3d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e58780933903f83fc7d2b7ea6d4cfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268ff79d426fcf4752b871a43c0578710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05fcba472c1a7a6212a5de7c3991c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997387d142f12db1bc65a98d11d8267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb26c07578ea6fbc916b0db8e76929713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cefd5541bcdc78fe25b33626239a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49355db84aba8eda3f36d8e1f7023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225685dbe213e576d7e081876bdf59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc2d648eba7a53efc20b37ca7283e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a59b81470abdceb68f0ca04271b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a781147d94d7672a5b1a229678ca1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d0ff4f25cc4e60f95be0697eeab3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c86eed49614f85f90cc1d1f0ff283721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f14f9641c04507f500c24395cd657722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25f737a686d6a11ac5be5860b0b9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552d888def75a43857f97d014217ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f912810a2aa559384cab1b12f7f5a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7196e9ddfbb4ce6b6190700574a60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac15e13818adcb2f178d7ef9718fc84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacba95207230947d86fbfd2a316191728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc41c7b11aba365ea919f3430f4fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa778f11fe7534ca372aaa6c5f71383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f823ee31f59c759861defb570c1124731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162eef85e9433c49fe5d3dd35b24102732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7501c42ce3562a61128ccd2c441e6e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4589d85b03da422029507f4a350bc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f0919ca602134f47f8a755eddfbf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26c554d779394254535f45ed0eaed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7417b3978f166a88bf667208998a38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aecc0087d96f3dd2e973d66a4d1524738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c495fcabea22e9e296babb41ced61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554454065399a77b1e64a45119e1845740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1e5a6dbde7a1f121857ac979f3bf5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa83df64cd91541fa93969207c7c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cd9b929880a9b0c459c0c9f2e66ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e03273e3ad86a78d221678ebfe4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62315787bcea802e89acf1f760717f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ca60645bea5c6d7f7aa935b59a41b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244af4d50ee5e97b8db69c590d62b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b574dc2ab0b5e7f699c6855860fddf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4dde6b9869751c2c59ffacdf15b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffacc6d0ac1aeba92d6327cfe267f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8c7983251e04a2bd8b8aeb9be1e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96d81938401496639660e4ece4a83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d063e42eb657d9126be789da30ce5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3e0915a0f2c3519a40c8c601397e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c247b796f9cdc38429a8633742a2c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237848ca160dc917f8cd1990edcb73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2989e11cc667085ed4138ccb3716f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7cc09c619570345507f938a9a7adc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b2e2a5d5bf7d7f5f4e0765f79c8ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4cd4c97b33bc86d12ae4c294ca9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912fe4577c6011aff8b756e535f375761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89b406ca35c4252e5ce2a4eb15da06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2a6404d00d768dadb7c3232ba702c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1adf7c6a626d5600cf439fc68803d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4c5a9c8d98777300ed0af71c7143765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360477d2f3d7edc88b87f3baba44479766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895dc9fbf9500b7818955fa5cedceb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714ca7e546e4259a464be260b47bca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca07f5a313e6903e46c00c4845309a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740332c27ba65a3283f6715200976912770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc0c02569d8fc28c04c89ac215405771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf1afe011da30fd11a88d362786c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0ef344a0c89f3677637b2fbc3302773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3065870ee31fbca8dbede0480257d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529285d2cc0a5b0f85b9cef7df97f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea85f9c575492028999284bd6bc42e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39e75362b77d939cb3cb00b03af2d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cb616b1422401e2918ad7f7d026f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b766a024f1d12c9da815dc935c3487779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fa8c8bc2ae0aaeeca80dc0ce912f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec0a811a8151b1e0deb853f4afa95d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5330665b3e9ba0e569f2dcff583b8f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b98ad5509074187a1ef1f04a73e4e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d7de618d9a95872f2a489ea67f84784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e297e5b2c1fc1e85398be3019783b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06cb202ca8665ddc23c74d22f067e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56598a910dd53dba32116500d7576a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9c7602c6065df169ba3227c531de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cbdf4cc71854d823b07c431c50516789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063bc8f124eacc94c6705199ff0750790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682003c0b776a1dc628bc9b716af726791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b458d08ffdb5539e2694ff71cc33d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87289ac5f7112ede312e1279ba2796f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba4830edf62d7d9599d8b555757dde794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc00c5adba9f10de9e96d56a16c14795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c29676975d88aa65a1c24a236095796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b193047c939eb407fc6fe1e16957f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe003488df239f98ba78ec466f9769798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61c16470535ead86248e40fc4d8a0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b478d87dbf7b9c34b9a451b7c4b49a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f5ed4c9ad0726f22b64660288b3ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a257e391e4c2d416dc77e932a25681802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fa86fdeee72ae7c083fb6222957a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2d3f742bef3652aa790486d35a75a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3542ea0845bc59a359de2359c7ac0f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279ef08bb6a41d2d549ba19f5b028c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3b687b3f17b83682f0280063d12fe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec58958b9c9111b19f40fa7c0a6e5e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8319094593e56d8dec0349c7638e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a07095ff17fd705aa663e79560d82d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64eca7551bbc3b7547e6b66ca750c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462359d574cc6e44ae1a23fdc856ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d054fbcb3baaa82d768059f3ebb19813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f6549c940ab08cb28355f3f7aceda814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832621a1327697264b1a2f183f1c7c5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448c5b111ef7f4a8cf75cebd5324f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec76e0d9be60478588f04bcfc6846817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700b2b922a4ea6eb792ee2ed870495818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d6948a54364dfc1438a61b9fe04f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b13cdc4c8ca1ca878e9f1770684d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c4e1c8a122d4d054d326ff00be30821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c850a0f67f718c599427975e469ea7c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4db5ef30404ebd9f1d54e6fa119e8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367635ec81570a8d8e99908bd9e36db0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613a572f7d88359341db04d100b4640825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf32c0e0c16cd47e401158c0bd849d2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907edacb7a7bd71eb16000486611a72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db73396cdd9cb69bcd2b46bda75c18828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dee65b9d3808d72df6773747ce89829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5146290c69d755689f69385217b2e1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5b3d3faf46523ddda75320094f93d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db1815c70abcbb06154c5ec5e3db3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8b0d60587a5b60d66ff1988c5647833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566247fec0e1e08aa0bc4a3bcd7d58e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bffabaaa3acffa68888e15eeeb75f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd8a3f4050604ea93e09fd9b719e7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54751be3c41307f30b19f9462212a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947058b6fb1b5b8ed9032be5179c43838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8a0af46b6bfbd9bb8ac965999b1a4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2940f196a2f14e1aa609233df5b3613840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f963eb3fd5611c2a0b7a0a9a4ba0a2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ba343cc7ce45be79fff0b460f295842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e959659a86294d783d7ee90ecd76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba2c883191bdb42c35d1fc178fc77e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9903d2524ffc99e11bda0167e76e71845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2d0572d2366304ed67b02208d2e4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95772a483e159fcfaed71d85bb9715847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923e5cf32b654a14961a5b06a6ceb4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f14114ee0f4e3f951268827f87747849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0889e1965fe00676cddc27a9e232850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafdd06b43b45eacffdee4f3474273e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc291fa82392a904d8342498145f10852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef225e61bcbcee422ed4e93eaa1fbc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5296e8c56b88f0c45d77f31d3f06854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3fb27e3466c6d463e6d1632abb4b9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af2ea73501da58945166a2a11030db856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce671fde01733b34906a9225295e7d12857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb57b10427a198a21b06112bd0c925858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfcbeacb4d5a650dbbd45353ee35fe859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d07d9c0213f0b91076ceca17e227860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb762b80aefc4e406d106762992c7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4586a33e6b564744621d0048992ea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67367b628cf682f0701f26bf0c66a3a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8a6f042d8645a53eb53eabcaf67d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a09d162b4809eb3bd257807699af52865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d08f20101989b327022062b3788c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7b4e904fc55758d9cd5efa504a7ff867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c67f7c2cfbe9fa88a96a4f5ae355f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135b84f81b92789e18b26895f3c8f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b44ee795dc45f8aef8ac0e5c60412870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542582311eb6afe762c707d4258bd00871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26546b97b10bd41007faf8e8936b3c82872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad41df735c352b826bb0df6b7f32961873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578bcc24d9c66fa238b1554c9d0caec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2c745b14048b7d5aa858984ff5b4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d5db38a21f759530329d236e8768d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0cb15fbde9664cacce5292b657b64877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55f3e0027b577cb3bd799ec170e74878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca7c332969373332c969d1ea10fc7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebede8aec7803f21d920cf4c7db1dd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab91ed2b0769efca1762fc2c78833881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024fb1f4f67400e5bf5e56bb019b331882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d1c5469a7414b1c472462e32ebe8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084d995344548f58b1b7be1cf8beb4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3209097f6cd2491b4d85f5f03afa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3dc31bcaf2c9f614f4fce5d24c73b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe1aa24a9195631dcb942a5c87571887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1111f7fcb586c02ff1599332ce973888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f8b67e75bba11f024604136b8a98889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef655b4aea70bcd35f354e6dd3491d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5436a52e07821dc28c01dcc142f8f4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623925c168e684aca63e1bc6fa424eb1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63440287968ddec31ddbbbf07bfe3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215dc8d399ed4150203ffb52d5d9e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263ac0ec8dfc5b45a790d780800284895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b87c8ca0e6bb22d82f0eeb6d7135896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b8fccafb9c9917a40535dac91c640897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b062ba6556a49ea5076a93a9fb99c6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63f94917eaf77fb22df767b19946a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe82c343f894d5618c176fc1ff28d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35aa1029f95ceb9605d7765ebffe3b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6624ee0289ba1ab0e432de4a2c2de6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde60acbf265a1cc4b6045082422da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9db08965a7461a092982fb5170f7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c27da9d2c77ac6b58f18e0dbc2ac3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3142fb56ebf636d546c9d9355e3c34f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e312e1dd50c8c52acf8812cd4515907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd4fe4451b0ceb8da64aaf2c02fa1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7737792a507e4193574e0b0690ff22909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae4b72b1a5a2f7d7d796bfdb56d22910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a65cc1a1b17aa556fbccf5cf7820a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe82ca2d62b5c069f8af6a309426d1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d3a588356e6bd7165813ed6e043fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a43c9875c260b35db3f11004eaa29914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817d5d8517a7b4d9e9b0b76a2d542a7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eed69005d862535a18a333df45b3f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28076e91f4d50d6bd3fa7234e091e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27592425a4270973502de016761758918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16578ae3c9e555288f539d29518731a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435072f4ae657f0899be5c20e6c394f5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76ec332a4b46f54377687035c4b66921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5a433def3a127a2bdef90c3d6103922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af39613b17c0d9152c982649f53d6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd884977846095749d0517acdd619924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706ecfa85d14f4730fc313bdc11377925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9dc404dba38d6020ecca0a075d5ca926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc81820c6308cfd9c83ef8a78f380dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd743c171d905bc5e5c02dfe42e63928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af448bd0c3e46ab36816983749ddb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103d4a87332c8c501ffc728ee868f5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0124ba3b497479e00821e923e60c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ce7b6543e6037adb17e0de7c683f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b736c0082047bf6cb7a0e8c51bfc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d6fdb04ce55c516bf8256e34c0e1a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fff22def1e5d5b72fd282bd5b6f72935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de39a844f3cf5b2f5de7aa64590b0f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dadcaeec9caae91e2c9adc42126230937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b530da95ea5372d9437a57f25ef7a3b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79cd78e8263718bf9688e0cbeca06939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0192c8d126d4aeb2d0d019cc4eb1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480050188cdbc22bd8acf3d2d73b494941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2713073b76c4cc3e0f5a354d9c1ca16942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3d79e03f3176dff23a174665aba5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09f341b04d5c4e5bc660c178495d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a52beb02bcb88114474d86418a16945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea823bf56364ee194e706e678d4d17fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797866ad0c99f846d4de4bc0c997e97c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75d36bb5b4e24c6d0112b4321b145948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37fa537d6a4a20f6a0933666c1252949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b264aecb3c5c938db962de37c62b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303a1a76f61370e0f28a9415d3dceac951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d9ba3b8e7f9bc046cc37c6fd0c287952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9d8ebdad1829dedddf408dcbf07cc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48fae43ca69eeef6757477779cffab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a53b58313713c0dbf951bbe1e8445955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c11711dd24c5810848505abc148f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c63ceed84f6e8f1f4ea6be35185a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb054e1af3de79369538f450d78e89958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8295c66bf7fe31e91122a06fb0884959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b7a59b79a5a23ef6dae88b427665960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d5c99e903879c70deb69cb89e7d7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dff20f19a521060a1863c09b03b0c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ae0d2f535974a87da1a1fc95c1da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cdbf8938989c9fd0052f0d1ef29a5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b1a5490d37077219b52a902ed954965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e8a074c4598a7c69adc3cc0b81be4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e12953ff4ee4ffd87e5e58f9e132967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943fc92452861d06a983d750fc5af4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e532dec449d00a9d1dfe172870c7b39969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd12d9b62935fbc7bdab99dc27422c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71b328837c76e484544c26433a3da971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83394878953171e01ba0c2a7fb7b8072972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037189df81a921ef15d2f49c4815f6b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984b40757d7da02d6c3e0fe49bbdd8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8a9da3ad5373c3a4a467119b2239975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714532d9a9d599a3d21261305b0477976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bee50cdca14762ab125059704592ae977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f70011cd95295b46db26646d9a28978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13412f2b95f47c42c5c7b0380eed7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d01b09c4bd21288fa518a06fe246c6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962915a829aed4fb9ab5b4bdef8ca23981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4366d38087abf20734152a1824c6e57982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a7483174b49d4b077b58588b2810983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b5af8d5bd3a8585eb0b8d65c5275984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628b020ffc5b315b604c3da3c9dd2a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405812cbb5aed103c899c4ae67ded55986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808cbd61785d32abc1e1d9f34c88468987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079e5b2ce67e3b0177462071d9577da988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121146d4a1866b7fd3ebaaab939b1fbe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4f8463050f8271b918982578adc3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434980e15c3ac280c5a9b60d314b7abf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198946056c71b6e1f74b0f33ec4551992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac5e678e64064c412d4807cc71231993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544d24bf2c89555355f5afd3e33863994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5ad1f4a7b8e7f7fafcc6153e5a22995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b6d4f1bbf087a5be9b63e43a9ff7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b06e8d0e4c008ace573060ab0c14997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957ff83adfc6a30008e8afaa85df901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f687e07cf81a657dc2fecefdee9252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51546fc384069219756c044acdfd382f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee6250f899b36817d3f2802b9358e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7d32cc2a8e4186c6ca603646331ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9939610954a808293a5740f0d6bfad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa20720d6e89fe80070f9f237193237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2a4faca6f6f50978bfbd7cc4b7be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ff0c8519c64f3595059d7fc6d1f0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b59009af48523b0f7815de04c806110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c975bc51b15924394c06c771704711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96d2feae13ef9fc269835f8715535b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f426fe2e0faa3afba15e1945169613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66ab92551ed250f5a650dfa6d6a0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e5447f77f86c25f48652be8b4480215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f07726f640ace33911991df844fb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eececf81f1dc879eea5c636d2c65917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead56b516f75b1aece6c62b64b278f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689a8e5bb5746add3022086f9ab2c6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b54b6528036b0cce1b5a392848c95220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a671042c2e5f51d460f63f0c12ff921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5849d2cff7493595035bb7846e7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcdd862916d54a27e0c41da6f581d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80961328b9a43b1ce08c3728cc8472724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe73236fad6d49445e38158a8783e0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce343ca160d313b010f5172a7686926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c043b81f07c060254f1bd36beed32327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631b65cb6289c7c69ed198d0a86d6af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04d4786a51727131ce3a8ffed58f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23b9879c527255eb1919531eef22430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720a35e877eb07c079ed2e89019daf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1033316c864703a9b98a3914854f8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed0e9ff6808486df618a9036f62c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066164d295322ab803e50fadda7f683c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde0d2cfe33fd40508fa847ebc438235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fee85c041eba1d4e2d615bf5292e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bac952898dd67eda3a4d8780a339537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b78c03c6dc984947c68ac1701c7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1605afc18b52c1a886546a85bf3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8b5f901e14055054f98fc105726140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b71085830de08455f72c2126a3f14241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a3a9135c5f59809eae7ca501060e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc36e016e8678c5f7686fe2e21a49b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae33da387cc55cb6454ec5b21ff7c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612d47e62cb5a7cb93a832f166d1cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbbb47970f577f26db9ce5d089d28d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea3efe816dcc5f6857fbd8dafda9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d899434377d60913efad6c73ee3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef44c3c8c325d78415c7ce62ca14e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7b133b62837db20c65d088badca4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413288ce3f743c86c69ff35c229930951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d02481201ebee5ae038e24d534d7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392475a2bb3e62cc850ef6ab41ffd7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e8c2dc343c4d1348f9cf364c7f6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a920a7e8b7255e58075ff98adc7bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4352787c5eda7748ac9646054872456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dca8c12098f9133070e70543ce4e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f9ebfb81703e7c3dec049df0b17358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965805f8dc5fb7cb3942032044eb97559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba84ef04c7dbe0153b2260ede3d3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c7c6578721995c9f799eb642b184961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262789a6fdcd13498ef34251782173562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b33ba3c7ad6fe4c77a3386f6f7f17663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa66cc9640bd996891194446388c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2e5e532ec25d77f250fd1671f3a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4ec5c11407157d31633f6c463486066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300dd783615baf82fb111a2bcf4b0d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4062a228e8c8b3d73287aee48272068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e28d447cc70eca57901d2063b3f9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7055615fa7de281f438112baf5d1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dcb59dae1855726e9fbbdd36dfb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6f40c9bb1f54699700078e51292d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93023cdac00c8d1a2cf6d5754f205773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753d9c7dc55511d7f8b0c85d25c9b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec5f2e2eff45e8355ef3f0222d26975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f008a76547fbc190bf6b9683da2e5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2554d8bb937c117329f843cbf37277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91d8b36677ddc60853ec91e80a93c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5827f5133f56236bc7f9c1a7cc7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0678d178848aa3feea53594e35d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3aeab3949d8e8aea10fc205becbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858502ffebe7e6e3aa6e43de5d1425a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654617b38cc44555c6333224eec5a6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728aa0956ec271ec7a0a90c1df4019084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235757a2dea195bd262639bec887933f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802dc3572279345af035bf833a07d7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e50f530c49a9d29292c789aa4fb9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab9c811653bcde755c209fec8513f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d869007b8584795f619ce297635d0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b4b711e1e7b138a6950f869137cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b27d8aad99fd5cd29fcd5b4cb34ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f12e2d37b0a4c5f1e5118f7eedf7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a4972b7f55464bcfd1504092eb5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4a921a4db914f36deb265737b8f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61302c6b4b29d04bc08dac2426c35aba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976f4f24bdf1edaecba918f1148e9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3364b27ab0af88629d55ee48361397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366939853561c6f8e36d144d784750d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d308103f47ce9de9ca2ea26e659899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3e642f4c1db583505dd9e9013f1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa36f2cb640009270dffeb5ca36d6f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5460bc0582f6112e43a5132091177102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aacc9fb2c6aadb81398a81555c64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ba4c7c347c5c0751892c75649baa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d929008391c167632ebad65997a814105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53db9c598b7dae7304e535c5080b159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d763355d76793ca69bbe623ae7b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1471e5cd48000de244ae9f6034cbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1f26430fe7e0e1f1cd801b18592f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd085219b6ce5fa2b4dd3c4c6084c8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ceae280770195d2fd90e4138fd3e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3dbec65ca88a57ac0232be11bb8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f005a8e4ca7a57d89fcfb3c769be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3e355a97e8696b4650a2c7fc63ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd270f9a63a4857758ff222c26737fb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46da75135baf3efc4ef943c7d72c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020f7faf73a76efc7353e96df3dca2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e8a576afc022781628bc81475c9ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d2373eb5309c9fc7c8505d754602119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b6042752ed43474643c1d3994a31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41cda7539ec108f4afbb13b936a971121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b3cca369f2e0bed649b3fb38dad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc088af9df4ca10d6dd4c934dae0cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979cc232cf527daf06ded0eb2e4dd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2506d003b75b1cb2d4ade9d420db71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c279ea8596839c3f72567a1e95c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e01b1ee84720fe37e442fdad59adf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1319ef57f4c40cbcac84b3cad92c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0dfd5436e9ccff7d15c9f7366cb10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9a8d3695469b07596227ba41c58f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d55440c12d697351ab1337bacb16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988905c886792b796070f7ed404002e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494e04624cc5a4fd20772bcb215c65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db55c4334fe7f787c08c0ae875569b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820c056a0bea649a3eb88671d6aaae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f13bd3e312d3ee93e75bbb422a997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332dc7134598cbdd8ac2faffcfb1121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081d9db6fe3f5b3fce5180fd9f767b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cbb56277ce99a092b42b959d2fdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468991175d9293995530d79d887df2c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511c5cb5b64dbd81953cb1dbd16771141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad99de1ed8126fc6d7196c4a0a755a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f22b215f5a623151c9ecb888b1f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e9dbf0afbdc27dafb9d5ff1ed3d5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a5c81255075c442aadc639b8a8e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23423a97debe4620972d66daf24aed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f45007b028e1af50395be0f5afc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bbea6f2419ad8b7415d5bdd729ca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ecf9bb24f332272eeeebd986793e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaaffa8249b842885521941e2d359e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc490c62c276146ae16cb5725bfa54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cf8238800a4cbcbf39d250a66be6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ac2ca7c2542f337c2ba0285375b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb7e598fa506f45eab0e81dd96aa0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6c90dcf1fca768ee095972fe5fdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4a17ec6202a47de75b33003e792d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc984ecbf792c059ddb41029b1f4f6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f888928b80eb47c9481815ec84bb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9854fd97e03fd4a37bef9110a4534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845b1cfe05a4761669b5919391e7a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061af014c45fc039d90e9ec16c359ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0985d54d8fc4c87742abdcfcb4093a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1372627ae08c6fffacc4a35909fab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56d55a055aece18a6d3670b038e96a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a796ea070ea834fa9e522c8d4678e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cccfaf45929bec72f06e047797a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0360cdbc07a29e469bc4a110342668167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffbdb40361081932680f319734479a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fed3cad652d4ca7918a94b82b5029169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b9f059a8ec2a3b509f2f4e522741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cf3619d68a406c34c93c345896a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327af498cd191adb5ff787c1d57752e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc271b8dfa74837b0e47d96e1b7b69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b151d7ecbbb29ab213705be98ec3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907913ee35a0be8f2e9da26b855da68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd7d7ce128bf0b6d7d069f87d122c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31148efd1b1328737363210e0f99256f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f90d46e7fcf92252af2ef4c8a671178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b106b94cccf024f4104b3a22beb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4549f07a1ee0f9827506052fa47fad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8592e4e48c186d4cd58b30168176181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768a5860a128358a8d4577c5075523182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5aa8a979d291c4d4475957e42346a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ad9ae9ab8b76bb73a4481e0c2db1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917af39776a44be0ac0eeb736530966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41075d11abe7b785a30aeef1f360adc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e40634470ad5ee6da26062d51a77d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959bf251cda0f527af6a7428ced5532188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a273ec3d14f2b1b3432b0cdd30384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90970f981781b4a1e0c6309b76b34c41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0416d82e52a8356d0c6a2ee0d0191c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a56ea7d2c0dfb89f9021ae54ca3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e00f392a2fea9e0714dac68016da8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26060503be7de3b5e80141aaf0c42b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d1208d5ef4f959422c15c0a91c7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3008424990b0d5f5cacf27375067e07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c27a31ec1aeef75f08d00c4aa6ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae634a26d42e7e5420c8621f641ded198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38c0569ecb18f4f24b1318bf677fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae726c430b9a7c0751cde38dea7768200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84e5341ad129c8380511cf566ff74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5163458383c6e3a97a653f9b8e035202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b553c4e624dc8bcf28884528880e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d73d2a396103e01d7474c1844271f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328970058226a96afaaa2821933b8f58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437122db2f04f89b672b64d4060b48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313dc58a714ca20d73d1646bdaa2f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc682376bc3ea82f64ebe442e9d93f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0a986b53e5ae5936aaf9b080c0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860af334a274e2cd5e055ff11f26be9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec02709dcf9062330ae6d7bb855300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f039e62ddfd1ea15377306a1128a33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c345ce6a986e059c20f4dd9ce00855213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de0b8cf5963e62671229fb0d76fcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579739635ff04a713042a450ff10e7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c097a0b0bed09275c0928d151cb8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401719e346dfa0604a925a7b82890b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ff74968ce170f19706e158f6662ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b8d8f59697c4e456c49e9c535565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ecb88daa6179e9a301e535469511220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a1e24a72db5e2740524ab06a9a2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e68a49e9a4361d269b5dbe4d2535cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dde17296267f8d88ff1ed940ecba7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca255cdeb160305f39059ae91ffcd5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3dbe18506cc8de56dffaa5c408ab0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea54b6ae1e0119de134baea33eb5d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953c97a7ed6e08c220437adc9b3cbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e748491ffebe01e6579d96d2bc6b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87853b063d640649b6210d811b87ce6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd08a407753f6418c0d477a6ec16a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a6a83168266521cf8f977f5694e29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815391515908d441bf189c67608fa03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05add2c45fabd178a6b75439693a71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873dd22da3a0080a9049c0b380911c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270553c78365b6fdddfca4fdbc408ac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c65f11e5767b6c3a3bad0f3380e96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ec58492c9db1665a1f7c27f38f7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14e0c7c6d0231b57e388365367dff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d26522273ae801718e6ce1994519239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac1a7d261af66a8942eeef737db4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5db0293cabef20d7330af2c37d920241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c0cefa4bde96934221f9969e53e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be5486308670b21afd1f283ac4c9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e4f06ac3639b463af8506b1efb3be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e914d4c22e70b97a3cde83a7de621f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4b98a9cda72fc337bc0b28728136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26bd37a7cc2f19689fd1d22afeea97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1f4c8b9fd63ee9a1522ef00b54ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362d2f41748d4df29bd1b5c66ada53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1717fd097c9ba530125a10bfed18b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4eadf6b687ed02d616feaa14531e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81230153423cadf9a7d0095e2beff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ebc52dd36dde762d501bb887615e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b87c4033055a288f1fef0f6a2f8d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8771d4c81e3afad8d3c86628f8539a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b56a5b3c3f25e6c724235f28f853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5226bc0eebbfbc72756976abdc85cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1894d065b0985ebd1a3b522f39b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7005d1e7ae62459ac7829213fcaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a1087d5f8008991805e95ebddade8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c18c3c7fd05fc3b29e345f14d370b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e787ff7878abcc3ea1e87a0bf325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a7190c92340de1f8517a9205c787263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94cc267673da1abe9eca6a3c1b555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f265927067227f5abf66b518dbc27e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9ebd24bed64ef820a521dec1cfea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89600d2abceb1912049ed5b0a379644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a5958ead8c7f67e6d7d1372a258c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771efa92e6f94bc7ff551d0338b4762a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63bf446fc224a02639c65390c080fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d17e156776ab60b87d4d70138055ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7366344d97942c79df1598c05b084df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12848df5c3a9df3c69db79aa7f8ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33905e9308bd75e12abe21c54ac733d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b335cde211b6f0742533410e9bf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67b6f81bbf3444ab5fd9889aa8667276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17500456fc3493cd1962209326bdba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de41b5c617d53990c3114b07e8aed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c47e6c63738a79f5415d1c5e2e9ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e1a8b1c896bd51861c14a31989ad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5156f1dde8095404c84978f53ec12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052277f845eecdbd9bd24ad5089e5b4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbc42f916a872cabd648b3d9ba3f6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3bcb7052a51f323b9076792d10918284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c19aec11f7ce7f604b5a7d2c1d2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d31ef87ec44fa2d2c372093f2ec0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce24b10dd22d2d12db237cb7fe08519287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef90225ef3400397151601a05ce0ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba9ea9334da54527912c6c0dd8db2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d66febc2ec1fa0cb69bd27f26733290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a1901aac6c024f609c270f583436291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d2b52fd3de467f48d5fea0b667747292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4bfe8250cfce922839c5b800b6ab0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fdd5aa1dd9add710d5ba43f93552294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade729ce0dc36e9fedb8f35c23793107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9c06db04cd241fdf54591ebb6ae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ca20da8d54f626d41b3d626f41d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c415572b779cc9d1a49942489451e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9b8bd8ba88a4edaf860d5572ae45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894ff76402744899d598b9256160db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ef5678b55f1ee142a7fad237f9d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f491766b27cc743c2d372bdb38eed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab1d2ced04254e373a1e557c6e0459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f9c5d5943b44c09a4c68b687544a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa93fff650d992b91a9334647e9f94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218711e466ca0238914a0a9f8f5107f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8845105649421933d2e0eb237c9641307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57673544aae0f4a441b49db3628366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a48475c29b40e7b4bc6dcea9043c5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fcf388b42d58eb52dc558453fcef4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b02db8a494b83203fed491f1fde2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889532aeac4d92e8ce622096cbc2ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b62d4084da0fc035011a33f7d536313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07880112c375120fc0228d6438075e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fb187cfd3ef04a62f027250f5658315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77668fab97754bfaea54680f75a8586f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679ac2a3d5b14b3fa7849d69513d94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3561023febc9753c9e6a2a0dc83e4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c25f86ce25fa9b8902d61e2c4c7895319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c524eecdc7b8839d6cdf3114d499d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd14ddb93e7edcabfa8bbf25aa8a70c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe770765c7db805e4406703b94326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f54f5895636ac8d65c20d2ab81fe46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc330ed03c35dc41165996117a14c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8023fd226692df9b40acd1eb3a25b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060183b86d3e1b8af2698371efe004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a46f4ff94a5a208583991a0c35ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1321b319fdfbf7aa4e395fc37bb322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc98719c626a190951999e6c69d808329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0038500b055a334755f2de784f8e0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de376bf2a5358d998a7760db3de1660331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c4b452bc2ff6cdba7a296a2e0566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c15f1c69277a82c0108346040faa4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a8aaff4af72a3982677ce28ea7cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d818cd599c827e0f95aec3493a24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e96fe4b2997758aacd68ed62b316336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08197d7c109d21572e6367a061cc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880da4c3b1abed6a2becf12b302f722e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523968b493e59591c5064fc403df3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba98bb4a779b9bc2c3a66d348d52e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c0e4373890c1d50acd5225c06c5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b7e684026b58b84f29215c569ea1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f1d3cb6cd3e4b98a96dd061c9849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5e1906fbb5130623e5b24c9f3bd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cbfb6dec0125d92c36ad8c4016f4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86254a516a252794065e45d5b75e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8e40509e27cf471d14a8bfe9d038347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf27e300efad4ed58219988c13ad07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283cf221697450165ebe2890c5c4980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440801c52bf6326ee5029d8f9b4d84e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8c914e230ddccf516b55cd1bf77c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d647b26d447b4c56b2c2746ac451c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc5419ff1f0f40439be4390a8785a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97580c767e42d8c1257680f6387bffe4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab593b5d3b93b05694bc23970e6c861355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382208ccaa1ef5f1139dab76015ce678356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335f7d84fe8c1af8bc69939782b6a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e37ba472dde69ef216ee4a2774e6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d264004a8358c154a80f7fe3cce48e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f859c8d9b7f8c0519985ebc6b55c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02dd6133d03bd05af81386c8ef73b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31a79bbf2889da76fed9c9aad0058362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad579dbd94644d39afb719548e19095f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438e56e4069cff38ec970b0d9e5b9fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da45b40761b9d00cb92ed2f6146b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c0da8a0eb5fc832c52f35cbcf0807366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31dd6b1f8eddb1b72a19ae21ddccc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd5bd9d0fe0ebbb32d167089b5bd7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821796c215c66f7ee3f3e7dc5a674a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f618e03ae068aef3672b13edef491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489c67a65338e25c9b71a20924bfa50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4225f373800b8fc4e056cb74c14f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e4136e08af108fefad1d5088beb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933522cb8b37148cb3da0118c79e335374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea4b0f445fa0d33126778abafcfae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b1027c47f3bd275be341fe5c7714376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd0f95cc57a02f8a649bc3eda5d56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389446c9ad97e9a1156de310d37888de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205daeac6e19ce54671296bb53dfcdf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ebd1466ba73ca78d46bfdc3fe339380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9e6b33c9f2af3ffbe2082d3eb713381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc51e1fe1caf8dce55f314bb48319382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600f8e93bac5afdb6ca60ec2ed5a65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaebc1cea6bee589df4c7b0d919de18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf26fdf232aecab65a86e23122576b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f7855e868a651b7981c5f4d141b65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21743cb3d4530c278b84cfb89184a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62094c7385ec9d046d05e430fa51d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a0bba25362d15dfd8e04b5bfc81e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116af026495670006dcd5323f3a11b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46117cf174e3757c8a9fea579ba092391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044fd2f2dbc44946bc1014050ff7b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7f74916982f3143b563950abd305393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec9009c251817a6c203f7ae1540b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d03eedcfd4e6a563c7b501b3ec6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2c2d91f439cccac71eec8c6b5666396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d39312bf791a0198816af42930add397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2321364074895aed9c8317a0745706398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b1c6dfe44dc33f3bfa85784f270a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e6c3ee72e8375d75aeee5d213aa88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c8f76fa9b025d28dbf319d4c8f8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fdb9f99bcbe10fb6c6a69c6e239ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e0a48ba6a6cb9219bca33405a3e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc6ab32a9b6c2508bea587806d0bbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7ac26d6c20b6fd5e1f065b99e232405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd351e4591b7dd5f4909cefb0af181c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb679a4f1d8396c99dfe68c263b18d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb2d07728c464ab30823ffe6e46b43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0dda456d8ded18ee348af4a7dc629409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61abe538cd860825b34198e3ca7d6dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce429d47b292c86c9acfd12b41c7780e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a4b55207a3a69c8d01087d662aab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f51a5574576df1e2f96fd9627b3962413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df9cc60d59cb42e18e3c196246f347414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a867435fac96d24f43160efff388415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c987d3b5181c9070db2559acb06a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0753ae74acade1510ccd8cf52f16e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54791e7fdc4256f4144998bb135ba023418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233716bc949a8f33ff4a83a270fb35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc187457c5d7da6123cff073d6326d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee61de9b3122f895ea3997d03e8ef7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d319d22ca0830e61e8446538702c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff108ca55cb1508c0b09eb5a9ab0a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ec83f3c67d6817c728010cb36bbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c54ef3bedce97ac118fcd6a27d91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3400ca51d65e884d467b7f5832cafc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4720d9d8b82a28024e95a28749be35c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ef20a66b10e52d1bd66fb7f7cc5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5688b5a6d2b64d0b9ee3b881cf3ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8f04e962386e8f5ddc285863f8a14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b500cc69d059d12f7e89d4ce96f04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a035f274cab7ef40b60228495b4433432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70921a45e8fa4ecb16a6652085b0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cec4fd7f9ef60e2f315517f165697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f42c4c8736d7e8e613241d35322af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289fdd01088ac98e41d13a83849623b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937ca3a3c901f9bfb2a0eb9b7b5022437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa2f9d1b37fa8667ef9bdfbf26046c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66c808b895fb09af6824a4b6e39e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb458c01659672bdc208ad36258bf0a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834419143b7612f9395557caf6a47d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e801d883da1ce186b6218c42bbf943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b3a36be473e7e5c051277d47591d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10408bfb313c9c2388bb7a16126aa09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca12c114370d27f0a18a36f1a59cccc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621f094a3c11184d047aa722409f7b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee63228bfa5585eb3ff6c2792383f81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2d6d0ef8f5010ce8393624270c20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338389443ac7ed3e1cebf821fb60458449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628524e18dc318ea616b63b82353527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f955238d526752ecb93a2b5b91002a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcda25d437e8928640bb478cb5314d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4062f94e196e9fd56bbc484ab0e21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797149e58e0818276f015370711d00c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39bad06a05615f0ab483486fba8a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475965a09f78bfb11160913ccf27e1d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ff20a9827124bf8c2075ed05a3b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82efe70e0a9362ade84b113a3ee5094458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedccd7b41a274e50cedfeec73850f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8ff505918d07ddfac575011d4f5be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564b77f7916308022f10432a53a623461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f46e2c0be14b8b22938d68c67c9f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71287ef54e8f5590b1da0d6a5eb6d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624fdd52dc7c107f784b0fa872aa1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1063366cd9b33f1ebeee8a7a563814465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a4346b1d34cbbe098ef0ed0a1fe7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922f727833d7b85f16831938cba45e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abfabdfe221c2d734f857496225fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e8901a610c9090085d3c8e8ccc162469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac22724eb6fe7e680024daf89176e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c226272cc6c7ea61ca441c9c02bc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fde854c0afc739bbba79f4af23e6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0721b581501c7c357181db5a9200473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821deb42ea1a9178aed337a73d399e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80081a6d013247a9ce7f3c5a16debb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c14777195a42fe0616cf18e388263476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1db75f60fb66722ecaaadaf1ffc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ddfd3a073c26c8465017aad137b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d957eed9e3fa180ed44c5d4fd54dc0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a313d18bbf0d9561729782fa96f1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bde16da517b9f57671192a02a27f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae1c9c639d7df1370901847efcb04f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642bbed97c6e6cf89c90de5ad0511f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc541f54fdcc8eb061bf9d1c1f208484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e493ba5df4ce195655bd00ac6798f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019ef8bfaf905eeee82e0f073a12e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d62f981fd53f01744f6b58f304d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7964d0cbc0a9b65480db5128ff050f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a585bb35058794116e4154debc25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f9d75a5413dad2d93d5be6c5ee4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461efab63e43309cd04ac08b877a3591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb96fcc1ebbc1c34b3fece004b2f19a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e583f41a3e8eb4dd4a7e0e7ed166493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1c1b27169ce2eb18bebf8d054a4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75d6e3455c1918fabb13a10e95479495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d40c28ca0796a479a8b3eca4e8dc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814850b184550f0a3e28a2dc107e678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cf0ef3d96ead9f21dae738fac7536498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32b046317ff4cd181daff1b0f3e8b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce766ba8a5ccff12cfb1c47bf8ff95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b420a527465d04f0a5f405969353501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620de2b020e7dc8105c3b4890ccf511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ef181d3ac648939bef2f37c8d8d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b3624ad88ea9df77418b36ddabb7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f13c193d091a55b00d0156823f02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad47ad5e7e3451c25388dd5c06bf48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728b9206aaa7c0b1228a1cf898b5d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf606bd3ca0f88ff2606c10efe38f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa3fd2049c097e860efc957915872c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a8566c7a4d57944962d5037001c6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682a0f1092edd279a3ed1944beb0e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04162cb3fcf92dd6e5f7522a9e35ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d794c6ebebbce06af439c7d20c211513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd070889a34e12cdb0cf28381227e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebddc5b4ffc9d417da450e7caf1207515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f9d062af3c92d0884f161e1e1d80f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25261a769d0ca7234d9228be2fe883a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3188d6027a5d112cdb1bd91a29702518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80ae70b681ccf68a77c9ce53120451519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0acffc142b42d3b1473b6f1c2d4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e576c2e3230c35c327fb69bdd712521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8dd768965390764816c7b5fee7e90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd17ef62eaea4f03c57ba3eef9737523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110c19c0869869774c840b2e10ce48d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7167ada44cef3e55446a85fb636320525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c3c260368c99d26b5fdc07a82d0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ef3045c70e74dcf2d723e0d533d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c581b1664b564332546854d7b04944a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7d90eea2b3b24bceb5163f1208b8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738fe07df805edc202b700f252eba32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c95b28929c1c20d9e7ce4e7e978fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ade301ad60597d1090414934c4b899532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c115757c2ebb90923b675a856592bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d25145ebfbcd2e8d764411eeb392534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a045f912152c41e1970fd94047c0b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd124d6f81e447b09e8342875a613c46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96679c5c7fe820264c4144b3ce099f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c278237c5e26a08490cdc6c8b05e62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07313106b04fa105d77c66f688316972539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc914c6d2220a460118d0f562dc5c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16237568d547782cbcc2b8e322bc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa629777e5cf24b4dffe668e222ff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb088390716297d2890209a7bcb730543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65c7ca2fe61e36cb1dbd93ccb5702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a191e60f8de5216ecb643ff0d50166545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6782e02265c3c1a02becdc2178f34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb067513d0e2934599ff2a307861d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb917c122632ff5b133a5b1f607f3bd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84788f17f7e39c66d50013cfab6856549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb8b11a3a661bbaf17326b5ca61a1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd177ae0c464d0e381ac191197890ecc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890eddaed1f3f0ba8046d594b08d33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18413de2eb3840d64e7f0833da014553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73677a4ec5428bf4c9e085e149986554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4d51a7ff0a646b2b5646748e2144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e9a1d11f3b26362ab0962d5cad77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce802245de1be108a95b4f1f8b6380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df059767ceca5b5bcf57ae509683f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713a83b1bb3c562d52252478ee0bea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d84987191a261749884902397a8b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3e7c97ac038b5e1e5307e32b8b02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15963b52d05a93e047d30986da513aa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c35d3e8fddfc04e3762449e3e0ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d44f0f5c6ac1bd647461f9742bb66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f8f8f6168a6aa3da1eb6efbcab58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07587e6f73d3c756065fb2b0b1709566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837e99bbabe8757166a92bb34afad47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a772ebd5bf314a18773d250624e55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02578dd8531f0c179eccf69958f0947569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77850ba76570fec2b83f06157ce76528570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0e908cf39de9d2f9aaca3f64d824f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167e564b7430179ddb27bb8296f403e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc37104efbd25de64a2c925f328c42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f0e9b4bdcb18cdff736128e9e1bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d206642c0204b2745c9aa781f88e35f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad59005ce530a60cfb736bf15deffd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe01c9c12991790882720dcf029991577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ce3e391c5c972617cc1ff0f73bcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e8597e69bdad25a0877b6cc9fe18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b19bcdf9e429186b38c2082d3972c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1816445cf67cd15b7286eb7902bb43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6915a35b7407ea7ce905cba3dd72d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea741a287c390aa26f4c1f2eae1543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9347809f8b1edb42bba34d73bbdebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f32be4898bb6dd2a6573f9b50bc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da048fef7f7a8b7882ea4f4dda039c68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833e09f60fef6ae54ee1a0d8977496587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa296d33c793c4bd71aa644200be88b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232493d9a09e5b8d98e124bbd3971c57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bec8c8402c2e5b3f51906bf632f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2ab6dc4c3b9b0c546c540aa15f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0778d88570d637db45fbeb26d3d27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc162769c1cde5d223f2af65cd1589f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e7bcda689534aa90a5f4a71325f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734949cabcb8d4e98117f2e29fc1c43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007cf61d6c715656b5f685d47799d5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797af759af63af92fda2a0ae39de96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bb732fedd0f856056bd09fe726e9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aae1d68b0ce1da95faddc85c7c3af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c497b8b3d6f2d1fd1504a462dc1ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98631b6e66d599d0133d37f032a07ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56cf04e030d1460f3104f06b475d05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c15e750b5346e859dee994bad475d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd25d450f073818dc47e0a31a6c70d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e30abfb5d3c72f13d5d0b749f1f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ea37fb00038c78d566048eb38fd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75154386c40f26457053b87c82dbca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fc8ff73d1511359a431319b65f6e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f95a0ca62e1e33e85ebc8b161ade3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594bd52d47ad3f43b7d69771251e6de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6434f8c553be909139f974425004e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a77164806f8764661865639ac7fc9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5025db48a0fbf07d4b89ad68f45ccf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcab408f9498ce86d65d713af4c52f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2f6a45b5fb33eac0e9ac15bb294c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2bc58d39957f74326568f28a0cd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad58f573384b592a714b197d58181c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163fa113e3f7e312ff5349e02d3ecfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc073c376a32a9e7427a1b6f1c16411619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8666d66fc0cacefe3535ce82c7cb61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe0da69598453ed5090d40ece0901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65332062798e5b0a4b971f5579e263e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd377c07081364d6ae34e8a5cb8850623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3e754984b607bef3fe7d5e369bf2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9a26b9bea6484a938e7dcc9c4cc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21704eb8d623d7ef3cf0d8bd82100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcbe7fe9a8c1adf79d6c9519f39622627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14ac6cf8aada5923a3b0ac12f5a54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fe462c188e59aab8cc2fac390857a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31064336e8b18729c8a7f22c671bca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5ed6b115352735f4844b242aa64e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94841526914d0ad609458c7044a0b51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5829216c5aa9c24dcfa46c53d0a7ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d491ee57feffd3a5502391d19cb9542634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58962ad16cd886924a95bfbfdb7368e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160566e9237408fbe02991bd1c470c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687dfa9ce0302a7ae900dc4be3fa61e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef90240d6d247c107545ec3f4ae7e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb41eb3f83d0e4b37f529bc823462639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0467dab6f6a16a40d29d8d1680e2e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684799467702ee0d48ab4a06d639b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a9f951dfb5bb1bfaa3f92c506510642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e801f37594aac0bc3bbf95437088c68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e7f4e349b1271986b26d53b82bd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac229f8fcf8f4ff32b6d93631b513d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9874682f922bda0a1d1d0505ab16b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56582039070ed180acd3ad9ae1d47c71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee649ca653fa36d3e209c7bba36abe1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64dff89be3f7fc0517143f718fc6bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077718cf008e15c83fd387cccfd5f84a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb643f5372fcf95c159ca2fcd6d16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cc4a60e71ca7fbad5e25fad3ec01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366a88dcc69eb38f50a2871a3e8d5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d49b54f32dc87787ff73bb7ccfe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079aeca06835790b6a9f5f6b1616e80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397214d9749d40d4b80392a76cec81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ce4f0a3ef1c1356c3e338f75bb8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e5efc7e4e8dbfa2d18e536b7253d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b8bbe2a9b1dec5d9e9136dc9964f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26307cd366db88f9aaaeb922332146c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841049cbf8027e8aab84100e21d881661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096146833e86da6887223ab1359e52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e3b683a06b0c026892bd9547875c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19445a38e3b41759d3e7df59d7f84a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5b3c5369325b594e5a39e148209e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762544cc5a4971f7497e5492f1774e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc2e3457f84b0d16cc6a1152ef44f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258bca9bfec41b85859eeba5754f912668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381d155ed5ee99f7ac0bf11d930df8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef0b0f15464cb82803548800ea655670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3fdd54d5472349c738b4ff040aabf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5618897b336cbec6e6c08506e59de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7622cb06b809c554219bb724054d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088df65d6da64827b7f1c5b9e9ba5bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5299582cffeeff61451c3d8a8843675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4c21f0ccf136624b269c030c1949676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c81e3be49aaf67178cbbc3726760f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fb8f4c65f5b1ffb21c0e857fe18fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9602b865f757a2bcfefd23c87bd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71004403cfde9ba430928dd1e509f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb93f69fa5f6509adf4d1cb1c0dfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b8912722435961e9e4dd3c5f20b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7ebd17a7212800b75fc2f96db2a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967aac7ae15c2a86f76ca4d27192b42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b11b187507c8c20289f63e27e7ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29857b5d7f9ff74a33c9455ae3ea0f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f85502139dd0b07cd5ebf76b34ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e7d34bb7b6e2ca9a71f803431c21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dfc6f37535a3968719aaf687d57bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ce95e67ce79828d7e131dcd4580cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c6932aeab8411dcaa2fac5cdd1eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95de58e75d2f9182a00ec8f930724692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683659638ddd897b8e666675e1365700693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1a1b30594170c183a28bd6e0a233694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37723c008498c38bdf139aa5c87d1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6411fe5735b552eba770c5bf704b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ebd0d253b4f7e467ca1717783243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8542f97516573cc22a200f63a088698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bdfb91598cbfe7f8e6404fa6bfce6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da8aad0b3551e80e4fb0528de34cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7741e9433e9ab7e86ea2f34a29931701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182bddde86a9acededfd08f09e10ab9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018bc54773fdef3bba7745eb8bb4b6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954a5b2b108088ff739c952efbfa1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957f2a589259526a9b2952417d1751e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f79413c92f5d726978e8922117eeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bb361c219881b6fdc20aa4ad7730707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062e1d81463b1562c30a237d4e69a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab77e7a507d80b0bac8f1c1845b62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0296a5f7ea79e76b6ca86ce1ec17d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9dcb1137d77c4bd695f173c79963711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148a06678aa3ee958b13cc64a88498712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443da5e3ec45673134a0bd0914647c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b208eb1ec8796db7eecc7b537ff0bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb99c1ffbdb37b2858a3ec58c8f4c68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebaef961a91f9cc584620a0719c8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ddd3e9313ccb9df54fef61cc9f46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0c3690ea5d8054ade79f52d588b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec03be583356d1fc9fa7408c55bcf57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed5fac7be36cb76936bdde0f4a5f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa744f59046831aa2008e90fc56c0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fee389d138b73ab1c710191adaed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba48e36407c59d9230e976f6879cdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c584224d999b5ec2215ae5e078be6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337606de7cf7959926b8e8fa4c9e7be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd40ee64e9d0101c49a941d98f3a94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca256f8b55f88ad65285e9b7d5ac670727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6158bdc1d0a200edfd6cd5d22b21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b04e7a50eb7c1d360b16df984638b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b158ec15d94c3f4da3f95a815fbd5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f79484e7f6df84f37bf5e9753f928731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b5bc2be64cff1f510006f8513db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b545703e3f5c160bfaf1d25d51f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56e885b6bfa2b8e5ab987eb89f483734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bccd9bfdb492c203413c77034e7961735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd1b82c93ce5404d03b59a4d77028a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d18852825c1cbf9292aac719b5af2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438f2e708f4f33a05ae8fd031bd4000738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc07adf20a05b3fdc7782686ac7f22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de43efb49bc50a9ca056e47390b60b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18155dab6241dded554601b3a7621a86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e1e1d2fbe7acf323ab08b716aa90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f42e7604e48ac48159ca4de4291dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3226fd4bf17d6d949cf772d87e5aaa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03d6466b9a834b2097d73fc341b36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7c3cda5fdb3722546cad9f9e9cf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b738e4d8c628d7e03980023879a4ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3de8c1d07887c23891139096ea24e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cfed239be985192083b8dcfbb4987749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129582e7ad37be1cde5cdf0d92b6ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7cc0a9399c94fd13841e027feb68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3396696be0c80b17aecb039555a95a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735f9dc3c46c2944fd409db033ec07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b38068d206ae2664cca765b436447754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca25db047ad63da1c52434f60e0c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd120063bfb81db6244e4141d7d6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3768e1e805bda90f705602884025e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ecc12fbb79b06bbcf82db0579c6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacde33eb51f2bd404c670183cde954759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a0a7b3c8b3482ffaef123f6849ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62deceb7c300447da678157b2e598761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dbd98de6c394edcb34ab15650b75a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bf1e31aab23e2264c1d011679fa6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0266a40e4c6a2540ae90f99120f93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0abc6edc10790c5c6b8c4fda02baa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db0dd1de9c1847d82b441b19d1dfc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35f65bdc7d33f5530cf53c9573ae9d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a856f0cdb490b0d38930c7076d4faa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321564a389c15426d14db174f46397769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199820744633d84b541506133a82427770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea09a8b64d087a58e911f92bebde69771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d644a1416ceb6c96b138c41ae6cf8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997249c42a01b5be0529f3aaf34ac4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02be575792e76f4a0cd665baaa365774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99072cd56b0575853b0ae5f6306769775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86af3ba6c32e9d12b49304828dfab3e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6743f6d9a5bff576218e69b5272a3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386001fc7daa9b751c803a5cb05dd6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c172411b0dec9866a98715f05c295779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8594232ba79bb9aad3ba06607106d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4466c5fb6766c3be737bdbda8e43e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930fabd26ff8e95d85616a7cc2304d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511184b75da9a1f68ecd35519952942e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32b207df3e3b03bf2da777623f5f5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0326801a1ca5b4998c1cf7e50f66c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c56bc977a7d1ec0c0f153f965447786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0826f2f6e0abd8d9902dc7f89e8c8c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c46c0e9ad9a30cda0a943317b372788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49908a0cb1115ebcdf9d614a8c4183789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c42ffd53b3bb7cc61b0957f67c0c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b070a4512729b79c295d7fa8525af2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9db68509838621cf2f31a2e5d1a63792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19bea05f161a78989c9e8e9daaf9f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67763300399f084d24b9f802350d30e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f46ad96d95f1cc276671d1982e168795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1c893f7b1dcd966488a240097dd68796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33ad053453762fae24948cc423a66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df42228e22d8270c5e15b8708e796e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f83dee1db4f29a9b97499f20f30bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798613ac9a33b24ca81030499b6c3f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ebc53e200b68a65a5e3dd4656c84801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d35bb056bfe669e808227b516b3b14802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7acec300bafc243293031043c40beb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a5e50d2dba3c0a245206d9ebb853804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836967681181db80a456045ef3aa85805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc99897014be5b6fcc2aae0b1b17df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93224f5bba2c36f1016e43d5025644807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6112c3fad53dfb0e6ad9461b80d247808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766fab5963797f71e1aea890ac7097809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea27ed95a4f6a27363d9b537799295810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775ccc9b01b0b89113f67dae8ccff7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c85a6e6983b99e9367c624a9fa54a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc26b12569ed3d1d5ba6308424f53813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b42f5cb665b2f733bd3d89c5749f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0814f6d12d1d3df257fda76973b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea1de954c830abdac423372dab744e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f854a6d018f2efca251a06de932f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48e8e3b3e36a2afdb6f7ed4d785df0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb55e4cf8a8e960a3fbb8ecfd136be819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3456b0f3ea528be7b9a3a70e70274820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e8fe9a640ddb2ae02d324c98f8d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2635ae33742db41e980e918ff0486c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2aabc18dd0903958183c7f48a582823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e5e987c34ef6ca8c22e3d1705107824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfc39daf30fe9df3d9464287f497d9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c759ec902365baa3bacc3d639569f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555ed1236760329b01b119557a1393b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa06987844bcb5ad13593a8dc1d6c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd72b6d51f9979e56c264a029fea3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03e3a89cd6cb32e7e43e848d2aba9b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c84070e8b33e3cce9c980a49ea9cb9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b813542abbc8f4bbfa98d34dae056f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a250823b9bb5f4b9ef4ea00a66d946833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773bedd238306b737362e0fc7d6d18834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e522d79f5c8522f2d6bbfe54d9259b6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306629e14d3f1df7ab1661cc938e83836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ca9da6a5f6d4948f7e9828e04403837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066589021d6ea71cf37bc717d1d8daa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b3a8fd5b6b97ccc3710793bc1626839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc24d2cbb5dd6a0745d089578ac291d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165610cb33469e2314f7f5f5385f70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267861f0aff0fc4824f30c90a8e0cb8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493b79f7c8e6ded36be38a0138d061c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c735701da2633eeafe59a9a5fe1a0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8b858b3422c1e22d22fa62164c17845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47d092bc3ac43fa542829717a8a04846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5bc5e2967cefa1c29744c37e7b34847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe6d77ab57bfc7208c4a5a8a7d89c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485298f7c5183d0d8a0b44194a4546c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf078542e82e384a2246e59fe3dee850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb84876baf335db01cae0a70b1854851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec979543b6b11a5fa9022352c88af3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346051a61cbe71a51098d3f50ec071e1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc15980ea0ece17f940b9d1ff1c9e6d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ddce9c5f3a4ce527ccd794a3ee77855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980db3f4199ec64bdc19cbdeda0cc25856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae67229dae2580a8bb69cef72236b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c754c52901c6ba2137e27e10b56f77858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756561240f29f9c9d1dbd3676cfde02859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0c9fbe0160b01f823ebaa6cdc2e5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b03e75ef9b9609f70a7d52b86c924861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3afe6acf38507776d02ad3bc6d6e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f96dc73a9b793797ea192d86a88bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8adf79c716d9f107181218f3612f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c9843883155d1630db81b80b7fea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae932093f53be2ed72a14f65ed80e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e812d8ea1ed91c68fbf7617b61be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076143f8d98ac94e75c851f04f6443b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760ac1181fec63038acd467a4333b1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d74a6aad33c08bea9075b2f4d365870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989867f4437dabba2c7ef4987080ce871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e502701256768b443baebe32b82b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250121a2d95c1a86d0444e050b3811a0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ed75fd3c807f2242431954de7f41874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315df79782532d93dacd0688d9adcb76875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024bdf9de3602665001396deaeec9a1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1824a65f353d452913e5bca4cdcf64877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed111f63a9202239c2d0820064bf3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877ecbe57a8d3ca5a214d51d1ccde96879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15eae2ade02cbf9b80ab7ee0f764ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef338ca50ed29f2ece6394e5180436881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ecb271de56b6a2572eedec2adfec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33994e89ab687417c270349f6dd7f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f35c989e7d7f9b4dbc3412f7b88b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d63d93ab5f03d41aaec72a5b0bb5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199157b7c447e0958db6ec33f56930886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098e28c7244fe5bb702d68b984ea59887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fdae8714c7af63dd3137279411908888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fff9f7b0c09f68edd644d902312f8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45a7325563c5f359a0b599e7aa9b4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86c8a26ce2d3025af8a26ad51aaec4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acf0331faf8f10fea2560e52609520892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f3426d0e70696c18f4cbe280531a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb041eb631ac115745507acf2c4e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a7b24653c9f70cdc179eb73231e9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc4e60a0c7c7cc8e1b9ea46ee462d0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49fa9af5f4feea7dc4c160c9b489b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a281a20f627dea9123abdd29551b66898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b0a8a2fb1676d7ea1e031b70efcac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301154e6c6292747eacbe6ed24a522fb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69386763a8a6d6daa59247ba349ef6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe67464b9e85d957de4e6b7ea6d88902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fdb342f0ee310e03a915a2a8e4cf3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381895ee4c97c70f62d10f67b932c8d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1041be031a7327d92e25256b71e1b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bd0fee0b5d94b0706477793905cfd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabaa27626972171545051d51ba9c1e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2288bac1dba74cdbf82d3ed972e6b9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f570e39d52267ec43571bc73cbae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efed94253275249758c00c3b36677d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37043eb73370b1f03b57d93891a86c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17959bf53fd32d36afd581bfbde6a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e34361b8e9373e1d50c50adc1e24913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfa8d261832b722660a6fda5fb3b4b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98781303ce819d03c7b6def7e23101f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e6f973c5d43b2cd532119e10e73c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d259064dcd7c281d7d050717cee33917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb392a9fc1a49e57225184c6ce9f8a5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbea53df4c99cf506e127d290b302aa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe1fd7b8d9b3d51a072abc43184704920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3392829464ee7e00e7c801e09e88921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540a121a691f0e9906de5e1383acb0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ec53d31aa695bbebf3d1136f9544923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc802202039ce101012edbd7058bb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ebd53386e7ac2e09eda16f4167801925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6002c2fdbb402e65e65ebd30b972926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294a883760402496ca637ea51d23f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a1b27d3d7c4e8cfe38704a0a2597928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6393a464c29bdf44c4fee535b8de95f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569134efab82ee04c5d9ca6f06f70c2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee3c4eb6b438b7c880ff0cd7a11d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7661a8ccdcba855f08b9901c0210a9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286715de216f742e9b00626440125a6d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6f89f5fe1aa1e83c180c6f8cee69934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2b6251aa589a5308dc2891b52b10935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c985c8bbc6395330b019037c6f8fd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f8a8fef40ff5c4c924fbbc3e51b0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b7a2d7a4bb3490f479f7f67d69ee3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f09ce1a3b8c8208002389f0767cd1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc83539c2ec1d08dec6b76398f96c5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7331f83903ebb8a7b2883d8bf2f05941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac363fee6628df2fd9b182dd2af604942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06805f9477baa4cbd0d8aa61cc9ed943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79071fa1bdbb4dc7815e05a2e340e83944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e2f5efda1c42b5471ec6dff0f18b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14081dff8a29c9fdbc9a0034ae9cd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467b12db8b84e27e8a87cf124f3fb0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca3815f35187da668ec26faee85d2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b562ea9b0660fa6e904d17530b260949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cfc9b845b955bb282648a079b2339950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcfce18d8e41eb5b1e6939383a1079951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a4416cacf4037838faef67c6ab5d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e4858062849ade821b54e6360cb9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376da7e91b7b256a452f8862af0ded954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2a998bff60125ef089050446b81d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564624055710740974bb1361079ac73e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6186c00d71d3f35f830c6d1b4cacf5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90da15197721dc7f0a141c520f9fb1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc57a24b674084cb1e99dd537bda82959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510846bbd86c150dd04c2c8a5049a00960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e2974e2c47b4d9a5f949f38203ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723db15f364a0e72ebb323449f91f6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76636186613a8d1c5e48cb73d1b255c5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87cf40e787d3f8248d31c9bb5dc24a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf371e68f8321d537298fcde938f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a09678c5573152d0bcfa129d4df35966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde1fa2872865f968d9981f5e5eae59967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb1fb5048cff9d659c7c880aee934968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7dbe0d3bd7968eaf2e842b522e1a8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a750bbd68a0e24d21e2c23e13895970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275d4eb165d3c900e9b4851125157d8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc760e5d52838db9168296d56183d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707ee273084bc09b91e2a6e16e235a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e675fbc2568d2b06784341ead92a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8393afaf0a41df9ff0660a60cfd36975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14f3e60877767dedb5d0cdcdfd7a7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3960287414c0ec9bad9eac2074bbd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1be0920d8d331ec9380f916496658978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349fa1864de18e80fc7b2718b9c441979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ff5c0c8a1f580954cccbca0982fe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f03c8f30416c8fb9096e4b1a0822981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aede5826c6675b329a79a3270e404982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2cf793543f480a6c2e7b4c509aea983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba28f51b3b2254fce8379a839a7f15984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717080080793e46b889c5678c77a72985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5773d8ae9b198f911e67c283a1c3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac5ac76f244196508646e00a6f8fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b43e35b0b62d3e77b4e6ef44c3f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0087216f446f8b37f3fa93d9d0e98989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a041f3421f1657d1c57b2c7c195d82a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee9a0cece5d61ef0d8f608fc576ed991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a35a5772228cfee0ff44288be6497992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd8b5a25471f0524de8640ff786f86993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712fc07f36f8a5e6beef65978e8f45994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7b7909d32ed47f9f29374ad94c114995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7baf47ea713c9a50f55b4ae2692b5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5add312f8860891aa246ab559fc07997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>