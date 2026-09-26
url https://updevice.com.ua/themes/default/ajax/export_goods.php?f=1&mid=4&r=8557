--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b024159ccc78663dc106878cd034e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d1e05859a6c592725528722390d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeb12f290b0d8eaf29475bc2e5252a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c4831cbd0b4c16ebcd27dea018934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b972e196c084b793e1a212b6a9c24a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8be505c82a54adfccc2282ed22186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b944c1a050ef0c8727eb44a6116a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2800f0319a5d738ed46adfd24fa0c418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc9cb4b5514328ab6873dfaf5166c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdbfb50667fccd3cf44a2b6481718d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064785d573e08d3f68dbe9e57818441c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95548f8aea22d953c4a6e47867ade812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f69fd217bef7070f7766b3a1903fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac1b6deaa4ee3aab9ad29e0366a0e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060805e938aa9b46f0a2148ab4e7c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf05b4b56d5bc19d0b144b7222c8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26da3d931042c4f813cb7f176ac7ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e924214e358f00229520e31e855418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf95d117dc67d1952470496ea104bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2295a48fa7843e99c47685e683fe5fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124fc684d222139e8d6ed708c341ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c8f668b32bcff8ceab2ad006892322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155722daf5409dbfeed92c7ec388f6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a37bb6283bcebac43a47e44407f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a213b08fa6fd3563172e06fe1a6d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cbc3defcc7b27fd1a0e5060622bb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a54110c569efb2e9e0fbf44411c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0087cea46ffcded8ad95ccf01fe11128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41721e9a1871b1c1264983ae5d39f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87d43c9e67d85b79ffab378d3681e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dda89e45580c3833f526063574bfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10daa3dc2102027e7e0e49d9370c94932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e7ebfa1ac40d0c8861f0e6b6a3c2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822738249839c9731b7b9bfc4c6845fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af46c429f1d10ab2bb99cb2c8b718035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1785eab4532c6f2d404f08d852a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469885774be45b7659ed7bbdb8d3c3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4bd71d1a02eeedfa64e49c01890438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb880825e9c7b7b5a98cf0d607b7af8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff700468cbdc7826cef34b04e45e12ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40ab6e36764fd1bf89a28bb6c1bbcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4500e475a09e0a9fd5a5d532a828c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7dc35d67b01eb27bc7caca0dcce7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326eac376b8bc861533b75aabc30f7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672476b811f38c73b805fb4e375d37ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff03c9866e299b3450c2e262ea96646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695940e7d4ca100d84cdd0abe045b2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25f57ff3cf6e5103f3205d5b7b99848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a263d609a2966d9eeaf2746f83fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b092353f35903019f83ebf43d7449dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c9cd6f860134411825e526d5d94451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9468e4e259296a48982ed188e7c2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d9130215696900460ec5c185d06e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7a39a36cd40a53524ca6e7faa5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e0779f20578424839c62eeb1d34755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf0654e9ae8b290a0fa0d43ecf6c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58066993e10b69b17a24a2742202257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835c5efde0b55f10fedd813b7e63c5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a644feb08a1e9c74ec1470e30659859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294caf9fa5a6cbb140c9a60fb64a41760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb229a2fecbf156eae75c41daa75d47961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3fa95c6a6a51cc556939d3d53dea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1cbc9d510251895ae6ce56aacf05263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0157b7379120e2b0a8857b0cc6c2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84f91d5ce8a7f9120b3737545133965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759014c1074d9f8d4a72d103450120966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d9e5406b9779ec6b8cc87126b60667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8185c3442ea38c20d6175f1163cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd4594bad790dcd4fb076925e2dc7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c620285d106378f132d69a43234470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03205622de116ff0899add355576a41f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d87007f291a6560b011169cf6f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5afb115254edbb8543b043188cd7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d972d2bc5d2a5b8621613dad744874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164625e4a9efd44d2d2b8453d115f3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e863873326464b920808fa37756a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530caf6182c3774af8b3a0d32d6b59c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883f105886b280e46f64e13f1538d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60fa48e72b9059b5eee696d55fb28979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc04cd323f586d9e2c26f00abdf70280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35375cb83d075d4ed77d88e9b7c7a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0401efe4b1d3713637656914b68782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281cead0f84f3cd8b0d91a1a0e13d4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2edb469a8abc09e5d292e9b5e834e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d2a736de8ba9aa4a6e52cf549cb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d8c0c1c7b657eaf31f13f8432c3f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9547e2df0ec901898ebcf99a661e5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b4ec90977fd746dddb4561417d6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed99a2249f24ba69197b7325bac627489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef47e4046ab6596388f4e96f384a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb871b871702c384bb04c370abc557d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3f8ab507df02722a3ef01b49930492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda534d4f78061d4ae0ee14b8c6254693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ba30bc38f0b666cdb75d9bd22547d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185ce46eb474a120bbbe4f6981c7c5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969de6a6a6cdbedcb4fad4356cf194196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a7c60dca0288c994cf47b510fd75f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38d0c63ef201e8a5a1489a976a07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6e0a4ece0e5410019dea812f8f4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e36998be5853dcea9e6924f5f1aeb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95e43ca21bdd2b91729a0f06a99388101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f88c5b514b13dc7b4dd57a10a35ace102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d39ea7fd8af92f42d7a710463812d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8e6de96cc6e8f02798d05602b3dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab5ec45d452bcd59bc769f534fc832105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5eb1624d06f92fc724ab545da0d05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f01994d4d06d41dbb0e97223f59d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2daeb22500ee13c21320ee53ed18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4a57049c648bfe02519000f20550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ef9434ee80a3bf9b9805d84210f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5115edbe32b2c680566451c0985c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43226b28192f1565747a36cd94ced69d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714d9b4799434937d7ce2fbcde8e80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28f2cd3481171e7178dd0e11bd3f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994fc48cde2cf9607f6d2f65c73252d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f9f3b5655fcc8ed5d98be8acb31b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b063656735a709f0e6ac2312c5a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b2b506325da3311363fc1dd573e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88521e6d0fcadc6f1a9bd03f86a5a55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aba69c6a10ac6eaf092fb78a17fb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811610bcb9252c1c01f2537860dd5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543455e9cb1bb71bcc949d08df1272122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12743c5cc01de20871239ea64f08c9af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5456276f421d47e2bf74026881aca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b665da1ad80b283c7be83a8742e4ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abff3628bc00f542950c6ec3b7aad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9927f5d44333cedd502eb834484ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cfb11bfc23a10c33f0212aa68a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa15b773d8b8a6da27435cc54e2d07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec9c5afbb34c998fb44240bf2b4f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343bb9a47d47f84c2eb85b5839c4457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef58318ce689e316738004680329704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8d3dae0dc358afd212f3f082e7f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822033b7feffc98158521550987c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe693d950683de707d560a84b55b0cc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aeae7a39a9b77ff360e83390ddf11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a31ac35d68dc145b012f994f579f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607efaf0483b099144d587e5cb2937df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ec90d3ebd2a322bd74cc72b5b083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c0a3c5c3063d92862ca2dc495142140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ec1a7fdb49f8b4ac047ee9ad11fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd192c83502916dd6ebdea20ececdb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13483d8995dc447770284769277d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6337fda2c143eddb2054ab2d266240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2f673cc41f0a4e5d7c16ce505e76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6dda78ccb025b309aea7759f814eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679226f26f0add507e0d89a24e8b4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f76db9dcdcb478b738a68c198066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8cc6c1f82879da79cca2c2a7f3c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85993369ae17cb7abb631986c64ada150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc9d4abc1b4b8b74b5a278fb2a9bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a474768410847ece70311c0f1918b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2614210cef8bc36bb21d94fa675f2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e4caff306c4bd9e863fbbc174b1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b3154897e4dce3955ab9840d825be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6be0d1ad1175663cf8e64db415304156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501ecbcd889bafbada00b6861cb912157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cabb0ab6b6b14482db52a898866d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a5b15f9006642560fa863507b60e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503dc6c79fa11777fcd91d7f346d794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1ace1a6b657c27e38fd0c0a036ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b42be220fde723c56d0ad1c4e0cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256bf2e4a6c33a4e92ee084f0a5852163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b915b761e0bf3737c561ade1e4d844164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6443b1bb3e059e923d52108bacd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52d228febd4cdbcd3d9f194fc45a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639cab50a83d157d55e5c77d5c985a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfb2fab6336a50fe215a5dab192d0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6a396fefba444a0e58f9667a84cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd31564a1d8278e01e834590e4940e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c81bc4db750e048e0c15c962d2746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6fad9af8c6b25f1642b16afdd2088172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4f861418bd053bb6327614114794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a722dcd080ce217e37db6809d8511174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30511cfed3f52ce1404023673900c3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97879b0453c8e86cb10396c5e52041176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b931b4f3b629d188f780111065e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3514b7bec43d25d54a780894dd164e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad98d63d1ce12b78f69e6c77f8da2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84c41d8f67487fd31728effcaa1cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591800177b0f7bb52139d41b5d2324a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298fe5d8610eaeac421302752cbebb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6daadd6afda777927d14413095a59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303623eccd1ec5c96852d5d7656098e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd91d873416c7e669f53de15edead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed18843ff6efe2606fe83622fc333186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba6c57a807b83d40f59402210bcdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b194c46cf6d61cf1160ab2fe9cfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeafb8da7b1f17f18e948e2c0768c92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304e85b718b9f95f777d1fa8fe739a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489a79307e96151aa4dede0bd0b2ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a37ed65531c9e6ca17211075169a34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b9669f6c0875c0ac0c47a6cfa27d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1ce43e97f8d9db349ea2917a4007194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0571aed4884847f15e0f9905545394195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d4d0548c2078a562278a435bc7c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e2a2961eca5c80a34edf2edcc9f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71051ef372d148af0c1e0ef60e6928e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326197f2f34fd2e0d4944d9fb308a287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3dd0a89894b989c56eb4b81f35d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6f55a2b0992fa8b074f73dc4515e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f8c94f006e1a9de4f37d71f2701c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5c8d7e6736bbb8d206c229948299203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcad56dd42c6f7af40d9a1703b1b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9572bdcf191732e2e38436b86094e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793318ed606683248b8148e3c75698d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d0a92d70ac582ac74100a0a8981c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df8f10e964317b7405aca3acf5414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f5b19ca838a70f2dabee0b5a13bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fd7484c7f695e42271be9ef3bbee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0d046e6b2e1984414a55887e15c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a43cd50e0896e9c70d5d971bb6e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c54f1d0cd2016cc84cf1260589b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef914891e180cc42ddbcdedd5be592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524ea353f77296e70d23ed82469002215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce42c07a625c1c85b43666e78ae39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432c6203458d38a1ad5b4b39543752217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3636ef1850c7cacb78b7c8dff58c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e95643134bfb022b0cfff47f6e16e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f877ed9f12192d120c8c2e3f4760220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d0698d0c42b4b7ac02282dd6e5f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c463a186fd02b70c4146a8540a3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756de7cfa051d7635266f203e9a9af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e850b59ad5ee8e3ee3a2c3c6d89e24d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9957e3076e0433699ee585f17764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d9d57006245557799005cd4f0422226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa05fb01a643f912117c9135a6056227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d285a9fefa9bdf48514266f8cc2ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8c78c7d46c82a1bb8a280d7b6987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0ab8e4e4ee0db9f1daaaa0150fab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d055f567f3602c16d5cfd6a0e1ed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a17c5b87b44e5f71bfb27c6ff143232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd8188917eda344d67f142303128f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5b3d933cce71cd3afa554b0476a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98abd0f8d2246556044e7d3a086d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2ba6e496852270007780102931ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def94ad83cb8e19cd6bf61f4d9830b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee012f95152e1a7eed6f90a4e8ad0d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428f4b507464471112cda07d3cf706d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a31fd5523ec60aca0525a642ba21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f20365e3ba55f919b16a0fa71e11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2a1f2d45ccecd1f39399f35d1fce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513fdeb76ac18b81f0f4121d82e3711243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddd87fe98254c74ccb14bdfd5de85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0832f360fde6bf683ae8b949d05df4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889cfc256927fa930e61d24d0c243ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f4e0beecc5e43e4191c8195b49b37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd4ae315539af06e53061048e91748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422d66acb72f49f28b99a5f8712a31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9713dc2309f00305f083511b40605250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3219f7d692997257bde667f34d70f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850717d06bd1004bf7d7d03ea80ae8dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a59eab3e4b90bac6165fa594626cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a229074cf669c8641c873c7e45baa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0ba6b5f1a86271b2f44594fecb652255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e635cf489607e7c738018da87101256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b6eeb13b7bd16b484325ca99a8b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722a39cd4ebfa133ea3ed2f9f621d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d0c66b6d1204c3130e58cea69a3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff44504c0d72ad3fe0510b244d34899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b69dc288f65ba30e35800d3649e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb9977179b6af5a3876eae7edb049262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf75225387717f1d1f9bd77909c7e21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec5241cbe6aa4d4a34a30128db5ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898379a98423d4d2bd08772e19943269265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd748c1395da389a870d312a734f714266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a64657bfd5fd33887228351f3ca4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717af123e56114ffc59e6d610bf9a76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b82ede4332fac5bfd43517112494c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4405781e141af074e45214ada288270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e554cb1e63fb73a9be2c2066d4013c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c6757996fe759ce210eaf804f1f27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aad1bdfa086709fa0b84a01f99270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ac5fce909f0bb59cb1e8bb55f8d9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d455ff63125c35462167f47e2683275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1ad2b6fccd03fe7bf794db7463da4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c5f760697be999ea3bf7ff76ae16a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a19c9b16b5fbfe3959fb8e9f97de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b08d409aad32153799ed818cc91f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9de580af5c42b72ae55c57818065280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4ead2c35695a68362929e6e075d92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3a8781337daeebcdf11ea2e56718282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ce773eaae2aaf49dabd0cf220ef8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5b317b7d3323deb50a111c544e42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881ea0808166be2a0faf3db0d2b118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745fdf768e9726c4c1986138e6d40ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ffe441312d4ea2a914dd2c95f43d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354fd7ac6b070f6c877de19a810edb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012723ff9c0a42b81dd18adb18c26e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221b0f82d6a3c4626aceeaf44ea0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d91afd185077a7e9630fc3c95efba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b15b38d80b2197d48dff35d003e72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6eead2964e996bf4f38a038427dd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a90d126dea52740a7ec258660e9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ebc6b1b0a49ab95f166fcd468fbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf9a16c357b3f371ca143f183c312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fddadc0805f5d3af5aca139e201b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56595839606957d89a5498922ff5f78a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0fcbb1d8e2e44c55243e1ebb9796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79355ac2026d9d63bf16423421acdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed7e05a85c7be619bf689279839a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4af5dfc683c9382987cb2c398349b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bb263a88b0970a03c16d4e248873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68bf2b8baaa6121a4dbf3361350cc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a67dba208f9905bfd582d6731ffda7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6b6da4f3c446d27db0f4e225693c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d926de57c0ecc9e2b29d42084b2046307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0c1189473cc54994ccacc4b67c45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48810b6303e325559b1d33f9312fc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864f14129088b3440f8801a1e7f725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00622bf6e8851ad09632e578ecf16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b317ba400b664dad84bf71506752b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b50cad5dacf37060e88d66e3aad9e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43f0507df0b45698c3ca901797913314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab18e096075264a94412ba224ef36b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4336946216599613125069a4fae370316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc064a523cf6833a6f6b148c9fee6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c3aa6e4447c2892c496bbea4fcf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf721cdad6523447fe46f47d06622319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ae739b5327480e347b029e1ff829320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290353c118afe7e8e428e2a069da5ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833f142eac3bfb92a5eebe15f642c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb325bf90890d7658d3f98e7eca2142323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd136ba43527bd3097536d74aa2a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b3d306d1875ebd100bfc862f7a31c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd65e7badc65196a212adab5968ea1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc8ea5da4bec8647ae3244b247f9f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b845a79bbcf2be11a9d8b2bd3f0ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655b16021ef89dad854c25da0d2429f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6795ebb7636529765c061b347c292330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee3461bcffea4f4d20864a2b37628331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c833320ec2578c9544b408d8e2f3ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfb01321d36896d1e2f37ebc848b36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292daa95d14976d0937b8bfb0d7710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda326119528ffdd0468c3bda561150335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a96f7b044c05fa46572da451f1ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ce3313e95756836f42ac2db365d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a730b4c085ba5aa9a9e6eff6b54e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea87cdec623d319a70aedf4e1ea98d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7c18d3f06bb5eba2793f80942c79d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff7a2b7bbd44d094751daa58ae1801341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231946b740db0bb98b000acfe9c1aa2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289983fa702093d25fe510e72b1b1dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34c8c84e6363f42be98f251f1cab45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de821c5dd853a136147cf82090d28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a550a04d404a453453c19dd9b35d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f1dd90ae1e26895b27b2134a05dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36cb43973bbd6501b4347696356ae1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e8614fb04cadb345550285ca7a36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a4641e731bd9a4e57afc648dab09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1aa7d54c323a92b1a21dc1f590b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471cfeb1d5dad9cf158af4819df5fa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c3a6643f24b768da702b9750bfce5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec555b81b50af95398a35107893b48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7a972523702d907718d5ac7673ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44407088156fcc90fc6aab4016a0b65e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83dd190f6ff349f0cb859035bebfdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6bdb25f1d70c13194cfa7e6711ead358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d82c714f6b56c9979a4ca065df56a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1001ec83fa3d9641b824c16fd7a6c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae0f3684f387fd8d6d4ebee4d6636361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4465ef7f4e67dc148b4d475572c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948363df06b3d2371fa845b5406e8b71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d651e9fd8c86fec8ef7252f02e81d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a3a715ffd21ef2a5e6f053a276554365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7f25453944f429b09e5dff61aca88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac356e767f4a14b582ada98c4d67664367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2bef099d562a9f28f2534a755ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca297aacb70679cb34dbceaa16d3a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9057a4ddd4f969c0539366575c3d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e9f1cc1db895e2009e2a70afc00d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93df59d5b98934501aef43b3b0b2ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa1c5bea2c4527d02d3a1621becbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac9a07093d4b3691beca0572d1f0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e87360dfc17496bf5ccb65df9f6fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d364a9b6892faed67ff82bc1e1db30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a4777ebdb5b10e961a8dbbe5f814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23e987c011713688077de67ed982a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ea6d67be1e3941fb79b34d445cad6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cde1690920317e155de702f4d5fdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ad8910e9cebfd51cc32d2511d6bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1ddbdcacbbb31dfb03b1cdcc0f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ed80abd16eea048cc8b705c3a5e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd7b1f6dec01243fa2612fcf60c337384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb3d1d7a516ec1baef030a50e6f46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b0be02029a2a181aefb69b89cf40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c957a926b84e5a078359bbd3a50248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7732270feba0bdaef0e5b6b00b634388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174a677cbadef19587fe8aa7c90630e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ad800a388eb6a29c22998aed40bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c67ce44f2dee1fde334eb2fe36202391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04cf251e06a6c7aad7ff3fd445c158392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9536b1c1bdedfa25e1acd1141775e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a9f22800c293358d708bcad212b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b42046ce924cb3317927760362c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5e58f2d37bcfaa5f1b44a8e69bd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fceefd6fd835743f8b4360924c731397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aaafdffa1f1f35eff5ee4f54f67a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091ab468f5765535463f30f0087f01e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f92a97d3c86f26551c19eccf8c905400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648737a26847209f203a1cc9943f3b6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224da05768a2819db6c490f3ef7365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582d03eaaa55e5c5fbb87dc5acf2ba3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78c518f86578705833f57c1b9c0db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571112031550c4c06a5016d5406c385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66689242838f931538dd89e6c433e98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25b480d691d853d7c3fc12b9267ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75e6e19a69cab89755fa6ec83920d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c0573b0f85577af7cdc9fb36657db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff95886c9752696eee9ac42974f71e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f564aee74f0b1edd2c988e53b24c882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b308e28bc9f5d14fe66b262da441412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cc37ca65919208be94d6b7040ebc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6016774af4d49fd276906e4b8c4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe485dff26bd4e479d86fdb384e120b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc460fce6599df896d7d13d0a216632416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92025d26ba295cded9812b3705ac14f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff93c8583b3aca1da0ac8697660e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ba7099810adfad65320a16ddee714419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6dbef7f0f2d3ccc03b6c385099dbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab59d1bdd8baa99a5b467760d36c4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6090cecb781d44bafbf51be39e2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef5a037b2b9ee78fc51de4ecf77be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e121b3151ab87779150ba027c81957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a663b5bd4e18a5b225d73244e127425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff308158dc58a95b8a8f2e9b73ac24a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a607da400fb70398aba4bfdd2bf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57174e1ca78419b33ee5c55249e13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca646f4d5ee59fe1adae7f27d00cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17facff968d6ae7a2b9154c06f9b1f27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6103de66f0971c31a4745897949350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e191f661734769a9acb66ea0599297432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a97427412855ea38dc90dd2913d9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b480065b40ce1aedeb667bdeb5cf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd04a59e4548618fc5517b9d83c11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881711f3ae76be6a24ecc8bfe3e03eb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b861c94c09390ed73ed070bf115a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156527ff9ee1ead81bc3fab12855528438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84e5cf44a3fd13adc2a3895bfa2273439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a5ef9b2a59596b5d8f5e1d2d7a84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e47fd5b37d2d48dea465afaec9ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7634f010c92f4aebb7acebd53a64c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc5fc5d37431ba22fa382d181aeee4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b6ab0e22f252697c2d69fb690394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff03b7879d3a0a3db38fe076251d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5398b340e1e2509b1c851450f3f6d23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ca45bcefb67bc51e2c43e7df9c63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a844ea5351eed42c22b6a70d0d0c903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf39d89664197b9258c3cd0a0c6a48c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e173ed422d837174229a3c58762b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6582b9ebde86c8bc7e3709f40724451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f2dd545c980748d9bef6f2b87021452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638874b0a727811c4070010d247228f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0ab43c00306b8927ba3aaf7e7f49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acffcb09172ad6c0147a2eb2856227455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d47c1987880af40ee6848d651138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e65c42ef7d1abf7adb44c2762f4cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462084e55aba11a1262048141ff2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a9fbeffaf3c48611b044b1ebea8e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f11ed23581d65cfe2e59a9b278da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4870f22a6dba4dfccbd9713a14a197461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569de342ea889b601aae572b0004944462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c65af8e5125a908f57ce5b12cb80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf81432065bdb8c799be615492a746464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d968e276f4b3220ab35622e5ed67826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405a39dd0eb3fc80ffc568be956cf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d21d17c529bbe0c42b5cefec4426d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd80cd4eb191eea8a5bc49f2925b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bfa8f3690e458dd4c4267dfa26548469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eeb345070a24f4652f8fa12def3b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c922e4afc9da5e650b9a87db67714e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7510b0d366ef3392a82b3d895f73a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a5b6fa1b4abc353fdd88b8b49cfd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993050fa855ef2d813c5643b3cf869474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ee1182e009740345e21e0b72b9ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc37da8a32b35c413513c989dc4e71b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8650cd900f25abbe544e8589b6bc97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8dbe7b4bf7a2479cb98ea227a875478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13b852eed3ce8bdf567484d964a6d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa9f27e389e2fa7033cd7b38196988480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580216aed544e7d7eca19ddedc07bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a8b28622e1edb960d83e8ba2dbe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6913ddbed434b849047a78b428750e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea60988b18a043abc22526512656d6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecfcd80936ef62e70b2d61be294a9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1edb77f304fa5e3978a1b5cdf98f7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ba985b0173b916b404a5e0a885e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cbda2900ff2b75d0b0cc803d5730488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef9cc5ffe16366878eec47f6b5843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0844ed4fe89a7ffc7f165e924e604e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf78c30715e161d71043345d3e2aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeadcb47614e8202b2a61c15b2f700492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f0a5a667077344252836c5e5f2b11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784e1ebaa3b85bdd363ffbb008fb5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec84cf34abf74664b1095a6030ec3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba7799184e2490f730984d9938dea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208265c14099df7f486da918bd234a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328562083a25591b38cf74b662bc3d09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d20184e739b9a1f64b5cf2eba50c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81731975ec0de011c05263436f73a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff2db81e6e24b008156dc7f07c3f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209d8b8399f982203a0e82fb9a7162f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3065a0db65d0314c74b7d72acec3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981537da61f3cc09b239dfb6fffb2348504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa838a91edbb1a93e1bba7084428b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d069795034673cee1ad76e3264c66b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901edd5f63b76883c46d8cb5155f07a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1acd7f6004cc78e863a298bbc35d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b1949610c4fc8e915cde04c7168d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17884c2bb9835468c5a843281814ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c879af12d5585e2042fd004ad4b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac648d497196880061e2895b716d91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab7e4573b30705a4a117236667eb46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae292833e173d29e3f592e5bb4206f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d10a0339b83d696333a5cd737fb53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db6aa412f7ab2252a362015e11e60a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68555cc8262e97ba20cd89819ccdaca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ccdd8d03d45b40494b51a1a7db07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129feeacb15473c5ed9ffdc46e3000519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98dc506db72d8f93bc419199c8769a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75feefbb47a84e94cafd2e2868891f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298932d2e91822d7d65fa4696f2cb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba178df3adbf823dfe5b400f589f7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9fbeb477078df5c561e6582a1bf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00833c19ad89df52aab4f091a8fc4a58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382587ccb847eca02db1920b6e37f84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c601b818adc236913b5dcef3f3b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c316ffd38cd9ebbb2d52e8863545573528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a632bdeab8be12a0ba85084694dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b92e5de905234ce5e05721f4f4d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd166d459e8582a2cf07f38349988a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4670716aa71fef97fe11a01239eac0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9588def889f0f7e17e1ebe9fc1933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a35d3a3d1d565893b56dfd6209f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d462f54c915020800dc5d00f907f62f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b6999cf0f1fb80e27b08f2a3f5a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f24f34c814fcbe84e18a860c5ee0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef64d00e8883cc9d407836d2e6da3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37676966db83072255978a8f280eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190ade17ad9e9ac379c58cc0f643a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4564a0d33cfda806db6f7ebb0c8a918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00cffde0fc5f703b827464a2ab9eca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25718184aac60da7b502ef4e1170375543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6d9d4df3634921db7ea39a9ab34cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dc14351a5cba5e1efa92b5b27edbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb552f1b24d533ba2665c486c3639546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342156f5677938e72cc59153ab39ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe927edeb906d7d5442d8aa9576ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9147d3b256bd9e71ee3dfd513f881549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac7e9202a924c1392fc6ad377b4b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58172657f7a88c59471079cf25870d5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5e251003854474f00522a43ef07e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c49a02fc8916e17c38c1d2e14e1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79bd64b274160b1f09cea13d408057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d5150b9bcbe0f814af6eff96b067c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd598f11e64f519f5ca0599a12cd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a01ada6ee280b5fed1f58ddcfbb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2688588f1c7f9b47e661b9fb0a628e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603bc24b79a38050e1ea27c601fd4cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c3fa45ed023a9afd9db9545c88cf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df166f227560d5d79839a88f426c14c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8f86527ff510b277ea5b2a1b5146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32083fef5f68ff8c719dd9c5d9a43078563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468338aadaf3fb4783d2fa7bbaaaa6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892c29487c4a85f3ba9aacd85dbc81e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aea6f01bc022fe9a78cf17950cea42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb028a31661a12a84ab4c462138c04e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c183832e5081a110ccc04522835b1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7414d51ef0013887fc696357472f5f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec329dd6ed9725acd0123f16cb5e703570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea64ceb9c571422c0eaf3448d7452b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153395434f4abd88f42dabf0b796ba0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6857b4489e06f3c3cc3a4ddbabe6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c24f22ea145ee1e9887a4ab257ad2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a42bc35ee63a552d234bc76679fe2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f784cc5feb1df15684d4c5e6971e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e4200649226dc6962c12466360a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc97bdea34583d834e30ba624e765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48c704d8a3464ca182586b2613ec4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715512617c83b9c4d6da859461203c19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827fbcdcf3c1ea8ac33786edbf81e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c490856e6fefcda9cef5cf5d1d5f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23c21754b4720bc60243f417587a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f560f8867f19761eeaa41ad0f9932584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffe570b499975f9e10b54e3d4a0402585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f2d3b1b32c019ed39435f00896037586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc720a0cb4887821bbe5f80e105fc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068bbdcdd9f96d21a78f21bb32cd1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecb6ddf4a14c2f651a77f59508bdd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e345e288c558196eb410676177b25c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ae644521160b081f7fd62512e761591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b02ab1bd68b40e10475b6e875a79dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6f5be7ee2945c2e29571a73ad80c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d9a33f6a73f2091c9b9b2bf1d267594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451286ab0bc58c4d73c9f8b496977586595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77ea6172772427ef8226816a0a526596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd37c87b37efd9829cb436ddd8813e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b7a82b34990bd12ce38d24fb0ca61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20308543e628f08c4905457a70048599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f12ed75d7023bcd252f18b73983de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a62490cd2c61cd8034444c4b2981601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e0ab631cf7614e131bfa1a240841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138f2527de35c834a3a7cd0fe6bd26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccfc4a41149ad2052070ee77765aae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecff2199c0a075ef1c61fcfdc5e754605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d5be7505ae219d1747c9784c4b506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1dfe883834b25485c5ef2cadb96a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352018b3c043b6868206ac813f0e72d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bfab18bed03d92fbaf2a9949abd08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487315be3e2b3f93084b39b64f65142610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326209d87a6220f2e1e7bcf5f53bed6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12ef22d0034f5936bbcbc1e289f48a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87788f6ff530403dd398e50b3ffd5df7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d55185217d2f17ed7540350c4e9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6cbef334ac05dc4c1c649b069e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e5c11a359a58985bb54fb163ffa6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e31c4bbf34ea883ccf3cdd68edb3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b556c92b869a39b275c4d58519ff32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd7f01272b5f6ce21ec44f9fa4b69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce9eb17d2ea4b3a4b881d848987335620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539f4816cf95bcab8fde2cd1b028d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75410ae76798ec1aaa6934df4a6d921a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084d1576c5e99c98e5bbcf9fb342fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919a3b706f7af935e563b4590a80eb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3271b13a1000dba5afb3a02884dfd47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43349d9970035f80f8a0df0b40703a1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86318e1bcf40d766bc5608b7eae5dfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0c1d745b31d8dbfd87a64b6a72329628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ffe4688d0081dba06609a5944924629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d311bb592e4e1117d2f5022be68ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98e2bcb826e52e78927a2c108753f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b40c4761f66adc4d0b95bef0b127632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e2004e1e37336a31f0cb9fe2d9b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3133e4172c5daa6b35141682d667c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e59e6e27dc33f8e4d9560956ece05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b7daa20eea7cc29667c71c78127d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c54176a14796013dd5fe654d6455637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88d62a65ffc18641fbd915226bbe6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9be73503908663dcc165212d4f685639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3424f472b49a426cc2dbe4191a813640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06976b3c9423bf4ce66bf78fdeb2564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942fcb2101754df27e720de3be6c05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68aff74961aa133e3dac01f3cbaefd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7cef0f3ddb9dc5ac79aec618f1148644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e8ff3ddd0fd36cf5d9712756c542645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc3363917a5198af74b473111a59d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635076164eb34a9e65e72de144e25882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14096a6e4d18fcfa5c2daa79ef80f16d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e6012958eec69f2b31bbc17a49d66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e709ca6465aa13be4eac3caa7de392650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b980d2da3f6447dabc40e867b0050651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f86775de039ebb73d2e06d69a5e387652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4b456bb67c3e5e1f6ca6e79e6fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39a3c6335a072e80e54089fb094077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8842ce25444a478e03d77fb41f96e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888bcc92f590af6de0bf682cfe1fad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c15941c18c02ded5e07d4613bf0904657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30635c554944dbcff4f1b44a4551746658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab36de925e3829abd3060eb022d27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761847e9646a2d9fbc9f17c3a929e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f782a0a0719bf402623a65bf9d571ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bf7f459622d5d6b8c802e5b557b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58f2fdf87f6e9ccb9d44f3c2af893663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59dce56e7a7aa8615f1fe62d025901664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43b10c815d68ee0e1a04f673d13a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951a60f53eef50639b5ed2efcc8c3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81ff40f9d256d36c2b67eb9293d31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad410ce3f4dbe8fef03aadfb13497b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f88a3e1a4b674519f5b823f77757e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c582241612a96f6f8fb9234cd5913f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166202f67e05f3e1d5f2b5bd7b313530671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74f8a3c9bcc16a2df534297c92fbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c35b40e65dc41ab8e242e43832981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f682641e213d9ebd627f8440cd12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25aadf25ffbb9fb773db508bcc844675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616fad5a2623b50e487e16371048be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661849506f4c65a73f5a27116383d6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a598aa0aa351e2518a76105aae7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be3ca05a84bac23247465590300b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92422154e4a770a0264ca6226c14f58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6d480b238e14ba3d987f330114cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0864a10c398face5bc67d8bda481b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345756fc6515565e7e24e4f6f3ad4896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fe0cad9ed0cc42428758235eb0728684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc154465ba1037a81ce33eeafa9ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad4e235645cfa8c0dd58c89634540e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e6b9f29866d6161289a41c971b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d0536472514403cc1af853044e7f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a6784ee666efb02224055832804de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee35d35d6e99a4ffde76d22141e84c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6add477cd34413848cc36f2ac82855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551ff32db3094ea17496da34602cbd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965c4485ae232feb20fc9d8cc268d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd509aaae20c4c5bc53627ea111d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4472f7be54b4220bad5305dad6046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5862a7a2df23173b63e212f9c98c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64eea9031f8c8962505e0cf9070ea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e502c0fe18fd1bbfd6f2db9ce817ad3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776f96bf9c55f64d175ab48b42b3738699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303784dc9d60e7dd3585a542ab156f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983282b97a1bf4b0db56332f6f18aa0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111f3288624afa856226df560270da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00439a4a2b5e91901dde11d489a048703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4d1fd8f196ba31281a74b749546e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bf7b366b784f7cfbdbcb5423598f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b2a0136a111483c586c18847b56f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ae44ee6c0c487df434ed973233cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728fc4bdee5e571730709efa1f86b34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a956286bb98e40cb06e41793ce88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af2c4ef28fb075718e25332e05496710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50388ccd44c34bb429e6c0e2e46df3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311ed38e3765380b70078a34264a0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bbd5393d47e1294bf12b4e1e5e6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f510ef4e86375e025e34663e6029d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e651d2f98057b28828dead4d43579b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93c311c558b42af5e32b08200cb0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa747fdab9c9fe30a206d2658603884717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed847166c99e3aeddd10a42f43f4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a32ec6af485559f8a3cc9f9c953a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abc058569150440fdbf4a5182b55f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5179310ddbc1ac4f31a0bf030e0332721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb520088cf329f5932f69f0c4de92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858dd0628a560d56b5b2d8952b864b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b87f0a2594b59734f91abd8cb074724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3321b92d00220c035c3766986cfef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485bc77fd2e713d368e56b2ccca1f7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fcb8b9e12e84b530dcdb01bf3b30f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5abfb0547b163f45b02095c6f25c76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ce0097de4e820ada1cad1f3462ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295884a8ea66c3baf2306388ed37ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ad1cee1ba08a8d71b7e3abfb0a6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1fedc4a150ae8290870d274f0cb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742e350fe242b35c6feff8896a4eeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb38ec7a9685001d8e5ac8af318f39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c223249dec39557359d4d40e8ab11e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7417182a7d6bf3990cb2635346328736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c534a911e54fd44ebc0ed8d62f0b34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ade1e6b27ee8f695844cbec37c5ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4284922a36dcdd06f6010a71031744739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d2b4bc58891761aef9d5945a2213f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a086772f84766633d8ae8137952ccad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c1642dfcf3aea2029081c346a142742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a28b3a7fb2b6116b911ddb341b4a11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c421ab5bb0f3d772ddbd4a3234886c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d05f995d24aa47219234e53fb6094745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b22f3044f330153e2ef0929e19c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4d1fe06b60c34dc70e934c11e105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605ec4141048b3112c9d29238eedff5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880928d02ab27ab13c25d9360c223c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ec8331a5cda980eeefc7dd3eaa30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d706fb14caf0f90365d718fa9b22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb615a2c5358b25a750bd645a90c0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d308027ac88fdbbd67ee04682f99ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617a872292eadacd2448dd662ae3319754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed234c45efaa39acb65a2b2b48e4c49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74924e4bdca6fa14aac232e9e3e5b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031513b33bd263c7f6e1d2f7cd56708757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378280dd0deeb89a7639ffa6b40ecd88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f376bcf1c368f4eb842fc618fd107759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b1808a716b43d0cbe16e254e9fc26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e5f68d1bb150b28df5baa0b95c92761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880d1d548cdbfbd1b555bbc8320b7c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52332a81f27d5a924a33940359401eb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414039a4db2aa3f3953a7b4e44e7d51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae12e8d880b817dc3ac3a5595098b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a911c4803461df79df96219ac1f8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762368e61e178d41b2951f6932b97dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6438aa9b6dae8de18bb5c28147766768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812403964942672e8aec89bcf1df38a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa0119b7d5f982f38b97eb86a6770770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091d72653c8c52e923acfee6a70d6b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d62e916b35a73401e7e2bf15f2c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62a1ff7cb9c80cea0f04f5be04e43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1ccb05bb900bed615005464f56f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90479265be12657732f8202aa656f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994d5a89ef604c4aaaf217002d2a18e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae5bf9ac61f368afecbb3ca791de6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951111666704681c59ce5e3df17a9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb44db53575d2eea56bedf520b2004779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f3ba5963ef886524f2d55df04fd46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b501f66c17f44f0df184e64d830070781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08720cc941d011eee8e1f837a708b1f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16324446301d4c79b532722b883dcd6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d09cecc08073dee4fd69ead46642784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94118d8b79fb34e581eb651d59540e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf726a34abb4252a6d8af9b0c40276786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549753da060510696458d8f7522fac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c932beed789bc3647850713f6e263788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f797e1750dba21f094cbdca17e56789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de7aceda3cda25e215652c35ca47b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3afc5495fbaaa492519ad9f8ef2a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b26e82a9b69c5d341d2ad29d91d98792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201c2c45630465ac56e3fe3fb33ec8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3cea388ae5fbb309b27de9b9df9b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e80659979518a5302a15545ee4e839795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505234c9b8b651c2e5776e0717379da796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67dde9a9db04db3696a7765697c196797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f506d30d330b96b72061693ac4d61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2bad97b4483fc2c88d234d6e021ab799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b81072d2dc839942e462e6d09f5a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f9cd83383272abac3d0f4b886698801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5fd81bdfcb177079bebc4e5df057e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d7c783d562fc2947694754ee0829803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270433e048d7df376608444d9530a30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bc6daaa7ec5505484ad41604d9bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707451745de772e40b0707b6f651630806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d554abba614044d242c35ad7f41e57807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e21e6861ad9cd7afe62e901ab3ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff202a209481dcad011defef1daeba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5cd0811ac7b606c7f3271ed8d66cc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b7c63bdce5a2fa3c7b2bf6daff2d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e11156250759c369dafdc465c59a8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537f1e573e21cf059fcbb78408e35a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21c877559715b02b16223abb0c6b3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87d0869ac62d8746a6f69a7fe1ec5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ae7f1f61baf06eed8ad0af81c8b2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6433284f8ebc2bc9e59a4d4e1e0e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f32e1a1d3ca737445368d8eddf71e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656c87e32321c8fae608d4ec2f67707819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304fddf0c436b2265e998a6a5306123820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72508d3c6279141616fbf6269112d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41319af34f147dbe93bf996f0e47a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428500cec55ea5f9a78554b14b042167823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684bbe6b6c7f15bcb6836407f644738824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aaabb43c9427ca5b03841f2ea0094825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f19ed7a9523819610360f7ed8d355826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1841d0ea1124dfd9829f3ae66ab57827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d4fe0fa1b1171931adddee07e6f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4b6c4c0d75bb0e71aaab81c6d08e7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1244a6c2236a18867632bc5be1d0632830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce8866511cf402e54a7b099c70e0e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee9b85a9ada0099ca6d7da48dde582832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6a606257ee84bbc77314078df9bcf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfcb939d2c99a13ccd22166ed5c8c7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652fa73c0ac1453ec1fbeed89f6a0e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d6ac84ba5e1b5c5d1d3ed326cd500836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38489024e6700cbcbfddf90b0e17dc8d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e0288056020463894ec610a88380f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a90d4996497c587ea9a65e9e67e674839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6d9696729b5b3cafddde5408b0c3f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdaef72673f4577433453dffb67b52841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b693bb2fbc778924003271d0418a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8155205a4db43ef9c0eb5510edbf1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb948e249b2451733285f4ef3edb9e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001038bb5742f51c17a30fc2a6c53eb3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1fedceeff76ba3060c19f6b1959a4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeb06f8e1371dbd91834208813f94c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e8a82a1e07d743320ec70ad9f9f7a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf5a828c40e16fe9a725d4505a3ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459226de08ee81749bde7df0bed3f09f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484574711f4b5e73bed223ace45821851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9797b208abd16cb57955682255cbd7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194627264193657f91b9ac05fc9c284853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a47911987cbfb99ca8fb601bf670854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e701fa7289467a2167debf52f5dc40855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee07fc5c1ad2a33c3206f571e4b9a4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d56ceb58ca9a08aec1495a9acad8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e20fef4421dff2c880e7a6a16683e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee375cdf2e4ae40e77ab9b664463ef0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d10e634ccc77681592bb5f4d2f406860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ebde1c9e930c9ef71da07d2dbd84861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b415906d0bd032d1404a9b1659ac3f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4ad0fc4c995366238d3d18311b86b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893641ec9d2f2d85b0a3de166c7b52864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14492f6151cabe767bafc80843addcd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45065ea6a9ad1260698c889a3c164d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff899bdaf4c340d1758b9112ec0b58867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855df23f4f39e5426cf033111301a64868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af4d20befc5001818478772b118f1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2d04f07b21b2790189547544d8b1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d5e48d311e41099424a3014bd988f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed89e9cef8a51d3bfecaaeb947b49b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f8c0a350fb3fe4902f3824a11cde9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3066724b389cb66a191c7fca6b001874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802ee6620bac88ae3844b823852e83875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2575ed75e481e2192405c5b6086d714876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b7fb2fc2831869777627b19b626b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80b932068ded4ee0f94261d91db55c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce282396503f0f04089861cb5f252db879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44507716574f05ff4bf062e69d88bd0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b214eaa59400c1d3811b3e9141106881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbb157a0b3b7f0bcdae6419613f91882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856998145fd7c5401e71c730781045883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d709a18b401b475049d40387fe658884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d64a2dd8272cfeff4ca2bcba7612f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b96e928330fc9f106a8c476ae98e9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197136235e146db933fd518b22584410887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d502f7b5a16903be3542aaad18431888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86634c8443b2f1ec1d2f31a8876c9ae889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552d805306a756733ee1b5ba5a843cb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3033ec94489ba057471a71932483891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca44116aa4dd3d59d52ca46db2c91892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2622d66a8437ee08f329d3523fa6e6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be206cb3d6a701d978254f8d3224d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e45147af08bd5ac5641ebc5707a26895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ae15ca9509a44874a6b95e6147671896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e5bd2b5b2d74e2ea4431930c53685897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375df665b07e3153fd5181a9e2b60f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4487b31d5c25c53e8985920638e2b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d9c474f86124c40c3b97db5dc3e4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daea8c435991ab55ae1431196fa8cd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e634d1757ca1681422c562f375cc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f9af3f909747547c1a53a95a2d3f8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549d12eb42e55a05961436f9e2b3d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554556108a939aee30e509851ec31968905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a31325376cbdd485dbd9e24d31039906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e1cf24e76c3171cb346ec22a404c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ba23755f3d8e4c8e8721a0493f4f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec195f70d78065559b5a7bb4780fb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ad929ac8863cec4dc8c1662c521a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c51ba0ce2c9b8592dbdab1e88346b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502410afe24e9b3e16eda5be62cd43912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1c7661ac936eeff0b8f725c3c1e6e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd85d035bf8edfb3682b8076a540b16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70d043254317e8c448caddf6404cbf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a28f6f9e9561e4df50f1f9511143916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd336f85d07e541cf15be376ad2cf4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff317d58604325e00a6f596c607ee93918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461d1431e28d9a6535d8e152fb6579919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f329a37ae6b209cebd3b263ca99d6a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96416f92844a2d5a59e2f6c2d09847921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597c6e780b15a5f79ae3616bf4fafb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddff6cb38e08cc9db88a092430970e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41159648a7922d3710cb714eaea47924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d73ce1028bca455bf842d81321ad77925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a3edcb6f55336a8bd9b99157afce926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2a6a8d54a532a0dcfa3598269a5e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20514a17de77c5ee86067fe83a50844c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae5757e5fa7ef69e469c03081ea465929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ced4d93c2d827e68248b63e3b62ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff6f2e7813974c36e469cec1360b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30b7ad9b08ec50f4b63a97889c9c1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0682e21bf9611144a1aef3511312b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7df0b6e7b8e7a72569c5677bd1b6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140789bad740c4200ce5f445a5e270935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525436f7295b413752631555d43bb8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138206a8678a39b53b5be1939eda0c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba98078b6898d2f5d16d478b79139f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8ff17fded1092228dfdba372d102939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bdd0f59ff804e138157be42d534dd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5a96a15c35d4c2d45cf543c59aa4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67bec9d27b8bc085e836d1fc4e15b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486fe62b4a06c24f42b389e75552da943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3345ba08a66fd32f66e297e0fb6af944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93228485b768679698eb4ac399e80e3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be5871310decdf9dc882d2bbffcc3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6d7b368ae5e488d67294c4854d12947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee14c05b9fc1f14c6d2cc3873b794b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e534b9627af4b5f644a20c924269949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5e1c848cbf882142d10641c780bf3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a50d66bf018d2d88643ccb7ae6534951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d40c997d876ed015b5c1c4453f0db952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0ec1ae0e4412a876a6342128db32953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86975bc349757468807be9b47f48786954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475695eb089b58ea739dbd98059ce1bd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5efe9f168a7c8519364fc917c1e3dd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e9ecbdbf8bfc9d66a493e1393cd2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671eaeade547607f8a4535574ffc428958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9c553cc49c748cb321cb49ce5e8d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c861ac23e72a21ae0ae265b40b942960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902a7573102fbc8c2c7b8ca178d915961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674f247877fa74fd19ef07007521b4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de2f797a5f66b22cc8e0c0ebee07e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba280397d857e8eeaf471ab0f9ac560964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfec41dca54c25364df8749858e4aa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9626a6fb0c3abd0e20e1624001b948966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62c7ed5ddb405eb69547983e2381e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd440b677a61bb06c5d03a89d1115968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5c05a185539679688041fdd82a410969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5fdd53f90a11796d24f0373687b8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8829a51cbcf2bb958a6d7837faecc7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb1f7d326bacd09b67566bd5e522c9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b08ad0cf362d67c9622a5b1859d07973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4b48c81985807db21252662cb2892974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303827e582a48e096707c7d59f8e0701975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb466d9ed2dc3c5b35d974049359d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874730e8aed29c5a8afe6ae1d1e373977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ceceb5f41e789fa8df06f7c29089978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637e023f2e36244d03292078346211979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f1b02ba1badba676188c110708f6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b586b225d9c9e0c68116671c92ee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69472ddab382ca16c11b061e6ca6df9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddf43832e98f930972db5378e4f13983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42b4aceaa4d63aac338a567ae3354984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a82229d00e4c11e3194bc1ae08566985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdcd281908cbe8808bc197e30267fd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdcc652a1e4e301c2c66881a67a84987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d5e70f00db48c0efdd1f97b0c36e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5060b746770753c64e0bcf1a200dba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475782f42f5090259ff6d88df37986a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40801f5ad8f3c992b6eab6427c789c3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda18ca2e318369377d069a4c841794992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875166e39c12e75165e5ea3b99ad9df7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dcfda1d29d7e0df3c7df0da0118fd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6f0c4ff5748741e62601c45b7516995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40d24290d111ab31e0a9a7cc96dda996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af44a79eb2fbf6b6c3423f5f9eb58997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074045ad4cc31a1581614e55eed2bff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569999279fd3abec288e6fed3b96caf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec487409e5304c35dcf763728274b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bebef59b41ac0570b823ccb28a08b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb763d8f9e2c3019e8c7f5800894c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75d7470e12780307943eabbe7fdd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6908f2dac20524b1f1ac5f6333b0c9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548458d07e9ed51584789c8b7a03092b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880336e564b8b8c01002bdd2eee1a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb7c5ad5f8975de45289bcdd1e94010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc6202c04746ae8699a0ddea9fbfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec482bc2b6848b23614bcd1120bbde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a7801ccd356d08321d75782aa978d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ccc973ffd338ebef78be0149438314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154d1399254321bbb5935182d1761915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4822e52d0abfbde9c4a48f3bcf0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d267e2dba3649f8d4d4bdeede16217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ee8b20104d7d791a744edc2fe3d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa4b4bc4f5aabc3ef6760efe9c0eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633d526678c4932b7a7edb391f2a9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7f65bd1e4ac25d541326d4f851f2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a600d1a5d42ef1c07ac8e30bac2a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6896854e7f56f165073921b0481d1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001752a70657000002b4e1f2d672eb3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab97e77fc5a6c632bd92517ce55a6b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784357c46a9436a220d15a62ee6cea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979846fc5497224010d1dfcf3d7af7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9866944ecd32f80f5a3e0ac98d7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3fcd14cf8fc30e9db857bb0cc178729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ffad2c3d80bae5c0137d434915f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993472a5f0304cc172cfc2bcb52e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba228131a5dedcfc33ff0590eaa3dd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d8545e05c11dcfa2dc69ca7d5066533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522119d153b5d5d23c349b85ed06e3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338798d1e379f91c2bb8c4221dde2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc63825e542276258935b67f0d2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024592dd0744bbcb09221cd3a339c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe748d9842adb49cc9c1dcfca03d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617eb4aa58de35be019b0515aaf08939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5f62ac731076fa1e1f120888697c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e3637a0daacb005c01f52440821241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a32541cfbabb4da9fe7e5a62481542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16147dc9718c6856d9d1f34d6cfc0c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f997f616a076a723b741778dc5ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14035a3be95ecf401cb27a6d7868542f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337048113b73caee138845b4b566ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893827e7a5dca4818aa982fa0940e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ae47e95de008450875963bbdbd6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeee9980436b1b73420bb710cc7e8e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8ca9ddf5fad7e57609ed4b3d415b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a2c5a579fdc1ac3d60e40b7d7c01151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442c245732fee6cddf0a7e68cfd293352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f577ac965ac98838e986246f6d84353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d01d014bc9fe660dc6827364a27b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f8f2b85dc8b0d2681dbb54c8d620655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309699264636ef8168dc8aa18f550f0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55193801cbf035bbf43d2bfb68b69acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05438851e682d3733112538be1c54858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084158cfb43123bae177d2749221d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e784ac61f90be781d803bda67fac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60228e4588a7f6423a11bc4d94cca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3bd0fcf089ae8927bb4fdaf2138ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326eaa86d0c799e7d290d6b43c3968d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea15f43d6254f48ee555fff3787f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e2eef181f3a513063e1d114f889265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff655492cb24f94fbaa5ab97add2c1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae80030a505d7efabf54044705a2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53448404ab2ea9203ed2d70fc6d8e2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57f619e8a6fdeef4cd5354f30ec85669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4109b1851d9617a43c47eff29a98a9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675999eb22a0aba4af451ca5bdf3021b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a834e4a874edeb9b7d8785812f3b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e612207579ec399fcfd3cf865837fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96cc18514841e682bfdcacc9cb19d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52411f7ed96e4cc992b19406f15be3ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1039ca1ff827f11cd415ad30766576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f41a67ea3d7eedba71fb191db1a13077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe651cfd3b0758e7d492b03e0b8bb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065057fdb1f31c05c0f2e4dbcdea6d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0951bc41425a627296d7a8c6388a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b356ec2735a4f6a6c222472e0d2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443d73373552ce420dbc2a2f3cd15ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030adcf1d1e352d8d4d31bb0dc9943f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c90dc07d2025c93f435dd8880500884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75b5981c4d39e89750574a3b03d7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c09199c951b35f689e18f1d85b54d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b0cae1fbde4a2670434db415e6a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b285a33cdb4b73bc697dcc68e4ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b8bffe06f537c677740f7f88bbd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2056ea11e32c53b743055a6cd61ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f30060babcef8b034234d132ebfcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202adac471924f576b53a893a74e824292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d130181da41b3b5baf760eb0cf418a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd681427051f07adcfe28bdf3baef0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e839ad2a7a762a1842bba26b3bbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a639d1bfb874bfa02b61581610e0fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16791e5e3e14a57fddbe9234797c81397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11cdec91cc172901eba36286f1c8b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295329e69305b5ab872703acd3dede899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f005f469582beca4776f02e1063184100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3902bfad642eef97169db3617c749c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf8ce1892ef46888838628a86a85d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57ef545cf65667178ae7df0f28bc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46869ff71bab6f09247f12f55ced15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1e10a4767fc08331c6b09f16e5f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0518bc61fdb1bc3a0eb5730b9405f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a5b6a68aee70d4a6f35063476a8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138ef15ff66bfdb471a76786e0291f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8667c0c2e5291267510b5ebb47a199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6babd845b64c80d8f9619c1c32217be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e5d49a2a1436039d138b316f25eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6caeb6ae7b7307f031eab0049b26d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98534c3667343aa28f4cb636a3bfb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d90b33b049ac6cdc8effa341b027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84ce6cd53e749ee62a8a160bfae01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48afa9a9e54c64e1e8f09ba15fbd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d92b236c6e35682af4af29888a89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958be3414548e9fb8ed599262475702118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d1852de5c14ee4ed53c87ed21261c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aef8e88e32096cfde5eecc1690adb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980962efd119d7b1042e153439bcb1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f989607d95aeb7daa199aef2520c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14c49058d52ed4209b540e4ab5c56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab06531006759e47f43e21771d8fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaa6b03d404cae189771e50b27d7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed82b3d682bdde64d2f5e3d19035f4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30304ca22883478c132e52402cac2977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f38391a10b0afe8a117403f06313b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f321c39b8447c0b1d1d86e2a373228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed2d39fdb85626d5c321cd9bf495a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2376c882b52d6bf104129fcf1203131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fe04785d3fa54f806aab1abf6e96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f5ce922a7885c72bb230ad6c5cdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a8b3068c57aad61fc7855fb003e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8fd15b8b46dddbcf954b0ade39a0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe72c9e5d989c16b7535a519f4c3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba783927ffaf2bc3b7989bfc9e0b267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c52459eaa6846b90052173d7d745138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f45e9aecfce71c4d6905a2822ad50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac3db21c3c0a6a34f2d302e454551140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbca5ad5336e2dbd048454abd1c046141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948615d63b43d8cf0bee2d5792a65a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6a1cd4d13ab3c307976c359e75fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e10798f20b8c27c11400a4096808c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efec12220bff0211c932a8b588bc08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e37dd136a88405f4e5110c337c91e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8acf22ccdd7d1d0792f242ed74be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4f8eaeb4932c8c1021a8980458a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831988bea888f41f6b6cb229e366cef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124bba9fcb75b2a6f002ede1ec45160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4d1b7b8e221c4d04dd9e2b1f5d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef035fa0baaee65d6d6f2df9d5714e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab11a704b10558de478425d98a730a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957770e88fd57655346cbf73c27cd4e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc2a09992209aaa7446c9c1ef7cb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d495066c24c445732c78ce7bfb1b7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e4791abff519ebce5ec98135c186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc95d6b86f9ecf388ce8751685b74f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7256b1d9cd0fe704db26f4389cf1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4243a6784e2fd18cce3d98fb7cad05b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da7c921a22bd7c9e705842de72cd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdbae2163da348e421c827edd27878162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d09b1235e29e94a455aa07f60c60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453343a3ec11f58ec87f76462aa7af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ef3e8dc210eb14ab4a7ff51d5bee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f878553fe6bbade2819d299d0fad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397241ede8605ede6d311524bb6b2c60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaca4846e9317866057ba52cb8ffce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d3fc637ca1a18d17fa0e4d7acb17d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1142b0748c940978d9a24e6875a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb52fec9ccac8660a434de2adede12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ce909c3bdc122cbaac05e3a497f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124a42d62ba53e20549eda05128969173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece3ac6a39aca35d11bed273decb2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b70e65a3c5ae1d63ac4dfb2760cb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c9964166cd49270ba5ed1ef6748e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fa1d55d9bf1748780dc41f640121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7e175f5c4ae78b2ca579a629cf37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ea9cd9864bddf5a99aaefc5fb653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5493eee4415ebf5c297767b908dc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb450abff4b7302ec1c8849a85a8507181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcafc9ee7e94dffd674ca1a849a8c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031b2938c1203bbf9959444f1426608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af5a12d8d31dc379203855ca93a01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a80a92845aefdd634b3ea1d9e337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8923163a200f8ac3b6be52dace45b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b1c6bae9762fe92f0f4c8af90c594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284410c528158195657b00c58a1e501c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413490d2091ba0453e8e0f102711b8f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ebe5febbcd17cce70f0487a2146da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368530a44a7c5aefbfba6e08b68099e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd029f286329f4797e493b314ceb401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326def211487bf86aca7a8d8b9af9c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3dd86b37faf42cb0ff13b42aaf20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3947e93313fde5330d22af956004d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fec4aff1a87b4452495c1b90bf459196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c6298d95e1eb013fca7740cecc55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567055c34c95fdfc7b4c45e1a678dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e64d5b245503b9f017c57e5b28369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ce19d18fd4299dec53374a60b190200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa22642c9f82908af66e6ea0c132653201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b492c7180a0bbc5d97aa93193875e8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7193ed918c35b548008360d44f08b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cfd54d5b87b7a93992171d4eccf77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5a72891ec50d4f41439ef557491e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1fa641a993162c4e67f1dfc1bcf46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff69ef3f4de07a8299e3017a91b6a6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1e940e91539570079c93be6744da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb78a9aa67bf9122f62b133f35b79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d0023b45ef74ccd68ccbcb46b54d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895a437fa96934010008f513fb7c88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868889a927aa7e3baba07b64792da73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fc5003b5507f4b44dc5ff872700be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297e30b87ab92dfa3b7903dbe299db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c3484b7f7c31cf65081bcdce55be2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557701ecd220856f5728ab9221d9bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80f8cb6a557f077919e8b0467326e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bb229011df13768148e4e84a6fab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd765d8ef7b00cb5e7d9c2a8648ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f4480799b82c38e6276f81bfa507220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e291b4f6a5d69365f02b7f595fa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7e62b37709604c3c97d008ad0735222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4de707338799cc62f897fa462d419a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7996e0617e8465a04d48f7634110c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d86c3e39f00b5d8decf53fba36e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99c62285027c0ebd7d798b6c36f2b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb41535b317faece6437d439fe8b34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a12087235ed833246815fd660db0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5752cb22ea5efaa320fc4a47bd9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a265916d9702b093abdccbb7c6607230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0e554b47d212addb0e5965eaef8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26625c13d802464303ab156e504d8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91553bc05d345043f417cec19a895cb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5af77677316d6033c784145f8efc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8863e947954c4b0fcd8fb66988b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b322f3eac440ae3d9ebd454caa17e6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a23acc02ac433f09666b8d45408b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4dbd963476a38a4f162f5db04c0e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301794d3e525f8f48a576a43e1b070239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e497da4afc6e7383d17f36cf3a5cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f4fce9c81a68744526a0dc475588241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9619e10fd7d77f74946153da27d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a113eac48cfb964ddd8bf97b8b04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12776527db00f069f8b17ab027e378f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c1c806678cb6391834f6b6236119f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9885f8ef145a37ac626de9966c63cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a523960ade15bf44cda324b7eb784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf875c837a90db5886812e3c14464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcdbd480819cd678d4521a51b84ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed670bd1d213f4a7c82f5797113715b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb12750a7de72ce73db95ebec6f6ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba767ccc980fbe8ecfd82a59a2f5443252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601dd82e7ed59e978ce70ea855220d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e76fbde05eaab332e3de5f5abae24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb5525ec44d1e3ea14a38ff6f3ae9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcbce07a893b5b9bb98319afb8367c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0777caf038d3b3a0be12068d8bd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd820055887630a940f1c4cba4a63995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4b85cdfec62c4d8d06a715268bcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937502a8e0685404e3622c7c5f5d5f69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f7e55e7cc2b83fee4d680b3763b96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e92f923f24d3e727f0c6f610ebfb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01e9c4de3a58dfc6a98742231cfbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc32fe2cb245ae231c489781947db8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c0d7db92a35b58a5cc6569e54c9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f471561cd4dff491abf8521d81a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c332fc63eec84e7995cf1eb510fdd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01373509628ba6aab7285bb211775b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c34501d36a683ff383df1c7dc0293269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de31fc778676726f7177b33698dcf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773952b86e15fd401ee280567d8551a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4911c1ddaa8165e5c5c0a21518c9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af7d169bb1651b497de35e76ab7b50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f12ff4934280f7234b8fbf40bf48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e443de37323fcef21e26d7ac5c8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ada48504e922a6e7e816a30a90d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c30e14a3f8264d79957259675596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d72fa542a8f93ac41348a0eea542278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb827f0c221789b4f3e09e9dfb12ed9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca520eeee898308c0c37ae0ceba269280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed5d28efd8f4d110e2505686a4b40c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f8685a87a3793d2a10ab9252c1a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa87d62187bf39529ddf1e5ca600d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b46604b71f3c19bc0929fe8f3898e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6ba7d640869949f256bd2edcd6125285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b5756bd3c1ec62ee25acbf60cf18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea9442dec77b1bdb87ed935e3ca3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426ce3b8c3947df034e9ea0b46ecf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b310bba939d9ab0b235d597fd71f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964d02ab35a2c714153b01fbb59a8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779150122a8594b14f009be22ea5171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec854a12ec3aadb0c44a24e93049c51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c425480d544a89c0347a47c91d9451293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a825fc945d4cdc86b031c517270de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9800e811f848724e7eef622fd6871295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29c35b160a1398418672e6dca2d454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7534603c4782ae80905844224e986b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906124776d4a36e9843a9d931f23ef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf129ecce8859ddec14445019ff5628299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381209b173e3e568069f3a2e1caf016300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c33f515e87e2be8f0030d4420f8d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51801d2a9750021c4614bad431b8bd60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91198056e825d30ae9577d987daa484303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a92fcaf182abb4bba8f8ffded300f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c55e0a585da99cc3f8e6abdf1101d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69d5b4f79859e1cbbf0b9678d41a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546cd7c7ee6c74a996ee583a3606747307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64993149e86125b3a0a67c3aca4c545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32347ba400a3afc3d49c43869d186309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02921ba95bab23edcc0604214789990b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14394032d13d1d7cb17258ede14e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a512c230ce65c4df224c9a503703d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3be95a5701500a4b9d776f6071877313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544fffbd4b1808348a236d98c1c0c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6151cae3c20b44f2907e8ce7c325d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00cf922c63372f7f4f21abe50c385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c29fb42a3ef53c9ab6cef0db710a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e1e4ed57b5c9c602239c373ae4bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c97713642f04d4aab4b18fce6e9fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b850865cbb15aa12b76a94d4fbfc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb46c7450e28ff5d65aedd76dcf6fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6cd1f357a80c37e38b42825b0139322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9abcd3ecf93c8cd834ee5ffbced18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622ed915b8f407cdaf95a678b1bfd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776d09f6524c161ce1fc0a1753c3b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be419fdeb999d7b3cb8fce55d9b7037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d7ed3c789b55936da0f426883c168327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab8c791108c44af1c8753d7754b7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eddc547c77ad65c3f91f604c1b221a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb54492c2d6b737e6ce3189e190f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a0417cf98320a634f1ad1105826e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925a35016bdde20483bd8368ef45fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb00544be6e0e2204a397fc9d21699b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf70702f5b2a92d9ae0e3547bb1d11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5ecc2a8525b54b5c22dc4798ffdd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca01c67e8089f8747a6ff68a64ce9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602fdf01c62e3b4031c2e23dcbc6ad9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d241af31de168ce18abb9374aea74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bf7ab77fc1afd124dbf98afba8f36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5fe38f7f548d915b233cae485aa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ba9128a06ad6976d3dddc09a13287341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883268b2abc78e78c3990b5a9bfd5c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac693fffcd69473409901334eecc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f20519144227b6dda56e50fffb8aa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c29a7cef3a65ec039749660d6a905345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864ae347d60f6605fe370f7f97ac52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d3a8ca944082b2c5b7d4e440f32d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac1484f7356a3e532a28da1d0d963348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66e44aba3ae3ae7c10318a72b6e6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9b6a17fc89517fcb25e839d4cc27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce73e955c91cfa3c55d1a3b5befc50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb14709d8b9cf043d1c2af46300aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e1b0c15188e1c198b3c3bdf68d28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f3a60c3048fb5db134d8fe5ebae7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22439a3e4112fd49532f2f1adfdd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e8797b28623e3c6f74ecae8999b09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a3f35ae6c1fe70dfbcb240e767d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f2553bd154880cd0943bdfa2f610c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950555b69fa90c7591983b71c8d51d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec9d7457234d8154a1c959bb72ee3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f5de8d0464ead86c57c22e54fbe3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5dde4f2940fc1b7fc0f5a5711f8a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a14ee29ec9756b2564d5a07c93f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0500da0dd86f8284d03a7fdf3715d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce3d578f319ec333a31f51c2de26e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29ce09212fd3d2b1bc2654bb80208366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d77732ae817cd9f1445a5dc20e24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a7166ccc21cfdbdadb5eea760b547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2971290c9e6932a56486240d5ec6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407ecf42c00361dd6395c71e510787370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f277d31a64a3907b0706fa16bc38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9f36e7442e0f03b0d5025573fcdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c6ce06358f00e7f0610c734da42f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3264557a7bcac9f70e026659f79e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038570575af86080c97bff6ce12e971375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bd23aeca2705939ed33e4100dbdba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4077df644e9505111846e85b343b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f49d55b67f0755a75e3386204d40b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73d4e5aac305cdcf858799e3f243a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1756a4ef8d2ebdffe3e8a0d118ee18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff4eb15e1f808342b28040bab3d9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824111a42f8580e08e9f3c87bb792ff3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff49fe3f98c1c1194074653c247685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea8230a8b010b59b9f830b81d666d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558703ae6b613763b12479ce93656f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0204a6894a2394deff27325b7d23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27590e2162544a629e8eb239a7dcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf367738791a9e4a552b05c500e9f581388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfc69e1e321e8ce71659dc5ffbb9cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48763ad9e51cb13bdc645845230354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068d3f156c62e08bbb32585a053276b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee74f0e84fce0b9cd742a35fc53f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f579b994241295289fbae06d916f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db3d651cbb23c3621e50614c6e5dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606d078e032af124c0791dfbe52e788395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fabd2883b9d86810fd00618d3fe4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42447dc6b57874d1e42b8f17c6bd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9114898a72e39e15bf02f1eb3b20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69c564f1ecefdd1ad97ab505b5141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486bf1b640624c2e9ab6e321df9b8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2fb18ec1f6eddfb84237a9d28d40d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ced997814a0f7b8c4baf551c7e84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f656a0dcee41159fae411f44dd0f64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298e2ebce57cb7ad89f271c1f6a3ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff339019c38f3d3504739d4cc3c96a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e40062058f260cca320e674359e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c69f0dbc5fecc2ec0971dc61a5be1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832ffb89963919c631faf7bbe521a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc8b6546e04d4b0ac2810bbd22f59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb2d6b8fba9942a08de1130452635410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d9ef0ba6d749df52af9442b328ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc4fbee7ebbcd4654283e6fe76c521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71282da6ffac25b5f244f174fd6e3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2bfbb0551687b28853c07e615a707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a305586cf0d2d53ebfb00e35f93615415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047a73973d3dc36d9295be3f17fbb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40112836a3198295545645c923c0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51503742b0f615f73d4c951a665518ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531de7b198743927b05287f1c7eac70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db10652c5b69308cc46ae3d979588420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe63ce2fabd7caf35cac11323df8f90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb8f8bef49b326f064f6302441c85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ae55200264441474009c2bdf4239423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b63c23a7fb422ccb9edcd84d80c9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b432baa62b8666b9a167a194d28777425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda658057aed75e57a10be980e80df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e0043112db81525df3935ea557ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b52272111b3007d84a4beca2076e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70430173b3f7c65aad157f64bb26767429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52be6a577125c783c6ae0993afefba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291057c7bd5adea9fe7af220b38db9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b359261c83b2cff5c98e8f17e7718432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8085618b2e8a7731a86b9ad62595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619f0f5ec5c8bb1d96aadb8e4d34dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190bbf019ec7184218817b6204d5fd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9cbf10079bff1f52f884a47bc3e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d983aef404e94538c48cd1c4317ac8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de9066ccb04ded9b89fd000424353438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43049e8887ebb0aeec8985e7aa0cbc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0e658b69fdcf1f1e28f3a8c4eddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735df4482e914bd662989120b448c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399d5122f55f38ef7f5a17e45491ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af870f9d82a882d3ecd521e57da68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d43dd02f0368f34b0e45dee9413b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5b82418052f8d960c1b21d90ecbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f6bdb86b66dc37645a68fa444a4e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb467e57dfe6792ee88ea6d5cdaa16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a390f8267351c95a3662754f8458448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbe359383563153439251644a73dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828802abfc7f330c57baa63a7938005450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141b37b137ab477491f3950528fa28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc382927664804c79042d7fde6934ac9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d5f0964d3e542aeb4721f3d46dbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793366ed874c3b9d886aa2806493600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabff1582aa599a5924f66f1e6bdf50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f357fe8e3b70fe4765e9cacdc43756456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542bc2288577d9da615317b42198932457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d3b235606f0c927d7292a2daf400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4e50521132b95779cb4bf0749381459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7832be88c9302fb2da41009172fd271460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8179fc32445fa3fda89ab30e0fcefa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d79eb5ccea1396b02de0468d01319462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15216580b5f06af486458393fddd9bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23c5412201aaacd86aed9736d4864464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff7dd14bb035ff36d550d8a38c19e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e4d3f861d0092276af67ecae832d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dab358feafd4d6886f9e27669c905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532fd2352fe19f215989ef0a1ab0cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1af3ae85fa28f39a4e10e7d5c25d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f7097f8f5d40e1fcd20ef44deefa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5db753a59c328f72808e19d512d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3549be5911f59f6df153a64a01887472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576241903947f978a2018f6302dd46b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459b1ef73a8ac29dbba9fdd2e23cfa2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb28f3d0ec1e6f8dd9e5b3ea8989f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ebb96cee9be31f2625d53431ec03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24920639c11cada9310a49a28f3d8f58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afec47d24828f6c6f7ca6af4d2382a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafdf565e665aae48b9d244e32fde33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b055abb10e768d33e78d158096992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5b1c9415408bdb3c8ae8f5151ccb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd85197b47029066e41e865d29a0aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27225b210041ecda5646c1d317302fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eda29b0d7351476d6bab5d51d5e27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b44ec169ad1a6ed7582eac0fc67b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577499ffa6d87b25ee0bf1c86653ef6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11dd8a5f48ac054601e5fab6b68f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673531b181468dcc4cba10fe60b9a39c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398080173f1881a2aba056a35e5cd4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436ac9982cc55b9cffcaefcac05092490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244fe86932b2ea1b10433a286ef9e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae08848099f564ebbaa97400e8bcaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d6e830485bfd3bc2734c3629e921d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342452c5188140faf34fbe1b809e1bd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05781eb4e974e70ee16341b5e90a8d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebdb0753aa26d7264abe8d0d002bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c01a9096bfe58a988c6de24c579b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58177f0261079a70f765d211f30455a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c08478ff15431f3055109247f051b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5172b8e70fe049cbf236ae338a6a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301b4034b0a01c74a883bd4530b82c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27100b30929f6faef4262b8ae648a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c073d8e61e50f6c5bfdf32f9bb62a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eb071d9d8eed5304150fa07f38a13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92496ee664a766367ce663e858627fd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f94321da526802277e27042f0b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7326bd5459fb6ad1903246c8a4b7734507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d387b63e931076d5ede84c47d4cd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b46ae80ea9f1ab4464db1e0db8b85a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81e77b37dfa63867a1a54545d17ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dcc91c5cceb2ff076e55f3d394e11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4746e4c377695d290ec6ea38479396512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a856fba6a59fc8f2e63f4360a4be40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb895de50b6eb5d095d56102bc6836514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1b8fa893892dde597868aa611037515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ffb10be8a20c3e7dfe554619f38d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b78ac996246309dea69243b5182c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa842b7b7efb176130c296ef354ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68523e29610ec8a4be88f20b3d5367c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65858da8edf16a50d942cd4553a8aab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b623af4b9ab60ffd6bfb3e7a3243521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075f700bed166f2e22f8c2d66df43b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8695da87b7836bfbad9e07be3f7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab43589aaccbbb410974cb90d00f83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62b32f1dec29f52761f594f1d77d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43cf800f7c12fec3c9329e418e079b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf3b1fa44888ca8e7245a11c8f5eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72890d21a0391f8bf641ed3d6fab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200252e7782e1f415a2516b6f88962c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0634ff7f1c5b7335ab62ea084474530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737913256885baa39035a74a716fd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08310b0ac349ed237dabc06eaa75b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c02e67c82f0f24c3b93cb93a6493a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d5736958fc3ee9fb752a82c16dec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e8faac4ddf5b186005017439b85d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc655bff4ac203e4c328e490283c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7383f37da9ab7c268033b56ae36692537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e8b8e1b5beac9f1d2cead1d28e48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3415db2e394ef51cb82e2d844013b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcae4152c310257c38528cabe572b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d14358f5a387429b6db7879ed031bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11950b70fdbd24048c423b73d977ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db4704b36758536d9b39f8aab69d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a6066074fa9a4d34fde69e7f3f44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a5d5128ca1c956c747200650a2417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53877ce78d94bd960b0336b933f58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9a8d39558f6b57ebb13ba1cd751e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c6d7a8592f4db002b58179c8eb83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00dd94526d15450f0649163eeb08cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1868d89030da6c1f80b287c63359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be9c5d6ffc778bebe62fb92cd5e20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461dcfdcb50fa563f8d100920dee209552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c56c914d732060467b5dd9880dfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f00e7cafdc9a19f2eae1060edd782554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd01e4b7d03d73e480b8fb5c3e1c3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e44221615cfe2387dc6ec0a36d1d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab660dc83a5b5d26527027472f3525557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd2e69947d9d4a853e64e6203ee142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d001c4d021a4787a80936059be51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56dc8888a60206ebd4e2531353f11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f34f1be628e4c7b7f2a054ca0156b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89cc7eb19e1761e4ed9bcddfefa43c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e8a3d374c19109b90e9280c70104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a474a431b9996bd2ef2042c237d55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4e2eda13a9a67fc76b13962183a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512882fde37f3955489546945663a931566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56595c0cb4c3b02a48cd2d016726991567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c537de8ff846a7d49a1c08e290ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86c439802a9af3aeee1b0e4e4d22b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3998dc955ccc62614eca015a6972640570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73e293b1bd41c470b7167e7c02947571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234403ef23914ebf66a6a91d528d8236572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e92318c63b24cc1f611673510bf512573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b96653f18ad1e5c964053dbb97aced574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fbb7924952198c1470c3ee55e5864575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf628efb22bbf04e160a7c7b83703dcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d053a0680378ae370536afa20f262577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a3403a1dab95fac22b828e074a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c97fc69a69bd4b8ee386def5b0186579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268a034fecdb621c76621bcc3af807c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe5e8b63b9e3178909d5b435cf5c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff1988f11d5b8b4c184aa8ea79ec5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a671dc4bfae35017c3417443380fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbecedb5f19c0729a92b4552c609327584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53fe50bf49acb368ae9d85418f55ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cc4b1eddc2b72837823d549ef364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63703eec7d9a9ab89895547f02bd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e65558c28a78e98abca04e73ef0a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314c0a6a532d4a699fe35b6c97556c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc83e2d645eae66a1e4c6e2c00b39e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f471d740791e5c26ed56d573a1d0274591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6044e55f8e835b405871e4189312592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ee0c453a8f137d106b9ef3e3ea15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3413a5231c00a5d8a3c556ce52edcda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb3ef90102c0fb0b58c3018cde99d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6187021346c53a33a79b9a1180bba6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b4278ccfd44f74fdb9f8e1be329bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ebf5f40741d65ea11672050072b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf2654f30232fa2b73017d4f826e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462def150a10f8ef54ed2b71d8d192600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf3d111baed2cd4b5cbc514ca5661601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f329b0263612b2328bdeececb912aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e2ba72335545e64533227f6ca96ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a902a4f76b7112437205f8e6138056c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f113f4acb48caa5a6ff7eca2f843fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646cef2b2042ec0e7d3d9d5d098234606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342d70b19a309fca5a26f39cdcd7df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de06b21a17860d6e32395dc9441db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5fd4af7a53c368499933b0be9531e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d864365bb3c220bcc34c53386171610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079887aa6223329214200ba451cb2bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba852ae607778f02129d8b188e7d86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c1d812ae834b3523c99393644148613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17afd5d963ba35ba9ee20a7c10c2e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b234d7443db4abd1689b0f16fc5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9c9e14029f53179662c90e9b0c233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ffb2b7962a7c96edaafc852e8f031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76292ff1c2d12fef953d7200ef48a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba93fe5b7cb33bedb7bbef31157e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3231069c7f79e737ab3f1f54e24e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e310967457e7b5640b5a76de872a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0f8b7c155c895be9ea6f67dd39fa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1c1b1084366de93f652af05752ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646178e4d1c8f4c6a670b3c64b5cee11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051605d30d93f09327eac9f7c7820d65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c0ed7263038afbdb8a8c39646312b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631c53e2fd943d411dbe72f3fc1d169627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51ad6f94d6e0b213bd910ff200918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ba24f38af0f525042c48865a8b26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e24a339cd6e8e91a1c4078f2faa5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9d9c9f79dcebcd74fbd14174e1c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93693b269a829343c5d37a216fd88750632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda346611150524b2f751c0f0b91dc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475435693dfd05a157b9ebeda11bdd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d808d446c9836c8f506c251132fde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799fffc71051a3b1a7761c04227591636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6087073752623d1c3f0d95169fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a02aff863bb2c5dd366193fd7335638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac6a3003e71c2702d0e83a97ad151a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d389664869b1127cd1666b0694f10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69778d36dcc65ccfae2a8f59bcbd6072641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899de9ee55836875fa6494facc744c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524aa3891760cf684d072f0cdbed35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f36117a1e36b61d29c414a4e6256a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e37f96b54df14de5902c00836303645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6f4480f774ab56373b98c519b0a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd8370107dcac0c368787dc3887541647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc28312e4554d3ac6284af58b6979648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278b131dedd39b2fb1a3e5ae6e91cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd400b10b94be42d86a50e477d66c10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5e12c107d800e70eac7b326485a4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b2d03791cf257ca189bc47bd9b2ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd27e87fa66c2637ee276fa70baf4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd2b025303514ba6cc7003fb203ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3230a6dbc5608d664852bc32661edc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb44e016876134c1a1ea716125a17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b03f46c59ba8d17a0720644eb37d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e02a9f682f3a757190639afef0978658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b88fe44df601723415c5b1e30c131659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7290ae891b19101d042417b10bf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e8374873eb49768707488b223b0c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590bbe333a8ee04441d927cdb64fb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884225316746f619d9efb1f3270788c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e893b02a2b71cebfff4475e96adc562664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a562fb8cdc8b1551b0c56b712fec56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb497434b17251e5ac219f7fcf22b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68dc6265c436e5d5fd165f5f768f65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846118abed2a0b01e6458016c6108594668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c1ede7a3feb1eb711074c00648560669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b103382caf4640941f397911b257670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c93a1726e0b8b2163e6371cd167c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea28d9488f8fc113a2745d0f00b96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc55d683fbd0153186aa7e5cdc5f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccebefa5e893abb58ce5722ea734f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ab47020fd3a3b1b66b1e04a1b4c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86825f7a12c29fdbcb66b74915d92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd05f0e7eb70b0e2fc3118eafd97c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f816c5e079afbe476abca3099e1df92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056fa32c9c2b735a1f467ec28cc628b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6b2fc4648321e00cbbab491efd48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac5e39855b25fea59c2364e569bfe5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480cbbe46bf180ce3d7b34bdb87a2fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1370adc937ad5dae75a4520ee806c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261b1bfd4285a0be115347c3078251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ee4dab1e16243e0de66b2c1224f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e98f31ae23374d0b38d088aabc69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74fc62b2627f7901f98eb26f271acd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5c183fb656c83c62acf6eee9d7a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aec3d11b2358e9902ee03c397b423689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd666e5733c94cc263f0d1fd5b81d84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e61d405878aece33c12df41588bb0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31f79c65f128555cbbb7086b74320b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1663f095554b756305711e8a58bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74a61e166b85a7374ad901d713990c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c340bc6414e923b0870324bdd560f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c32b9642c5c4af2b7d46a6dbfd3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1dc19d735daf446d57b80f7f2cf95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb19de5653181dda6a4a3747a9fb095698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c923063f76e054de4c9462429b8c63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4131682d97b295f6f72481f7ca0da7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5134abc2b1baf935a83a7d1995cdc25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64658cc808a5a523425af3fb72d7e35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24abdd7dc5b96782b6e7083c7c030a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86ee6106d4623913d9abedefc1a5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ae92e416147cf5e6dd997f76aa3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab263c62fa34f964a72dc6adc77a877706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b4a565dd24f1943f199bba12d71f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b33bf9f53e078ca1c0bcc6c3bb6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0d9170b747f45ce213b6fbd6bd5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ef46baf3bf3e63e14932ff63cd452710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcbdaed4a399538c3d1e2475a63486711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5dcf46bcccf729c1cd7a044cf44d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624a807dafaf2d8d85cce1f239ee6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00cb073dbe43f0d0b3cdd7d991608714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7a9f5c68fe65245b7699ad6dee1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8453e3d4d88a5768f51a7b20d053db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932cf11020c06bf3b717a4243fd8213717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73760f57a614b559ffb0dbbaba48f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24eb6e76c33d1d823d17e1272570bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fb072bbab378bb745d297b10d2da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f30832077f375f8e022cde29a5a66c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0415d026db8f292844a5d36eba94f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248f68d0541baef2b7e12ddcdbd87f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eb98c6f8706863aeccdc39ca57f6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d212dae7e1d929cc9992a0ecce07d88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0011f7c5bc05bd58b01d56fb0c1cd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c1468890f7b17575c807d04963bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fd1ff8c15afacb83b11a6cd2a059728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01aa1aa420a35d16c44a7c9d4b58d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644fbb4411205703dadd899184dcb43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf3c649beebe7e1be46a1566f31a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fc5da0ff858ff3282e61e2efd1533732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405cdd10406ee199abfc9c5f1bbea2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71052766e898fd8c239fc9c8e5eaf1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8807d98e318fb4c9e14459c1a7052735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69ab9c2337916577c1cd135c20b90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cbfc053984b580a7e368a7973eb8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4adf692e012cfd8d8687b7152fd9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad8efb90c5745c6d580d9c5224cd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dabc269d5197a48af65b6b8fa4b366740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a17d0bd5c4f6319523967b07bc364741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4bb952c1910a767055f8c83f1d2c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d45b64a4017e93c511d09fbc8ee8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad87f5160d7729cfc78979a91b82f23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330ad6b8b4bbfa55d427cb01ac576d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7329b4f1feef1341e8f977b6665c06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde2b28bf9c9348e502ced84c088a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d648c17f4b784f4f4394778f0147df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb3ab0b03a54805835029f5183bf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74ae1ca4e172e13165818d301f954750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be561ffe759585d33a0bcae05dc536f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb637c662228366c81b1abbca460b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e87778d7c01df5368c855f3d672c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc4d6544d7a13dd5c975eca3430981754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a8dcb5c979068dd1a06abe21431df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf91f545546c353198d7e8cefa532756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5c1e994a24d3b36669f54b6c8ccd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a77375d44484e7ab8ed1582fdb3dad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce8290c44aff2f1c3768970f958f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78bcb6d60dd738e29d17e3381c258760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514238425227218c96adfe51d0175357761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d3eeefeba37705f4a9e9fec1521c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9672d7aeed1ca030c9e133aecf5a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a95a5bec3b697efe7855ce390f3f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a25ec48140f6e269f829967be732765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e2f404b3e313033e33f51022cc9a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76514db1a995d1bfbe8d2e4d745570e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd56be3847f5ca96bcc4d41cff344768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2af2c09727199fc7cecefa31bf52769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ee5ef6d81c29254d1249e97d0e5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a0cee1668feb49ae166aa0f3d4b7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c854b85b6564bb72d25809b961a64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dac7f71f8a99ca75627ae204168e24773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a4de24b4dc746a2ab5ee3b886094774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9047c2ebae3c98fa6a79328cbe3ece775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06aa19bb349920825a2f460243da3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e5a25bede23bf780296a107a8a509777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ce19fe47c3233d04a1b2fd7e0ac3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28420a70431d7c318042fa35a4d2dc4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb341850ae2516230394f3d01565844780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39763e2abae1c778cc7350e4ebe983781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cad013bf01a7f407eea635b2e57ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c41bb67ee029eb6caf5e528a5a30c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e314d29c7bb6027c21c3e7bc68c86784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344fa4978e5bf6e3cb91d4cff846b14785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f44fd12a91c1c6d668ff85a17993b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c1231b1456715707e2ef58e20112e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670181538b3fa9b7fd73e9b69b9f9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837d9939deaa94457bf7f577443530789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975cb22b2f82a8fe4f1b589162f31b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9216b7a72ef4db025a51dc0aec1455791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b344012fb435f63217b4f61d96a6266792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231f602f4484e010632c6bf8b7818b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb01e269ef42495ae2072fa470a12f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d04741885eebeb88bd84fbe814c7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a1a4c5dbba6a550260791626f085c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cccd804e3d3b01220891728c79e1c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5899fe81420297abfa4953f0a88bc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c7666cd7c3c4af41e221018a25a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f3f186bbb736c95eed393f342a6d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13550f34b93ea3d92d7a7223578fe4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004b8bc2d28e7001725defecd3b999802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1080143fe4566b6d23a46d8ee30f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ac949c4eb1637b5732aac00f4cd1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc697b2f6cb79d22f07fdcc3926631805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530a69bd7aabb4ec9b982ff3caeb66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcafd141daed84f5659e08a1d3b1ff7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5d533ab3cbeecf483af027fad654808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942adcb7fdeb83fb0736cdef42c5a2d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0112e6f3fab0b9492bc952dcd649a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466364af7b1c41561cb0f3dee72b2553811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497727d581de7fa733342facb6341af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d243f1016b7c9eb69b134ef959b3b1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3ecfe6ea1dbbaa441e26ce2ba2edd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357adad03484d551359c210c722a76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ffa6396479053a3312e7ba90baa03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cce33d81dd9e1f024239a3b5e5588817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb1fdfe293606976e283fdc9fbab9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41116aa22435b8198c2bf82c081ed8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a83fae50e40697774f2d0197f4fb95820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e23c4fd5102873aedfdea0e8f4c9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e9fa0a19a703a91b80c0fffa732b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be90bed0a45c2d0c20f17715a170a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f817d2f677674216e2f8acf2849900824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04fa752866d622478f71ef7f7a9409825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d1fe29677c422e7a283ad14651872826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09633a99eec6c28ab868276d97f169827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8eafc00f233746741e3090cf69dc3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1f7c7bb1f86982c9aa01f373eb617829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6ac097739631298f92a8ec9f48b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b47e532d2823ba6affb26a398f07831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091251eb1d084eca4aa6e286e4f625f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4962c979e21665dff2bc35c8d11de833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029c795c5630282e54a72ca2fde5aa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03eeb59e84f12dcd66431b04ff157835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401da30f78dff83a9f52c8b623f34a2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e6fbdde16e2cbba9df024e58d3978837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f751e752e035c9a343ec75f82e2163f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5549566fd9df96e9fc36b4fa4a91839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5748b98eeeff9cc8648074f5ced81a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ab0fe53c3106faf7e5bab23b06ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9dc169e4760f58a5ee9b7fdaf6ec842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f178d5a779691e0a3f997dbe6c3b0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337131080f57a1c5b0656916841e534844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd713ff0662c1d1e5cae62678451af1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a4053dee49432c421e88f5a47701846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc56d648accd5b499e044b6b8b18ea847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff7cbe8b484eb05576159fa7aa057848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a11654a3c93d5db117b12c53c0a7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39348cb1ab22f95675e1aebc992ed2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280f1d1cb208f922bc977adba6f4dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14dddf3ff6ca89290f6f0b47f1c068852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fe308edc9657e77ad1817a0056d5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e2acb27e556326558e811e790391854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64ac2b701ca73f41fb1be9267e897855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be91016c0900734965e5a612b79101856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc27b3cbaa49ec0ccb7d556f9ceb2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d5adc8017833cc12e35a43161c804858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f721d31fdb43136d6aab805ebd9f1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac26ddbe967b045ccdbf96149ca6e1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fb40d7b6af9c2f2cc233eff07f5be861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1fddadb0cccfbc2507f835442c71862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c20442150ef72facbc80b181cf3ae863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda3634f93064642f60f8e9a4e33b31864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09264f666877ab5600e740040f1103865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974e2b4dfbf2e7008865d618f39dca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc32b16a5a215ecb4e293b94f1bb88f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4859c8288598e351761241a29ad9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae04e5ce908cfafab5629942b1e163869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b1f5cbabb101befe0c8ddeacbf20b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ddd4e49af388e292464ec4f521ed871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac7ce9eadb57e2a1bbb37dff365761872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e580d12758a709a4b7813a8847275d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffeeea250782df651693e196095903874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68314643c082e67fa231c1b00ad399a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf81cc82dca537c5695b280993ebfd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789e15867487a5c26f90ae2b1a9539d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d955a25ce717bea58f2c1f30ae9c5b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef17b89687252622589d13aa755ff5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df961c7e4c44934ad56a2627c78da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e16bca7cfa065a8116c0c891e97b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfffdf688933bd9f00c3650e8a9c83882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd1a16aef1c5d28c8fa80c6efb178883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8796fb31da4b88616482986777de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8be17a2ebe4e6ed358088e7c08f3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296ed56999dcd2ed4697d05b277894886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d12e16f6889a008b62505acbe3651887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133b673d0636d71d13832f4b71887d7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237897350995a721a3b5eb5596edd99889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f72bea25c18837b1a06bf2b01f5650890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77996f2ca0a379e2bbd2d1e291a83d9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4951074264930bcac9643244438a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba130b09bf5f2eb88bfa0038b09c0ff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3477fe048feaa8d8dea9c560c69a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd87898f81b54eee65ab1a709c3a2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4c849e5a87777842246c242ef87c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d3deddbde5f1f01023f080a23a6c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57a8b53b092854d44503262d7a44d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361d0037550fc1dac39da57c3d966e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8f7648d72ae95575695628e491c0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea7592bc56a3ca0a3218663324e7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c600717e8848226228560efe205d1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af0e2afb3a73128c6beece75902a5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dcb4ddde7a39e4434740b251e27d8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d9666123f28f1377047db2530e2d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b800324878b62d2763edc3aa63aedf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb60590f92ca0d1176eabdde34d04a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb792dcd33ab26ef1b0aa5f5d4c95f7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcf4bbcb3e9c22aa63a671c987acb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4a495189dd1b093e57b0c65ba1ae1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fcc851fee51b5cd68241659fa2c91911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ccd9160e595d613edbe1092b5569e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0d600d2a2ffbc4d4cc966f582856913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac295cd4a6c879011d48e49a17c6fb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794efb5d041640f57b8a924111cbf1cd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f7aae9a060600dcf1a9e0c9bf57b8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4a57229ce5536763dc3ab8464e7a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac460158c32a8f3428cbb9c2c3278b0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa711c3adcce0a5eb2bfa5477ab2f9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c90ab75c1e70cbb0b13c9c5b1e18d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ffca448d72819e379ff2a800dc2fb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf578cb485d149d2d4c29760a8ad20922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58765f828490cf5b976e0b55d3ff5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b2483394e2eba8f7e947e91b01b9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133883aac26dbb215abec5dc52856978925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de1abca77aad9872074e2f7f4f2f82926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe354a6fbd15eb29025647edeb200c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a905cbd0d13738a6059e92b62839c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2e4cf720250607b5b820e5f65e5a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e520d2b678a18b1b13e3a7186369930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa225f81af578fac266f4987962fd2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe49f7e143e7f58c307a77a5a8c38932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e53e8f0acebd3f82a4086c1c52206933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e1ec9328c897400e769a315f5b4a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27dff178abfbd85b30d04312d95893935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f696e999f6be0a31f10e3e248fabb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48804b5844f699f6e83816b84b27803937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63108682386bc82f2e4e180a899743938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb4f5e9b1036a9bf2e1c49f131a03939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205b45757ca853e78809da741da5d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322063539df678da62f39aa17b7622941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d78d36b5cca4601dfdf72bf3b2b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412906711ea355f64098bd184777e4c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc094cd050e287744caffff65511db6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d13f691d9f37d974ab5a757844659945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459414fac2550698093dcf0e908f2a3d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284495e741c43bac96379e12c32d89a4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0dd8be3071e6e3bd56c9813b37c65948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1110ac22f740822c4d336d1daf54a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e28bfc67aa2ccda519717ff336b7b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7efe2d60c91fd4f06c4e82489153d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7381caec2cc6d3bef96e9282d004952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3445fc531c550be37dadd10dc4c47953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef838b2c740b058f769b28571bb46ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99f0a169ae5aa7adbd57fdd06833c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89707ddb091109bac3a0340fbd3b1a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eddbae36a1923692c278bd8f26416957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c074c142e08725ed230491a20a304958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43887f9cbe2354a4b9cfa3065cb1c8d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7932ea94a94b1d6e9bc1c1ba44f9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274417becc2174dae45761e6c5e5235c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f50828c1406708504c531457c7ef1a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4688ae9836f43764b08d643f116651963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d004333004c79162199062e3614454964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b054478f53bc9bf6f4356b99eb6b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c1744b3000c58ffefab8950f8cb0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41791e6d1a80eb00205df9a3d1b82c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8dbf5023a0f27e45c87608ad24c1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a460117d3558eabcc49b92247309969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985613a86b766d474c41c25f717854970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b51d9e7bca8ba6a6a7b366b65e7d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d66954aa5d1215693b2ee42ea700fb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c642049ef4e2c44bf2b2a5ad75ec93973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa109dd136e0d4b2e3408ec8cc1d4d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f9f2ff805d5b96ec1a5330fb5a8e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4da9b7ac5474f90d8e05c68f01be3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c986fbc62998d435b6061c7f843e3f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f509e4aa4e27412a35e83719bc6fbc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835658087f1496b39724e523c6e4b23e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677221a37a2d86fdeea48bfeacb92719980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb172b026e999a342883dc824e937981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967ab323ab3e35b7759a2cfc7cc1ee982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6578f957e09639af81bfbc06a0ae6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a80bdea98a525b81f52c1d0dd5e81984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad2aa50b8f102e91fe985ef20aa33985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f751bbc46add424a683f45c9b72795986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d39d8e58b26bb1bfffb70b67de7d35987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068011d6af96da60f6899ff269893099988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c610fd357d2a0e417b99e93363098989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5945840fb4694e923f65fd18968354990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061030d777015f09f16ebaf47c1c68991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad661fb4d2f86aa01c9380e1898788e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd8193a01eb6c0f44455dcd2e3ad3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce80ad9f10ce4b6ef3b11c24e05565994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4edaaa8c8a0637c8f7530c352f851995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b980e648c5ec86786a7da3ab61de1c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20261a0a0b706110f9e167be8507fc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>