--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64555af1841360f66e6ae71dce3076b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfdd731c35f7c6cd0716b021db49c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edbb1b8b6f4d13f45ab52c66988c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2d6e9802c7c2eaf8f58eddddc75d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2640468cb91e3ebe1de5bb59382a9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7793b49ab6945e543c0388fc4f08ea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05dfe08cd19dc33276d20411634ae77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed071eb361a57b8767f4c216a965061d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8671f14557c061047620b70bb50d6259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63168086b1fc610180f036cb6821e65410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607fe9f51b494c5255d440b0047483e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efca4621766b02f901897ba9b6ae5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6606890a67d847b65b26b8cabfbf5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f1ff8ab8946825f7dd952a9e487514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900dedc1a46f0003320de27eadd8fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b719b9a4d4bd6c920df4887345ba6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6be5d8b0ed20aa1742d21a203d6c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2db546ffbeb1280024a6ee61305e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed2c104d07f37e2a58d146604d362419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df1a025d83e1a7e5189e04c883809d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e6071f19cca56b2a32689d36f3e9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a5a843c12f6ae8ae41aa79ef694722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed9abaad33558469c077540b348aff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a21f3947abb76371d0698f062a9af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5178be8e461f01c998dc6bbdfb8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7f30c4fbfd133a12ede9c73fd794026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab4bb110ffd82e77bf00fd8bbde8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c205ef9aff347a555e1d78504399a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e284f31c4989040a2dfa676ad134729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7acd00358117776b7e961a2167e58230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6cc005039e651189489c522d4904531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff469b0b2e4ca6bc6fa167c740f5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53b5ed48a288800b97489cbfb7fa9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5d978169d52b13257f6961027ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740665407a31c700e1fe65bbed0340d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c9737638f08a209841406503ea0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaee41ce2edc6e2b06325d49b7e89637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e385c5e9474e166afbc49b621dc74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7635a81415db66fd8bbb54532bb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7850d1ebac281dea0e3fc8268b9dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b383cd4eacf4164cd07de99f1dd02541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403092ccc8479577a8e4a5c5affeda2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e6813aac61d0f96de464783ddf30343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da26f73ab6dace52f47977ec7965ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b2ac10de09c7a5c519d33ec47fb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b530ab846157fb207224dc7c61b1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c7d2bc32302597df8186fc0064d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b630ef136c96d4916466062aa98b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39742169fed56cdddb6693663e95be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb4d6882e97b6e9f25b11f175bf34350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbc5765866d4a480f2bea602a783d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034cabd9ebc2f40333d04f4388c597652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4490064af7b2201c638f667052af4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f897e581402b63beccc79c152734f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d1248ffd556a5983704570695c8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45cd53fdf6d4f4e1d2b6ecbc889f3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720dc1586bf7cdc8210ea6cfe3eb37057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd431e5a6d2b34a77a93dc6d0140bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203cde10b8da69906e9573a71b1449359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf53f186614799b00efff75ce50eef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8e0a4f5db0c5e29a6d37749bb4ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ea71b190e50882932f3e2a77c9de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95175d805522f1d5f14ee7b2e19cbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46664c74552604004e9a529065839e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704cc52445ae9830d7699ba0b2879a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761aef63419c9a7fb486d038767052366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3a5f6eb6485670992e1661d27cbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e24afce7595c179f0ce131c10e33468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499b35a1c5c084e35e4234140f04c5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c173873d0f5b3db2f7f905b1b999e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc45ff4f34f7bdfb6172417074e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5e0768c80f33775e90d069f088bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abcfc5191d198360d6381dc2f05de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8bd736110abcf9a965ab3a9fd184774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72292b6d6828043ff676ea3867ee54a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3964c409b5b9739ca6fa05264b6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126af3ac4765089162daad3081d45b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be63807ffd50e7ab282bd8270a52278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30fe61e9e961335bf14b9daf433e6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391861ff817ce7d5af89fc3f6a6a8e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823ed3fa25b5e02fd382c5ff68081181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba023631f8f9c4592485da6a0ddd7b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4495399156e395874ce7397f553b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa30b2879c9ac1a8721dc04f8982d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b007631fda2451cd36871e6b814c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea58d740fdb08e84911735fa19d530386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175ffe8cbc090a004757c6064edbe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82647f6826a4c88e8ba356ad6dc4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb957ab2e4a2d4f03bc0e7ea04ecd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ece105cfe573a0b425438abab44690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd485da469ac0756714b81d6a4f831a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083521a99f46538b0293b60401f633892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10347854ac175f4c00beebf3a0ee1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72ef0d3febb0ab8aa1a067413e12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08ae65c93e6f8cab30af89d3f699895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01bdd63fd93dce4a536188fd5bef7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b2774f72099afc40f0f2e3a88f8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7fcb10f3482ae4dccb8ce64d467b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154133a98ce5ebb0e47f58a3e658d2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e32c801b513952d5e1d84dbe1b95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ded59c9debf045df5083030c90313101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23d41159bbdb1c12acc361f39b95b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724f7c5010b725cfa1b160bec93bfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b9a9041894d2144f8354811fdd38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5b6520a340c3f5b4b98405cdf195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bb5f714ecef8dbe56ecc742dccf31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972175b2af6c078cabdeb35711d9685107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00a33cee37ce155e5bfc119578253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af2b248fbedd78040cc388524972e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3780a50045a90ccae24697de8a9e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d2f21bf64c2b2b1f3ae98a01aebe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132c2fed90cde6629bb210a817b6d06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a004728b58afbd927d8908fd1524113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c4882c4733e4dc5aa2f97ec75656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b516a6ca05a927cf7cabaf80ee53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc9c1decc374d3728991ef27cc45c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df346c0d815fa90141fe795e6d10791117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330db40dd29104fe313d4e8d136a2fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8a0dad8605550b13905a45e8cac3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff650178b048a875cb82f828835bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27917e535e94538f2edec7bec9b91b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd3795dcd5cca6aac70ecd8a1e133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3ad9acf5fd089c44562d7bf20d64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187113c12e3c27ad74723b66f8850e29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568c03d05a3d728f69dff6c6d2b36c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da49513b185fcfb06932274e4341fab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0eff10ee84bbbf4174f710d347d4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547eb70228047c5d771c1e0dea5b49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aef59f964b36d160ece73195290c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109e7d23397d85726e837e8b7ee1ecc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5325fa67cfba905b767aaab4175cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02536fa52b61e45f694266b654295b8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c58df5b7d19272b81b7c98ab5df22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d49e40cc34ddc9c09679b9eb2dccb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b135d5057cb7f484a73bb28e8a9a683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d694f1fcaf68760929bfcf91cc0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446b3d55497c49a371ed4b93a5c1314137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c5df6772a43bf6dbcd858dbfb8bed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c84a5d4dfef43647e41221f4f40f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39e5b44f8535b4670a06d5cc78033140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408165351c0b2cd2a7ce925fa755d4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf769d8caf4836a75f06ad841efaca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec12108d6dc9c2f077809c766dd3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1cf51cbd9580c29ef4b4c213113b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57490aa8586040c1e8cdad65639622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642c4134533a7843436dd33573772c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12187c469de372946927660fd29a15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f81b5c223c35a674578c301fc0548148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b26efc7ceae23e38836466b4238d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd73c1e888c65d6961e9b8b4fe512b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8b2649c40f90b52b622b013837e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ca5ae3e1ae9ea665278e5db45be5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10e3ab3eaf7ab4b2427eb1c7b6a46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003224dc5001bd61794ea6242adc9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b47d57e86c48405483c6f2b23fd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098be4a75c13cc1e05eccabca5923c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904183dd7370af1e105ce2bc7efdcca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99460c1ccf0d7a60d699b98ba7893803158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d2bf1bdbf80a0e4b6acff545bd32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899599fa2164618a98d58e79f7382ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ee4ee1689541c742a41f17a61d5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c18f16c84412a6eefdf8ac865bd8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e210830a74b4197ea2db273a1338cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091018c827aea5294c6b3f4fd28567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28376d186a03c31c50a59dca6475b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d21269effbb071642243b1caa158166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143ed12709e3127e37f0c550549b8da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104530694506ae62590028b5256a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44fcf151d8118ad5f432e30b07eab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12004ad5189fdf1cad3a790ceb949170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652d9acb071eec8e856f7950466599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099053dc126eb626a6a2aa21edef044172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5b20d02ce15ae478119f1ae6e53e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665185366090b389e2f74f8fce555f42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a464adc5855187760623338dc3ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d625a91e172477484811bbff3bb272176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379dccb03d71d3a2fd3d733525f6945177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339190b51a8a24483a164f3369bf8d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390d47fd278068f9f50cc9a046e39c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a5af9b5ee3cab19f8dfda022320a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ce32c17a8726ea2b7e1fa283beee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d76d279c7e66097d87bf9ac506819182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc0ea93412f82dc2ad25b95a7cad68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a6a964cda5b973fff1ad935424c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9e1e4cb0fa0b0304ec164be9d53e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625304670d79c36e1812967695302ced186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa934c0a891bb2f06855de93da0b65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7554483dac01ffb43104bdc149d99c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e4eaf02f4cd5f9d3411391cf95b1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7fc58989e75ed1fdd7b84f37b3f43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd805293fbae412465c8c3e03d137191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf0e1162073ba1fad314543fa4444192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a0c1c42c295ec4c333a2421338ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1025b0c3386a4774f5a17eb16266194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01332ef9ac0adb77b3ae0e7194335a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ae0ff5f7fe6ff3a781e6e3b37c618196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126bdb3a6f17ecb762a6c8ef7f5c3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf97f2b031bbab1d6957e32e39abea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248a8d1a3f85331e63862be0704a59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841be581731fea7204078919486caed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bcb2cd710039bed2e4faff188a0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e52396e4a352ab62a87077b5517e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa92cc7092bd886fd1db9052b12954b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e3d7af7fa99049fc8784abc38c2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02326139adb5dff7755210c9ac1a8c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59ce19027f0ae5a753375b2d307c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac433370d3ad2d422f871e0f68c64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35771c3593731847816dcbda566754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26241ed5e9bdc638d45432bb9c2651c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb2103f1c436e6d8946a4c94138b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac3b4e45a5ff690b63972f3480970211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7cb42d6470cdf367fdea9b53c1df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78ac910824a6382349b2d9d7ad9dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab9dc881c4b8c3b1c96f501500b041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3093fc57a176899ddbb9a1b26c56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedcf323eaa0cc381b16c5fb029dd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537cf2b83a8592334aab9e3c574f16f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9211dae5e21d367b036ab5668bde64d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813481c0088ddfc5f87ed827359a1121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea26b6cc5788b14cae755585d9b08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6090e51665989d8b03347203922e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f16b2697614e71abbd0dc9be1b25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef621d162ee36ad1c58b34323999a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537578800493213b6923c74a97c5ef3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63382f6e5ce3dee443be82b947ad59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e75ae8ac83d687cffc48dccedd64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158ca134a73a005420fe48a26d6eae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8a5530739e42019f0d5f8b414550228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074637f7e969aa43b0875a3635fcd6cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360ec92f025cd802d85d3e5c13c02f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa256beeace005b36eb13302bab35bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2500e869640a6468e32bb0880d649232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c3e882bc3c242ea83f7ac74fd2fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ed2e13ff470f1c376a4598c79ff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac93a3434094026f6d30cf33ff70d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac7f17401029dcd881ee6e9fc2827236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d4842cd52bf48173fba74071c9acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e72c4c237f9b93c5883ebdbfbd5527238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42211a72ea449149576f7fc051f33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5245f9846956cb4e5159df05a3c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c7ebc07fb5bda30bd1fba7516b5a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4ef810f5e13249e0f0182c357f1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae2ac3a1c999084456aa26255b980243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ead23ab52d5228cb92ce9b6f17d1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36db5cf98d6fde6077b897271e3297245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6314862d914706086545656160e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6ae883a3c58648a6bcbd06cfd230247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb92bc6e49bd4e15eb907164c46958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ff29a1094346d9b029e120c46e35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fef07ed61f8be99342f418d81337250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d64ab8b7a9ba51ae3f21e0dafc8de1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c1056c26b969bb16c6ac22356c4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a223dab7b3a6e6b16883122bb15ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf533c00812101a3434658fc7b636ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a04c476ac9002ac2d55c0816144b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8dff071abdc6823b48fe58320f627256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9c89ccc65a1ba359a9d9a52824ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0968e2fe1e8c0fa34bbb1efb0b74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e6f9c979ee5033be8a940f353de3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788f0c25c6d19ec828ee6b4d43e759260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319f3f04f67a38c1cccc2e79dfd2598261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eab2ab0c1933114ef867bd629c02c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66e709039fbd275c31a017972f940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800082632abdd3f3e0dac56a852348264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1791d1efaaf2c7d63a95c9836b367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e48900c71efeb4acb35142fb15ff0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd590abacdb93ff3736224271d21ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6525cb6a3241bb8d53035e3c2774268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3551e6305dcb9c294f8e6e8b081ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24bc96c3d5904900b5cc499b485f4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b50da8cc703040b99e5bc6f7c22e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02734a6a1ad5c0eb12a2e35af1e768272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371f997c941523ae8a480413e4d118273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b912ea8e17bf2f68a52c17d4203c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9203e7be802a0396a11b5429f5f3e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55059f968cd6363f8ecbcd8e4aaa94c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e398660e769b6fd0fb46a814e060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c7721536639d6d5619709b0fde93d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ac60e20fc20a34501580d91e4018279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff39812d6d0f582fde0b9c5687ef7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b18032f3e00a685baf7cc40adfc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67f2cd81aff684ba3ace395af59e81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f6c5bc5c168a23080e7b391b40df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78072780bc4602a99f709a77f8f660284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7d53d1405520a0170cf23f32a89b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a741457fa0c7c656c479de17099e47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4667603e409a89d734ff83adf4b715287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca76afbfb8491aa061bfbbb77316ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde99d26d0b50188262c8d94bb0ff8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f11c1c82c1dd5ab19331cbbb65c009290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757abc22597c00c342643fb209951b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b526451b30673d1b710f3f7e5319f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f8847611a986d93b8f28a8d08087293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4394c7bad82626296dcaf01db636294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf06750da88903edbd7b2e9e8acdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf761a79e86d2342bddcb082e7d49a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244a353915ca257c67627b608a445c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73bf51b8676a41cd606f8d9a676334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c95e5bde899feaebd660f4a28b8d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11076b7636e4ef0431323c948db44d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10768992388d5ec6e61c00949004e1bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431700ee716850902ab320ad8faab04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f69a58e728d41787f482601e2fc2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9237288fef7f5bc5164eeb8a9e01b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c17b7dc790a7fc3f4401370374cfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e61e48dc26fab49fe49b1410379f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb38dca94d82e6496a6938dd141b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659129c83233c551710ad69ebd054e5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563793158473e08d1dd82fc9c22199309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835495365c57c42e34a4f842e8cbd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670b57f31ed6ce7372cfe397139865311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4235313a116e51857e886554b3252312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335152b4c439f44708482f8419a9ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bc3f9a9912d52c843857f699cbfeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ac248f26fe5b346250809a6bbf65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a063be7654974058334eba41e79fdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f61a659978c43d60298f51dd2e9920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f26371ad78121fc4f91f289d2b601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3003667331c913d83c7884cebf4992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1435b82d093dfb4c60da05c00ec18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ffc192c8b108e8a405dc662ae000321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e838d7ff1cf5cc8306f08386fc3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb001f69e817616df06a3b696bd529323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6715c113a058daf4fe1cac77b8e787324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c3a45f59d17e371e9a4e43306b60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff6db45c064154cee016e79451a4db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119e4df1e23c9014f3bd170d287add0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35697a15f4dfc0d27d1d8d17464c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738253dbe0b7f3eebffd63ce1d10ce5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187c60feccac61cb439e7b0fcf2ecb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6809c275740b5c5acd80bbb9b0b5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fd7e8a527834c01b1ecbcfbe7e041332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146d64b8b893f2badcc459f45623dfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5606c0c2c291695bcaa8ddd7af3b6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b645e78b0a0ec611d58676a654b22a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92623d1075d2d93d4dc233f5d464f19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad17a7a19b50cbbc4e9ad7c66fb3e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11982441bdd46dd2bba9cf7d8ac01bd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb25f88b98cf1d0a936c931fdaa5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aba23efff1143dd84f5fb7956b83c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa39df3b3aab274721547573ae1ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f050163da521fe97163e7a1a6386bb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6041768c542f7771f3f87fe3c46b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3e530325eae41c7af4766b51263c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b2c7b4777757cf81cc32c373c58b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3bd7a58f92ee1f2490a36d58e972b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a857ca0010d25be3ec41897fc21272347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594bb4e9c37f906b4ce33100d80735d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471318d79b03d38b7462d0546e69f86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc721606ae1134324e1b678b1b75a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc9db00be71373c53930287dcdc3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817688813a5fcd79a480545942e805d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724733a478a64cd88e4dc2bf1da20628353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e184da7013e0488cc6cc77526bbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1870c6cb1f37890789a81df36f4fac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ff7958df63c173ce150920b55f4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2f55ffd2f82c42478edf9e675ca3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715829c92c2637b07a3a2281f9b17a52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8924ec146289b2e2f3d479ee98fec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1825b1aa578a6cb864145ee7b188e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc920df79c17686b5099cb1076b087361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcee2634a6d1762ad25d0b2cefcd1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80a8dc9e1c3211a765b6276d008e85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589867715b4a6ba855e508a081cafa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a48a46f9f9bf5d6dda2da5e39ed6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a2e1733aaf79bca0ee979dae1fd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc3988dcfc89cb1b3e51cea1bf1449367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4422d8404b9a9a7025f123377ec3e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa860935aae8812e41d43b71556f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa458a1977505c70ac166cd34bf4cf20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d44602736e2528b20f7e43a8028e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde49daa42ffbb8bf4eb53e453a191372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbab5ba8d1e7599008520ece3876f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a5dde7a3de3ebc16ebb669c1377c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d109fce7e223a3b426fbb5c71590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1db2d37224094f5112edc0b3667d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f27b41996f98360ed6f4847ab01f55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2556ae67353bd504bab91b8cd06e555378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b94dd5846b9a8ca5ae619962326c46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c432f03de4f4633b464754ccdeed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788721276fe42616ec975a05bb5ed428381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e61ebd613a86f8a3d42c166f96511382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454aa0284a0d3ac9f4c35736bd111ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb75fcb4b2139916a153a06de335255384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f07e08c7b1062e528b591956c7b57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37221ac88b9c4628b4c301dd796c3e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520190f377ac0e03c0c64fedde1ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e28622c2cb3190e7683221745afd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5406cb440c70e2022bcb59924dd6b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd43ef38396b27ac7e296be9c46e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6815b0b695de20a25e34e39468f52f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bad86cf94e027b60a4c74b199e74b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d62a520c520a9add6d7c9f5dc2b0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac81940fc4fabfa698b6c2aed6c1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5748fac8ad7e02aa113b7c6e2f583395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02016bc57c61688b9ea6bd57935678a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0c15261e81108cd93fcc8df1c173397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a7ad9cd2f57cbad6e17820b0185c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea838dbc3289a64cb59409d8ffc73c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca1271040633d215619ae45ce4fe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebbbe0a0e1cd953e7a4e7d9f0d7be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c44c01ab2c7f157bca3d091eddc14f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9124408d229db24ecb8d13a09039a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e4322221de92991fb42901f84607404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc73f4dc2aa151e607d0b104f69ad7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be00ef5c1c01e161c7db78072e748b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb5b016d713ecf33269560b850a3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374641bdd6958fec72d47f468184c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fedec7d97212b44bea2830f663b8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92979676d7f5af9790b98ac32e0e6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cdf614a44d5305cf78b2e3be2c749411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad394308b3c76e4002bc0193fc630412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c36bb09e009c88474cf2fbcafa7db3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4620f95613489470ef7936f4c0fed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02830347aa0c1e28281d1a699d7ea58c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f983aabfacb9fb5cd136e5b593a52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba409c3aee676cab1658ae960fb25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8262ce239195ffd4d72f9da13f9ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae605e58a4975b9e6a4be49639088419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628efeb381706e50023531de6454124420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fcc45935982d5d19842760f77ccf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d29fed3e0e84d8a79b647bd287b80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a467b61a635e16f8e043990aa192dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a14519c5d4bd37f1b7e1d3a56a5ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795973912e63467618ecf04c61983f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb76203b09cbf36bb1bf97e85ac5a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cdc00e1b0020b9028c1b25e7ad894427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e037fbc116f96d9eddd611e7da57c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49cfb4db20ebe8eb055386755a5e5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e8166110f279618fe5321d6debef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ebb6546c4da05ad6a68beb48f0ed3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72737c1b03fc96cf56078d45c6518ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1062d86324215ef00e037daf7e062c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e824bcdec3c1ef7a51bfd7bb51953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c82c52f1291feabcb874316d79761435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08544a5937773d52fa3c313d49288e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397304e400a004ca76f8ad9d8ec825437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b38e55a71c01d3f47d8a1107054b7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c95ed4370f087df88d5d6919ab9926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278356f520836b59f6acdd7cb4745b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813506c6fc7dbce2c0981a0e0ef9d7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99dc76bf0cc8517084ef8f9a847e82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d23a6d9bb01d6b65cfef2e1396ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df9222afcfaf38374a0b43ccadfc72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498798861d06c95c5bc352f8c11f6356445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1bf5f0941821040ae51bd910019fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ee8a6290db68a4f644b603f69391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b3308b30b5917004b695b4916d0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb949a1dcddcbd388a3103f7a9db942449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16da4ab998bd73d1d4237944e9748a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce22c6bba2bd9be0dcb5458f2f5ca38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3d006c9eb7650e94adc26bedcfc89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c3e74ffdff125a36230b8e5f73b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161ab9b4cd49948cbca80aa8e2bee1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8089da50d87ad83785ab453efecd9e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99149d864f6da377f7ff2d0ad4efc22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138396c6e60c37a8bd846744ead68d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eca09d797a88d95848e2fe25b9e47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d4e405e4ae23e62934c3cd5a0cc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd247cdefb416203a363cb8ac8177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5699b368f207feb9d18a1a8a19b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe21256e8060753df9aef784723a5a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48d5e6307b43f5203624cab5d3284463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb672815f797f9007936ce6e388036f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721944d8c177bd01b43e3c79184b14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ecb14d39117a8d969aa5600a4b250466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6baa502f47d2fedd1f487dc5cfcde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d51f4d3e2be077ce89222e1f08c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b703238680f4212a95a952efb1e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64a4b5e9a9328bfa204ba8874a3eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d7f09b33e9933df68adf8d585c15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76640f7bf9ce4063c1a90c2abe99b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f5ad514976389b31d36d7102f31c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49649ba76d6a8d08799687e84edb54e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e10a26366fee63bf09d454db68946475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e5c2bf207853e37b5ef16aab91b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11a1bf42c432eeeef0c9040bbbc96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d4fdcae6c78de8cffe2f63cd654d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30cc997ceb5fe8770c59708cb0211c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b8279e30829fe20462ed1097fad53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d109c83a28ae7128cbdf96d9a813b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89f3a2fd84f8b442ef2007c459950482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b8e8d41b330a2dd894a4725acab22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0682b62a15525681aafd6aa4624f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe81e0fcab901935cf5b934b454f52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a636b89132710a1be2fe1e4c0dfa3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f993bb7918d83e0e4da507cef6ff9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42565a26c137b1b274f4b43501287f88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123661526cfa0dc77d9b39b8da411840489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ba4ac53e11699d3bc969cf13433dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf14b51f71403ec7ab03a50c58fe073491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d34b008609cca78103c198a81afcbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceaf32e151b5821a4a270a88c2dd23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5593c8b047b22d63c6e8eb950352494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d57ef7d58bcba7ac2ae077685def2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea545408f43bb0a8990e4d3a59c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ec32f559fbd703d58a109a5d3307497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1a403573f8f5e60fe3c3f2e2bd89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee1d62c1dba3497cf36cec12469c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab37fbf8ca6144e825a5f29b4f7436500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf3e44d6e81e067b1f493c71932d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f044306ade5f15fe5b420a689205502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cd40e54a34ff924e6194ef91cfa0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a25e51c250d102dad5db0139c81c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6d0738995e277ebb6d6275a20052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e85d8398fbede527acf28bcd1cef7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a23e150cf9bf5bdbe4989f7f2696d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811290f7eb7fdd5b5f2530c83d22c47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd7f6e0717cbdd1bea10aa9c887a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f706713fa3b563f80059a869da59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57039abcaa3479ab50ea0fb2f909549511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faecacfc1fa46328176f74f8e7dddf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa8a76b0ac6ea3248a1ddb46d3e79a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0ef5c98a8ac4d8e6d2feb96aec998514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d80519b1404d264269edeaaac3c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4bba267bf4fe0d1fc469e1214959516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8b039a8a09ac9037ad4ebfc9e5bac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18285533553f79e7fd8a0e028f982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb27e6adab15b124a1f9ebff06c3f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d9e224b71fb0ed2494490d532fc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6389eedf51c76a1dfc6fa0b8c59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87cd04841f331e190166abe2202ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b696291860b064a8561a4777ef352523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12fcccf56bfc6f518e4fbf31f7b70d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fd133977c8fdc96b2273b684135e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282d88db7fd93466a6b3609d9e8465526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84779b17b252abaa534f479cf0e8d8eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54353f937462cb1755c80b2c95a56dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f6007e72703703af6704c32d31fcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25e650f4f7c64e648c8579e741243530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1cf81c92d2b2305ccbf522237a78f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd19dc258b77aa990f93706f6a74c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca25a3293781f77cbd0e0ff236f75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569430a0b97af3a842f708de05f176534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181802dbe961b774a42afbd22a18824535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eeda940a7e3faad7f1c8396e0a1d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45151e71fbce818100aa16647379e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda75e2bc1df16d55d869dbbf39ab2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a71786aab9dcfe40799e1a32cd53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0cbce673c55f13701fa5cf340a9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f722e5b9f39e11bf6eb3b62171e2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250882e9ce413fdc30be7be69ed600542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0006aa1ad88b4b80aeffd76ba1fcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024def6db9e5a4e6fb14f0d7a7c810a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bdb607a7d1e0075c321c0c72da9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91570b6a775f6f66d2e55f90ffb407c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f8e4ec61e65448d74f99cbe3b4faf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ce7d2440b3c7a8f92ee89e37dee8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c59f3da70eb209158d4b241efe0dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516adf8431c340b57f244ec89c2be7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01739fbf3866dcd55ed4b95811ab9c18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea644bdfb1a39c3089673a5c28d3ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f4608fa691287d4f973aa2529e0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee1038164b7d7283a772c045ac328554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6b09c56649f67112c0e9383aac2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee970129b603e069a979670c55bc1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ae7b722675700794d5e661aef15a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90612a6b617d03b49e1e6ad90cdd84f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede05b89bf69452acb532199652947559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568777e856fa9991bcadf5df124a037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12221cc41236b7e76740de97d5f3bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402ead1819c48cfd7169bab560d48e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417bb72319280d95bb97e5eb7a4e90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18dbedd9331763abe8702ca71b0286564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e9f1cd4498d8cea399a2ffa5d4d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471455ddb55a72c9fad773a4fc8ec053566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcbb175a85f50bb72288c835acc04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2c840a50ea2936bb5d2ee5b1622e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084af0abab9b2ff22ac02d55942c137569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53955d51ebc790e106c8dc4f54f0867d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b5b8a0ea26499789b817394b7eac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fcf7a2fdb8859be192be1b5773afc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885dfd60faa1744ecf1e7bdb0835504573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29d3bdd9899aee34e2f94d823e790574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff575e4ceb0255b8b427b83a999bfd92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684dfab5d2946d0add2997d8344085576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fcb69498fee5fc1dcefd4e3fe7edc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507f06bccbac5fb199a1d1e1a22789578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406454aae49c3a705fd2c077d9b92ec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665753adec0cd9720c64ff04b95b542580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7802dc42e981006abfe2a65613855d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfc0a462a8f100d1c4d511d5676a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304d47ba0289116721aef87711f46a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11751f8a28e33fc549a665c4494968e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521dbf690750fd82e4953f68e4a5b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf0cdaa51cfcafd9aecaea9feb36a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0ec1bd1cb8cbe489a6f119552dc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325c30f9d37eb0766acb1981418592588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1cd5d62d4c97e8f08fee4bcdb59e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ca0367e32cb3c9040f7282aaa7f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6205f9ee6f13b53054f00e0d6350c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5772084a06543d40579bb4764a0cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71b398bd00934affb1cddc11343231593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce8fd93c4a5ac61a3e7d93ba5fbf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a47baa245dd384f1c633d949ce15c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37353d8550a42ba847584db8b1a8ea06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822cd3b30a894f76437837af7ea1ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe5b794f18efd22d22fbd164f50c64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca3805b37335e4d1c4586ac4446ad3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30d6cdd68a96d677a374c29f03a75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14677393d3fe248af9e5435b012d57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6bd1e68d5a9b6b3906939606d71b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece7786273d523bb59ca507cbb01dbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa85145970292947af4ecc7806a78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8d34460a2c6648e4ce0882069648605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2420232d70fe1edaecf7d910f18e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd4d7dc0edb80fe45748c91fb2a63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae84bbb62a07c39c40a28d20c07a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7865801c4214b81d4f0ad67734793d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc91bcd89e81641eaac4963c9205a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9cd9d05a630e490b66537c58f7cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f13c83986d7cdbcc32c4a77d090c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042339fb6922984c868ffba3be0237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12991d08f2a1d1a0ece8a85cbff8571b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834bbc671260c8e606153bb761f574615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b24756554900552a3cd069b596c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b75b2fc0176ef08b438436c1347d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562868550553650d8fd973c6c451f063618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea5f7924ff1e8fea60c0615f700d32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27973a65e0049124ebfdb8fc0844ce9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1362f43e337ca68b74c1f6a562afd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c6c79e58fe7b80f08f203af2bdb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b12c61b59dca581f84cdb0eb4206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b14c16d8ce2e72d533edf3f717987624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd78399a3278d510f13cfaad78700b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced69f76a353f364de78cb06831aa62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53fb71ca7700d310f705445d41b84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd12695d064be8e90b15baaa9fccd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26645d73f1ac9ff5df911310c00182b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d57fa0d13824f4a6ebf5c3be38276f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638660b1a69516f638c856f853a475631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66773cd72ce81b3881c63a4b6021e7a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0ebd5601e809ce4edd77c98af58c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8531874637692bc176d8af9218fc908634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fcb6ec08d17984215aa1a6fe51735635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde1f89a8e87b534410c0e3966a5bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613767e067573f1d18a8726f1e73332637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5276e73c31add18f4825d73cbb22c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb54ed4e3b2bd23b2f3fb6e77bdfd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae772a2fc2adb14090157a122095b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23136e7328e14997c8dec54c40324d1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbda02582ec457d19caa16c2a85844642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a59e8e617fa6dbdef08b05e13762643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3310a32727c075f20af1a309623b78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f92ddaa1e81457f3114d66819a733f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75da34cbfb8bba172b5654f41724f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952aada49609abc122305dd30389bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd4dcf47d8a3b6546b222b350a948648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d242a2b110f6a67207dc2f7560f28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b989f4492a3477dc76147dc47417c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808e4392a6d404f2df1730174a8ba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec266959b632c798ef00225246aa626652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7f3d4ab5b15e843af3f24c55b54e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4f32e4e3f5e2d9dd06fb07758903654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178457fff12e38f230ef7f9479972e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592180c271715132f6b5ba9acee56031656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88bd255677aee28d87c1084c9d678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904a07f1bd63dac535fe95a2032873658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee351446e9bf0f9da639b3e4a55bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001c4d5510af9a32d31d70fbbeadd25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec1de3646eca69650cbc1a18726ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bebed65557dfd9a1f97a9a8964d02c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507abd12b4d65e1aec53c81097dec3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a6a580e41836850a0375d6b1d6c29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b268ea30c8279c64976de241461dea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49480a2f3e2a7587ca0504fe530789d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2d23bebea2bcb27cdfdcd9a340b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a221f080710256747d9142695d612f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dece8aef23a78b67c1b86220c0e85e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc29398ad0f7cfb698b5fb4a02d4565670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650296599170f524297e693dfff501671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d1fb08498b7bcf7d495ebbfb5e97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348a2aadae118bc21595b58e0e6805673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd11b7d52d62bd33265142ba038e9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629555d680f78976debb124b92da80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b0b7d349e6c7c473181b7d9d0e84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc682981f6917c696b60f459382800b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfc04f66698f6553d818f3a0d209c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f0bdac41a4886ea448043d2dbd826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a7083423f805ee7b9282c3a883f72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe0dbcc5075756e819a61961562a75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb4ca735a39cc01f461200b7e6ac4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a2ba401dd8fa6c64ca50b04dfb48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabadbf170b8c46165ffbc08d6ff24b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c244ff4af6f4cdf7d0fb0c5351a41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718d5554b72a36673079bdb05a5e4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18050a057ac70edad713ff240afbfce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e924687ef34e0f18444fd2d6ff95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e2fa8d7fd5bf33212c51db97afbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e50951e96cc5aca1ca9e50eeb0f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d1cad75700f7a3bf5a802f79911f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356293cdd7b7dec4385491d56611f8b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052f7e36279c39c18bc74e2a75e0a6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6df7eff53e9ffab62770919b11a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d49c0516566a6ed1efe35b659fc12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92591ac941a8ccffb33610509dbba5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3bbb800ad86ba27e8afbde8d4c1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a9a7ceac1bbc887f1959de567e13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480dea9c944ba2fbec1236f1cb484d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d34105f0e4c432a7006f92551f7738700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264e43bd156a40462ac5b97cc52bf50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bff0e87c7dd0520ae979ca10c5d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df8b3715f383c5752f9484fdf93dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e5ce3be2f62ee929a4d8a666544b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b569dbced31ba8c8b244f22581135705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb8183db07307e714e3ec3225628b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a9bb3ba5067b21a9edf7133815385707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a64dae7bcdf204c20affd511a536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a55b61872864362e07fbfec697d4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62768ed28aa95adaeddf332f2a62931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b18745e08b7d44b53b557bc429ca3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d094edf855e30e96da0ee1d5edb9a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec7e96a067ecb89f14f92049fb3eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4e612a50d887f97862a0c736ce35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264dd23be9697d5b2c25e07ec77fb8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32f6213cb97a027f473faf70a21b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c2d705e24c3935aa3dd63ca421cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e380a3441fa526d7d157434348b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294c767b44f263234e37086e66d923719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413a8c47b4772a0be68c31edf8e4ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a966adb5132fbbad7ecbf099c336c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c72da64ac9d9b5824867dc83ce70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a747cbc91914b717d9cadd988b26f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5dd9d1b6ae022869a1123fa7aa48e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b11d69b5560b4cd3f2683efeed1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc365235a4bbd85f2f6adbf2b4c03f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79349839ef65b120b55fbdc0b8f5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d73dd60b35b98f341db6a8487d7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac89d674a0efda46e83e7ea723182e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff2a75b590e178307b8f345acf0be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d06888807c2c5feec107e50eeb4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31131c7391f46988da8214ec66cb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e729a6150d1a2301acc48bb03f2ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f0881fa5da64007c2c46155c919e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538400f209b8cbef61c4e8c0ef4f571735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46d13766075c56733778835fbaa476736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c988de00ee0854cb39942ee58d30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340b12995151c046562c4d7781dbbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1452ddf9cb8b4bf492576748f667739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825f243f05bf0cdc86a8ba9e7b28b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199b996c63d76ebe397333fd87ab0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a775156dc8e5473f1bba78c7130089742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0388443ee9f9a011b266bc378a5eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfbb945c0ce4900f71fbb54d471a16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf1a88b1e0d24f7a70507e672dd61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e350d973b9466a796b3c2c3a6e85cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949c64d7fea0689cb3c5b5fe4b0903747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0153c79152509c055c0042080dd66f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4b3976bb250dea8208d61171a26e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56553b33cffa458970ed553cc90c1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d274fee865e6cc2127d8881171a5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21c54488fa5b8bb567267cad4d255752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5244188039833c51e87c13735af22b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc08f8cd1e5c0c6bc9c87c245ac83a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d6039cfc0c96b320599b747009a04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd4ee92343c9d457ca0dec9b835dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1295219dff0efb657357c92548cda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37347470c9c54503d26b0312133bd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4ded34af94975cc9368928093208759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb894cef0d57efcc88c434122e2dd6c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b276dd6f029a31bc0097c2671d3f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb366e9ba722473a3f1decba6e06205762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa73a562b42360c4c31e1fa63903d0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24889cf5fb15b06b1ae784c234cac58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f291d3e5f12f221380b35d9f2738ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f099466544ef4292437e47880293b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcd5fd2b692db353de210254be9ac9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062118fbd042832ba2f8a14a343ce5ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2373453ada992ee1be9f49b2ebca9c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca57357742ab8b84add481d17b5372770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ff56a66f7158e24758a6daf091de7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c6eb455dd13f6b04f72afed53a2d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab5d832c3739287e422a77bfeb982773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21252b8ef6b0e8cd984aaae4e73e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8478b0356fb52647b1575f94fd1c5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9644d24ef770ab8aa07d7d55bee4b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205476a30ccd8e4c8a888036a22207a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd6a8abd37ac2f1086c2e260f984f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfac57fb2e93e6bfc83852ff666ff0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ef3a26b8dedd794a15bd9ce5cbc4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84df8d9b46d36bd637f3d4b871c6b9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eae7cd878ba72b1bc3a071b52a8df4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93227357f604cb5cf0c0554b4b8fea1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc7b1f30b5e0566d57688f81376a92784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ab1e7672998eb6a0075f989682db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235bd1c231f38773d1f24ee137283d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e99a684ff798f75cd24061a217e1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed1d4a6fea2fa00ba8e904574104a0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8925f64dfc9fcf49524aaf0a7da9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1027dd5f5711dd886089b4fccb8c0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69248ca0abb5e6c0e666785e25f55ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0c003ebfa23b9cb28aeffd6f189c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985ba3bfb2923ba153d9897d392003793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf37b0ac27a5f3b6f97bfc4b8bdbb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17361aea0c071069100bc531f6c8957c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0005155ba9a2564044e9022357db7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc480ff4fd5d579b46c4a0def8cba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae827d3d9749c659074c35fa1fcae25798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdede48289bbe253698ae25ce2e89017799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c2e701e4d0cef5b68d01eda48600800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dde639e37c51499b35b47f4300956801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab04c7030a73628e6ac2311c505088802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887b9173113c8c796cccfba923ef66803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38402c9b9ea4234ce35b72a98502fdb6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1649bfda94d68fed40a81f2202d2e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ebf4c6fecf80c7f18507542939cdd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bef624b19ab0fd4ac16ce22751fe9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d664173a579e4bb950f9439910d8d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc52d24469af3d58d4cb38aa8476c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdc07fe88b79d5ece708c65a4e683810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ec6b573f10fb93b6f1a4862ae1f2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c05c23401c2dd5ed378a3ea704d97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10682286e2e40aa5adf9cf8dc76ac2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62699a905ef8c250e2dc2a53459fa1a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab56696ad5fd5559a47e40c5e25872815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ccbd204b6bfcad38327b5e7b726d4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea63faaf8fed778fd362ab2760c01f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c65d70a2e360ea0e00006b6ca459d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c89d8cc05d243129a194c0eb838a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb32e16113cc1068220187e9f82d4f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a12958a4bc7973adb70a4fbe6c2b69821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c570ad493f2f2f80bf0ec8a0ef5c60822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5574aee977d576ba74d06b57d0cc4b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d2de9583cff7febc5495bceb554e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ba5254d5d223859faac542b79a60825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c128db5ccfd9d2488bd7f0e38c5ef2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d36badbacbbc3a19272d606caea4c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196b1a942e1b10de43fb7cfa913b4c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631857e2a76b13663b25355a1149fc6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57367962b1d7954d40591f0f9b58e6a9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0ca6e20871d5b9167d71b183f5fe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac8e302eb19c536903e663f8964e4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbb1961b4d3368529d6913843da27833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe74e8ca32e17d57993a4b2e3eae49834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3712f609235e56d0ce73ead70550b7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db1f96c20b235860995e5af1358cb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0bd2cf2b5e0f9fa7fb06ad27fd38f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5acaff9617b8db31bb7aa29a32fe838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88587f729de660f12f3cc65454b8c94839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631bb50dbfe890bddd067a3698229b7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aca1e0e9d2b8708ba4760f66bfc940841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ba82b08dc36ec33cde4a57b359ef842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f725904687439b1c1d30fdd18747ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd92e6de6f0bb95a001d66a708893844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec77f191cbc7da09bbd42547d7834845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689a04b10305322e67c1714efbf25c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da07d7b97d0c37a465acd7c7683f52847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fd9cc517ee9439399bf660323b23848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b071ac0e6d5c577e413a4000f01f65849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50114ca6473f6729513e5e1338489401850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665156a920f38b557096bb02999b7d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931acd6fc891588070680d3469ce1ca8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5103a222607d196e18a1851c091256853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fc84eb6708fd81e142a1297aa7d7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5751604d07b20067a8e28ceff59a0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6d670d7133c4f37accc6d1cfc5740856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462fd1b95d706e64d63f9c0c0c52b37857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849675e70472f4f69c4e5a4b03138d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e7fa1ed7522554304bddcad2ef46859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb382e5f4e20df73b194861d9c6832860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10755d852f647fe8d7ec7654fd09d4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5bd5ce6c90d34d724254f41fa953862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a3f765f631dcd8ff5542ec0960ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7243776753d0f33a3f3a0bbade972864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e0e65ad91fdc39ed20327907c4ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefd337a97a4af089299cc9b122711e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e374749b4d23c01556912a96a90f08f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c59b85c166c36df27673ecd7a0c0b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ae5511c519339f729b1a4f33bd54869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a6f7675d1d1923cc2ad01f669a49870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ede9d0c513b4e0c699a85c68cadc7b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f49981474946623c086084192c79872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac72f9066139b1226a4ee50ce76921873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf1d5619f5a5be0f705bc4c2783eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc91e5f15fb8565d26c59f73214747875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9d2f672f3962bb86a8424184b13f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129ccc1a0cb351f61a5769ee38d704877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e6b37f603867e0d69716cfc56a755878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931324487af42f6c81cd34cdfacc1ba8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f90283ee4249bd90f78eabe6da3b3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f74b6921c14dcc2c4cabcd9cf85228881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8ae4ab7b3cc9dee7da9f37748099882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bf6fdfafaf479b6123adc74203bf0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550691fc8176c9bdbc9699e171e77505884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b364f5232fa30a290b0c1e521ab88e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240196c7749b5a5785627b25bf49d2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eda782773d31aeeba3cce91e4f2f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba4b29b58d1441bd44acd0cb16acc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524fff1e94c28a1dc9055a583a4546889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1141360c1e008cba4002ced17625965890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d25fd578774e4297ccfd52a6fbc6e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89efa521342d46e173ac2ef0d75f4e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d46726a6c9bf8d466d981030c3d52893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1242211bb83b96b8480ec8885ef22a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7a262886fe9b26824747b20ca3a29895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692b740bd5bb27cbd48e5e7036a0ef896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3901c040ef28f3ebd847052f177673897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213eb6a587af09c080658321977ed4d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c73f40dbc3988fa137f5de39bf982899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a44a2d0cfcc7d60f687b17640db80900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158744c4b808f45aac003b58bcdcaa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d90946ae857b858764c7764dc9853902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b70199931e505cc9b85c2432efac2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822f93ec933e0af5ec538f3ff140e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326895e93b23c6c2cecd159d8bf50bb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753c0e6e5b069a6a051ac71821ce35906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb8d41fd39c8aa7a57d21ad4efca6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdf97682179d5acf928ef0f6f5b30908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370323eda71794016c958d7e0d8772909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb701c76a66bc4adcb3db14a64bfa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a3d64c89302067337987e3cd2a5d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946adf35a75ad66d7e9b4a747bb41a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6b64cd70739f032a654649ac2b80913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202313e37d954ea6da9fb3ff74605405914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee98d757c7d8e4c1489917a93b6422915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b107ff6c7cf134a5fe6f23aaf0c6b4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e95a6bb54ee8b6d56fd0754a66d8f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d3ffb19863e50634177b9aabed80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6cb23a40ca79a86264b4b3a819d4c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d9f5d604b1c2c212716d0e03e6f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d436afce1e84fa7a3eeda08731ddfc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdba04f99f8f264188d8d99fe407a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7eebe0be2806987d43145f9fb5cbc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152b11bcfcb512b547a4ed64d4ec2c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d713aa27894b02c60f802358c15c9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343276c57ccd6b2e1e402cd230982abf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befffc583bb67ddb3aceb4e9986c52b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ead4431a4718fd071b92fc2f428cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60df9c8b49cc20706f0902696b557b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1e86eb18e4cfef94313b2511fca8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90678afdeb2b5893ee8190d8dbd9a763931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364b7ae05a55c57012911fbb5eedce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e5db03a16288644ee910860eabff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0cfc04659bbbbf3827a0c95533a7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db63b492af859c2578eecb55be7b1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeda2bbd7c720925e6c9e41792e3162936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558547218686929be2bed50499f77df6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a38d1d6318e9f1ec1e8c00e69cd1d3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a0835ddfbafcdb84e10a3e44d857d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba574f200221a41fe9ef5c16d68701e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19481074ca81c40ea289cb20146db87941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd142531162c51524db70bbc7c94df942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e2779b5d119ef4a0697688f49ffc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb850a43f168350fbc140acd5e519944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a286851a0e9c0c9f16edf95dc2d32945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56a743d3f0b2cffa7093ff21f45370946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83b8bb47585dd2eb92105c6c7ef8e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717da46a504b914f88cbb537326d86948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1900969a91fa83e3d0a555bb5126fc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11304a82bbe78e18eb0dc9649e9bd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a052618bff79d469e153a1a920558a3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431fa36165ade75ac8f30c333d6a3f5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388ce7999c5eb8104d704c33761ae19953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f7af6c289e8207ab6b943b6fc1c7d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adcf969e8ddde87d7fd34ca6ecb6e4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494552351991fbf8f4e21ec6fb0f4d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c462a4a6996684782af461614b233957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b97f23b8f9aef701bd673ee08ca09958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a4b975b9eff455000591d2606333959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2414b6815ea39cda413ab47684d6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3fc3d11bf9c34056d207080184bbc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e30c3912b414f0e0267e4d2eb4611962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1e4b33513e7de99d77e580d568228963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143db9b49ab5bdd6ba4f555f85a48d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3005486d99900df4adb28e99e1e38965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0956982af23e96c9093e4a494cf4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403995f4a61514151d01fc597ffdb8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b7df059569dda9c6bae7db81edd9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa566008cca62fc7fc3b3c512ab047969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc557bb55273544f3cd5fa5eedeaa6b8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7020db092bec97dd5ec9f0e31af6ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620af052e2d429e9cb7eca8e89ab80972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d04ece761330134c9d4ea2288229973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115dcbce2e8a1c3a08b12d23c2ce917974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445988fb104783b806454ae5afa866975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c01d8454b9317aa5c1c53e79282e1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bca3abbb7b5098af8eed13f54d8d2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a43f07b76f4e3fa4ae20d2c8786b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002dc2193bf13094eeca96ab3cb92e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fbe3a148938bfb3b6c2d92d3bbdaf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761091ee0e9861def4c413a5fc6fea4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37bf9ca151984e32f316b4734bf492982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e77c7d32925864368e9fe38d114a69983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b61c3b1f9bba112522e76dbcd338d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfbfa89eaaf5d07a836828ec25548985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a73646f5911d17543a75ff0de1dfd1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c04c23ebac50f6298b00d7a8ee8d3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f78681a93393c022ffec48294c47c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33042a6c57d70073748c2db5caa722989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c06de40ff9556eefcb317680b65d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563aebdda159ed4fd5442af5c00823d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478bfe990baefc67bb52bceead2851d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efcb3eadc27b393c66089f7d001859993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bb7f6f6a2a0625dd60df7e4d4e6a4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c912293c90875baa156c297d85eefd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a506ad4121b171a8dc0fc5b959930996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55302c2f7db28913a0ac599de73bf7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8569a5b086eace058547a50c76a0fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84545a34794349699af3c89a5b65c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40165b444c43afe5208fd53978a793da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eb24e213b5209b9e9356f223b23244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6096694a9d7c7a88a88bd8676f1a835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8060e392fb7c87d231c4107224cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244c9f5d8a1f64f4ec1d77dc9919497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d581c9a4012034d2c690ff360a21068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ded6a8226876c2a0a73af0d541bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a76fdfbaf79737be8459cb1ee6eed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00bf346fc941e952d10ab5f705ddb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a6b5cdc2d1776cac6244f29b241a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299992d3b5217782b8dffeed9b51852413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa221abb24500421c46ccaf19247ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd938f00705c2f4f4f7aa24f9ced6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af96f9e46633a7e3cf0e022cd74de6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f90afb0cf3ecb0b00a80634ed55b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3923b5904a69fd0d590f691ae432b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab883e99fdd7bdb9121c02b50016519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ce0a9779cf084e420cfdb592ba5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce7d791048cb01d950899a2be50c1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca6d0915ceaf5bd84044abad4fc40922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f982147eccd18a791a6d131a25f98423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6e51ad2eb6fe4aec1f285b85632824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01284232af9726587c89dbfe93ae683725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b11ea548e15dda9c70fcd80d568526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9e5e0c8d383d566985fa42674f8e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633353baa4f7bd8e7edd3fcdac9f2d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608bf1f09783574b0acabac83933f5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc9dee7df4ed3a75f936599f797e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431719668f5f5ea08e9b89afd9bcef3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ec47b42902558b17abed39dd881e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddd2f48dc6261961453bf37186791533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e327da47c16acb168021825cba8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2bea848dbe0fccb3212598e9ab7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633480ad89dbcae777591825e8b6aab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b276e09024a962f98b536b747b09d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec12d9b0d9f7447439fde90076cd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9aeeb4224dc4cd1da252bd775643239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38239220089193dc1763f8c94611c3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd700385068e419ec7426983b6d97b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0033d885db915dacc8017c76136a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b3e91f52a15df2d36722833adb8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed7be320a12e8d6ef6f7fb3705c88544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4491e7d438fa1085d9ff7f60bca383545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e656a5a5400bc2721190c917fe1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e5ea88480325ea6c8e7c6230c8df047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b6ea243579367eb9ebb1b05a280448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36f8ec52f6b49732d1dae5af7b72d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9045df8f6a644948ce78bfe067bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f98a4e2eb8894144296ee545837d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7f2c7e1db715b89c24f61a943de6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3dd7c288ba189bf86267d99f7392c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ed7d5eb1f4bf9839e6e2debf529054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab026fb05017b6b3c51b3781ea6074655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e84b307c72de7701b517531617d6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766014f61ea0ed3a4e953e5b37f66c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344cf431f55394ef156fa22e7ae5c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9072616226755ded63f4ed03844e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669350a9b8353cd3364172d6faa817560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018399c86242600cdf8edce2f9d4cf5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c953aa6222749eec3af299015b50d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef63624b38780f9961536192b62b35463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfff4904249aeb4039c88ac7e6c5d0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb59dff4b42695ef3ba8418ce7c403665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32753424e7e4f7b510ba9a2435dec60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6899ec95f1bcc48234457eef778b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911565a4a5e5aacc4c975ad8d76cc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0fba5e3bbb3ac054d6f33168e5cf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e2603a6e466e2ce16b6cdb38915d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c5f2681f0e5db667a349f70c6b0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2f2a02ae9b2beda31522121a53e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2c4a0c59041dc621f1e30e0cf10b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22c381a214fb28296e6f6c9aff70274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b114102aa4d1376ec7b2229dc3ef9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f99964362608ac73026a7f30c21e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62032fcd6d3e885e01262325d382fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc072a0ce92863cc120405fca4577d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967de99efb1d4d6629899779e005e2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de62414a07ba8c0cd2d1338d50c62d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9b78f28264f8b94d153919e5590b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0837ccba561aac172894baac4a6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d5e406cd60000cda467ac0f83d6de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959e7e871ecaef75bfc82bc555644384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70044304aafd95f5637b2df0af717385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d97e2e52131a4780f5fcbeb3f3b8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582149c8d5a3fbc90d1567bb1a18210a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c670e36a3474bd28277a69c998a305088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e6e596f21f49136c60ddb067d69889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6b9339e73b856f6082407c6a78bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70810f2fda4062cede13d0aae8789e2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf510fbe2ea2b0e1e4f86642c41a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b947a410cfc185fe7c22a9731e6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a705d322283ac97770e42bdbf8b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa409ce6a65cadebb4c6851f84cd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e25145ab679f1a9dd41b34068b90c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be77cf41b68df29b7601b23a0c36bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c9899effc17070a8d6a9695eecbaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3440caca7bd86c96ca852d83ee4f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8444e2536cae9d06b8e14e99f7e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10421a126354a9b5a1fb1f662ec89e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b181399ac8b175583e49915a95c34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc660d491c0180a89e9de4e45506a2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659599ae71d4bb50467b7c04770846a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e655f19f18753c27463f3a0bece6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a7486355f1bb2647f83e6a132975106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27360dfd48d21d216fe57aece2b53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15092b76436bb06d1f73ae4494ba90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be228f6b3bfeb91cf823ab477e91cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3da0c3bfeaeea2abfb84fe2b66ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee659502f0ec4d9a4380c3cddc6f230111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a46696922e4603bfdc98de3151b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247dda67caa26d152907fe2ab9dfc73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76906f4bee9c36c8a1d93e884792a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e45937ef2ae25554b2807d5da27b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842685a0347e33dda70fb4653fa61035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864935b7530897409d6f6a28e6edb6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16204d3370aec253448e6d17c2051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ec1b09b8d2394bf91700d96e9f3aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474475cf242144e53a044455c25b5c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a228c06d4792aa28cb1eeae42ac097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2bb0b3e78726ec1579cd3a9e64984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49309cce005fbfb84ef3659378151c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef691e1d91b8f304ae59c578411964e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a0f9715d2c5df89e0c672a9732984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e026471f60181376cae90d74f451f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ab8bd472e29a1729988e9d5c47974127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e3ecbaa37d60693cc835876d90eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1ce2a7003a1a21bfa9748afc2ce0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225be0109ffb0b10b11b668522d7a4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce07e8896344772acec45af49589dbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9e169958d7ebd32ed7eafb7d92da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03dce942253f6c4665f35382ffa13b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f1549242d2b4209c25beb8c498778134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3cb9ed676baa8d9e8fe1e5d6028d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f10e0a9ea463ff7ef11ad946cd7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228ce2736e81858443190a249d78061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4607012d7b3f7db4950c093d09c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80cf177198221c6720dd63f9edc241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420214d13aa5fc882199d4fd32607a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce5f511d5a8fb95972bc8c8360908141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7024140c3ece87b3fd37a5c3e7a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6233da0d47d058128337b48136a7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67470fe668182c4d70bac960d97238144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a141b5452e3b258fe9e34d8a6d7dfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee377a55eff2f46a0ee1139f2c849a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f01fbb5754d62dccfa990cebdd96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227e190d8c478ab063efea8f0bb0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f119d1d0caddd723e2e73fd0f9f88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce229879ef3c78fed062f7f8852ae9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebcab7cf2757f6c0f0bf9ec855e651151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f696d7ed54775da2a1686833cac62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12108e1d1069a158d24bf0492f867150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa119e8a5b6d22aa77c277e4c53fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef051b62a38826d04c27e2173430b4ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee801893bebe1dddf1961819b690f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313f0fd8064117fe66991933eea058157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca2c34eb87687bda7aba76831077a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74bfd60a6c88447a539a0d73a2e73e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89393ffc02165c2551ffaf0ac7ae456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f50fd8baac1351a2f658a61fb35ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e66f3e94a391f0a6765193ee3f3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3167da2e6761193c7a65e90b74160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae79b0968a1f70980b96036590b03f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff240e6872a472147ebe3ac1194bc14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8deb826b215369a77be64ccbcce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fba7d9b025db1e242eaa95df91d49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e9c1ac4ee769a5c7810f6908e6a5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a69f21e280b37c106fa3454d80ea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0e266c79e860881373c55258a8dd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0aede371ad989d44c6c0ea381b7c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa5b3d690f6e6717395703bc80a78a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab14e4decd6b618889bcc0662cf1d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb1e13e7186d444631c4ae1746b4dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebdcb538e8aac7bec49d54ee1e8f90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b80ec2be0b69f9d01c1a2b2cc2cf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc82bc84c399e918de026a1ae25ac6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f183c88616580321c6a88976bcae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb2e804c943d0d63e8be9e021ed6f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619a11f4e208a73ceb09e2d9bcb3e24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483997f39106ac8bf85a575d26a56c75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f70c8f5ba6830fbe35063d61a23bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791132c7f5630f80ce413d3b0ae88431183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd919c9fec694018aaa1cf3c28ec2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11bd21e011eb260a94f1af142fb361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71444af668efb4b15b53014b48154186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ce4b2fd3748d59ca866910a1556d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2b052b48c6706b3e58e921e82c1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa3081b151ae0be730913d6b7ee4bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89622c40dddf2ebafa64902c6a46f7aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aec668a458dae160d845de28b2eb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14d32fcfda0dc1a61b4d4e9bd2d2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776a501a3ff6daa78e1bdc9a6025c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51d2d033c92c2d919d8a723c108b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd32c527e001570a696d77fa3d435e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fef76005eacbabc3a4a47c53adac94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f353138a3fa7570ae528c110e93ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a4c3f46b8e40770250fe236fe1cf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376146499a15f2011b1ba9e63c13329199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb5a54c8b979f511b43b6f618c9573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c2f243c177ac4bfe9a6cdbe1a6c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414461b5dc86eb111fb053b2ca21deb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce610cd9bd468ae57ab3cfad6e54bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad48b053b52a4bbdaec0a786440797204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ec71f8ce0676f0d530d63255c824205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d2c1c150c4cb8e0f563422a34574206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e357b53760143f507f5e69cf78b5a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449849286d422b0c5a784ea4fa920bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31025ea642a0ed4f17402f873f2cbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca06014a2876be40b8cfaf386f5c451210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c323aaffc6069b222b280e3cf29a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f326c7ac067099087d39c8d6f16b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef3bb78a0e7e7afa1c9e9f633a2da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9f814452f201d1e76a36c02d0e60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede884bc21a861aa174579292fb0d68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2bab3f0ff06a8dac8934331c6e2b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2521aeacc92ee62d86cf52eaa49931217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4d0e46ae6521dd82189d55e3ef0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c461c932b6b99b48bd8c1a67b3ee49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb4ec604519e575ab68e41ab108e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58161e66713d8e68eec3ea12054603b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8a6344ad5b3563d9974a3842f051222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e92f0f63acc360f34d1794d40287f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446a9ba19787bce748b7b5cf379fe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5d9fb906f32516bfb5662b8322c41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7a5b047e24d56aa8a814bc56057ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2f6d3afc533c24d1df7a7cc171bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804757a394be9e6eb52a39283133911228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d4dab2f9e4cffdff5a8a399c33d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a8fdcc97926ea747226b885ef888230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39533a326e8421a528224e3916b61b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac1b578d354b3cd4c147c4077e310232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46b06b349ec64d6b2ce5fd9e60974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616c749150b5fe8fed9152cf293af0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cff19a9a605f9c2a8f29e6025290ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba3583dd104674e648a8d843cc9b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646cb3d4c73c1dd549d8a463c5feb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d749450a06ca641df58bee8e9b1a70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6122138de6eed1f58f0b704265b2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f7a8456dd9cfae1b1264e4e343fa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b5cbaf7d780d0433bfdc2c31e0a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d45c0bdda016d982c3f32ef538db1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e03e05936774099eb093c68b422ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74fb5ffb3547fbe860fc14a22c8a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0667711dd1d2fbbb54c2a36bbac2bdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8851549f10e5f9f50b2437232610a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b3ef4bbe5d420ec90eba8145c051247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c2e99c52e521bfe4c44f051feeeef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196700f7c402c5c93bfe627a7b7df7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db130a7bf3e344c1c54c2cdf35c7de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ec70c0ae271c5cd27ba358eae85f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31851409af6043f7c8e9857990fdc7f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b149f67d5397ae84cff1ffd4dc020253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05f6bc48f3ea07b140e17cb7ee425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce63b3e77546450692bab1de8bda3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24152a8d3048073ee676655b69285e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eea207bd0905c130c5d7f6e31ae41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c1952326fe545c586df9250f4893b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d2d9efbb556b00232b5fd9e8a83a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b10a067705455cf378810882dbba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfff1ea088af973f9070e5ddf52c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac56e57eb9bb056bfc70f482dea8d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692026b05ccd8278c67cd762dea2da2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbd20ed9a1ffbb31223db659e66a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f7c010754363d6ad695af8aa38b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a739c146e445e24efabc1e0fde3eeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb78592208dd54c41926e860efb9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3481a1745cfdbeeb12e3e8ac221d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c365eb7b42ab48e11955cf84d2be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3149c5c7dc6d405fd9aa8a68cbae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0e207ee034d557b40026702f8690271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799326b958dd40191ac957f3cb2da660272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e4d4a98f255add8603498161a379273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e94ea653d8f1cb90fe3bf254d96ea3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306427629c03101dadb4cc685b6dae16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f13b7c44a22470da62cdae575e4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21cda54604f844a52d20b4e953e6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81510ba5613ce291939c9eee1d943278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576ae2105a652f1c153030b5b10e81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f225759d59e07f15f0fc1ce4edc24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0d32fc34aba14e8d598d2cdeb036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f63c607813eb6638b671bcd6d3a741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513f20e736cf2d102e135e1443b0ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85a4976b5cdb9d014e95807e201068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982f65b9ceba1e0b43eaf56c033a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2d26d79378dc9c6e8a241f1936d80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47df2c73edafa178bab2a28b551e9f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8832430972cd1774a43d4cc7f757f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954790bf0f774eafb85af2fc9caa50f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53ce3e4531868a6322bf76f1f6dda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e4afa67835e657107edf9d991936291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d560a4dc9f2561bdf581900c6db3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7cd96198f5e53219671aec5228874293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b1330676d88360a5c3c4ffc398fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1be4e80decdf25f8949389d6ce33b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3385bad17eaa28e2f60d3ba33f55d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0be9579c260ddbb5212443dee96c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dccffd3b5b1828d08fa94bc6612d45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de7abe79d2680ba4c66b44b5647f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19141ac5abb39da5c47eeab01dac6ad1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43252157721214d813b029a949e36c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ec974db62c013cb954ddc4c4293bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b0298591a0b908c6df615b4c79bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f798c0df63eac143dc3c1dfce745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dcc6d988be6031bd5f2f05841eeae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c678673ba694172a3eac3273a80f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c6a1d6beed2bceaff767dcd3d2c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd044490f53481350e7018ced9572f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d4f61fdccc553f1c321f9ba443251309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be539e9326b986f4508d7f1cfda4f4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8349042c94ea28f97bd6596af841493311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df267c77598fc4dd64955d4af618aa79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf079d55c593a404f65cf215613297313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daac919e6a53b83d1e77d6023829588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8a773300935958c81d22feccee465315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b94cdbcdff133d3c48022488b8d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a72f8f451d5eda8c206251ac9733c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ac9b0872727298317a87dedc21e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772480b161ab51aef07b82e2fffa37ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e8f223f4251d069f617432dbad84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db729825153066cbff37f69def3b76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4293cd51b69baeacb9bcd3f9dd9b3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4f88a4c395355383d0cb236d7a7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f16022ab982d77e7bdbfa4ebf489324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a149dbdbf8682d8470dbee54f58eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7051e6785653917d4a33f598a125754326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3abb01b4bcdc32628062fd35b45016327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3cc3e86435df965c29ff89ec4579328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ef3fb489b636c8073790254c7e45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488c21081b0310e85e8db11d344bd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fbd681152dfd2b6e63b6ff54ad82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db330de1bb658b44d3f7e489489215332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70b445ac0915128142f2e8c50d172333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e4deebcf704c5a917d7c68eb57ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058e653ced4c81f5263f2762128813335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ed71652d0e2efce78c4f5671c6aef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52326e75f66ddded5ac054c0d3af0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94de50b545495e5730a1825294131338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc6544f6950e82b341031204acd5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473d1ff0e3baacc4c3323f3e7704f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322cf17368b7906b8121101ee9ef437341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81214d577e11a0ca470e22395a9813342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06aed17e520b1bc368e6249947684343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae71ad141a102568c7405b99ecc1659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a76422321f5676902fcd374ce7c4a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9203a12c42595cc6a5aa6a91f009c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5b495ff19622e8ad8c6bd82b1efb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a7a256e5efc21040a47d8a14e4526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5762f5dd6f6983348b69e99fd462a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb1b6ae85357d9559ce31059d1f62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dd788a05b1c6ee0eb9ba58b9d6e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b479be6add38eaad6afae70ea2cef0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79453c75796a8921adfed438f94fb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111057ecb3a2ca67e0f4e4c3be4d784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322746b8425a97f3d84c27971afed664355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9f0ab857d9faac33b532ddffd355356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7fa049474dca5b0dbf1bda27ac7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60cb046bd9fa55bb19a1e8294aaf03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbe9d96b0c075ff72ede8634f5ecf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c32d01b4774f0935b5dc37d87ec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5396f4861b235327d6ecd4a35c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84532ec9a98c1d9c8237fbff82a01f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166292c2a975ef12046f8e7572e3624363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e5b6039ac99f25076f5d2dc1540b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e5dab9213ef2658e70cbe84b64e0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b462831461fdd3e53098762a53c1a0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf6d0a0d97e7c1d4ef9079e49aefd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f01f5cfb94b0f9f3ea62041f0f27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da159b81f465696119fcb4e03ff0d67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e90d790c34aed440040473f04e30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b1d465a78b57401b9830a9d355cdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea686be458cc6179a5a595bd5527cfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb1184a79f14ca18bd42f9e487449373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed93b9d7cf846797236a545e87bed20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc22a628482aff7f51278de6f7faa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced814db8abb72a544b43977ce7f9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189ee87cf617f362299eb35e741ffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb62dad6768a6433d921de7d6ea05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22853dd2ab4511491fec352d908e28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf0b20787d3cd74fba3f9f3f8e444380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838fec63461b722cc0031dc1e512e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3221f0b2e0d943a720ad075eb52f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ac8d85de04d7d7b2baaef97b22d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920235f164a73b52b50d9f8d71b2b42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb49eab1fd12eb26c5ccbbef8826266385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a91eec9c44cf3a7c40d653c1a9efb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc00e7a5fa0e710e1f946f265ad7f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524db23f5cfd83c8cd4b1058af03ee5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173e48a73b136abd5490f19d5925914389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850eccc60789e98c0dd7cf33a00fb9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e27686cd0541586591aa286ea953391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a915f3465f40f66d856ca0a89dd28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8bbbb517f18dffd1d9ff8853e283393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa12e1e03c00b2be62fae24b8f2b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9b4f5174a78d5d65a37d223ded73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e7ab28a180499c891ba072de91c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abada12de48b24c04e87326d76332ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f015cb89bd120faadd05b1afaaa3e57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2fd0d767b16efcb55b2161c0f7d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804f6d60333aa63a000f3c2807427d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55af6e448002c74d6031027a7e32c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11c3b8cce6e3f40ffa0e5a3d808f2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ddc06649dee44d105aec2454c591403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4224729a8af8d6ea8f275714e196404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ede809c8dec8c6fec5676acf2e27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c284c8714da0200f6c093ecb15fb32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899947e131edab394d2d7627f997354407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87397c5318452e209a9589111e60e54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f3142e2ebeaacd381fbcd0355ef4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7d878293a2b76156bff18d04372a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa781197877b38e58cedcf599018b7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188f180f0f84dbc6ee9f4eeeff42294412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f742db2bd5d00210d67ab4f69598c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20419fe3acd29fc624044d7d5462f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f4557c71600f3ff4a250a2319027415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c554881e90df1e0f617bb7518cf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19c74a747df3d132dd3b0c0ca3e3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a4ddaae862fc75ce0b0ed5eb0cca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a555fb922a79501f5c7d4992355de3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fff8172df84aa8d96b7686a53e21c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320fff5cc533c80fb23d40a383a994421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7087b22b4ad89462048d347bade7d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06f7d8e05d349bfa98334cc0c7a3c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f57507ca193929a55dfb8fcb17399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228ad39224c9186559f94a425eaaa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ed7fb5d52bc106a3607c3b11d09f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21987e903dc89fd47f3c41d5d7ec7286427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c80249e96667bb2e85607b6471e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a7e535f1a7fb2a8dcdce1432db8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2b56e2c2b8434f8080a71a3121d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac054838ccc3f0181c8167c6fa56cfc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928c46e4e4cbf9336d2985e15ecf5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ded8a0a61b5f17ef58379e13883a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad04c0cc37520cf22684969e0c77c98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262348853494da6faac83a55acf23cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b01aae409b5978fa7878a7cc049253436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f021f227088f508382f1b34c52df6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c27b4e489af79f39a9f049415982c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c358b0aabd19c6b7f3e76b1af5b53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2eb14911344ba533f3b37cae414c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58a25ce47441fdc3302c61d26c388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84ddb24f240883adf7a4076790509442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec212236b0c03b63fd33d5ac83d95106443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fadb76f889dbf21b38236329353c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bfd6c07791ae7f4a1f5ab77bd4d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816d309611268d92e9b0770263cbcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033449ee5f9fc1b7ecec686a3ffa813447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f0e69d45f857fc59f17fd1fc0bda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9b40da03b883f43200ad6066efe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983938ff627612b77d8c236d10d67880450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1419443551d37f9f6f504bdbafc475451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b4f31dd248f95e87d115cea2621d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452f262db23d24e1d49bc402a0153b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba703c0b9f56a5e68533760c9b677e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f06e8eca8ed185c0a3be8538afb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6717793c46432166796c23498b00e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87ca546e556615923b9b0aca334f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67081ae07440a3e0608eb0d5273981458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b51926ee4dc8498fbd8924784fa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e8ec152aa3bcf048f1d16994450b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4615305be0790425c65c333cb510f09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec008fbafe6298a385a8eaae4461b64e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3653e4b7997f5e5a01d19fcbdee690463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28923d21d66d3cfb364a90d214e7d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e80ad73f71fe46be063c801d75f09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307c74916b4205987f63d88733e27e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c209782d010c20c42a5760fdfd030ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd05e7022a2e2f0d7b0540e311cf2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb85049933b9284eda8577a992359469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7870b214fec8795f6b0e1136677669470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893889e8a0822feabeb13498e2a6542d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b394ad132a7c68a18c059660950ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c2e8f586c358d99096b28c0e478e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4458fd6cce8cf1233ee353abbeed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6225c7ada379b9290b54d2479fbf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50b4bad512a1b13cbd3ba057af340476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ee6cd4c0dc487b2cdc7837dc2d0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e762713ccd89d321bac05eea875dc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92fc79cc026a8af03400f56a1990d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca890804eb5a246badced91a9d597e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f00ccee379379ae3655d1b4de74ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453105044db5820c372d9ea3fac1696482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd75a1647f67e04ca754a891c6bbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fe6241d9b4cd4c75bcd844ac3ed9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda3d0a516b4b51ffb6a6e6bcd6a8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb0a9e2548ad07031f04979799f71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715c89ea3edf393f6fafca6de059cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac5f2f40456bdd0e0f13ed94359c77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f280bfb4cc2629fda5910f26c21055489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519a9db5d13995a44a7a7951741bc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6d4c503cc7ec31d2c345b19187a96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4a9d26537329ff261e7a684cd9ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b265ecc2d751a481c27300b1dce7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653675262918a2f3a5a25f4f8a1c831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ad54b67af0510bf5cf036c3f69dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49b63126b00d780b3a9a4877d3d610496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6304f4596e2d8e03bd83e8eb7e94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe80db23e28c42ac65622f74c28402498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740d65b8e1d6cefad97ff96f1a6580499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd4fa9f3ad8b5ee45423901e34d5d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518df337f49917bca7a6c2539f7a264501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd396001d04a8dd599c47c338d939a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b6bdec66745da9d07e627d937962503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0df1247a62d1bf814fb57e116ef6cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9479f600ca2cb38f61c3f8fd142eee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5f33165efcc1f649892f2bad3d28f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aba41fbd4c344f20334254f7873aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b70fb8c7024b0d9ef4b4ce38bb80c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28807e0d9b80361c96ace065d1df07ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598375d3a58626790a50bea2cf525b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9f448b049b0a84edffc263260555511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53b2531cd64d35431e4bb6d9460141512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3dc89f12f9706dbaf9a1c46214ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20395544f27d6fb0cef7790fc9db949514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7de69a4f4d130560274d6f306235515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb539f0221f6422e26d0a7c6ea6c05f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eacb03e9a369dc000aeab12a6927b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe815dc6cf63d2b64ecd9b2668b10ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080602587b237ea5fa30ecdeadd344519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679696faa9d94c88a5929986a87bf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5204a8485119c512acf6df26c572c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67af8b979a8a8a8dcb9c234557f5b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e70f49427bd40df3d6d8e66afe51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7f14886d9e1c09ef00c9097b3ccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768f0967ca40ea58912f911c6af2a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba8ac2511e8a827fc700768c16a24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba028759f125f7f7db79e832c8644527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f199bc1043cb6d2bad0cd416dbf0a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcd68c91f4bb28fe777dd1e97d900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527e62ba548a0a25d187eade8cd240530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933840abb78cd91c59b3c5d126ab95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb9aa6972a61372224b4d76b1ade0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a19286640ccaa45ddbf0a898ce3ee4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96786ea9a7e2c1a25b79556350943534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a1fa69513f0478583f4025cfe1f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a63e7ae6d21f9585f77bf7cb2ee9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9c4a058ade8e4903520b627e180d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ad229cdbb5837d1e234509d20210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63638736b6868877906b2bae728de6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dff2dd4f8242a5358801201f46687540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dd90e770102de12cd63f69b4f5be3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a733c5fccbd7dcb4fed76280526642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b20672d5665476352929a39a3975543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cceb515c4b8d219899b59f1684123544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38afa3d584a304ae26a108f150e1cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437cd17fe31d60abb9773c9e5de9a01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71f2a19162d01643ed484b06c56ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc5f39837c8abf2d3b3415be145cf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c34038b905455fc180271f1eb5927549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a33b49f05bffb03646b4f7a600b22a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3685f374949e4aaf1ba6fbcafe9290551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e43e25f0ef2a754d4ad7eabc0c0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d7af9c6901b9cf37d789e4dce81a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856fa6c128e44fc3739e117faa8c45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994fef7cd11b59313e12b22a42843d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca4c0f7801135a6e16a4a9e9b4074c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f7b33ff4032e259b5859ca462396557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828d6027d9b70f3de7c8b1d4b368d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416a295ff545a9547d5bcac32312f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81ce7827cecdd4dc55d6c96fd4139c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8fd802a77bde0b74c61ad11ca82d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c59d51b9f46bb417060db83dd8de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8c32179c2b74840459ba8e353968563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f288efe71ef2dc6f13d0006caa9351564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd33e06c0be2b1fdcb954b1f131d28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6fb6f0a4cd4e7e0045a5756b3fbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77df44974eac5c0af46668e6510f805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd9e98666e650b6ee185275957316568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c731ab11b1dfe2d12e303aa966e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a4e5adc34136adafebed7609541f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1126dbcb891b35f9da6956369f26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb7c05cceebc80c60e6ed16135272a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfec2d049f4ce161ad58563b49b799573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa865acf764d8849ed008b441c7625e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6509bb5368911e1403ed82c69bf65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd043bf08858df36eefb53a6b5d406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8407fb68fcd91d8626e8b9704aaa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e929bd8666b3007961724c3f0546578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda25c3e5eeda5a1bb2232d85548ca83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc052ccc0a22594e584c12350789da0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a4b30d274c1d350a7477f4bf2f49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017576db5a201ef18d86ababe7a8f525582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7620b3fca76414e984753464572d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45a3c27eaecd77e971523d5b43a269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd04879b86daf4ed213ea18295ca60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10226427c82ae1dfd47b0ad8f37a35a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d32a3968f1425c21f8aa5b2d9675e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2da84cee40ba6083e78861b0f08a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d0f2f49685c7fedb1576dfc34ae8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d188618066ce275fc8525f74b427c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27ca0529564d1f1cac8ee4831a886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4eaef710126d6d91a438bcdcb015f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef15282d93dcb7e842358c324dc7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a39d18efc10505c33180aa45d6586594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab3ad58ac00199726229b1431ddc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a92a1a97d6f8b87273f705a2d98893596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd691ba9c2f1eb3768432a506c722597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9846d963cfb3f5cad12b4b096cbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc099aabbc9637c3a7f8e61e7642f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d521c7d01f4ccd1f964259ca9966ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805924c2400845180819caa452e740e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313128f36b4cd3b42cb486ddcd110a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453c3a67a82e8a2f3c50762c28cd1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed2e30c719ed7c00271561357365be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f09ab59b3d01411dfb0365c83e73f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691db3e396d6b8bca78acbe9d500425606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a36ac19572e8a0dfe8a87d05e520c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa3f6f23839ae819003ffed781c555608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a226cebfc33c160e0dfbf1161c32b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c5daa6b8dcc0716e6e9f3cf3280f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67512e9fa3442b83be0615ea276a8c68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08885802b5e515344875b4aa2ecbf06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c616dd8b3cc8991cee55470334f81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3e3a895d8230de0aed8413ad9c92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d556e183a8740ba0adcffacb676d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77e56291b58fadc63f148bd02b034a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e271c78bc6103d073cd5274ca2e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4279760fcf2af4cf64f34470daaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcacd46dbc79cf519d9cee0ef8b1ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547aaec90df8915eaa03aec060c572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26caa7bf78434f7ed008cba3e3db8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa58de3602b826448f1a32f33e1ca45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599721d5497c71f5bf2f0da21102b85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738dd0d9f04d15244fb98bfff642cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81f70366b6f15558ad176aea109ddb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d0905a63bdb87422347e20969b7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f11b3b40285b6380e256cc55df44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b07f23f8a1fe304f81ee517e4d00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd0a459a17c4f1fff90cd23d19e76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b94f23a0d99284c47d0df9b6c7247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6d89a11563e89ecc85105b379669631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b04c6cb9467a7102a80c71799c47a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfaad5486bbcd910d94ac69ec60728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde455d4888fffc367c0e4c02966a32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756219ae0e26161f394774b45cc884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca6f49ef36b1f7657a0e6a7110b7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b7d3421e062dcd05c7a5da702e094637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a34281039e9e5335d5b810a8aa96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aceec475a0987ba3e08e385b38502c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b10f7c66252d332c2962f3f47650a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748345098e12c8fb70ff3de102cf9fd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757147b9c9e5752fdb20ef1004a886642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda4eb323229227bb4b8fd3fd4f21a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ebcc0b08d79cb22a4afb2e64fec8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df627dd485ee9e484f73648ce4784645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17e2c330483910a0f824b0579abd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa82781b5307299290a219f6348e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e89914f1c0d86d6161229a87f01d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a362c8de3fed6764fd9d58bf2c99e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e85b15a3989ca35d4f91632eeaf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e8e760542e5520d06ee696df1a5be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304230eda45366c5e3fbb9ed706726c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b987cbd52609aab766fe0fe2a1edfbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59361034668ba5caa9ac7807381814e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261576522d473208ed7144fa44d3c43e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70057b020f31f602159dbec1b8a0f49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40086488c0caed3dbdedc0d2e110eb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a6f4bbff2ffce24dfde8c3fb46927658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a93bb75e5747a1341e242851a74b17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72dc3202c21be33c3d0145f9a0abcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301d5b313ae91751ee5c5f226ead097661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cf726a74375a3bd2f17b87ab1c9af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67c7e2e08f6b39645bc73542333ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607fce566d88afe22115c1f91dcba8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb3868d1aa60b038e4292e31061d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b744a94df7a3d1d9c9cabdef7d479666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6252d586b4e7dbd4c39a951a51d7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf2740909fd02e7973cada9f4953eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4186b87f30abc211f57e7b5b1a7f07c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1417a787ccc2cd6e4b4ba280f22e4a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91593f25d7c82b1bc5ff07df3843d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150272fda55b595cc62116e913e62d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cb72e03efb25ccfb81b8404b05d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c502fa7ba72ea6ee9da0f4d19e0f2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2736b31da2366053bba8f5c9de6604675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0bce3023206a997a11d956aaf8615676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794cb1897bc9f6013e4b72064c3766677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b20eb7a81cd18a49bae4b7e4f71db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b276ba03dd8c9d600a08e6e12cc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfc367a4a52facfc37179c5dd65fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2ae4f94f9e00633a611348bfbfb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc913cfd34f1fc818e044c7bc464ea4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da013c57bb66a4f258ddb7e2902b40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20c079b39d3e08fbf98ee56890f60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f13623fa630f2ffb051e808158b98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7093190a4122e913c44d5ff62c92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070751bbb49ab66ff121f06533d48218687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea9331e2e080ec0b0e6e387088a51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997aaaf29200846a5a54d4c677ff570689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7443f2eb95b1807f97ac99a292ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb062cd635ea278432f69f8cb07877d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b459188cc516c0814f1297db93e3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd51d0eaa43e3ebdc9de60c6fad505693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab55da13e648001c6ac6de0e3d2c5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91836c1275893048e42a7516ef3df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ed5dcdfe77464577228c5f8009df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37866e89dc140e84b0a3b7bd474a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0f75d56616c930f16255c7dc004be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a2b2d51e9b64f797434f2a91179d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8cedd801e9cbff4b8fe62057f612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23ac7ebe4a9004485e64f95e3c85df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e248aa8ea04711cdce4f2f6a0907832702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a0838e795e189fac0d846e9a84e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb4c0f8d72b285526ddb358641906704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6347004ed9713a51d27d000aca87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471dff7e736ae035fc2ced6465569dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8a950ad3fdb2304ebca55ce1ccdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455a9cce5ffda6d0c280ec7110caa2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8584a847d61a6d08181fb131f97f88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186d5c8016e639c8ac4771f639107d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c063d5e9039ded7b85558bd1fcfb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093c01aa38458e6a2b801d1b9ec1a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed97be477d6d6bb98fd9b86f47252713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0881ec88a85528734ad76bdab86c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee347ad25394ea9266270f3b705411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ac12384c2a235888816eb503e869716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee415e2ecb773d9e309c24e59e255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a866d0f06b56eaffbdd010e05b0b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a674b1926582a47860ebedc7afb826719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734b136f6d1922bb123cfc9364400a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542950cc1afb41877a99eca5d4431f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912ff89085bd06c422d383224ae84bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b241a3cca8f0a201fa80a3ef1e59a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a36f101198db0cd8c0fa0263c5a79a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24d1c47479220b6582702c8f7e6dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fed4b08bbfa5286113e9633263123726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e23d1d20c03e432962b9e7fbd2bd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f008796f46b2965cebaee23b0244b1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1792f1105c2df9c6956164c42f0e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08180f7bb2ca7feed5bea1ae771b6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd6279889a60ff340689b5102fd1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243d6685398a089e51542ff1088b60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0835a9988372c983875eec47eeb18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afbbf230d9a00df09dd67eb8f343ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab271ff52fc1f1be4617cfcac40f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a03b8d9a6f389fd6d2a7f616c4995736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0cd91d74e77d0e82239bb8ee3c3af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164eaa8e540860e7d373c0ce6a87e28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f30c39ceb703d2a2abe7ea229f1c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f2c0609834128bc1b9914dd5eaed3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e14f905659632d669d2a0d05bc3bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdd3d70eb197159d482d368f45188e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f771fe237f212d3e15b9241aa473525743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e0dd5024ac68779254cb248eab7a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032436c6abb79a10dd45da8974b293745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe98802456065ee799c129bce30628746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6639aa5982ba7c72feefbcdf3e01d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336a3c0ca7136f2c1048e6f308585e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b58ea94035de6578509839ec8fc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c6d08788fd6e68e6a9d94dde4f40e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dddeb452588459f89f14f6407ada0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37aa706dee9db75448ba4b5117744752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4b3beaaf1bd37d61952d61fbf2d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869631de71a400754bca8e8b910d02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63811e8923118cc856cf3e6e6485ef7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298e41c34f30642b99f31b045dd219f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb11e700a51e107e56be190baf2db08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009932565b85d3a95de7fc42fbf0ddb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76b4814b8a91effb33b61e99b3fc1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422dec5e6158c5bb6b1038a978e0fda760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2cc3fd7cadc7721fdd180896f56a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb83784e0a58a1eb7c8714d9a04c00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f079d45d6adf78c85c53b11e34647763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863d0b50dd9ec02699637e64887966764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4dd4abada5142912061d156769afd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78beff660d1dcec92116e3e20a77d45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cfa3c2ccf9e54659766121e7ec26d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997d513b7b10d980374dc9a541c144768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90c8384b122bd940e97a259f833b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efafdaabae84952b90fa03fd78967bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf017912a4951f78e361c74fc48d61d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8b42c4bd65dba0ea999fc50f581e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea838be99b829d378eed78c7b6950773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d1e8e188f3a6b86c691154858bb7e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e17540836c509a942a39725104b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd75cdbaac35c1e32f5f282b917c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52efc2253e0690223fe9d47f09d8a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fec2f032bfc636528286ace2b5198778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32d3c7e4ee60244229ae1f6e9381f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd33a73a1ad1d2ea2603e8741bf931780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3264f130187cc93ad81c5b62bde9f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef45f7bd98dbb10da8bf1f5a505ebd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e12310df425478b243109ddbeb4c9a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5d43dc8afd638a94c973c6eb4699784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0c924470fc89a399615cbe7eac40785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750cea24a4b159f29aa14d6dc5a15c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881145f8c067fcdec9e56e4e3b9c5a7e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e1ec6caa774cace07a24c34289de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb00f81a78b519589699f5ebfbdad789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ca54ca8d0545e06cee2a23989631790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978dd399a1227ee501ffb48fd629e79791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be2281ba8cab09fdf29998579ab7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693aa3f6ad070c63091f1dc4e5f8031793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744323d0730c9711d02bf6623d81e849794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650edb273a301466f27a2775e0cbf6d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cd2dcf5fea1a936b8085018c015a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f918d9feb89248193523eabd555a1f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec4680d90e34237e15f8c6b99e0edb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654eb24e653ed578eb8e61c03803da799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f851a5af71b212d454eca1f0798ef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b946377c69a4e3a0d9d90c53074fc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b184e956424ab7ca8521021fd45f68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8175a5821f33df17b97724490b648803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcfd0eb32d52d97cbdd125e0d0742d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e67841ef1062597a0d8ae029f9b97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d125be249153721093b791bbd927806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d5114318e80c74b4c4156d6aea19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea9f78f87d92ffce92432d7137a6e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991056103c614b06cc7d835d8e1767af809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295cf94c07a3a35865a70a2864060fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca3f37c652f1694059b4daf7f9189811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c32d3e8e63aef0c45420b2b41f579e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19de3954bddaee901937ca0a58395a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b6682dbb9427c25ce70fbf8b7ca0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144beeaec16d108d906ae50fdd4959815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bdccb7b4501e749decf5ff6d73c49816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c595b93eeea8c205b79beff3182d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b0d92844c77c646dd732b9c3f9df818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2bce60d0fc4d15840fb1e8a3e34ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23061abd90e6f17cf206b5f4d0ebf16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f16db032277ed2026f3dcd9f192b48821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e902ab97bc80f07e1553e25babebbc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b96a1eff2f7add5390d8bc034a454823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372875ba0faf22b7bfb4129044965c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e0597df4532c7bc58fae22d26877825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c9b1d61378d592a3204f1447a0085826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401e5ac3cec65f4b1110f002436104827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae753cc40cdd3e2ddc96bf9b755d4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8110118c66a58c9790e26187a1e7e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e77e1f7b79ebab13851a0c1afb16830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a1882d5d77d4880e5035f9323ef2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a67f2331674bee2e44a6d7e161b1ce832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6ecb3a4e411549641520494ad4cd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425fe56029687613ebf7c11b1633820834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e192ef24cb0ab76db604eab3e58ce5d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9245a99577e5b2a3c00383ee5de46836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e575de2dd7444e411e6c3089362398837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0aaca49d90560724c154a4245c8d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76989b66ca9d177c7c8173822a397430839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f53f444c4c6a4abe62238f5bd01a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53b8db5be125b355ea896e91bdb5e5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec729a2b85807bec65c410a0b5df0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073aa695771a4b71567158d6c9c8a7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b094bca56d9bac9507a63473e3af844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297463641173ae805fe78a06c6f078f7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4385627915a8b8984253bb3a7b714846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ab9a04f934c9147dc308656d75b58847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66398ab34c6d8f0247a758455ad4f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed6ea95b3505b10940cfb3747e63f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea84ddd43886806919b03bbea048e46850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede2011864b3c9c3c8399c272696ca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10983ab9cf01a73a053817f6a1afa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2bbb52a10470368725d36f192bad3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17a0da8bc2d0b674f232e4429f4ad854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6265ba1e0662360d8041f42a60fd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102039772e172ebf7fb47ce47295ee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03d5b5a8a21c82b6bc0e06460d986857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718a2a70694b6c299578dc421084fa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3b8299de9b33720aae633ff3649c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf40d11de617e1fbf9a8053275c262860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30cac982c0b224a1a57fe16895b21f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18035a2315c514880d133bb224a1b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd98663f0d1f4f6d02157a887cd8642863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cccb354c87323d20743e6064cd368864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6af77e763fb00a7ac02e83d685049865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5c418309398b86f1e9d80edcc33f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4870926354f466a8e81b972e0ff58867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2a2c33bbb2be87d0eea7017050bb2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd68be44d9f8a1269a68c1c875ff10d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c24260641bd9c3366043c257d4ad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba478f69088d237dbcc5fe33156ffe5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd64a74dc090911cfca2f2e586ad408872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c44544af3075ee256f296c79c7b5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0537294f9a6bd6e7c7f24af3ad952874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c338bebc5b2ce8f2f8428ace47383a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244831db009e614e3b12c73f221346876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f384a2514b0497035da40d1cfc4d90877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20080e199b014900f8a2150eb456d4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240846b03a2284e3e1736a2b65a717879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59563733490f5329e0e0c3b681d4e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae636ac3ff3f7bd31def426fbcdd8f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685382d9f7cb79838a1e45fcc0c2a2d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f33715af49ff8c0d5f54f48ebf245883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64318699e0c40aa654eb79364ca815884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670b3d11c9a0cf759ff649ab625ffa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4128499aebe30cc475b86747daa74f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad186304c939079439fe01b9c1cc7b2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad3ea7362738ef6c626ed6d2cdc0d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40959c62b7a65c80f1f324fcb1d0f17e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41f8f4b51e2516eeefeaaab54d6ea5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d96548f53a3fde95cc5f85610438d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998af9653f5d8020510f9f4d3509ab892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f187d7a371a045d56e4d7b3d9b89893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34e624ed1bb45699d724747d6f2a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba591caeeec9e36a1cdf72f967024715895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b47799b3139d7b1e9413805280ccdd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc1654f781e208531523ba5cd2495897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac531f3a54f9615f1ea38ca962ce3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aec7fa69933cbc2a2a1f04267a67d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23091c691f8400c83b84b74c119a02900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b3a29bf3d55554e924894a5676093901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1423df2b45a5c5a780325587b4dd5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a41e5a82c3aa0ae036fa794bad2c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505986d6db3c36bb22b3f25ae9734e5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a378a27c61942ce3a7858bb3f1b47b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039384edef06f61bad70a03b8c9e3b47906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0813781bbb6da69f31272c2e62274907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa621d0cf7f0f45c24530a58659378908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce240163b63be61fbf74ac307e88bc9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be508f0038e7c107ac4139ca037328cf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da3ef437d57d2cd268e583a99664c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236483881261bde17793f246fa9512ed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f801ba06cabe3f57fd66e04f53e0d5f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235437b06d84a6b3b08583d1dab4ba14914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc3c1c2294165730dd5bcf4ccab9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d09ee4df01095231db33d701db8d7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c46be433d69d77d2bbc4214332c755917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb7024fde75c0c431c073a98595a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4a17d8bdbe692d281303a8b26ab7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ebe40506dc28ecc242db83156ca3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29bf03b4a0adae2b85bd4ad06a989f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e3e40c40ded5913023245e36b8c2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deed0bd4da1067f0b16d6ebe3e90ed923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66c1d41999a47d30c7c1e69fcbd5b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad5fd64421adc0f704939496d32d6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3121f9f35df2ca179d60fd56a7ffc42926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5da67ae01a8c627e1ea0ba6526bd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945adea3bcf5a10886835dc112df9ff1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c6328d5a375c59d6e86610ccd266929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51913528721c407396aac1a2ea176af5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56a1f767bc632302a39db399c0c1bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787f08c841f40cb375fb99c626cab2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871215ab76cfd2a7348f78123edac6f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa711c0028dcd5d6ebdd05f0e20b23934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24729dd0ecad459014420fbd4644aa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8eacd21b25e08e1a0bb1f8ef8c32e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fd320e1103c9c87697a731ecf4588937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410632033bd638e993aad9a336ea3e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564b98390449b75c7d39ccc4415fa4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f466d85f4f0804498a04ebca93eb9d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0724ae1ba6aac0ef28863ae2fef7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876db7f49fe8e7fc82ea7289bfc11bb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6696054f73375f61f236291dfe299943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597731dc391d9381f72c32168b393f8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00ed33b3e84667405c3205d43a715945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd1e03c14d14b7fde83a6fdad8473946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f072075ceaa594f86d15fb0888680947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5da2319cf3bc949f1399e2536c1b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42fd39a80a255708ee53993d99f0c3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb33c29355de2927d56d0fd67caf04950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea930af1b396dbbb1813aa1802e216951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2cd059e4432ef563ba43643a84fe6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83b1532c4125d45b93313c1622be8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3293bb45afc75cc1fe4b2002df2d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8213b8a631b9f3fdeb0b84f7c2f7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e24b88aae9d539dc8dace763cb97956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc820656102b472f59f797c052a34957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f144138cadbabfedc92c402d98651958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb15a38cf1759c95dd373b6766049959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300aace800c52c8aded39546ce8f01960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289991a7e7b53a44ad9bd8541cf0fa75961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4832d66f81cbe8859a63ec5af5e03f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc257758bdbbfcd605371f4dff68ba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa65e94b072be24a17e16d02f348221964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf83f788f0cf38fee3cc2290682b2e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7847d727c67aac95580319c78e08966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46831ada5a5650929d43e1f89d2dad2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a344f97b815b1bc156bf15c74953b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af409f8188e7a1957cbd4b923f56a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52514556fcc13eb0159f705ff6206e9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a218663e467bc9535b167795bf283971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356f2eb683ee2567a2396c0e505dd7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b4524c8a86262a81ffe01699c9e98973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b24926c9526e2b143bd5e874f97ac5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a61271ca2140275a1efdf538430b3b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81855b226e7ec43f5dcfaadff59982976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180aff1f092f191a379b2bfbb11577977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08544ab03fd6278dce605f5d1e3bb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52ee7f8645f58fdc1011dd421f5005979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a0f8d4c24edacb1f49389654d2aa980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210a6b3ce992f2fe7ce9f36f522a18981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3628e5440ef5565c1761a12b4f996e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af593125736383a77a390f684c6220b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbcbb187c36615e11677e0b081e74984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da815275cf4a307466b3e8e8727e4fd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033ac7b3d661964d6b1e45600d7545986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d18a2c3ed86164fa4af82a365ce1d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c07e94d927e1ca59321f6fad784ce988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11e1feae3a4b287852ebcd2bfa4c3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f3b99d9aad992235ff71227bfeca3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb059a22acdb8b17bc10960eb2037d6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3cc553616d34dc1d9b4a39e580f84992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de932fb3e4bee5de188ca3374065ff4c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd17455d50f3ae53f1a77bb79184323994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289f8211de98ca9cb924bbcb229f68995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d03ea52ad0102913b68a7d3060612996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd8a5ff240c559b62bf041231481bc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>