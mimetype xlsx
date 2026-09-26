--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e467fb156327aef821537045f1d37a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abafc1187e39c91e580aad285ecc76c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7ecfae9fafc91284b1f5f7a00cf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa980869b9fbc26460cf5296a5e584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6cf957c1e2171c438378aefe5064a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c60f582e4cd5aef9e0928ec84e4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d005956ad2aec05afccdf20046bf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8cfcb96a6eefa78a2327b97ef1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb0cb2210ab3e32a1f3085476e37c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653102e79d96e928f1def3b1b42a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43980cd181986a92be6e48406eee6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520689344dfe6291eead67bec284348912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132d961d0c67a6cd58875fa3572b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0c735844f94855407f60f26739bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae16a66480dd61b67076a2b7d4a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db73b8af063bcb69e9cc627365bd4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d53ff0334a193ad7def59f640617d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114eff3298496633cfc9fbcfc9455818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794200e5c774dfd1ed4fa38de1e1d45719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43d668d0c363c3e78ebc7815daa5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064fd6c3a3cf282157e1c1a9df7394b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd061ba8fbf74c2b3919456d7a5bba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632419bef9791f81b82581fd70717e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8556f4c199ae0b94794144ff4fc8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a53ae050c23c929c523ccc673be3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b56c6fa6ff822a82b103ea3db3a1db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70caf177eb5d977d2cd628ba9688727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774deba5d394d213813f04648bd993ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f0ce3b19ae0fef3da3786647f34d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc6781340f8760ba6738c127aa57a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98ba2d7b5244be7974e28056d64b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff9c008d6438df34cf950f77363ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75b1bc9aa9581f305f540a176afd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc82837f6e9c5e330291c46f6a5e4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9abaabe2238daf65f91c554bd5cc9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e77845ea17b3e562220ea97d2065e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaef8f1f0751a43127ff90dc4ce8fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297799f09fba71c6fa93852b504ba838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0690d1c986e66b4946e19d8f547f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b6dbc1772cc160dec7d8ab83c02240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1522d89aa3abd2f6dc282d70fc33dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba1e66e6cbffa826d53c0686e7adf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3efeb725c9ee75036f61d001c8da1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1679c81e467653c01c0a540744586744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47cef21260aaa1d33d6b66a23f55145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32a6de2070fa4383deab77658fc5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186946db38060809cfa8c30815deb47547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416ae8246a52871019ca8cfc1bb10348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce701ddaf0f0543ff71e10493508f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e011c2864dde560dc6d08ab009b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b2722559b0b7f433acec74229e24651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957b3a79ddd929e4c9cc9b9a9fda5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b563e84df7c61172e0461c6616b42f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a645a9a469dbb989d9fa323521db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca681a67f7858485e31c29ac71b6e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19048a513a840b5355b4ad169a200c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017999b1f2b5c71909a697af2e6ca557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578da49193da9c4ea73c81d290d08b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59717ee0a6c3ddad27b81afe0ace694859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c97e33614f3cf72bea982fb697a76e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973920cccdcf2f7759eb9e17d8997361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a118e82a6317606a076cc0ffffd6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1caedf91d6e44d88e013459ec524d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e556048be0dd3e23cf9b7aee637edb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722d5699f3afe4a6cbcec7b2550bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eccdceb90f3489f9e33cf10d325f7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe6be170edeaa57d3bfe9174eaaf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b841bc03ea12f87cc91f67e3eed3d9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b13413bb299d39081925dbf5e86c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d75ad19b1ab624d3435bdef9b09d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca746754f021e4a62371c202d6279d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311058f3daa4fc907b05a228791c39e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1662553b552cd77b4234f923947db8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80c03c906b7adc99a23cf38c573b7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77050ab61214800dd95daf70d660ca4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bcaf13b6c45146d98554062b502576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea14243e2f8a32a4c0c7240b53c3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d540b7ae026cfa74739b5714404d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69fb25745cafd9c61eca31f5c324279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663a80200228de6348f136b10f03d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593bef72d047fd704d197aa9400627d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b62a1442ff560793293ab67275770d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ae3bcbf7857394e0c963dc25784683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59602f5c79e0d2d30c488c03632392884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55549cb0eef3011abf2558cd293e8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566ed9052945c4f01c078fdd7a0aa4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81caf2f6bc21ff18912068a785e4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d00f2aab34897fbbe0d27ed994bc0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788de0a187c02182ea119c67c6ecac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66787b90e24359283dd230d628bbb73290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972dcbde0fbde5013ba579748b95e2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be2e0cecebd9ad52b9d046df5fd2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db957983c7bfe6ba95decbaf8e36ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673274bf3db8fb7d5ea52e01c37ffa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67483cf23189185fd7263735074e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378adb33eb73492890e4dd0d4077fab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a510a5b7906b0471c1a8dc2b962497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad72a69b67f70682f4d48f58eeee1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfab839899b74cab7ac0541d35be37199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291131810421d2e087a53362fede85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c753e3724c61e403503777f9a5d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48f870878adf60f8a4a77a317c1267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a481cf83c35928d69002aac86046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac5551307ec8c7a7da03d50ef3bc47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c508f9fba4daa36c3c4ba5f1a447c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c950e4395917c763ba56f609a7ca3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66b726ccfda267343f054f991a36f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797b2fe3cff6bc0456812b7b3127cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9729e3cde8df4e1900ac9edda97165109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247d5d47e32e4583e14e3556c2f9c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baea5bd29dc96b4ef226db3cf65065111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4f31042c8a0181ab7d66a3ee3606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05a936a366c9a3ccdbece34f924cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790220f8c4a3bc4a0b9e43ec520961114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cca7b9c1e2bb022290f5ce00d80ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1182a30a4360feace7ce1edf99a1991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20cc7751ef5c63e22d3ddd41b00561117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e574458363a3e0d6f3cc9d40f54aa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3674072ed630ad82b2ca48b3486b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f07661fdaf7cec546725b9cc0cb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574370e09b4acae2c41178d60876ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a032a181692d86867ad25e8e695f79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b948950f3495c24e2f9e4a544cc6af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f457fab2310d4b7382fa549dfc558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65956df0251ed08da50a79544c1cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506026741bd70eb167571778c0c79c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447298fad0307afaf2ba15bc7b8a469127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86846c40cd46db61cc8a66acb34e9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e4bc7f5e5529b32f5679d133cd64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943053e3e815c90071fdfc862d1c344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbcf3957c485f3b6085b593452cbe0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effff4f984eb14780c8c8769b8483ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25884ff7b5a715d030d1a3b4fc9ed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c54da74a18c4919091575163488f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ce71c6c915954b2e87f2fe741310135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83b258c2c80d501c964b79445b8b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64c6ad92727cd84e54ce4e273ac2e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942293f2ae0999449329b4b69d2028f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0771752228ae5b377cda6c64bc01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa0c8e9496babe9a8ab1388b66d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b00e78651f7ddaf984ad9357c65ce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a385f7fc95f413c0b00b7ae58b1351142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a123403fb05888fd4cb2a1b5895481143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab0e6030678344ca2104bb6956866a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a2df6a4da4d45cdfb0504b8e14265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953bedf16d69c4dbaf86d8fce299eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3145d0dc65429becb7d5171d2d3ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169842c032cb1366b7d0ffcec4db1d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b6fac55e80c171bbadad84a8fa08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05651db3c24ee564ae0a046e1317db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a03f0ffd1a6274c479e856f98458f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6bb55a8441533315a58f74ef15ef3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914de265aa753241b07bb91c04f7074153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb551377cfc03e87a314b18fc70dd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613021daf8788ea5ec0a37f25fa6dc0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e015d4395a1e32f58cb849e6ac4fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ffd204ca9bd552ae339b84230e84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e083f3067761ebdf9639065e68c3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c058da27c60c47df194030e4cdecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4e9b487489669d25455c711a3472160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cef6c73663db3068fb76b4fd92b00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889795b1e1f10b0421646dc949404528162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed2724a9462c1b5c9179ba7384c9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe182d01bc229cba8936919eec11c3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d774f3bcc30eaecb24550885d8dc71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9494b37f19b78a68d9a91f3938ed4f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be245b459fd533de615fd0fb7eabdf63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee0d1db1e7be4a910ddd091d98a89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc89341cc626f7f0018b9f99c88ba46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bbeca2148e14b18fbd749b08921c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ddd4e629c718b5fd71571498c65be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fa804772df4e4529181264cc81dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1c7b806264ba322d4888e9fa76a11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64abe555fe0a3993602e7099ff670174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f479851410561298b5f32b6b8e00648175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eb9e8a0727bf0ebda1b2311913495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4fe70be84496d687f25a408fd5e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf207c3bed4dfec9b326148481643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28edd464b543858de0de4a1bed225d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52331c5a9f43977e42ca2cf7ab27e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424efd43c6ee2cb175a7edfd89ecf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89e66a7db05568f84cab078c52587182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd47d64a2b98de3b7c15df874dea1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d10556372bccc68f451a7dcdc4de3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0ec4523e951d70afc265a02b2b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de0f384d69518525445b5ff8bace5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c395d0e0c1642faf6b2346116ce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c197e79f289f102b32e9094044555188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcfb685d21d4c55cd1bdb7d3cc14ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f15438505d2eec34af150562119b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65be0561df7afa5678b3667b18f0ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b057374dd064e6ebf2a2f58bbcda9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec58ebc1379956714097cc977bea17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9573a9ae0675415eefe9a2e4076cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd532468369a5b173ada6f7c68237d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbef309eead960a6744819bb0767cf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03022e6855aa642b54a8b1ef566d3968197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dadaf0e1b93e200d84c44e66a1258e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c275d166ad0c48f66f18e87814f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0938c607e4ffbaeb1338f952f014976200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5aa3836c91a7b797390a834f7f1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad1180e2f6e6e782c0d041c30c894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268b54918866036ca7450f0dad14fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230df06bebbc5e63529ac8761ac0ef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1c1a90ded6fc3ee703cc78e18cbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792922555f54d9c2c24da9d34757a977206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d998da957d590fa457f7c8eda0de8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226803610836175fae7dba0c06df219a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39951422c7d1f196e8ba5797882dba99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c33d4dca34025527c4015135576d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef063861ecace4eaac4492d590293ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7403373ecb90b8e3b51767034e737212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4df7632843fff356f8389220bd76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96cf107c7c4d4379a517e5869c6e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384632f0c5cab10f8c030f6cca81f5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea238562725a11a23e59c4440625b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ca2c2afad907b8c2c41e7ef572286217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a5bebbba904ea7795745f3382f22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fadd09f6e611ca0a73623eeb6005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e5b3084c8a781ef7293f0af8bd057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b53d67185caabf251fccda41dbbd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164277adfcbd6d20ae8b568fc9cf461d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa68e2f47a672108900924ff8af4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be2165c998f184216fede2125413f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a579f6a6c1ee91f03225d8dd00d191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f261718f980c5f8818819ea2cb329d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c4240dbf116ad7ae0d96f143e750227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611d115c0e579e7853ec48ff88cf46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea13ceed156f368edb9cb0b63a808229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181810be1cbbb3c271c37c35c696be23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6c7ac3a0ba8ac9f9955299de3fb41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3810c5cba80b84c4929d7d9cb90f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c397ae249766f282b16a1acf59c388233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092751c800d48ab2a085887c0cbb3e5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad3c0433343c2703c2cc8547c2f7be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a888bc0a3069fb7be613564d52670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654785b492d85e8192f1e62b8c8d74ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bbff8ec31d35a214988aad5de1bd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3e6cbc3c77dbe8764877c9b32fd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102869b72c935bf16dd83db9dacbb28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a412d07a3c136ed849d6020c3ffb0a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7236cbb907eb99096e6d1139c84d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fdcdc4e6d80bcd701637553c8f55a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238fc23ee595cf1b85317b6144c40db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe332603bac7a1015dfa0526c2575e60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac575ca50e8bd2f79091b46cfbcb695246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32785f0985f633cc542d8db4f91e11b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d498d52f0aec0f9b2106782b26bddb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350c21c6600f0f694e84cc4597a5fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b9ceeb919522c41f3b12511d03d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee165584e1161ac42c9492213d271251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bea5650ae7e7ab99bc5811b86077c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f6cdde5cef2718ebf23f970713c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9886f661e3e968bd8da883880c62d13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f47005673bf057622ff541fd55070255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56242e20d73ef0760f7edc54300671256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02b28bb4af6deab0deab494930928257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e1d16543405f409cce07c84f04d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96946959c05fbfff6924185d5ea3ee3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ce3dcdba1b23e7c20db19ee492ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262733368108a6a3525626d7d9c8f30b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ee84d412d6285e992dec259c919b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1032cac7535fb017ce30bdea6e81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155748ae61f2ea4c3f648ea606b8a2d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc00d98db0a01863118b9dd102b8ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a9fd0a91085a84eef90ff21fcfae2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4119785b7ead9bee340d14d37fff8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101668f840a6202d94c775177cf9ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e47325435015b278d74e11a30676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7919cb9c4b0906e9eeec7f5d96277a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b74f06a5f536e1b4e8e4903e8a54c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f224addc1533177a4a35dd33a3f0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5de1973e97482587ed75453ba685273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870b228d8056fc814a7bee31bdea78f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f01ab786a00781b576d0351377820d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef676a50955bfecc12fa0cdb28f9e2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399518bd4e6627c7232dfbed1adeff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608987ca8ba5e9b2891dd001f7ea8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb16b834976e86dcffe6f5de8d8450279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb47e4169f8e3dde80c2ac4a3fca5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b2a3c65c9500d94b1e303e76cb276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba580a09b9dee44b76113745c8b94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe318e9218f7e06becdbd4a21dbd59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafd4640d9f0a70bbce6aa7df65e45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab48e16eaa8c6da0eff8e30f53d6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d6a05ff31fbe2444516c5afd20a73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b15ebe054fbe645a3f8573e0731ded287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfda8751e0e2695a052f331fc234c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14f4400b4cb4df25383ff8941a333289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1cdd9136196dd8fae300a8fe323d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83dc7965659601014e40306e0caac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d389509ec2d2d7a39d1f5bc31cbd3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497659fd5c2152c9f11db6a96f59f61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29354b5046fb934a99e078e0ad05144294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2164f2bf5f5fd2e7adc36833114de4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38272fedf10e9c251cd2d6f01cfa27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a8c38795e6e572aaf3ce967028e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3fe9b3020a4f30ec143f5befb812298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c308eb598f6a935b54c1ef721c78d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ef92caffeecac4f6284987402ca1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870583c2c1b8962436a830981cc823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979957679234929b7a8a08b44825430302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b0f3995cd0fb7e483fadeee835a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8aea3f0ffe4e20254042400ea5bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd195e8ecc4c5cb699f1200ddd5803305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ffa3efedcdcb60e3c47c17749c82f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795fa1cc6f7db9c109b8a89a0e777f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238fba787ebe8fb2fa31f47120ead70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7e9c0f22da2ea24a81f520bdb1f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a5a7fe1f4d070504bb1927d7a363310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a6ccccd386296340a374249c3155311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10911c304eba55e776d919f3a7342a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b3f89eb84c6371d11337e0ca929cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050bf5fdc29e63dff10537c104ee053314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5fd82e66200cbb27ced0dc6a960ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be01e4debf22c706ab295e92bd7824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc24d83282c0e64af640d22cc9252317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32d229fa7f4fc5ba5b2ae293e5c19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883629c16f3739141f2139758cfe9b48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2eb448f71a028e3ef5c7175733580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629c97fe1436f84034394af3f351e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08adf810f75e984e185c6e31f0552b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c346cf45c6badb82e8b15fc3d21e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b18aaa1a13fc9d606991348794d2d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2041f5715c5db82d7fc641563eef10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec0e3b2f087dec9b30585881402d6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d0e6f637011e107ce43b66d84f2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf076038d39a9a76d388b977dea8f8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a978d2f9ed4ff47317576c77de2b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6421b6fd94a77377bda23c4362f9c25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756967c8bd25673d71b3cef10540b76b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29965887a1e6b5140d4b2b70feec455332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796228bc2a78d3f65cd4782384b8c692333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddd27db7e1349f8bf27a07fa722fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d173a1f47211059858c57ebf88985f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819e7496f472f6a471b5d7ab5c92b85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af6c14ccad6237ba0c4187faee8912337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811cf928f4590b1602d89b76694686338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d0f19488927037952018f37e1449339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159dc1b728f0376890b738bf9ad824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf1746922d2809dd14d98b49688fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fd7f28f61dd252367209eed2eeee0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec02a9846eaeeef11d660db0dbecc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2699bf782dc839aec7306326a177f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaf1fb5d8d94cb636d38d348e723d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a188b1565d68c3e7e24999d8bdd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56658409d46f78afdfc248b7cf7473d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3e0b411c9ec121122ee228c2cbe7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f1b5ba8526f2b2912102da9b0a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d6bf348b7578940bde13252a46c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436009ee3c4c63d3f81cb775cf0d21c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bfc44499ae069db4542a76326bd58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba216b1aee7355b83d7a188ce8a4bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b4567134a385c3f887ef285460e5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741b13a74a957b625b118edd2630c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220e3ed814b51e974cae23886851867356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a75e5f22ae6ff39757516ef402892357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a0fa4da2fdf5bf1c551ac04372c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f274b4e63a98fbeb891b3e76901b0a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c5992935684021c0750ffd66673d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595506c01a172221111b34e5747b7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298b0478e181bf4923f83613377b37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7237f385222ea038391fea9b83955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a5045fb7982edd16dba2f8b2c96ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399b1c53f54aa2e3e50bd9c025afba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515610ce6564df115e729366fc311b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599048b091587b2721376a8b8b956d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a776ac2a50c72fa96de6bc4ee8b37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc185d207ee65f1015b5318bd2d91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781f7a19f667cc83b2c7b7c39bf1578370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b3a53810108801d1c86a86992313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369449fafd93fbeea2ddaebdcc3b4058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52734bf4969e2b95b97cc2e06b8bf75a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd938ea8b322a6e77cd2d6badad85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dfa1a2145c7f9710f96f14d4525c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b503b83651269af22b8c4ed6dfb48e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8e0763f99eba5096e2c573c3c989d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50521209f3f509814348b4344de3e27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88294c492762199b437d3e5366855e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773a191e94b2a6ddf64b010916f753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6ad8f62766871eb37d9101b9584b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572933e813d6472b05e2b8b94e960740382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77efcd3e16fc9272ab38ce4f1b8b541383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c27c9c9a0b01f00c63a42e346902384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c57cf0ebfc86e986e4582654f75b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de565b0ed1dc93bd3365214dc580b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8816061584edafa5f5d0b73186da6db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331a171415c2b3fa595ef3e21d1e9ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887993f16f84c4f9cb678578c2daacf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa5e363f8bf5ffee17ebe7da7c983390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d6c4768aaf6400558e6098e9d3bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a33ac5af7fcc68752a8c4ea0bbdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae463381079ffec51ec0f8178e5dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216447a834ab2e933f4d3514bee9eb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bd64eee877d18b51bb7e38d17497c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c3875faba02085f5c7695cd8c92d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9e583149bf74d5266c1209d48931397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d2d73bdfd86de64539b659ab2e0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780af9151f538cf5c07a3183bc4750399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b27edc2f7b5687c9756a11f247f1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ff7ddb6e66f3969d2e886de332ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b06e93e400773efe3136d5cdd84e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f744e26c313c799c875418f25b6730403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e626a4bfb81464194aeedfe0fad0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7e1aa73770c75723740865225453405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8819a7d4839f5e343ce599d6789b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a122c675085d4a1c8f7c8e09335d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6d564a92b9c7987fd7809bc3dff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae1b73b1f4f249e49d44001dd53c8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e80c38f02cbbb83bbb6bb21d5ab90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5422b6e977cbd7cd55fc1ef608e6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb80a31350b438ad5c199b253f4c95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f41d3a8e6ba51173f5d817d296610d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1178018695fdfd8c55e193cb27a93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a5eb380169a4dd2240f7096427ca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937ed3a8a8d457c9b63137d0bc0ce4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43a21acbb9f22ba77f11efd0da13e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43cd9f7d801d254eff3f282e5c669f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eaa62a1a9840fb8b7391d43625d83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3526bf755de09d43f414d744212462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679dc0f9844a7f24d0e9c2ba4d27fb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c31f48e512cedfc885ef0c0498dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e69ef9ba812ded45b8049cef30785423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e9ddda4aeb850a3034b9fdc98d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e4ca38d7fabbbab78f6c03aac75dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7c43837333af08eb376cf9826213426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c132a661e14165ed1dfb097ed1e9e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c42060cc460cc9c731f7a14421c802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08fda897f391c4e628d0c70560945e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316421173a667ea2a615f802adf04e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0be302f3c6cd3eb9d604e7939c63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af6cdcdaf3fea40cdfb6fd092fe03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f8f76b76af555dfd910e07c9a15a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac8334015e9013fb5cd527f75ae150434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd36a0038ef183f389b724229c14617435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54efadea2b96b686b35a46b9a8eab2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216d2cc57ad6ead20ea904cf8d9d9b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f236f00557a88081030ca426fca15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee170e8bf8a0ffb4e3b99560b1aeca75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc49fe7316822ce71faad1849106c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f9d0b2b23073f215158fb9da09e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbddd37c969b7043a0df89762ac853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bfa10783fe40251665528f33620c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342bea952d112b7ac1df5c21384bfe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef44a88af414305bb8defb255fb3e9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b5ff8c197d27874ee28d4d6ec448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b27fa67875f42ba67657724ab306b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f90a56ef222358d689e5a0728918448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4eca1165758e042976a34d4e5d244449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc384cbaf3573d070718d6cbfb2a615450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672abcb1ecad534652341582af0ad58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b00a1fc5c50413803a5ad9a3ce2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2e7ef5719931c9155adef7217b8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b350c8004146c5c8b41dc2acae3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71f067b9ff5c39e5dbccb4682fc54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a6502463559e712a165a9590473d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16598d892b167aeee473d6b67f676f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff243b550e5d60b5ac6274ead7adb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62de3fa95a53ded1573a17a1a17001459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6da23198f522d706dfc1cec6731c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07093f12f065885ea0f69b243fa0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912ffe8af90059d64c71611df38c56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f52173a0ca79f22f0a25b1d10f455463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3092decd7acd0a45a4d8430ee7af590464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087d995e519884b98eb156f1f950dd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7a40ed52b92e4eca8fe78c31c0d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d693674864e42f2d2a442b56313a7a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51861061b13900232d784df64943b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0ed4e72981b1b9b6b07f5b8cea32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8d9bf5da0ac01fba401d6928f1baf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a7c1427f3e902c40c2de20cab6b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a15ffddda92e496cdd9f02cc13caed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63474901f29c031105b41baac09590c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249540bda215929e97783585cb2cfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da17abb18875dd0680f0ec10e774fe5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ffe46fa977713e0972b5bd16bba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22104df9ce6f46d4bf636da45157f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd780b5ac3eccc15a4991565700977478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f685bbb71aca270f56428263cb79fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb8055b00cf6f7bf4e2a8f8a6fc73c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29b86c5ec4b6fbeda31fb38b8d076481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32a3179f893a3dff934c6f287dd5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90e9bd2ab0feec6aaa481bb819416483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a843e0be58fd5f78f9213878b2d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9addbdea71838035b1689d0359005e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762c5868737f3988652b516a17b6529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427a11008d216b9db6fa33d59a4833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e424b8e4137a38763b46e87cb6b9dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321b32be872450c8c459afccad99c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb373cb26a054743c856dbb19dfedd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe9cd9fd4937b835cafa49a76e486f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe1c2b4a760b24d6990c8c84c5036492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d142277ab5a5939367498748dcea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5b62dd69b12101132d983d957f99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c08c24a3cae5973e97efe0a5be83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cb6c72d3ef2349c3cb1403580250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28526e4fd814e2b54c75d94212e8354497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32767b3ee0c6a5e61b42d1a8ffc79cc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e8c5ac4d9b351d5463f80d18eb91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec4298c2061830f5ce329d220dab2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a606e875b0771487d6ba1b3d8fa909501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e809d5e8ad20b4502477f249a865ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b89e6e687714a37defe7ac853c0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aed14336b1d27b8558d2e9210de7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8915d37f877eb17b383388ba53e888505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88593ba62529ec32a557fcbd396e570506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d33f4f5032c7017d550a4e5a07d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829d074c0b63ffc707331c07ed6e45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c597ee005f7080fba6a6b1191115e7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06d5beef5a280cc70e0ffef4c45f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07b1449d4d8c616ae4d428d28cc7cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520421c6eec2ba68665ee8f9b12823512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75a45b63c1e7e51713507dfd5ed22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb21819b9498da1216d54c59571c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c012c79b1d2fd4928f6bc44ec6a3025515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563378c25d3673c19639acdfd3ea0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc896fec8a8afb65b4007482662bbb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752c143e92a53228afffb77609685d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3764b441279895f1694d1089cccf17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96e757e7b86174baa84e1bacbcd02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937e8e7ff5012223680c0b7c4a4e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828aed3ed614c88ef3610f26b9136ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87001674513c010a01199e36ca4bdc7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4134f15f91e2500b44266cacb56b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4925010c96b6993fb3ffa82c734cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf1b259d22517b8978d9418e288c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fa0bba97d2bc452e07533b9c9cc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f558b7e635f3bd0b3c233096bd11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f75c5a8f76f4c474be0a818895041529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d071480fed9a4b4843a48b5e6adf7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134cf1bab25a2b56297125c2cdef635531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0a4837073012a6d7db536c392cff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b005092b32faaf5a72ac0f6544b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fc78a5734a2fade3e630ff4faf21b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d5b57340ee1fe80168380a07a447535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c56834c6aab69d0ff13ee5e9211b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f8040781dd31bafb2b2939fe52de5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4be915bbb81d5f0d9e71975c8acbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec18c7f851e66d445fd648f13c8d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efa0d990555b6e89577758f1a29c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f917885112b22be0559b68c5b3ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bf3072d841829065b4349712e671542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a95ca80188f6a080e309167a8608c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2f306c0e07c3097a895ff2663084f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ce058c5a5b48cafbfa6d4542757c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460d7a202b1207e7959dab0fd48088546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb357cfb46294d7f70d8825021115ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37c0b8f48912aa675bd940645e3ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2775e60b2a58efa5a748c288d2ce9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901c808bfba4a474dde7f7b40e1ae9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20926f1cf2dcb57158122aaaab54ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca77afcd489de8ca339c912f634e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee7d06b632996b11f4286c895773b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd7e360d99e0ab1080554284b76e41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54359d1c6899a75b195a82c6c9a10142555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2459e9e1a822e80c759eb809768664556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e46fac897fbb28b76af938db4531557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346f07914905254974cbeff523d998558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dada3b4173c40e4cc3987c0546fecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaecd839169307035d580e3192429f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be11284b9c3080502304c814318e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39ce21594d19eab7a14b06a4713b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7628681255dfc83268f55d18905a7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb165cbe0576c455e89f00857e5c1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9098a8de31b1293fd0bce1e19d4e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c74011a73803e0a13c3526b6a4876566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73692451929ec7ed96eb54373c9d915567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6372acc95d97633476f4d8007b5304568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bce9f88bee8718ece41af79f0ca2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cb3c813e64f96c236ee4691badfad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad796d010bb9cbeb4cfe3b8bd37fd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5ce4cd776e27582d7b6d63b254aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f132ca53cbd693cb9edf0add8130f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185f40bce4cea129a91917b66ab928574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532468243dace9715399d2f710206e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69057f0d26aa92385b3786bb45067d6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b3821cbc7196c9e663bd1b9ef63f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6303247efadd49edd35f16d6fec29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b3f027fefafa93ff7814c6cb4a59d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1e3d7de38ed038dcd16938e3d970580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8a54d4cb2a1f0b03df354a82c0d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7473c2863916ff2c29cf0c6abeed8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9352e0a27ef4024b13d4475acd4b47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904e0015673d02d79207a3fb593742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df970bb3e33198378791b4defc98738585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761dafbfceb36b4377b1c0304e4faf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905847a2ca42b9af729e768a55b91069587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c05e0a8b0c289c41104322af2141a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e052c37c351b56bef0951e5cee65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442c2aa378c2dfeb6aa7b0c1335f19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7c6858929b6f529a7d12977387b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4661f889ffe9d12d82394fe0413a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e0df63624e159ea118df6bbcf5eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a8914d4725d0af8eb57a1e9a6b08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e4eab8e4a8ef7d808329d673cb40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c5e4f21a79d4bf675ba00d8b6d3c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c13c3bc86c2bb1e31392ad89373f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c84f398ce278dccef73de8524a49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc1894325409083b669f02d393ad3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac5d2c4fa8292f4e99fd31553cdf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84404c578a2969f6277a2a8b40949601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af260d4b0ecc83a08bb84f069774320b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ab47f8c469aa3c414839d55d4ce8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9406f3597d4ce2bd39de7def7c6d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f89e54555b8a8ea1dcb50c68e969fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64abf3262c989956c9e2463cbc322606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52901a0766e6f99b8872d23a5ef9df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e999b7ecd470036ce397d56e146dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5c1747038ee3e83f5e2b9aeb2c11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f738f287a8b7a3bc53ab958c9e5e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaeeb6457ca5dceec429604aabbe78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0eb81f8f60a709f102b14d9bbfda7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad738dad8e8125c53485f54f42a2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114529308693ab7b2685d1d7c92df87b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bdd35d02b9223e3e700ca02c6c7b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a9566a8d8c119c96554dbb466915d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fbccaf6e3a6636b54db82d6732ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088537e7b8332bcfb77489b7d354c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608f68541baeaeee041eca87ed67138619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ddc340afcf1137ba14051fb970c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6d08907088a2eb9541d924f0aeba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a419a7bbedeeca898c576eef755dc6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779122e69bb3d9b054348a503776a82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832e5f6e5c2d16bf18e5b73314e89c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c99a89e77fa9d153a06ff3cc3284625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a75adbefa6536fbe49e9ac0101863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ab908c6af189bbc0cf47e11ace7bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e00c08b180db2e6a540a3ff2a71a0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1450852b95a781d2e3b86102c801629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267446b0779aab9a085ac65d2483cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a65b984270e7168a909ab9c7a9e061631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e35a7f656caf27a490f87b08ea52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb13653a9d4bf5ea5f275e55502ac26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7fca1dbcb76a332f340f7970e462f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84d9e47b4441d34986c8c56270151635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d4dc40e94442c4ffc95dea7bed17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ad44414d69f053dcfffc4ef1b095637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031aeda5fd087d14916f1f3b699dcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc4cf6957a4d87cdfe2ef4e7eb86d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b61ee6826a378c69e284f46ad2fe1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf9b6d59404a43ee6d36303d05985641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b38aae85d22fb5e454bded36386c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd4334ce0ebddc5824804e3159f8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313aac908cdabaaa52e60ee31c2ccdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba2c194ff15e6ffa66eb71b5bce9b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e335db65551aec46fc328fc76cedd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568480d11275cc21f4c53ca55c14857647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f928f005c45935b328a720a9455a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd0e104c009419ed59e8d5ca83026649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18513179967e4df9f8cc097fe25839650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de1dc108a32ca4d4e0fad2ba29dae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be374972b190dab575e681305948460652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f9fcfaf5e7e3a833c093b01e7d7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec2ebda7233b240e4210352646c09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da95f3cf2de10aec8077fa29b5bfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f5b5da14fea39b139bc3e37561c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b6b7547dae2b210ac54c4381d81f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc8ea8e87ac1a79ccffa18686a8ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4181d91f1b606744848de506adb0a3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebdf4e4e3f2e8629e89f27be1b2a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2445de6b41e997287bd53b2c6259e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff09c78d155cda562bf2b4cf71afc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80c299ab4b0166ae18bdb78e51af5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae58f1b4640ec1dbb263b08d5000e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a35df65cbf89e037d27dab133e1246665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1303ac1a3721c4ce5b0fdc096f4889666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b6e4eccbf62990a368295cb456359667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8173abd2031e1769e10e49667665668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc8f350d2f37c594c87ba49d26bdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58bcf461396dd13c6f833d2509bf1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d8e3c2821c34fa114c4cd2a112cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f602cd7f4a799ad1ebdbd7465c40252672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6598d8d02f1d4b7dd79fef4e93ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d1acfcbce08d53605c7b8d0bca35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61641f25a0973e43a4b801e3c2249675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b469e79575b50493b4df971b748a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19feb5a7a2ad7b9292af46d1dc3bfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e521711a2d690cfafd07cfc2161e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e064f39d8084b69d0a5c9ddaa94842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fe8e57440b70c73a5fac57883290680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787a6ca6a013ed4a36b1a016e327d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c701d296de21e88a2c9a5df387e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef09d5440274dd7a9c06f29fed8743683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fceb509a859ee93298852658ec096684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9811ed421bb4e3ab53df85c463edb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd8fb68fb791325b664ac94dabd11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc041d770471ca46fa73ece81e9a750687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed5f9f33a26eb75f17e5a382ea247688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84b092a66bac1838a2512024c149dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb0d6c7afa6eb1cc509b87ec75c8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492d5ff75370f59dfc9b109dab5d034691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e80f003a38a048ea7baf92c72bd1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b295651f16ec78361d46bc637034cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451263d1ce0ff4f5462e191de44ab7b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d8a0cdefc3cfd7dd79577ef7a868a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e08eacf00381ababafce69057338696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d6397bf3d42e935bcb9e812a1d409697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747fe693732b45eb45f604cec322b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce635caf8b07acd92a3e046e5918fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dde38dbd2e96a265841bdc324685d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e37663757cd0e3e9ee1a33949c7ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb159d29a015f0f21d9ff03b5cf1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a355b0365783cb580a13b277b9e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0726e8eef5d31e5ec1e925c21e32fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e991ba3b95bd521334761160ffa77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc77c04a533a267edc26d8fa90c2301706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0e69a8385f383316c838890a7b57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614a84f989220efc46c3664ff1d375a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9fedc4a250fea62302918cb33cc64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ddd69d58a06d956fcf5b57449a76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45595c0d33bad947345e7681c9f3cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef3a31812fde02a8ef420ea39b44c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028cde4f752310246da84c55779f4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7be9b5c33b13e98cc1195858bf08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a35fb803c49ffd90776e15ea48b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d338967a1199bf0da02366490c241716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b74f0fafb7de7e6759dbd20ae101717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae11e02073afa201401d59de4514f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374b02a19c8db6e2b73c9c8b6ef6fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588758a8f2e7704c29536bbe1734e459720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45c86fe29bf7d72546e7091c2ba69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26483bf59d8179d6fcf9b88a8378fa3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c7a44fe2c9c7dc28ebe6eac1feda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec51cf6b1cc0f822f5ff15f355c4714724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1435458de30bb1912644ba923ae3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1798e67db38376ca8220a8b9f1c332726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c03116445e5cac7a5fa414d4feaae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92cdce84b7bf156420a79eeae27e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4fa168f11cb6b30a364da37b3faab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b82fce8d0e155c851e6a577f055d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00ed8ec5a39d0ee2d91b2aa9f88bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df8232217299153478b704ac53f6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b7a11d5259b5c6cb2012a0c61213733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c04a5691fd64b7838d77ea609cb6c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aecb57e9a7ce6a49f4424484f4d27b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a20a99ab92b1c8dcb0ca84b169dfe7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c916e6cc5d506441b917dbff51ba4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b86d2c5269dceb4a412f99653d5ae6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e0e4db19edde13d0be58a5489efd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea5d5053b902d555de6c5ab692c5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa65b8881f3300c0bd364107e959f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5bf3ff7340645cc3bbccd1000087a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8d59d605793c1a60189b7bb5b177743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c8fa3b5b2c75c12edd05f09426d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081780c8d0736a25cc17829f0c252ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5f2b16b997e680d87b80068dd66d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acfd24dac951bc38f600a93e9b0695747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc28aefef832fc799f385d7cf4287e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3996c59b9893538a5cc11a001b44d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1b5d9c29d2e2a399188bb57c8c10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534fc29c308f03fb575f2b52bfba9ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7d23d6022ee002dcb9271aedb8b5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502b141f122c415a331d89c486749a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab72d5a752cddb60c9731353cfd30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2ecb0c299ece42f4c2bec6244564755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74dd7bce2c0fff5f3f35ca4ce0305756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d74ecc86791c987a152d74c9e0b247757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625de71ba9a93491310d34442f02fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab45902a8e00d830ce44bba6068592759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb4fbb360f57db0e896d30689ca1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191077851f399c3ac4b2292d525dd4f1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e1d586627d293e1fefbb70e1be08762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb8d7b39c74aec67fa4b79c377a3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1463f2be7ea710ca8b52165e06200764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380d82fafaa2d97d4507f5de2b9178765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a7ecb5b69fa0ce6abb9f4a0dd121766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f61a3f2d0e4ad0643b76dbf0aa64767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6401b5d57e544ec17b30d6ac7b4095768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92cbb033e87827f0d65c8b632f4c0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c4f3f74ab4dfe971dec5abd1f384770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f19816b8720202ab4cf61ef4f2582771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20948d9310c391d0e27ed82ce09203a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4bc33d2a981cd488378c0e4ad613773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14caaa256ba91a4d3e25a7208c9a2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c64b43b735f5a2973eedbb536f8dac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0d667672cdb0e65e33bae1d6dcae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195bb4af007596b8c7d3eabebbcba4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e4f2ef8686000651fa4bf548bdb2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba390b011b23f70d9fb6415706992e20779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a492e9755b761857a0356b6e741fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0036f49d42c0ffdb782af7f365c0035781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe144cb61774fc2573777e3185a65c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb5a44f0edbbab955c1d3858a4f6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51034d48e3279c0e83fadd16df527172784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0d07e0c7d548680eb3f84798c314785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498949ea7437d8436a5ff04152db431786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e3f1d78c763884e37263bccd05de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d02ad4a337f272f9d0f73c14f0b21788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68ec752c3ad3f4b0442d275c89f71789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a590bb6a7423e80c6d90c866e38ef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb79ded4d6f63d4f7c7a5ee672a0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b370693420810ad0bb009bc255159f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb55cac7faeb148d5bc329d8916f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266f6a8ffbf09f8b48d2aaaa517923794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df548d3dc4f8f3abffd1f4a521cb8b1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d11667f93dc6bf46a21441d389309796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ae1c06adab598fb417002f4bc836797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a967ad6d040f53719fc6dfe6d68abb6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2fc910caa29f75bf465871b286d85799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a7f3fc365e9a252db3fba1391fb74800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990add9ecac900483b990f44dafee1b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ab84295472045b63c4458356fd25802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a176e2932171d23f9b7e7edfebf681803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dc572dc579c2dfec95ade8bf1f900804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daa59f080a9d832c98afdd6bcd450805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175741eb775beb9bd4b0964d0e0b3004806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f8e27f46731eb50f1e75ee568a4b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b1680213bd36a356bd8069f7279b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff449af39751d3fa0a39d9dd0a2f12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275fb536ab7f633215a72d94685d5ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f23c69141f5fe514fd8b717f5a39fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf89e3d8751b5daaf52868dc2c1277812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671edef8d023907c07a390d33ca411813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442b7f7214dfdc9b8ff66eae3e57bb1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab561ddba0746a24b51464fa31588b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0b3dc936fb5f907d3a1d31a6b28a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d358ee5ae32ec2652a1ae295fa830817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d7dc578d531582dedd70958cbda9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5c09d0587564b74cf4d07edb7442819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710199360c1d8556b2a0bca8ed4d12ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48eaf360d5ccec13dfb2a89b177841821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d71cc97aeadc8e7c78d63228a3b9aa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf127d57ac8151eda5e92c72acd854823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce131360253bd37bef881dd85beba19824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075db35536e94693eecc08e93dd739825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6da87d74cada55772d1f8c560db39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e170f8e556b5d94f57f77b272b50827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066775fe77727149036f994dbeb95837828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979093b32d7f7d090545df610253189a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b248324e4dadff144611f0d2514cac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d0f5c8755a0f4d6e7b3f5739b31a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd215edb20465bad99f3248411941f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292610ac5565841707599a68fb6de485833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d23b3f0da781749d58f8f436fe533834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b6130a8b09eca7d0383e1856716f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c74867291fc05789ed28fce9ca3d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e2479d1e7ef3b43457127073e8e1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a320f7ec4a2f5ad3c460a8efe144d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7550c2a1b75b673fc2265349916b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ec474b0210214c7a0eba2feb02fb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd9667da997f01373cc3c346c982e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514eb62e5632b968a6d8233343127ae842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8bf498fb726ba569be9a6227c4052843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d53d6c3f293dc7b5744b82f829b2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da2d8e91b5fe57099ee095b5ec40b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18131a8a9c1fd2f571cbc5efff2bc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b7a70e2df7b935617e626669b3dd8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26b80bffa9ccf1be2f77f6c6a8bcb8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c5a0947ed7f15f3798e0bda9fb84849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803c971f02839937691d2fe7668e95850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3069af9748cecd23d7e73ca652eeeb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be036a5642605584e54cc681ab805852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49368928e5bf7553675d5e1bf073f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0009bfc95e1254b20d26450a488276854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece1c69dc17ac45fb96b5260dcbe928855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301651d41f33cc2873daba915e3e646b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfb5d70400a4c73298bec740e5717857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6c101e4b454a20d5545492a23de90858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbacc7987c3b31bbbf3676ef6071e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf003dae58925cd8d536d8e49da22e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3629a1932ace88c291f1bc0b82f2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e5ed9821937dcc36e142e6359beb3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916465cf3c6f2b134d591e639d95e48e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736e803cfe5eb7e581764ab1a54aec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb1f27daaa983df0139bfe9926de5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62df6fb3edf40d4b9bc472debe2de866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015aebc2b4321515c91f2409c6cdd9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883445f5c5ffad9a6082302738d892868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53b359beaf85d0d52765829b1340c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a5c7ff12de99726e4ef0c4858054870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae2242bd14237dbfb9975e881fda10871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0245530d9e7464e37599ef07b4efc5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b69092ec49f95b884ddd2e716fbd0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9cd7ef7a4e2adb0b83746d3a0d79a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf841f6800632cc11de326d456bf1e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca55b4e9ec1bc25f4cd2282e2d5cad876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f0f68770648e310ce9f2eb117e039877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7eadf8e58e1e9b82804a160671464878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a15b29fbc2729e27741bc4b44333879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482437112f703483b77d1c0e18715c10880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace93c7bd11ad93e25c7fe597924cfb3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae803936b11797e7bbf282b7768f2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199f186da6bbf8623d1323e78b89c6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fc66d3e65097d670a18c1ba1a59d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf68cbe453dbe1a7bac6e6703b9ef41885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946315ada3f7bf35b488b6b4df36f8a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672774f7647ef8491ba032ef30c21b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75299cc61642c028f48be71396a977d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee9d9ad9ec1ae48624b6b425670bb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93d7221bb1cf400ddd5755908c838890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd473573b6d5ec88a676799c6b8b636891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab6edc1dae6a9801eb29e276436fcd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2643884c39d6dc3b5017a478b0ddb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aec01f4b695f86d39de842117d628894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d31a5546d9ce538db3200cc907047895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047868670fe153ac6bffc55ab0624c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce333ca08c75e583173314f07cb459e5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f1999ef7ff1e23cea91c08c4efbf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd10d9990265a5250e529768d9559a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca5a9777609cc6197b8404444ceb7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08c24e6fd4ca1942a357701b1859f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7548a24ccaa4661c1ef783494c7ae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36abf2f0d982713b1d05fb780617b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667408852fac1c85b45b63648570b0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38213b6431b6ea018d26afe6ba5d06905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e56cf0a31012857cf1b4a4eb01f79906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8dc7b3f218cf3b18616e3cd728ca907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3cf7c16689fa8ad2646f7e810e6e9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb809d6fdcf85c8627035daf39724909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf324fa0099df4a4ca6a85ca60de82910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c667d3f223329520b6a2cf98ddf9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340518df8faa7c797663d32d09e769e1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa5057c802eb7ecc8d8c82368c0040913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d98df3bcb48c2eb12130c4fe9b1d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b7aeb9c4edd97cf57a6c525b0950915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e05aa9bbfd6f4935bcad861259e67916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab09ce3eb14e270a6bdfd6e50741d1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803711c43fdd983eeaeb98b614218497918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ac1ca6aee70fe70feeda788aa21c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b53fa2ab9d76ea92b321613f3726b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf3ac219c2900c3bd2905f04dc399d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a351dec19dfdd12c372016a63101f75922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb78696546f22a1deece8331ee3ca5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c137d09b2f80899e62958e187f16418924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294973bed5f80f86b81b1f7803c8ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b4f703aaaa8fc5a2055d68427b76926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166d7f3d940c2fbbd058dc6b0bf628927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a71432fff3da6a645ccad2f11e896928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b21a654dcdfdd543dcda13ecb6756929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82cef2810d661b68428b817cf038e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0791733b268bc61a45f84962cbe3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19579118a449e27395485badd8f8d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935b6d04a5754898d459d2ab987a16d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b7ddfc92e7b5eaeaaeb619e4defe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90310dbdf3b7c92d3b2f11a516bc0916935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad739733cfb4386b49a2faaa9b872f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd74da3b5e53c7ecf3291932ca952c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324ccaf610a241a6922f507a174206938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308c5687d78219ce1576a535d6318b4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4defa7737392f838a4e701658e2cb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b14698f64e6ddf637e78e6bb8e44941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696a52dbcfcd473f4b56dea89fe7b89942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c3ce0a30d1d2acee4a2550fe390a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d45fb1617c5723c10d428c1c5a12944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1a3623bde9bcfba2b2a4b5d123d94945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83609a094abc3ffcd0f0f9a6b686efe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be48b588202161539edd85187d3049947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb8ee722d3b2f96546d363367eb29b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942efa010b5fc8effa03ffecc7bdb691949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa23d26d3d5781adbf1aadebe15954950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d69fda548d9249b1aff9875f6835951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0becff73bf1fe4f657234a808e898d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7549d59af1f80e982778b7ade7cc56953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b58a1008ffc2d538cbebc56188bf30954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fcae874499a69cba5b4214e25346d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b206871addb4be00545893e8ddcdf3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da71e3f0edd28aab2308311ae5e24c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c63ca149ef9e3ca0aff809b777e914958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec229b834aa605b804b52354bb2fe2d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe52c6fd22ef0a673dfc7ea8a6ae9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e1718de4a805c9c5c7bc58b37a925961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8917f22f0ed7b84496c075e8f473c16962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7c92c679deaec2c371e41f4db0d9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f15e56f1845814d8e9aafa50a87cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529f67b55841a3f8d625529a1d93d6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b306d49f88c4e19cfd4b00c7e87b624966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb107a1566380ea84f67d501ff4842967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f143f2aa19234deb227ef8df05edfa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f55f5a19fef8d4465fa00e3a00265969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407c5b9402d1982d596c88dbbfb704970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d018277f8b2ac5ca5d20591009ea5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4cfdb6c8a9ac21b636c1610cf5ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235393850522f4b1b23f27669a7445bb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ed3e138e013f483c901664053be1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad636e4deed6d538b1ae9a09642c58975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b703ab5bf4dc146039e601c5537ab976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b1751ed71fdc35fb87043eed87f1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a64ff89a89189594c3bf8b4d9f4e7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3c157712bd19d19a05769e874b30979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d0d89958916cd99ce88e8a1baeef980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3571c99f5f477dd8635e946113f99c4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52926a93d2fc5b2f36d799a662d78c27982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71e9246d5f882d2a32c24b9d8788d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf95236b5452d90117af0a2743c9e3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a4c6c459992836211fba123ce8ba985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03d0f9d43038f27ef13a372bd037b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406405a2de3af079edffb93aa2a640987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958efdade4ce8f028a15351204e51fd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a548cc18e701d65dd4892ac6dc528989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d312fee77eff8c5decf73624305230e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ad93afac03f5721b408412b07e5c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e28b3c94083d85fb26f8ffc51916ce992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c49ea22159449710b5a279ce28c9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735307ba3e06fd8e7008cd61d48802cc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd00a504bccfaac784c447184c35e0e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9377d8a5f19d17d4a554e10da999996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce012c659c769f5d4ae593c607beed997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb8abda4f33c266c76d1d28f6db9551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076da3dbf57ab62be97018d41fcf4ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f4349b13fa2405e277d941a1b9eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acb6e8fc46f6df215ca11214a638e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bedcc23febf5e63a487c93d22abef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521ce716954578feff8ff3cfd8f28e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d516308c84ba6729990fb0ef1f77b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ab603236fc194a98a62bf2bc50558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bb519056ff999c94a5e1f45f039a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef63bc570eb7a04e87b4e608aa0b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1faff3e7fec7ddb3a3c19c948d8ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310937d6c33166e8cf00aece5b814b5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c501f3ba2734bf879df59f4edb6f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d31069ba378d6128f9b0bf13fa1c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4cb4940f3e5ce0f229a4ab992d1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12718cb4a840c511f9fd9755127de416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25725debeef664d4c5e0a580238f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb7c6624ebc7aff6ebdbcc0d18bca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464384b99647eade62234a6e08e16bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f386f04106f34ea1ef3d3ccf8457b1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23082511c76c38e4e1d861325ea9b70e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250a236c9c6bac6836209fb779b57a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968388d6c089f30978ae2430f214ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922efb733e60189355035099977da4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea79124a99c5e79099961119077c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd036a2d89e4c23a1e2640cfdb135a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c74fb7e8d937dac273da0d2d9f3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed68b9c6436dc0b34863039b81cbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ee3f3d4bd73edcf9e023a95cc89e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df743b734ed7f90769ebc35c7a5c5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193cce3683991e598953e93179a37e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033e96aee4908964594fc4c2da96d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc518e11b92e3767951daae6d350dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940e85ae63a4bbfa7c7cd9ec02f6e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3021d533c9b515955b1804e6ab84cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e78bde38074e0064f3b7f88ed23b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4b0883a9632b6c5f42233a569186c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277a05841f4cbafba7e3e60504381d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14921726acb70851c58d840cdfc1bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab7714593b4eeb146318f2195af5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16245c3ab153cf5ca2cbfafe7ca4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e29138d852e8d0a56e40dc31284db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b29d40702911bd32c54812a066985b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d0d1e0f534bacda10720e1c4506244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b71b266b27d33fcfe90899af48c3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580727831ecf1e760584476714ff62d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201a59ade82595c771d4f1ba35f40247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be64a4962d56c49d6d2c1d8f4d38f5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9065226714808d7ac2bd6e8324cdf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebb1168201be56c64ea3c275f037650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f17c839ad50caaa25786888540e6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1d256f66d18258a7194ee50a3ec9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a1534f73500c72e38a092672760ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7db34759635c4faba371d3c29b46b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0d196412762c52afa175da03bbe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61196eb5ad692ccab0a7e8f59d16cc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3fac8ba810cb931d527e92ec063057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b60752d3170cb582746d4593aab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e54a11c9fc0813be8d581ca3002e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11d22bfa6d996adcc4bdf521544bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800443de187e9e7cbb1accf06b119d8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265eb9e77a46815492e59512ca6487e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684e113bd7a807bfdf54c3b80c13f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064387ba86ad7f6f55cf144331238a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4b6b8fccb0d360a8354d39ab5c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdc9bb1c9948913fdd756b4d41b1b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78805b70229d4b00b047f55bb3b5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be298d04200478b6cf7606050e6ab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f706033929d18c154c50d38b10c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d39d8826cd20997b63bfcc1cbbcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a4a03866ae4440fb6c133f8b3550471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b775994f91fcab21cab62b5e4040e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d868298426f40a2f906a8478462ad9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbdf9799c48bc0009f2ab49ae71d1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc774fbcc05f461c13ae0f9bf9898175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc59bb5f822e1a2b30a10c21b4a9af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c27b42f180f1332fcf624aadac3ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548cac18aa2ee79f13c348222d62d1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d30a57186da25142bf8abd8f7a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b9f97faec34b0434e6ac00efcc1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b740b4e10b6ed6224bdabbd8f4106581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef728748ee494924d16e68fa71f9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453209b38431ded115d21026864a85c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f33d795bd7e91881e458583c28e3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace243f99e2ef5f7f503cec7dac03f3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee026884b695c7416d214c910ea6c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f8e972c6aa278108add9db2a5d67287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc6ba69082c572f7476ea493a71c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0240aa9d5446fb1e94c3417637920389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda95103eedeb59c987a59a614d6fdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c1ba67ca3ca2df3779595f0b94a9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9286172158dd7f22ca7fdaa7e3294892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83a112f125f8a2bcb36501100bee3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50643aca9cde01b8358e9058e5a40e2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b82aa632c0a92ad7b9818018404ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3f7b8c9289b882b2f0056377cfe9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e68b71f2d0f43ac52164fadeea6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39b59b94f70a0b86c96ae91f561a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91c89b503f00590e1da0fcaa7662599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd42181c3b3b2fc985b873065b3b854100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bc2edf09d73c449d23dd78c77bd82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c484bfe34ee47821a6683eb89a9076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a286d947d35da349aa4263c9be4ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66c02f419d29da14749511ad68cc2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edb03be1f3ab874cdfcb8fb38c1acb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb11a66f7a31ae0f2b4ecd6013a3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d30653a8f94ee85088de18017b9be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2e18e1875f87b76efc6c5ec542172108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09122b0b8ad423d597db0bca97aee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628113313d3cc24223c5e10e455ad1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d4755e70d96d17eb19df75d039c6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bec67d7fbcb96366263cf38472855112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5761897b8818831b1778e290aba1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd8b70bffca0efd2354e2500af483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751066092b53e8ff711800f50f5fb9f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087cbbcf759ed6b77304baa2fbdb3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207689a866323c277df176982be34e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9e1ef36cc5c0f327319faa5a76bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6387bce6201321bec71b46891584119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946faf34d26b0aeae036e2689a73085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a1750d91178135d6808c692d424d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe8e2012d6329f48c758256967a3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a249f9fe87e95f3c10a58efff8ee76b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c834c0a400e532e9d8c931264698124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddaf6c4cda734243c90e460e57dc5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3975a91d65d22721d67d0f536871dd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ce7ff8d853462702efb9aece773d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd73113f5086b780ac82cc6fd9c0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad03f79f765510b22eaf9713709353129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7716eb5a9d8eef553039c6de8a4e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb82498e8783c43b33ad024f7a59ec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5002e615cc4660d8ff659845d517f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93ac285142df145189ec08867cceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff166731ada967c1c0efc784880957134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd3116c183a8156f702c0d22942435135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703ad4085f4e7e6a568cad31218212136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21f0f1eff83533c3722425db15213137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa3d8114b1fb92304b3fb8ae9c18b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940c6acf185d7abff2360cd740b0ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267e93539939e6a50fee070ab3ce6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65680fecb0df6b093ab0000869e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990f9a8a0708d406ec557318761f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9755babfeb38eaeb4a7a95f3ecc2ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096bfe4ef5a294ae48e4baa9acd277f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb8f427618fbe34235689340904c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf8d7d874c46322720fbf191c7b5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013d7880721e25ff699f30374bef52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446cab0bad07775760736bfe6d661f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d382035cec22135df12223c1bf7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacfbf9122d8963eae927d9e42e65da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee847d7adc77dcb52645e150dea6191151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9a8b025044ffc9ac6032011b95bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ed56d934807a4c5c16207a24b507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db880ca781062cfde1488dd1fd940f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad72bf65b6e72b01f136bb79e133b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e424e40ede25528ecd789afc906a87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992081a30dd348d17c1fa4eb09f02a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fbd07554ff3ce88fd0a29ec375d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a308dd0885f4d90a006f79bb09a666159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab261b7d9fb5ed9e8c62d28f28ad26b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bac47fb9cbacaf1871dd1d4df3261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d656afe89bef6aaabbad75e73bac6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08888cc4b262b80dbfa5dcb5d1b00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b80ecf29d86ba3af62fa3ae1f4d189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d065e71e47b5706490bbe103826fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2987c2e6d5257c2ec304fadf8394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1974503030c37758e8cfb52374b3dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317deb51fe9a0267224d887cdff6f2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a38065f3412f95e1cc01dab5c816169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89369c734d59e6eb6acfe7ae56c2e68d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f263e44e905ca2c24ef9abee01169171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f538c9f65de165f70c2fa62396952172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2788c9045e8f5043782c0b3785aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa82698537c68e2b71bed095de53e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d7e3934f31209655cc7ce1eaa38f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d1db11d9e33ea2ed7364ec912a66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07d1b5c0d6ec77583a5faec6164f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5c8b418cfea3d1aa1852144e8acd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3138a3ec9569ade56d257120b799858179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208858f9d79443232fbbd719058a492180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fcbc0645b11c19fed67b7e59a90e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70bfec81a70694088d66f15be71089182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11db83e6917bb69bed7b397f06d4435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50be51c16bddb07b3be4f9eb1caa16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc4774f24072d86653f9ea0749bd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920cf22fb3ee8644278ec59ff93f96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75236d56b985dfacfeb31ee6dc12823187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242eb8786eb97172a24ab5b39d2fe1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800e7fd0f72da39b46ee03a31968149189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603bf742fb9b681b1650e4159f2954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3692e65f8695bd2e57269adae0a16b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e636e05dd86e2cf349357f802f450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbe7f0230603764e89ad563272bdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa139173994c907927e37121aefdaab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e10b1f06fd85f42119956f39d1a430195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fdfd159990ba67800ba0c769c0035196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096d2c3bd6b6f61ff2c58d90a667ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a5d265212ac55346dbb5de8031290198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03515a07fca6f3f9327c7adc165cc296199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b01a4c9a9de81a0045f6a25f695e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3780f94c76b609c1eeac92f1220f00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b12a282a3e9fb0247d8782536482202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e1f0f88aad44e2506fddd44632d66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa7aa893a0f7f52b444754f1ba46c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1227db80e95f103a97b5d97ce9c26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552113aab7cc75a1e0a2c23c0101764206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350620d43f2aa1e7ba78fd5edb412b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc02fea90bf98a566b1eba7665e755208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a121a0ebcf0914a2935404ce29f6c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d9f1d3267fa930205382f8476492210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84b23e9bb0fbe1327808e05ec414a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c6af1dcf632715eba99b9cb7daa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47771c94b1914c63e3ecc7814347253213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec221c069ab332fb52b7c86253180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a29a3e28c44509092dc1e7ac01d31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855369f95ffbaf677d7e52a5ee98790216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b07b657424a7824ef20a2449c72ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d829157a59528af1d11ab5cd656b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5673a131d9501af8b389862ac3cb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b16572a32adddf1b0c558156808e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a2986aeef243e99990c9cf3447fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdf93709bffb6ca0379408b6d9f390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35702ea7ff87c193d8ae173c1ae596f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e70cb0b9ad3842f898e9c0f0b477224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef728b07ec0dd2b441b7145a46c0a1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db80db5705245a5843ac10bc085f25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d1582b0a8efedfdaf77d7524ea8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf16c5f38220b8f26720b152ca4cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f849f889d97504f6cee7d21d9cca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d66ae4b3e9e212217df4ce0e7d583a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571a647071e8d724cb002e97527f8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fac6a8bcc105ec6d2cfa824765387232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee376d7f5d014840b4e9622f8f6458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9fc4fa02c1606e00160e4436d84b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77a451f5424c22c6772c07672114e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2007d26e1835ae7a83b105a20e7e84d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0a2a0f15197d26c9e6f018336bb90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d77552039f612d6afbf6d61e6b454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ab761f57c84adbd2f43838e8c2e1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f428b1df183d047405886239a1070a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdc0effe79bfeab530728419989880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ba3fa26fdb408e141e8df13b1818242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2edd837ecbd734e45624b37aff9b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657ce19108a48a3dde64221c1d32cda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858481a48bfca66c6c83fe64f06d3147245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f5fc4c444ac6647b56d7c535a1bd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60b150262122f4a3e5557aa4cfeaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4447cc3e67fca27d2945635772d1e39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11f6f9c93283aff03f18977530d16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ae72b49399aac69d7a65f88a510c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ced109eb71f525804b90680dcbc78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e3a5ce9f16ce7221ae1826695f3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d576835d484b4684140023edf1bf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc0779a5bc7e3836f033ba1de336de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1637dabd5d2bc20b0214c6a4535218255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e21d02e5dc414bb147e1670dbb17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751517026f985b6189aacceb2f3c4276257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a3e02f0d598c37440c95451b27b10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498eb5328089078d8d5eb60b1659ab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a78d8206b8218cc55adc421c154a3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4a002a0e5545bb38e8b9738c3a82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a65839204434873d17b3db3c755b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af905ca15e345e874bc63ecc1013c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab749af52157f2e0a76d959086de506264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94704ecb8f423972f84f148432b9bd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6113f556987e85f7b92eb9fa81cd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9dc48ab60ba2dea2c64aa8af632c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dbed06dae5562c324fe912d07ff13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7750418379dd66b78f516820ab9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e9996ce6bbb8867d07ba9db3074b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305600d5753951d37f35906e95109b91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f0ead50749e2acc186dc694525edf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a60e9f8480f663e4b6aeaeb867b1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4ec65230069cbda4aae9b0efe3296274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de2a5474560ee6a6d1c6b41b19ce5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe10ca37022c26ac69865f7d3eb352276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe537c2b39240cb360015628230930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164187c5c2275f3ebca04a834b88b123278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b378f2f0894178d983686bcf9ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e205fb8ccf2c2a39ff5381be5f6a41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2eda942e91feb068e93f040f750ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6582d54a0dbbf1b17058e22a89964e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583497380932756483b8e76e48eb74b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296898742ac21a4bc8b12d461238ff8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a1b29fb1ab8e36da357508b603950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1b6cacdb8e33f3173fde6d929aeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461922a440aefad7414f33e391d4a3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4864ceec72a2c7deacfe7dffaf1e0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9294bfcfabf7fae965a4ab990813b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9987c3952d023ce37047939c4e520f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caeed8c8483a938240841f75e8789e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30dca0c76c1e76d01e492fee52226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a6be5eb5e6da1bdd13ab6a3be61a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10bca93e36d40b2e497e23b8285c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39b6a48ef8b39c18609c2cd05db71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56cb2dee58bf6d96682f5a6f5cca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0113444dfa669f9cb846b5e29372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a48f8eeadca384283a2b71e489c25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527da30ebac2bd79fe950c98727568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525132cff947dc6b801ffda2b73cbcd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ae1431d83ce4c5b2f1bdb1ceca4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f7eab3889623244b661d1aca4048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88ebfed796e768d4448ed6a99b0b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29faa21e384a01a580f19e3b834fbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc9f09ff25c9b3168073d70c78ce5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e136a4b1c8269cdcdeb87980b94e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad041998c81b63e2a43dc46da3cc38b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec998552fb0f8347773aea36d9eb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897910a070e1f382903fc800aeecdd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f4380463bf1973c30514b3e357897310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a23fa14046611517694eef454192b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7eed2e21a81908ec74768269e183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ebf5dc42cfc77794bf70118542f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9103c0018b9fcd306b31ce326903314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2159bf097eb9acb0ba1ec65912b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32bb1ced34df16a5ab4bf9b1118329316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b8290c2a50c677061348590108d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790b36f5503059d0826bbf37cdad58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17999305e8b64d4e7613efabe8e143bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3379cee59c14d82ab542c5d549fd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519fbb0baa4f9c527ac348e479d17e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f0503ebc73d3f11883bb7fb51ce56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434a6ae00682a35cc5812a295af405323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9e6de157edb2c4a8a2200b8d6b94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93c1c2273e28d5931b9420af7f7426325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea905bb98ff8538c08687ac87ae4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12404a48b1e32dca20d2b711cb930d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98e462058233c08103f7ea0db0b6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2482969ad089b0580b36f388035388329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a358b4908f0412b1675bc3ad6de2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ad0bd9c0331b020b932171ce1bb4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd2caba5231b91231936b65061f5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe53f38370c0e240e387f8e13beb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c9ba981c8d651f2d2fdd7bfe7a85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2410149b0dfd5fc043edf2615188c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342f8a4eb0e7ef384dfdb756c9058d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4192b18b83a795d6c28c0724ca2db5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbdc05ff620ef5da977ab2241755b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f1d2564afa4d4405c7852a85e4075339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e66bb1253d54f6d22e254959d488a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e094d6884c05e5845f03afeda6844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9863360ec4f815e78dee0663ff1e9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42a2533d3202058154716df91d779e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1110bd11ed098c127d495937ee115d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80727b389e419cd6c2d02b481c087867345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9773e68a0cb34cbd5e26b6ca2a286f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03560b9b4feee76895cdcbbf5499aed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab0783eff8c77d197559fc3d4d2d18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c4f36c6c88caf4adfdccd4cbc765349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb0095e19e469a196912d018a6fdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e25fc1d701e47eb9aedeff8b69dd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2358ac70978c22bb3b07c9575fac802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cb5dbfd51ace047af481101303511353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1944229febffbe5dfbe5a4d7a903e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d40ef284c1474051f42b773ea3000f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1caf917313ddd1415e7c283fd8a43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e2a068eff02e448a308029775a83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b7d23cd118ad59152b31c729555d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04798821ddaff7634bc0185129c0c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82afec2c433ae94cc655a04841fd7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9b2590d27e4a1133a1107637ffec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464879f1bee5c72e9597e6f0a287bd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc70238b970a369235a7ff39bd3b24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3262a55fb45dea5e97e5e10246707364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f65edfc9cc2621d219f96aca1effd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d105c42311eb63c2acb7d0f5e0bf1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103881ae406e798ba65aa6616cf7ec23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761ee3a90e0b37f2acaa990c5594e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72e2902a6d2a61ceab340d54628d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc83278d38672ebdcb6162ebfd3f5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5a80c1bb2896963ecae1f97f0244371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c63b199f161328f99e9945a0d9f6c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42b7bca14331586e7ba39b34e32367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97d33b882b9730088dae1854cc73a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106a0497781fd5450ebc5c36131e5cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146b8109e5ae06be44d82174bcff3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77062d7036e42edc4582aa4c2609989b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af2872bb68530caba49dca694eedd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a09696a0da0e4e5d3714944c8a75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9745ad4fabc724abe39bbddf4ee32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd47e69d74965853a657253ce3a09f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c527d2e8fdaa8dc5331dfa92712472382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d52e1d08c108f81e347b4f77d676c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fde0c3b0c437fba8ce6ba98a685a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9be10041c5754aff4049f38d44c1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf79baa3f51539e59a9820160d55a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64fd8d8f11c587acc6e7354d52996a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d8083e408eb2513cda81fac8b79b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caced4fb3d84b7b61c2131593d0feb6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d2938b4e05431cf4d649d350a6b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de05186c433388e9953a3b959b0fb4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b755bafda2bb38dd36cfeb6750b6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab2f68ad2d71a15bc4261146a3bd2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb316cda6f584734f5b7d280e8df4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2331319f7bd396e75016d22ca7ea95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8d6a30e76b4669d502628969f85d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fdf7d27b3983b57a88f76b08c5026397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d373b4520d10a97e89ea03fbabee54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877d586ee0b629ef1a328b4d5df3d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9eb2a0debffb9db0b66144be65594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca6ba059fddefb5934146a0e19aa52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6bc1707498bd30ce24d947fd34d15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743f51e56973b1c86f36686f998ad9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f856fb8f5dc7e5da649964ccf95b34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d075c44cd1ef990a93f130f3da78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3740a0097edf4e67fa573ab0a723406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a064b21364c570ce6b507fa5d1717d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6431f974f172f0a77a279031512ac11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf9bfb1ebbacf0401cfec362b9cce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c4955ac7f65ba52cecc47b46bf368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c5a9e9d35e7b912eca1581fb35cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee773709cf1535ad0139cc5fe15da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d647d254b5f5db4308be03eac9154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2f85277b7973b228a02a8ff672bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d55b9ae7220400ade5c9ce400513415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69817b160e8a6f3a7456211ec29299416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47cc32b9eaba304d828b4fb78e57c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d263a8d2d1ef6a23e0f1587222579a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899503326eac615f21ce344b1c38de96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72630ea7d41a026b900d4006e92940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0ab8d2565fbae665c33e6acf9230421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21e031de33bb497d89cb7ea1c2739422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd3d519cb8abc65feb447c71fcc73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3a2a87232c02bc8636997023eb3c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8671282a45af112af34b3d7ca2e4355425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c840c3773b00cf6c800ab008fa82a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a85ae34108c2d15946dc02ed83bd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c187bcbc4426634d47e0811fb74651428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054648ece25c5d7bae6224be58e8347429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94627857d18b0633e985943dfe14f71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1642cffeeeed11882d37f2412654431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29157ed83406f899aa47a8b6cfdf5b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed788ac1e38030a8e52ceaa0b046528433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6926d65a5e02af0e10e696333a5a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58151f2296f114d66a3b3492e8dc6ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db793b33e4de88b0bfdf25cac3dd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfec52e6b32f731845935ddbc463e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7159aff14f0c1463d0673111155b16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6d0c8b033ebd52846f1f5646564c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f544bd96dff418169b067aec6825b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c06b3483aee1db876349e9f24b1cc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dced4b043a38fdd8a64ed25fdc143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a66b81827db2e4e14cc556f74a30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c3a0d574fec2cb31c569c086d6d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b46f57ba757f570624ac0deafe8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415104da39fac22976d243cad330a730446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bfae3faa4503dc8d37b440262def447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21a59ff6fb789ad8b46cf4645ad75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff673d75797269159df1d1cce16efb24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7d09c91fe4d86e7c9ea1586de126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c654a944fa4cd4f4f4ce42e14b4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf20aec7de939d69fea9f83e493126452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2584fb63803204f5fbf19eb738e1c5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc1546071bd39911641ddc3ef3e74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10096f35016db243fd7c7995ff90f550455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13734354aaa852c9936f46caa18d056456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da318d5f23bd117562ed625e10cd9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf56a7b78169d703d4bca5bd0f43d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a47b65e70c5083b069600daf8cae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea533c6a73433bd2780df8b9cfb432460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d2cc5e3bdd519037c6838b8fa624461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f121c2a4e82f3c6d460bd8358f0e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f5bd35262e06dc72fb0d3dd3349c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db3ba0dfab52b2b907e5e9e71ca23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190028fc3b8fa2075554514369edd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34d90c953eca3787cfb074ac44370466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da85b219e6b6fc73e79b3adea295d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5668563b7bcdb98cd9d0c344c0ddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5deb16e6e715014205768f0377c69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b03fc76f648b03f795b2adb208986470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888089b4fde46149eca2a33615e1fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd5399c729444e33b756f0fd8d2e4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db105d698216f9f5ecdd291b95191b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbde30c597bd0e3296bc397e36d156474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142fdf582b8448c3f0ae16400e56e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6da9af38937cbeddd481f8537cde4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1971b10e928adc0fe4b931dba959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9aca1867ba5aa9e51dc7d8cb49226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81140cbcc20c027aaa940298048ba249479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374ad77b4f3326d1aa4031990161a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7622bb322aeed1cdb46cb1256b35a75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470cac7f72d463cc0b137b0b9b1bdb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6674fc82b36a55b9210f7c56df138483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f8a5288de200ba993bb0e9cb2000484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b468a5da20575eed8e107c092c37e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1dde9aac44dcf9c5c58f0f822572b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972d4d1916a110a1f9831d819f1189487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e0ea991424f5d7cc82997df0e593488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075e0d6029136d10769ceb06bc3bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9b69e37beef2c3681b1d81f73046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab86c62e3d2e4e9340ee4367f92cf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934113169fbbdde33edf67cd692d96cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428897e942b6a70d5f289cc42f0df6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2778c0ce66bcab88d7f5b1cd14dbcc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebedab7e04f0319af0744ab7ffc7ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe3aed6445b3ca7363430777d70101496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c58545625ffc7c75678224b80b44c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3f224a2bc0a1d7bafecd71c99ef9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2abbba0644d87377ffa0530871722e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e82055b108b18aae4c29bd8e87196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae32452a9a228a7122bce6ca8f84e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b66c3a00edcf404ff70156825b96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b86741bd65beebddd4d4bc4f35948503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90d1e9ec12545b827c3dc8d6fef7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4e93716d30bfe3dac7c40e4709c26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f167d01e47d5f578ccac2254dff7f24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812791f86798962f9e3070a32690c125507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f12dc173882327e63c12b7fa1514508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3f86c878a09a6ac79c138a1b4e01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232134ba32434ab3eb383e084e2a49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec317cb26dd0e194e0e98ad8a9b167a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae12529fc49d5aed83007fd2bfc4253512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe92d02057d41cba910ab13b0b53b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6674eebca724e5fdec7c162345ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a43e20135ee10eebfc62ef8152cb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045cd62f49e706ebf9a6b5a5ed68de9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf4bb1e159b0c5d48ca0fc40303897517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b091b48c9e4e67468f91d9557d367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9770c8479c192a376aa41aaca8162fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3181d66e38cc324ee0028d0cbe1ad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f74054c1f268bbc8eb393be7fe58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51cc07930e0ee3c936662b04d16de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9c15cf1d9951f7750c2739056c635523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ee8f34395bfb606fefd3c1522219c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a4447d3805f1a3659ccc92e3b7696525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b86d8c51816f200b67f8cf7f0cff69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad505cfbe3a105256002607ef12292ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c7f65db79ec0932cc721b504ac86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa99aab2cc90c6b25f0cf6acd7689529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154149227bead639033c2f470adfbc03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17630df3a0ac1f32b6edfd6bd099c91d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c3f2fa2a0351cc8cb1003fffd4d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af461f43cf72ff39eba6d87666a459533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e029535af1ef77bb8bd8658a907577d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3235b071124f8a04adb6bba9049ad4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471747f9fae71ba7359641108ea658536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f4bb095634b2336252fb8698be19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c6d392208b29db3df474eae99d2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac52d189e71cc0b6d67c6c2b17f1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065564643855d2159d6f3bbe711d30bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db04b06a548ee62feb1f8dc7effc3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318a6169472377f154b70684bbdb4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1a551cf8280f62b7a6d01b2c979c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc03f1ad76d3ecc70e0359b26dc99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3b8a52b5627f279dc91de311c252545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7c8591bff2e8c771130ce439058f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1afa29bbffb68e2fbb79a3ac7851547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62be01ef5d7a90db18f334a26944bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d637abf9bd2e476874e459268249fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6daee1039b4c6a92b89f42d6ae782550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcd1b647abfd46c8da8e06a3cca13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f402e9e393e0b2c3735fff6084392552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100a984583ae8f83219f867d0d84df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2680e1a0a12b696c72e65959284951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff46e9eb24ac875d64b44f23bcc0ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa463dd07b4b75517c03ef53faaa8d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4b8c7a95c5f26150d9855bf5e156d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae9df14b8916753e40269ad718496558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d741997ba8e677b24c480814f50d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4028c6dff7423db1fa5597652929234560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab0695dd02af78da3aced944028fc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602323d8e733652c80389750f3c982e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3594a8caf70861bf2e9b37603ef0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fcad1552281fd510c123c6a11d566564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e912ca4e9826756fe4bf7e6340d5c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94662bb63d12ec618f55b13c24cce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d6a2cbcae19243f3017a598d4de5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177ea7d47ec1371d78190fc5971bc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519972e34301a2e2857c0b05acfd7830569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146f4b0db2049272d89b9fcb87f8c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcacf916d82dc0c46e41d9792eb92dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a45f17836469542b0a15794543dc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c4c28695330569aab560d1eeda84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1bb3ff340e78b42f89bbd5ee91ae5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33e7ffcdf226996c488cc809fe828575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df6c79b9f8ebd739d36c533e114ded576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c4f85a160d21d277117967b2ede05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20cfd2d2854d3305e6ac4dc9d015f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0bc665442e5a1ccdca5ebaacd62ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79870f49c7f5bbc0f1400cf8f3374d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b924bfcffb3dd86bea4f92e2c353c53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b559dfaa7e3082e88664ce4b0d4253582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb500bb275eea389fa3eceb3fd59a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2ba04c4ca59f24dc6cf6d9ab2cf73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164041070d5177d97195c328fdfc4288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a02c75ebe58162c7a9c338b308b941586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184990b2d6ae0c361c2b0b15a619f883587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb166b4192b846e89e11a16654505588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33553ad63414785baca7f065dae60e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80298cf2c292ce3fc01836c6ef46fbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d04bea87f8983bf6de205284a7be28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b6965753019525bc4018c2b2d0898592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edda0684a976914e33b21b34bc0e231593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9389e5d5be6dcdc7c58d14f804eafa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228d3f3c713b009d9cd0ee5d9bd321595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c85f40fcae2ae5a709e780352ede7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14e4b50ceb16cc0b56d8311ee5d4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec998d58d92a289f66924684dea38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79811cb5474fb524187f01c8c69a939599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276d6b93da23fabed711ed99b577cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719fff8dbe364d2a9e1f3cd1b54a09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48c799c29e5db0a2324c3393ac5acd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d6290781f0cb9f4a818c453f461d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0dd8b779bf970f8d4e4a7d15a2860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe49d360bc71d228d92c57a7996cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160ed41d04ab6a85e036eb71f39d28a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a188a094e84d20fcc26634877540c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727653ec10a927bb1b0742aaa61f230d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ac70c3ba2dbb88710d0ded5ec701609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86edb4e89793d2f6cf12cf4551da7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604694665efcb4dbca1ee75f56b0e9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a169cfa2415cf70b4a402ec2232b50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd84ee982f259256ef4e01983e96e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3a17789885cb8109d9c9de340eb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21588f8f443482712d09ea14311c3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808070771f291dae8245fcea983ea8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576c83324013586f6251384cba4b2b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a495e44f8a14c8ecbf99139b725e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0064aed4ad59ac9a66865564ded0e02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305b4efaa6773da7519fe00695bc65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e413ddc0287ccc1049876704fccb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb5d02af1df6fdddfbac54d918d68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b675729b72debcbd54e3321984f90b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcef17ed6afe577ad18ba296eaa2ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea16dc64e8dfd3a261a38cfe9d0a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce4878a8cabd8d1e6c3e9498565ba0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9204eba56fc9c5f6c1ad74a73787b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090a055a0b098cfbecb29c80c7a8796628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7c107bf264215729347464a7fa73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85b2bbc453dfd6dfdd231615d431fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76b47838219f9d082ed08ec7fda54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f493f5315fd487c955da1d7b1604632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0cbfaf115221b658f07ce81967134633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f14369de05003f0467f8466c2d84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ebec7669c5a11d0e0d0fbe971e13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa431cc61b68b4bc0de5e4a3ff603d23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6ffde760f21740af83a34912af3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787dea8d310c654d02b6afe247be941638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b11662ac74a76364c27576c80435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c96a80eee158bbb2e1f43a6f7abf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e4473d5bc0e69f94d58c631437fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accde0151f5e6c44ec1c9ebb9c10af2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71938051a24ed18aff6af5cc81ae4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eb3e7a9e58ea40997b32664395179644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3096343dc1ea2b5fd6b380ef8249b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d722a0cfd5ef6b64ccd4fc5791a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c7928601233f753661c2faa28922a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22348b42d38b0239d07cc8ac7a4d2fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c967e9ee87707e0f45ef032a14f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc9bd12703ff8b64c172e6988a1e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db549518fbc8331f29d98c178b2e4d97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aafe7386afa69ac9e5451af6f676d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0998294088f9537d0260dc1f35715653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483705eec0f0049d771e7084097fe47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cf0634a014d376ae6e0e004c720c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6014a47317a64ddccd00faefaf73c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec7bdbca48d687b6b028e452a9738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525d89f5218834aed7f0c8f815178c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34178aa26f10a8b664dd5d96e0054659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9dc7e1efb2b9b76944aa2eb273aab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e414b57aaf31eb61b29352c0e0d7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a3094c62a875dbd6e50da7d6c10c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc30b7c9af55c5e9dcabeda9bbafd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf04f17e4d1d12f9bf3d91627d4dfe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7808dee976c9ff1b9c8eac1ed47d92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b805098919786ef2ea627cbe9f681c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4512b4b43416fb57701fd80a785687667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9bd970132fd8064b1847fe0348c18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385089fa004ad950a972586ef2f7ae5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265d477eb9e5542a88ed83922d9bce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6c62df4b4a3b3e8b9329c48559ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a146c0a9f7c6a16a5bd53f1fc7fbe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aad3424237c65e262693d144a6183673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd7a0f5557a18c05d145518307cbf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f796eb746af9a6bc527c9bd301b7b03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d0a2f72771d197f48cf49b18c0644676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe82fa27cf951225c5e0c39ff09aa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7550b258e2a359b24b8c79881431a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad27769ab237b3ce047fac2b9b4d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b569795ab85cb71cd1502a4031449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d98b162dfea63dbf118eff6260526681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6a510381362aa77b919d8365cda14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb674fccf8af67d36090c987eb36f67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74eb4cf0065f2a792a3613326b8b93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61dcba92ed0b0c347d4b01de8e35c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6186ee97ec480028a698d6c5d064fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd931cfec8de11ff2ce06ec907046aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b32ff6c4de58460573b95eab6729e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96328a316aafc9ffe4b339bb3e6b7a5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafe37e60aa77707eb980b920a5745d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978941ad32fc6ef45a9e54f020605d83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3925bdccace3aeb88d6d1260cbd55e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8619459a6434fac2c1d1ae6726d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b783e63219ac958fbf89affd275103694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83052089310e32f08d11756601da45f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4a2a59bd09aa52f2e333213c3fb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550ba6b348e3f85a95d4076e9cd085697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e46269f655098fb44e128f36247c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06237027aa2ee9780ca80b2f45fe8e88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d3adffbfdce3199eb37a9b9b6852700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb536f748cda3a7b004cb916e4c321d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d5d64fa37062bb0ebf30b11f5c395702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9bbc691ec10b13650bc483064b34b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada37438d8c9a9e7e26be5f8fc2058704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608b3fb2762212fab4687df7098618705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e28bca67a00afcecb461a4def8f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9ec2374961e7a95f9d5f117c2b78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c518194591a0c884f781a3b742ff5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be57b3ff0eca9adccc405b346a66a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f82f12fad293307f12751e6c24ded710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad32e628ab9bd30138c3130a516ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba72c74b0776718ec4b2070d4da53ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c37ab2c7253426d7179f255c20b58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec078418f7bba4ef29ef6e28ae684d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dd2c5cc99b55bd7b5bf639c956332715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f164a181b165516eeca53ada9a8ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4469092c6cfe91840f1ed9dce3a652717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff12ba14d63348cb59ee40004d82a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0148413dbc445da07d2d3baf3b1ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c46bdf295116cb8160a3492561d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a291170e434b136ece2bfb41ed9da6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f94716cb5758828dacdf80cf6c79f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dca23b3f9ddf77eb9da12647e8661723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35590e66c425ab5c386319b7a0ffaf80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efa9b4749eea57ed34346123de66af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95372094bd51826f4d6473c96c0e7234726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50636a1cfbf85051ca08bed866a8cd83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63647518d18c3ac74be9d97f2758c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc1f38304de13b763cd7ea438d60f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c215f1604a1eb22cc3b6b19ddbebc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc9388a0fe0ba956b60b105cb3572731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7d99922ec246b0bfe8fd48b62002732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2949e301b8d2469dafce4023d5aad5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d414faf4d4620b1eead6dadfb0e6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ddf95808633c8f7a5314a4f83052b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79224392991fe12f73380d20f895e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661063e71937cd6dd48497b0b5a293737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c07639e71588a1c841e789450fd00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c46495f65c0167b6325865c27adfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ccfaf395a7f319d5d745681bd0cf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ae6cc5d2ccf580eee9dc55bbbcbcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64e8449979f49e801dff6ba74cfee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd911be8019100e6e8a823f2a8f468f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c37c5516b6a10556bbeabdc1d339d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aeb14bc8279fc1d8b4190b06f3bd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd6c054e248471e362ff67e8ceaccd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57193cef694bb6cf28f21cb8b28ba7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d0a5f559c5551c686948393f6182748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14d896ce629f7d691cea720197f73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9461178f8a4f5b2cfd17d97901df568750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf438a39220848fb0df623ece2dfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672520a9e38ab7d9548b176a4e8d0a5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c25ab6e760057c874481ad4a2f3c89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc9b724d458a2e754c5ff1a5167f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab9c7abd3fd415c088da100bbd06f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084490a63311fe1ef2662cb651bbe48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141b22d3aa046da84abb580b9a469f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a9d03ce4e7bc09db151c49199db6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982609099da445f2f751930ee3bb740f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461cf94e5d257a6ef65ef0f7e6f88b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047b578fc8c2584802b84ff68c39ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5a08db0c31933fbd011470e0e4790762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48cff411aca2a88d7a54198e085111763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77948a8f2dcf096c73be72c1155dd16764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06641cc986702b032914bd3688bba4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ece42b1c6285ffd26909eb8eddee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31a2b8b066064d9357cc31f5caade767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b8d8f2883520d8685270dadc8d4a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be9bc86013d4c5066f757bbbe08f2d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643d72bc3f51fb431588f68a6ea4cde770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e37d9163486cf2226faa49fa7d162771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e9966e2e376b9c09b07bc0b4dc5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe3c4bc08cf9f1105df31e69609e4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ffc35c2fbc0f7f65473c30af4c0c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb748b58f09ffb1feab965bd24b4fbd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63fbd651fce099c8ca0fae2662a0a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387cc2cc47cf79599acdfb4ec2f39fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f75eeeb7764a0b7d6d87797b6827f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507925aee8cbcc7d50100edc7f3505b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616ea97d6479c324cfdd2da3bea468780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cce8f2a993456f86e96b59f35fb4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36f6b927a8c354d26005e5932ad2c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d950b7d21b640889b997c957d5a7fa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed655d37b05dcc68740a38e37dcffc5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e9d9dbb942525d4302772789bcd82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e2c2ed76d84cd78db04db6fc075de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8114bdc977e43dc18a336f42e3c1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8323050b74a71914440acd087369788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71ff351c61fd4dcb4cfd52ac8af2a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3cead110d1cc93e3f97de28f38865790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7484d78e271d6f4cd1ed6b31bf3cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f55f278e1f116e9384e46ce3d5578792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa79bcc5d840aca7153ad8e43c222b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46bb0c169d2fbb641f2c1b6f2c8f23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381aa2288b31cddd3a04f1735c08728795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4d3de9d83101d9d06c3611cacb10f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3db4cd19a024508a058a41d17d42797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc5693a4bb03a5e923e9ffdab645b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232141b066163d00ad1719b11f6a6be4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac41c54b8940bdaed483080b093665800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e079c3e6a9a2188f24063ca78683d23801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c80b09ae0275f67944383ac67111802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942eb33cd9f39bcba4b147c83d36900803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35b1138951d9bab287e45218b018a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af54c1b49d6580a7da39c9204523fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5d98e8b12bca73a3725b45c1d42a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fcb04b7368380a4069734060e7915807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613cf42ad4ca0f00d92be1dc5c8ddf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb7f839dcfd0935dd9077f56d0a1d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331217b934a07c70b6491a67457f000a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe6f191f9246a5bb9e6bd7076266d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b81d344538e1bc6efee2fe0d4e907812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6dfdf886e0cc76e944079438b432c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8de8292043271bf9f19881ed555a1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c276247185b828d029ce92e3de323815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7566f65122ca095027e8eb0b87262816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17fc2e2434150f2ea6cc6a13fcd85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82344e41b3704c04e8dc74660152ba3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243457fc81c1d264c4b38e2cfc4aa1d9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1beb58ef1121d9ee0e5bd7fcbbd23820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3a628782da4fa6409ed4c9d2c49d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc93287792887aa467d0a5f011c6b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e31e1809e482e94bde192ead68cbd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6fdc2b5cbc6e86331f2136c49bd8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1ed19a8b83c4704ba38c99840560825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9abc8adbd3c2e124c190a9c5b8b35826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a335af6689f057999ad721a22de202827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb3b75cca46b4363f30190770975e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9f5fb296e450f0c634ae2b26ac81829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d86e313385a15bba06371d363e4858830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3a6f821ce1c18276807de6a34cde831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6090b582aea6c7cf5bd0865cbb0c7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61487fb152020a1f886737770d4ad0fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17da6f2f2c9dd9de69e64b8eec54d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530258fc0d5e7f2e1088abd647b036ff835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2e3855e764ea0dbf7914d4d98fa02836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932d54f03888d41d23b1f241a710ede837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8161702becbb5a514367285d49b2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce42896cba285aa226bd5839564b6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee918872df7b3c3bc31e65325e0c7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0db82fbb603f26a63da9292524b4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26880f513702bef58b5f01405eaae044842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54631160cdf961c799e77aa90c51c306843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b357f5f84b5a2d28be450d4639fd20844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54794b3fd1d6e8b4fbff187075f46c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c70ce59b6430b1e319e901850be7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8920e7329027aaf44078d7638973847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd066208cbf0c43eb68b1755106539848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e7c1a8b89eb04d4625ae046e3959849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309af819853b1adaa15d5ea9782937d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf4ed088c6ba0b6649ac79242de253851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d764d90175540ee2300286471d2b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf279d37feb8537a3d1504876fcde853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667395fc01a347ee76695d68917e77a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140219b6ca00a9e5c3476457434404855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d6c788f5bb9b63ad7e4e23b77b465856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede99c4ba87a86631740aa8efdfe85e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3f0edb6d39ec6410aae638663bfbf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b513cef7175b88397c40840f2649ddc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820015bf47c4d5a3f4f125c1a7c9a1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39255a66ab87c2a3058b9dcc290281ea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ac34c264addf51c21650e0432760862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac27c1aaa3890c6ab5c0bae729ea59863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83ff4e350d0edf7926c90eea51894864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c5e224d35c761f8d572e0d8b6bd2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876dc4334337d3f4cae8824517223a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9c7d09cf766e4293d237cf3748ef1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e6ecf14c20869f7c91c3e8dac8f1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25446b0897b8175433a9874e197415869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1498f4d9e41bcf4d23ecf6e0a3ec870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77de0cb0514f2dbb113cb5335455d97871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed99ffd41bf88d21bc586b70386a15d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7932aed610b083179b46c4efa29ceb8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ca9af2cfc17a613f7ab1d35e3178874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84a253a9e8b0588bb4159869f0bc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1eb6b54a788034af081c8a01b93d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342459ebbff5ae1793a9c5390c65925d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5578b195c8e5597461a4abbbbca88b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589240025e146841d3c28b0e7408df879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd101c29f5b97d975c58d2fc269864e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d15d61d61df33f00a5bd43cf148fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc4aaf68a90695ffc92f377395bf6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091848adb6f3477bb3a2c3caac6fa4e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b80109707830b3f9f908182910469884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a687f210326efdbc3fd0e2b7d0e7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a217b1114f774fd44fda937737a4e2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da312fe1312c9060b94fceb44cf4c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a6ce9e5b2c69123844fde4e53c52888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0519ffb4266512f341db6d46206e5c9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69313e72afd748786ab34e10f902a11890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5c7023dec4877230c40230330797891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5cd9793daf54994efdb104ee7fdfc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa94c2ed7dd2ed09657ca7b5c79ce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b49b2974ccddc7a2202173b61e2d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547ab71f599df0546bd4061c755058895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d5074ff060312822a836ae3125a3e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c07e381ae63e021e1340205bb4895f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e3907bfea42abd33f4040f224e62898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203f74a61406a8740a585f204b1b34899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ab90a203cc78d90153e09723d4fa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77dbc74274667ea0661d75eab5c4c6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b54c181f1b6ad660fb61d204881872902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5f9a5ae9f0eb03a0b914d73e5d65903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737543f2a3d3d06dd50ad29eb8dfd9d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998f8a2e4653962dad055c2cd095ee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f71599d420226055044317330568906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08239ea44019e4ed5932af498d74a9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a5a280bd6cc22686f3392136ab91908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eec66d5bfef6a274e87f588654e17909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec320423b3764ac1036d4da4fe95d82910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440c23c08fe1c90878dbda0dd30e45d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5603ce6cd090fa9ec188a358770aae3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa27cea40bd55fe69af027427c7f0b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a53ae2b78d3ed903abd546165ebf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790af075d7a5a6af9edbdb96385b32d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9dcb871b401a271dd52068ca79770916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd973c7c3a7d52c2042395f635abaed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17989449426934f9ecd9044237a14b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b8ca4d29bb8fcab13c5522bb14b4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff704bd6451a6c08a185c5007ba3077920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627325b30175111ba5cb126455cc990921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b58dffc4c6a3fc4ee0251444d511b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3f6cd5a1da178ccad417ecaac52e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557fcc4f89d8fa9c78edcf698f957f2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72095284cf6fd6ed1704a4c76b28b29925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ea662c4b87aa8f4007d2136afed2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd82cf1d2dd490c93f1b40b88e5e8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd778221c264a8c88fd56cb1bd805b5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357aa4f3d68de84f43ef03a78bc7232929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a3c63c850ff5ca94d3c432d49ae4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0130995fe2af39271491cecabdc7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b391e6ec147192f872ec8035c7e1a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07149963efda327efd8e4fb417bc61c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12abfa78f606b9d9ae8375116fa4c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84dbb6a0dc4c36e2d74e8484f31f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378a3c24788147f9234e071fe61330936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e67bf0842ba26d91e82b9838567c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936cc0fa6a841ee1ff6147dd2b9793938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc708c970210f127893dccaa8e42e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956487619fd08716767f2384b3c011e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82fef660c765d6dd598876d6b2189941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868850a992e704bc2012608b391002f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcce8bc4567eddeba47d27fb7f5ff3a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34da496ce53974c1845d0e2e03e95a1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237888d813cb326ff1111508cdeb44ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85bf88700ec1a0e9fce5f833e3035d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d15fa41b55271b989480c747afda11947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787d4073bb6b2cd6a5e379632cfc2c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca637f854558bc0a04333238b9cdda0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bf24cf06118abc56f3d7007088c0f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ad8be94e8fea904d3dafded1c318951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ba68059552a23690b8d6003ff7cce952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018c0b5da8c4b6ff95cdabacc3de78953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a765633eb4927ecaa23fd060d671954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b213f14a08eb384b35b9e3fbff7299955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efc44a5a874d1587e74eff27c214b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8001079a149e09f1c7d38b1a9689b4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85403d141ee3e20cc3e3de253e3048958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36258f05401edc35d59c7afcfe7da6f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8d0761a550e14ed2b7fd9a8b96d6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c126c70163e51d12620e181fd680dda961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbbc06aab7f04b03235587b5f4f17962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a27c06674c7a96107221f48e53ff13963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ce1415bc0884c75b85649cd39d9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a191924c5b6f5729178ad9ea0cea965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6184084011590abf1e7f80dc7b12c2e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c70e79c19876950b35dbdcecff03967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cdd1d1ea0285f425b24967b1b8c22968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b5b1a05ece43fb29c6bf4061ffd74969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8dbf20c6f79f7e8c78d7b4764c25970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486438b5ec1f601eebf43cdffe9d9b9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82305723e52181cf4f03ead37284d6ba972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237670b17616174ad432ea8141b8f3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5affaf355f7a53deb316fcf49c20e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923eb670f027b451cfd3a6e5ba8fbe7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37737dfd28d510ac96ae071bc7b5881976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c3703d0ea78c692d252531b4df70977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487dfdca37f465fe955f8d6a4a9e3f6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78683aa79ab749098ff14bd559268f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a6abc0a4f74663ab232763d3cc16980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0e1588d507952c031dbeaf8185783981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835b148cfe0727a194141a33312050982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a62c327820cfc479a788f41948cd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162641b21114b94e47a13e40fc854633984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da20daed94a5daf2dae88cd3a7053985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964e07c44af80e50eb6460baa086c9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea62ddd48a5b1bfc5c05d350bc8611987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e5f049e761747a824a864560c8da988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d41a1af93186d77aeeceaaaa25618989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d414a2592d4d58864d86d4a20b3cf6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c079ac547c7b116bb21de3ba884fec991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1bf6395a487f5abdd6066fed145f6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8c6c393245d9e37c045dfb65604f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee645933aff3846a1b168b98e8ef47994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0b7c8fd4e6eeac183bf5add4e38b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf96e935ae4d87a87fedc6e4802e98996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527547de7ea45ef464c3533677f608d0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>