--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063153eef156b8192ba8bf8518cb1131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076675c945a80acb55eb2f16a174c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8807533cabf0bccc4ab6fa02143ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f979f1dc70d322cbb4d8a126f3b254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce98396cecf044a7f46101d1fd48f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f5eec9d819e7d59e7565ac6a5d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9910c9936e632338a1f416227b23b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4094d8efc3176522fa744d91ceb7fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621de561b92e28654225f3dcaa662579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b505e808972072e048ccac4836c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c11ea2ccf85ac97399897577abfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce8715c17f393cfa004f2df5c220712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d76722473cc9272850b7db96f484713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba360e341500201514ea7469458e74714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df427b884e8bb1fbe14a9e202d36cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a42ac682a3c119a27186cfce181216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845f03d0405ae030ea5ebf8dacf06ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a58cf4d0e8283ed35a296cad33c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8322b2f756f3621b820306efe8b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115eaf83c82347546d925584e9eb6b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6578d2ec8fc6f7504b9c2198cdbeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64acbeb6e73898bb405cd4bb4a58722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641067a016bac2d4e30c7b453ca59f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b2947b976f6f6a0bdcf0d4c4797a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c9be1f429cce3da8feeb9785885325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b73e7e7265506204443d7b91cc1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091233f1ef6224b7149b160b15f0cd7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ebceb613a356c0b7c5b512a89419c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d98e27a41b11aacb69abe791dddcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fdb1e2c05df00cc515dc6a7635c4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de78a1ba3aef3292d5eb18233dca631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ba0ac7445026c64b74fb43d4c95f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c557508b497d87735292eb92ca5d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effd01fb6c9c93e85cdfa7fc284e7e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56811ca036665224d962151fc13f9b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4e9dd7b406c7663a6fd41d6ac20436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ccd3e578590f1fec58d1b9df81ccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef85f1336387f4af433621a16a70a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e609232be47a346956e4231d953e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a699528bb8a566e60a27a1bec2c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e61cf88c6124630ddd50e5bb5e6d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02916a564cb5545e58ced19b751e7d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7e7616d2b6e3d135483f76e7095d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6493a972ff4d60de9afd459a09c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd24069dcabe5f3cc0d7e4720dd8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a14942e21765b48bc715ae45f6f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85ee8a7d487e5e9713741391f50fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426cfa3279b640b0ddc9ce05486ee4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb3828e3696976df8c0b77413d7e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e058085551fa8cb1769fec849896050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751d2d99d8404d4b7499fb303f540051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8802f6b28e4dc1f8d9649588e27b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2b91e5d9c400c8178e2480140af353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0759eee8745409e588f46ea326ada154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709bb42d84ced8a7ee959aec7e804f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ff2b283f4c8912f8d7f97f09d1a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c66e2cf8c3b7836cabfb20051057257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83f30945e64d4765b867cfbb779bc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5eaf2a2e12083686509af1febf91059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6c39de96338a6591118c1adb249f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e708bf0abee231884fcec06d321961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2a4b9f7b03ca1e5db4a917285b0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea842b09e52213be4f41b6adb2f65063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212fc43e636b974b94172838bacafd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72790e0dccbfbc5a915ff00c38ce55265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73851288e7c425f551b0aeae843b67166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3489d9fd1143317b012a52516ce82a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117d28491824034a633cf554ad4de768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082005fe7c946b0eab730ec028c1e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c156c5c54baa938ff441f9d1711370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b0baee7d45f6dfa256aabbd3644671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78ea295e8f64aff1f72086a524837c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753be00e6eaf87ba9706c0051fdcb34d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb683ce356fe540bd9d60eca97a8e7f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f344a0e1ba4595bd622b734e7db375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee305d180df96cfbe133fc6c021e4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cb64f4f69e03707f8e047f6210f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596e0fba49902789338e6b7723fbf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa463db78c2fc4081480024b8e8abc1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599e12a945f533f682907da9bfe82d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176af845ac1ea3b3ee1d50e143c63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbcc9a6d8416e1b00374b7b5f5745782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa2fb0aec104c766ff80e39d1efb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8764d136cbefdd018bf70cc535ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107468cd58358cadf683d83f22f33985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d78d3d3755cd39ada24165bf291e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b12ce72f6f075410e482ba6e8acb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274edea57cf09c1594d6a2449eaf5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5bfe990ba598e87f5ad016bc704ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3abd5b253b1fa3999c9b4db84898a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7d8cbbe4af5fa823e82a0b31c6c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d331487388cbf3956187c78be65b4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c618bf11020a51613bb64798c83d8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1a616899bcd71b645f5ecf6e3469894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881df83c491b7f0e452b0fe92b7228095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e04562f227f72a65b40f1c392a3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf1ef05d3e1e799841a775018c09f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339734fc764d935e3ff5498baa6f85498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf4a0d7043d5d41bb71033548592f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa493627b6ccebb1662fdb780e347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9ddd968c2e28949b88085039b227f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33720a188806aea35f2c465e52b317102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574c2f09e99450c0126c5e8ad6b38e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a9987e558a6dca6639a1927a7aa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bff515765a82d0cc3dd84d7660fe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ddd07e2dfb4a33c82ff48ff4af19b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5643bb8f6c67d9dd8c91c2143cbc52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c6b572e9253f8b9279eaba319082c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71f2c7cae74e87c1838e226b317e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe91e53c4c795a39567244aa0e248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472febb65981cfa883f18ad1911177b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74e58fa2ddd5bf83ebf50d420683a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f2b1fc869575a9c5f10ab10951d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304063ac63c53223ebcafffb3f1240b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8977fa88ec9ff3baf854a6274de1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ec1f89ed82b347e75cb3336adc9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe06ace1ac26cc1b919653d64c692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab000a2d9b5525883fd4e7202ee42a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33a58d8232e3698d4a68ada15b206119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd48fec073f4fc709fce3a2e7ab6f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002670e18acd431aebf8d30d19ec7d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b8d284cebd7dd50f4910f0e44e0bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db29e6cc114ef426e5a58b6ea7aae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3db15a58e4d92b3886836f1f5977124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f11c6f9fd6a9b4ba0a11442c83f30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65bfa0ed5a43d3b886385193706fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de0a9db77a97fccc8650d1cae7bb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21239a13364ac6c83870089f2afe6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebae47a07993a73939c4464da1385129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61008c44ec20458b8333faa6c2cac5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76b6a2be76845d4dd3885046580fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db365e3a02d16e4d86145032cbd708c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d0dbe1b19d2eb2741df70c1e8dcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242208b649f0e76da7dd1a1a131d21a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec9ef7ae22bb980ecdaa1241107813135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a374f03e18fc8546cb50440e67dee81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe32f16a95cb2707b02c77849de84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860db253655771fe4d69e4ac6dd3092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099eb21c2c15919d7031e6fafd0749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a880af92120c0fd62be59c8c45480b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08260980768a0a244294bb674c6fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9002727ac6ba6ce584bf29a57c51f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9777d9cb03c5975976e24cf6a179be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85014db463c03d61ee624c45cbfcbb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0d3460a479c65466533d28090a74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ce184689896843ecacf22832515b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990694a6e765cf7f35f3a3703be23d44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcde75bd0a8765c7da8f918f2e956148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a90d06d7a59706027beb89c461d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d1da12849e814a17afe07f3b64c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f19a09fab7e7f7de890e21313934151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c4cd264808bce63fe44c153cbaec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909db200f0934fad910b56a24c17939153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e8e1a4b4363859c350c49f3a7c8ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a204977f86a15091a94e4416dd51e49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2f0dd63b1e8308d9e86fa8c87d3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e91805a69702a1401c284e54bb9bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d1f2839bfb283bb97950e33022c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d94e325a312f0df7199f1189d004e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6bf076574d8273d81ca0d9751560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4a3dd1364eec471cf31663723e4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc53b8432be7bf142ffba6d0d68c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd57847036a69acd179ab8b49a9a42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec74368cd938fb631137f4f000f66fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e0a46bfa93b4106ef6bdb1f6e240165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef4575dc6a4c2bd0c909929d353f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d440575675c31766bca52b934cff24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55bd45cb74dc2509a0ba0f7a739ebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93019f0c3cfecf00c9c77a460230c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e697ec1ccf2bb426685714f4b730f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e0489a21d24b37a178154f262319171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49066d407b7de4c5251df6ac7deb7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd793298306ad4a94d47767bc4bcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71516e3ef8d239afd672ad8290487c91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d65f962a4ddafb4b6ea361ee6c087175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65caf4aefc106e7b6f40599d1da28d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226adb20ba0ca6c91be5e283a362ef3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7672f437628db6157dcc7281395415178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e81d214fb0a3127c815443ce9b4a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bceba0ec5baed1b4e74a1e7d901203180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929f9d221c162f8ee768a0271821b83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4fb57ac74742080489fad31a1e40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df5beec8013154fb329e5a0968c45b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44b19397b67b76083c593d723fd3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244b9318c4e6b50e25707330bc68e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dcb47f1fb3a7767e8b1fc35824145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811122ad0902fba1ccb6fbe61228b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab7d228ebc9371ea0a712a3a0b31e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc3a1a36c187af60e62b8d03da160189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326688a3a39f5242371ed02708fe05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b2e589b96e7d071d46f1b38be664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bcd030be48a2e5f94f365f0eb6ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f65969b65080950802c4ac3712c76f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ec134d22abefb42345c906bf2898194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869e828440d775e05742aa52fed3a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c8f240fe0232a8a6aaf12b4902a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59b1506a5562e9ef346d70745dbee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad62b173dc9a442ac4d34c8dd72a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545d91a33f96ef392e0664f907cad3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf661c9beef58a3523f0fbf3759df3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f789ad27f4514c390bc80b1ff06b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd36ccdaddaa22ed3e91a478b0691202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e24ac872d84134e0ca1fb395d3a46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6478b7cd79d0dabf8fac346d8db0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa761604cca1ce2afd37bd5e7a617205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22374d8d154bfd7c6e1e5f679cb2a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22be5cfc7402471ee619285739a613207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e897e6da851bce0911bae5ffc3baeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547aeb737bd3d3159969bd7b407a33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f0516ae0be0b26fa9c1b3ec14300210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086361f5b6a0b1e67332c5306dead75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c157f4576e5c03a256778798fbb74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9c3ccbcf2b395f5af8ef50bbceb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dafbdcd6776e2c895c27ca515df20f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ab218ca221a71f92faa0a59c6627215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022296ca0a0a685f36695a3d778128b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f568576a76f8c8fabd1b0fff666046217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c0d761699bbf16d9cea3752f103e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a18795b395cfdad0cff4c49321532219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389bd7a8f7515d3cee39e6866b2cb53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbcc101c7e60c42fb57ef676c566df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb3b7929583279465490e66c01fb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aeb5c9d257e28d66b910f71bd9ebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e23ba808d41906645e3aee30713d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d4b761f1f5b43480e08bfc64a114225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff360c38409c87e1f8eccad4199719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdff80259c05dfcdbe50588638d8ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b60ec0ffa2033273f20501c5ae3de2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269bee29e59c6b26ec5e374d6a3438229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a0d3738366ed2c22233b916cf80a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260170937de82b74abdf34317a1b40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafae9c0312aac9d5bae87388abb7fc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696e1556ec09ab631b1932bf7af601233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42753ef8ea9d5e7ca8b10ec051b70d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829db3588e057776001be5c07d17a1ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdba2df69869045d04b27a313dfdfa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e76167acfd483b22f7534f9799e41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b4c192dfaa0bf57ac5bf926219edd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a48144e421439856bb6bbfa526a4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3085b71f9f74de319291fa1bf7d133d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069325a933f88600d38c46663faa58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a69d37e03f0c25dc86bd612034ced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf4df3e7d7f7f9b2d63fafa7ab1cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ced439b6b8b3ce29797c80f27041d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f61b80ec6c6f4b82f85be83ace02d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37365a26e149875bbdf412b52963fd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df1ede7b443082c86003f968a6f950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569edd8e7264e6c42d67bedbecc983f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc7a6bd1736293dd64092ebed8586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a45c9fccb68e44126b9119c2d14780250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb379124e8f961e4fcb3b5268403d55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf129bdf11f06422a43f7ea8c5a4e1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7bbd5be59b5c6d8f2c61e53696f2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022967eb339558285cc0feeb789d1889254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf58b73fcbd72da259a23649292559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6812dabcd94a42e048509cfb9bd30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eecec84990f4be7fd6c79e5e134a0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8c6e47450d75ad2617c1b3ce08ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0db5dd63ca3ecd3f89bf408caf397d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41bbca5c5d894d784a014db1f118b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca516ec9a4714b6a8bd232ca3833e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eae0788983e9c9b2520f0075a340b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50b29a07b27f5a30f547a5e070c53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7dbe6b082845dc991b4124a0a049a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc35b6d8b8fee0dfd14c230adff4507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e00e331b55c44142259c79876adf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839936a80ac4232d86f0dcd2d4d858267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691d6ff512e45a0ec57751694b047bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102a08445c615647df6f9149291550b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06aa85e66e4e70356d5865348499de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48596e5be2d997928f3907090bfa24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c952946d42c5f9f22b3e8b61310fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1958f246dcd1b9e03f0a83ee64094d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191bc6589f917a815d38cb42e91a1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df0bf34b6098a0bdd4d64a4fc473e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414686918931aa0875b266e957216df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f699d84ad39d01aa5d4680427c839277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46cadf4e16081afcd4ff8560afd67e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d5c63a9ebd69d5247f7dd14400a0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cefc41d33be04d0f8cd4f44a38ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa1553ac0249a003de8c7cf9d7036d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f5fbfc1b4608df28f323f90ef93f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e345af597b8270d2aa946984ef6b4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf703d5b35afe5510e6432c0d517c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a144db57403c5608c645f85db0d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa923b4623ec1e79bdd2484849f4221286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd5b5ede04d918c161f631b96cc0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe899affbef094b5e88661a98dfb9ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37922587f4805ddbbfa7f4a16ba78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688ea1a244100a8ce777bf62ff3db2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151666bab649a4ff807acb3ef561cd4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430867b22588f4c861b348fec800b6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38087603a099dd8a7ea44cb8090a66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad045e02f9e95142b5ca49e1cd619294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9110b04dbb0909309d8aeffa8596d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49bf8dc4ea9aecf9cf058ca42e4193296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba42ae4913f5a8ddb08f161fca76a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b8865681b1a171639e3367285112298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f794b07c5b221289bfd9b85d1495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46bc835d60083b84fedc248b3a0bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d04164210fed9f6835c1e1bf2a051301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347e653de4b6bcb30627650c821d4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00789405f015be5e47b4eb3674192303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5591364ed6223fe00a0485fad46e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527c45a90f7dd5615b805aca6293cef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db3c6dc6391c90186e64eaaacceb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282f9e0c91b631cc37d44537cf51562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f56fad0def89a9bacb35408a43b57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f81f3246c8a1bdde6e8f73104cbed4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b201a83a3aaf61ca85ff9c2ec553462310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730327d481270e2f8485abae6e54c880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41dd07e4fb1f69533629ffd605b59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96971c2ea9f31bfd6ee622a0842bf445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0a0bb73af8754c52707275012a716314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334981a35e5fc65d6e9405d1ced0463315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe25de09d044e391f13d758796dbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803346c5aa348dd240666c0a1c34694317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb909fc04bc07c40aa2fbc9d4594307c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342364991fbfb133b1b9352092d1d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761d72e0644615c27fe50529c21660320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d652046ef16e429c13a6efab7976f3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a01960c7557765940be420106eae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7762a9d0ef65c40925e27f0165711d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcce3adcb1c57f567f608a78b352350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f307be4b3ade0ac3f68f411867cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2604bf9a9bbfddd7663bd3c181575326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bedb204b24639556ebf316d71efbed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6eb750004e4e505d0a99fb7cd153f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725177be771e5b1c313f4560c0ba99fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2becffd968dde3d480d9d5fdc0d487b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6260ef3fd8352513cdf4155ba7b9041331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dedaf44ffe0445048d103c61a2d27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e759d965de7aa23d6128ea3a9451333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be04b1befc6e314cad106662e0c4cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34e3cf93d1a713d812f27473ad177335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e643bf66ca85458734786ffe5d036d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21332e86b273097d092d3ff1a07460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156f5a62e9b2fb6c4ddeeb49a00a37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e09e5171f6e7474be942410e9f8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e398894fb3b690dac27d918abfd837340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0bcfe8c0973dc59b1e8768c3771b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d4cd08c8e414d3431ee247bc8615342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190d39d1d5e8291384c45b6c9ef71e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88b51efd857e72e827b7d15f7b0ebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22fc1594c883deae2c60d328178853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23c79feb09619f012b4a87f5ab762346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74357126d60b289498a2a5658d7c3a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83898b5fdccd4a4f163158247d5b74f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb38d4184721a1718f176a205191e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647a414d61e722552a706a5cc597ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9c7892f46feb7f17beb289fcc455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892f0224be4eb448d48c59612fa0fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b0ed79c20770c200d5189c5f5456353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df9dfb44d66c9abc9d543cd8c446b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac63154b5f05426873c83989b20f0d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9d9a304948a184860139ad11668f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248eb7cb9049858ce500fd6dae2f4b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf27bb22d39c1659c6f05e637faea13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd30092b1831c24847248a0025903359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27ef1a70fa1db795ea6e44d5fb257360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451de7fdcc6426d831456789848a010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e19e0231965068c1955972303a38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4fd03cea1bcbb616df206549199f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b564754fc6b38cf2a86b6244036ba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb54c52ae390fd811016802f93a47e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b08f11f88bbcda143a49a49faa19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57fbc91c100e6af4daed582e612caf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac4b81c02d2c2a46d489044cc894e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c287ce5bd8f58cfb9da0969f16aeb6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5c55f924f799192ed3727ae4c5f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f5a9e48af27886abf1a62c1bbaf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea739342b13d77c969e28da59d57074372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071df273b141334811d26e716831dbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7c7749825eb99848eed76b662bc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed2ca0be3819a8ffda2a1c7c16941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caee752c01e463110b6ebec666eb95c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac005311edfea7759f672e33ee1ba57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952917b956356e32212dc25a27c20c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ef5d800f9888912c65e593936c8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956e7e5e9884800935015d984b9870380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec3637bf777345520763f3f4996e47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53fc9195565667b2e069bd419ebdea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45bf25a7999f16ab740583f9bc110383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb4e246c7a1ba4fa3842e12b1c244384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2190ac3ed72cb4d29b35c453ee1267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5d9ec549be89b14110c269496f1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0123658de71bfb7ce1c4077d4b5027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cdde57754ab3b4dbd0c2aa496f505388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309f7015e7f206f029e360cfeb342a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071827c4edade81f19fbd87f3748002390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89315e4937c0c9d443632f2598ca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f87974fb3a9526bfdd5e277193db6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44ed388ffb766015322721a0f99a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196da37afa98ae36c3922c8477fa9cf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64092c63cbb7fa98e01610b790b20bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00389535b00dd3b7f51d4a0d56a594d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aadb91aae23a353d1e8afb888307c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce5470c9cb77563876bcfbead9c7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24722f6204ada8855fc712be29fdf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b3710b0bf1572539a7b35f169ec9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e2b77cf24b97dc049fcd1c9e399c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290805522a8861b13c2606d01a38678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044a4c905abecdab6960cc6fccdc783403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60b0912891d8955dc1018b6d66b7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab85146415f150e7a9ce667bf37458405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870289df1029843696b9671ed27c9c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1948af08db864492b3298c91f470407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a93e94b0af23d3828956f55ffb24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976078b4b6780becc30ca743e9bfc238409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03cc1864e530a479931da9e0fad3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a73d1c7c1e69eb2dec4c1189ee528411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04895a4de236cbee83c7b3c1ca9c812412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab0ff725b0bd8496b99cecf220768e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c707d36087b53527ed8e118eac439414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e877c54428f1a488057f931c00762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1a717f5e0693d23adf58824c03e18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2235dbf2f6099dd4458cb73101915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a698f2639ee0cd23de43fe5baf335d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4646f47f9d122fa2f7ec111fb3dfda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20370eb6dce83df45b2a9b0f96260faf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fd613422381e0a70fd9fcc764bf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576dd60c965434f0367679cbd657b25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624e012e0736df9fbb1e0502cb1fbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06a5a899312c56bd4d08c30f8e157424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c2645971455e7eba8e88cbc75c851425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9783a1111577b1c7d758aa9073eaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af15cc7f6760af6f0415d0b41eaa966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9091843b5b8712f38bf4c4282592428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b2647f28cd9d3fac1fc488f5e4eff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60384f3fddad3c7d641afa0b8041e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae2509bf550b2429b19a244eaa88c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19803e522c0fa8ffac9a992fec803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddae80ba8e46a5a011e03fd4b09f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458f73ade21b4a6bfe646541c038f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25ba9073daab7bc1b37c441bbf2af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690906f5dab3edbfe09dd8942f7d529436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912079e72484a6f0d02e40f24460da1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea671c8d027fb3e9d642a75073fc0c96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e902aa640b85037abd8c080c64d17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b936b3c6c82bedd79ce287d4ed6702440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c0d8f712b4b63e72e3e16f37dc10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92b5efb9f106d51f42938a785b2298442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c866ffb2455cc1200dd8dba9e93af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f3e971e9b47951fe64649570f13c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf709440419c2592ab5ce23dfb12ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e740768a67b5d520ea1d990962373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b90d944ef6ffeb92a07d19e17fce5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb48ea19717b139b9db199c6fadd3f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c1d021283a2807955a934e2a2a7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb26bd032de428b56d9b31d7817422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c512aacd9b7bf67f2b279517a5cf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a745ff118cf2d6929a6fc0f04a43c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7cf8e381d4ae87e03503fe2eda6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c53ad9dc30cb1f45740309688d29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93fbf3627f870b33c1512b64cf1b7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc969393b4428698c2b2a361c8cad37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f5d6de70339927d1da11b7d84d95a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08798eebe74306dcd5b795a51d8d8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddfcbb69506ff2c38ed8d026f45f17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b46ddca3fbf5c03499990864ff8c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72da0018e735593b7515e0d094ce71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb46aba883e3b5dd97bb2a2b85242462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ce68221f3525345ee101efc1ae2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e630a676a6f23af41477f5d3144011464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cbe0c8793ba98cd5a1f21f09b2ab1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f86b8170a1b5615a296c073d24ae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf76b7abc428f7eae30acdf7136833467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a210c31e85ddf03053fe6898b7d86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96802277b12571efc3dc6171392afe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6f1fc9b585364630850fac616c91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71166e03a29482784fb7ba4d8d18607471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef04d1b447bd5a44da60f094e2c3165472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6052a69803f15fb88663ca87fcb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a35b2670a0242da9e8071664b814474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46106c099a16b5df11fa572f9b4dc466475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a1f890eea4158f48f4962e25eb1a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec4fe268b425ccf7c215762ebfd647477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20598e494903a0037619f05671cc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2db51c6a7400afa61996eeccd583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30aec405aa836fa8a1ab8d40e14ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5d4b01c027791ba67bd088edec96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd58e042c3b24408cfe16119be76c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada50744828af1f88fdff29ab9bb3317483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badd22346acb6c7e176531b0f2c213484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390753be0ed9d2bfd3398c2da85871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdcc479fb12071d19d60a56a96a5d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b052112189b1b7ebf971f82636acf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffdb77f84a6eb683636296a67bbac6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f04ed621e985b1374fb71a54e468489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71a3157ad0b590e252a6bd685b1a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8f29b637abbcbb25f2b05da8d170491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3f9f17d01c09e401cd4f4bd9d812f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f910135a220cac7542272fcc1065493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e464b1997d5862bd2ef41fe52c81b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a1b3622bd78e30c8d727c5e9bdefd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c918dc0ef3ea2ff4083f351e303f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1fdba2c4aa2378767d7c6eccea4e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df44d01d9742fad920e1f592dd40a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e8d5ff549b11e0d02548a474fd87e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d24784f73dc54a92de054f7cafbae4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd07019ad04dd05789dc5af2dbbfeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6b4da607d19607076ade381e84853502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca676ac8ce10b234f608ec91dbfaee6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e904e93d29cdfdbceaeb9c80877a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66e46d8d0592090bac1af3c1c204b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634912b4877f1709c9ef2a086e5c19b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489662667c7d16bbe1f36331d1d9d671507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209b86eb5998b212e5a413e97e7bc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001cf81028e31ef43b497ad96194ee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde60c5c8908790e98b36d0e2ea8d41b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485099dcb4a839e6e97f7cda551a8815511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac3d4e9f6048cf41bcf84ab2dfd96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6768851b2481b5766c31957ba1ed728513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc0c53a90fa5070ab911b386fa91e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256e5907a1a96bacc07a3e0bc17fb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ae916472dd69a2ce345d69b96e3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148039b3151985b1ddd332e7ff6f32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc2338baef3adaafabadd5ea5f46e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d3d37f1aebdb4c2af01157ec43d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d2d233483103ec83095ffe2640b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8ede62beab605dc0d34ca17881d42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873bd0368aed05443e242e58be8c893522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812db126c7197c8c759660d7e57aa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444ccbb3ffd863f98dd596348c2e52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff85d3714370ec47144d0a8a5d9b10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c374b7c4474f08b186c7fef918ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996932ac541d4bf866590e0d3752513527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92bd87f1d532a20f209bb542242c16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc83483c9165ff3ea6db885f33e1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c9ccf1b4aa9a4de0b2432864fba6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f4a155fd9847fb69a574b3112e05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544a6670d8d03ac9d1b8cd61f3239b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8e4e9ec2ba568317af7567537721533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72859a8dd0c6bc8c1ad5486fe5ef4f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f781bfe7c6c8d5eb8c2ade8e99e09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e575bfbb77a29cee7b3211b89963e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff379b82737a173f587c67aa363db2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442bf62c7391bcf37b2155cde64b898538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef435e2eedc93828f590bb0b920935b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1915fad8fd8b8e374a1a6eb4beb01c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61468551be5d8b8ac48a79d553c81c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd55c52e58ef5e6cba67056da938e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c24e730cd45f99367051e8ac10bcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c033c8c7b4ac5ebaa8f5ac735dd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a90c174c9c8cacfed7028614bcb0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720a524d3ccb4ead50426a1d861b48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373813dc5a28e47d5bb8a163d1ba723f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a46d02c092c701086469ce2154ed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae90afdebacb183e31abfe5c27fbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affaa6c9b4a88a7d19b3de2f37cc425550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582aa3b1a71ae08ffcc48975272473c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d19588209dd230d6fcf507f78526f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc200454410123659fd3dc083a8b4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c198ab1d62b81cab04a10d208fa468554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e221226c6d279acece2e11f93ab14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ea40c78c05916ef8254f153968867556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133226b3228b9b34ad5fdea953aed6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072cfab788535057cf5b7849bef76dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b48746a1b1eefacacb93bfcc4749b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8850ae6a9f41b11b7e2e45abef2815560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d030c032332538fda286170be205e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56248a8fe4059b44ac786fce342cad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3f1e1aa3c977e20979059511f92b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4338f729200ead7beb0d78f4057db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2048371e0ca30f78bd7ddf3752a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f110663cad96ca3f8e934d887d2d97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c80e5fb2b1ed49b36bc857a8acfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb2cf1eba77388ff3be1c227dc1de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007c6669f7922af3d42e547aa10c3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301fc43ee6faddd6adc414e6670ec65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff60ff4e2b57713ddf3d9f2cdc3bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6286895ef2169158510130b8ca48a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd328c3089ddb2bd886bbf7ec6d0c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466166fb62deef39eed18d509d5077574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd91bee4087033aac2f06ba9e1390575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4033e4d9d1e66cf16ddef2c63814576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488cc82f3e0998b5b74557376cecb93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583869012ec0f01a9bed3a6f64cd0880578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7051902bb8bd57a5f25ad858baa5ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75bdd0c53d54f42d79f5909690533580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849c790265d274ea7835ef2fa910ba8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4447e79c2653cbf26d5b3b6e765e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55877779affc3058c181c70ae0cb45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc6f44345ad3ff03e55be4b91f3fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6826dc7e65e113feb890ec0e539d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf9571e93aabbbfd84f4c5df147ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f087a2b8201810716f435b24ef4e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236060a2f3efd98cce35694458e8c12d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568463590daffa1e923da24490810754589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429957b056344cd384735cc9aa5b0626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea5eb91e6864e6f1958555941b96f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b217244657aeb4f56a8f13052fa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3effc558a07dc54b6b806db6c4860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c7bad72d67039c0fb7c6a778f3de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115abcdfcc76bc784a75fcc9597399595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede60bcbf9e51b264fe682a56690ef94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e77c6f3be47084c524f25932addc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4770945ed3310143a3c7b4881a073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8015f33fd28a0ca9cde6f8c0d83ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83e42d5da3854e68c1b89cab1e91aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4307b8f7e77a278bc996d9652846601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d8e10282f95e9459b6892bbd0dc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035fca9e34770aa93409b5ab8ff08e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b42940c8435d7c51878a6d72d4699e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d8ba710bd23b9cd5b17b18d6e351605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f064131587cf49c398929a3486416606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1326a63d9e79fde47e3467cfcf2065607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd2d55ee4bd7d079e6a401fcce334608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9fe5bd2925fd7a37e1ce940c8237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e21559478ddd75f4059404687dbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18bce2a8e68dde06dcca701bf659f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd7e8d325980f92c9c58e33c96c117612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675ba5f67ea1b2f69158140f02d05e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd6330c306c04451d8530bb21e32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2110f31ce5f655e815d4bc7f62f1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c92a0fa4713b48257dcc0f291b24ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc7d440446a0c243fd389adde65847617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137fbd78112821477a13ba87f9729b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3751dd5bb7e3b28a0bbacb12cb28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d434328c367737831c563198d6482620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eda7dccdb0ca7e3268928cf73724f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bececfe7ffeda16d485cd94b5a13081a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262217296309893133f82bce3f79472e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1222b0be82df4417879eacb8f4bb91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e8f8459f7af87636ce1d60c01d5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e121bf55d3f036e7a3e04bd8928332626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9b29aee82e04f8654d22416b571f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c86e89c9028d2ba201cd1f07ca29f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713102547c523d62c3b82d1ef05598629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a9f6df5bc53a1e586304120c9528630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfb6fc90b85cd0273976908b4fe1c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e681676ac1ebfbb8f4b519b1b9b0e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612180a6d4a471996576aa38afaf53c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc4bf5446ea8ff2f157c10f0c40d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de4676f91dcdb78cfc72346377724635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b70214def279808baa9c1fc7c69d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad0aa635448ff326964faa77c6879637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aeb94b9cdb5af1f92c0fb13ead633638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5a28f3ea66a707cab898a82d8a8ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160ca56d38f959304e29482dd37c27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab408f61789ea08696307a88e0de628b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb78c82973c2136a2f60a026f9648642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6678671444099261e1da87580f714d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205ed8a21ecce18a2c895232db0f8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b53e87094fd925cf172b4d065b32f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278db49e83fbcb3f86e1e17b107f1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cdc982adb0dc298dd24b195c54d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bdfb2365da3cafb294289861ecba1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fccf61daa74d14a6f2c1f14d0cc0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6607e3722c218b2474642c05ae635c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20961876ef0287ae5612ec67481ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733466075ede4c290daf0eeed028928c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be741a261f378d68c5d8ec48048d05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17a1cc792d5cbd30cdd104cbdba16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd460e7344f070b6d52b51276819cc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d303ee717ab6b2d849ca7e9d41eb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c22e65f0e836bcd2bbebe431a39e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55401457769f804e4495b2c20acd5a8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc3c99437bfb85f83ff41d3096fad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c15463e42fc9a034d17ac23cb4e37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fd42887eabab1f1a217ac04ee96d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b5405297cf345453c6ff2ea2a9f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d45366486e7170d1ed01d6a6b56b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348269885cb507b0ee2976cce5ef25a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508beadff4b5cba95c7322775d1d70c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a411c698fde1a65e124b067272791666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0eb8206148e2eb2c4639fd268a81e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a531186473cdf6ff97d70b4a741de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd3d85b998d7af8f40d5d306945495669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340fd83369691ea64eb6dbb82f7d42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9fdff166980dc9c7b1bd7174b90b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd433ad1d860bb0d2d63892fbfac6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563807954c3ffaea3199e445f6ae321673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b049ce11a60d9ae210f6d110e63c3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff729c9a4cf054a2384266c9cb98b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44162664562228bbba831c20bda41b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155db2bc2293bb3b477e6de480e23be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db02e928d515a2759f3edae402351678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26e109d2db41c89a6c19f7be257c9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdb4a224d96bccc652f4472221068680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff5f2779ba0a7a06bb4bc542ef6151681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a37a3585aef6c9440a2e6668c4a65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3919642d3d0791184c9f900805887e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc207f0b4c9da6a5c5db141d1bc7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979f0d124f90d92c94c40e05243c08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea268515c83a8911a248a909671eac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7df1182e837e0065b5720cff425c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74e01e930f13c24ba66bb0cc3ff2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e41518b5bb6f10acc686a093fc13b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77871571e57580a1cfabd4c43cb0089690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee855972bb6d57ab82390920cfd810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334e462ec5186d87ffd86e1217ccbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8df6d2904626b72e43344f3a2dd244693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64928365aa121a548e2594ac1940aec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41ae8fc42e98c0fe26e951cea41752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf802d95bcf14facf0724164b840789696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93380ddbcb859c746c2e16fe19dfd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52889966965ec0775149ea8e8def33e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38150a66d4e5e54f91590d81128fd6c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b16c0b59ad5c048b1d990030d665700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9380b3757291bb7f95354b79bdbf2ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e0eb0c3f7c1d2ded76cde5ec7ad3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f8af3155324e5fe4c2a0966de48e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba0218c3d5b9d67c639eb8e8924819704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fd7b676cc137d3ebd8baec5692dfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e24aaf77909a28bcb978111ce6bbe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a320546945e1ae9707b72430633e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436e540e1231d7e51d54ac69ce6d59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fba43b5303a683809f60af2c1c64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b59a0100f0367f7d25793ff81e76f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7db2ae85ae98272b7cbba490891d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea269269458506302f02aa6549622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646f76715c869d2dbdb8cbfc1515b49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a823325e36139402b8e8657315e806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c6eecde7ff7d39bd1b3722ab6ffdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842bd9976563bedf1ce483a585d18a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb38815fba3835b46939da46536d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11147df3f6f807bbf565781049942c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d7845959cfc72fe444120301764d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a98213cd0ae96eaeb0b0939fe1b79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228274930ba4492a00f5a00cb0648d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52cd607e0c97b2ada0204c794a0ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd5c75281f7017c163225b05e4f24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f15c192d36f8db7b2ba400c5c058724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770b201821d8ef87190e5c78102bea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fcf7478d058ddaa6969c84706a9e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deb77ad44a59a713a7f36195da47ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2c6d40d9c3ebef7041e1081ae453728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225aece36d20a5c62ac062440d925e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2cd9621d81bff754b31849c491cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14acc6a8810a98548972195fcd7d1e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96901dd3d7e19617957158894df433732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238e6dcbe9575b4bb81c80b31623eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c7a77d2b3e776a939cbb67e193c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769609a6378cf59162f6214482636a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd3a23a98647cee64c2faa70ba7a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c566b15090eb4662aa014279c5038737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772f4a1d71683c358171257c94a95d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6403fa9d96fdcd91235e8d8462d99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ed1eac815dc95553a91c25e958752740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7cbda1070285b7e2221bc51103d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b5cd96181f4874e5f471f1393d4a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520529afdc01f5634c8230c3d0dbb980743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398bd325c33f6889aac0ca4480ff93e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb230e1f062ce69f018f0d477f0d781745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127a5dda2a30b94f9973b2e3c64c6b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d8c9302c26b5f0cb16c1e13e2a64b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d2facaea33f9206597b9c9f04341748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14122c5e6864939d6fef6a1ad65ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd2724345c050b08cf2b8e469650b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8f12126ddcb1c6c96563d6536234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502eb97e7348437f18bed62498e6524752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b3fdfd488b901e178c294a7e822c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510093f577293659e0c1afaea4240b36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353e782e984077e13e12c3ff6ea00e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a626f3b5372f96e628e130251068e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeac09a08970205baa7373c5598cd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dff979f38fb2904d4ac687e888e98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf1cfad6be29a4c9e8e4d426a88d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e53fc1737f3287b67e1335c472da1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4482f5b3eef91b689dcbc4ec613b06761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba85fee69920f0abf4d32db62b0f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf493fd5b4919ef0eea57c6d97cf082e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cf156422cb3bd93195a5a99584650764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f795915df8be89352e26d2cc6049904765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e2dc0b1979cc75721b015efaaa37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a201f985a02a11517e9b87fc754a83767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb77c1e39adcf25813c90d45cc9b6f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128cd44b01a9b653d02dd8aa66796d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf6570669c3df21094c4d3adcec54f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be466b9244d351a804e1446626fa89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da27b1247bd8ef1f264a9cdd3187817772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbe98ce8ce0f2b2313184853816b86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e447e911559a59dd91d73ea99493f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff1f447d0b9a2d6952565d13ff7b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d7d316bee3adebe14c8437cc6f37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3582029c1a8bc410b6d98ba6d13e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b821fa70bd6a06c5e2bcab841c02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21124efaf193cce3ad8f30520328f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b03b674ee1200d3d9ea9291b44e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903f518e106ad5b37908484199032b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c4f644535b3a232113993afb7433d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1299c060a7681a6f84bd947c90d5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f634bd073fe7e8b7ca7435946bfc5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71445940e2a66fccb6a09c8a2e733d2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf099a4edaaa379ef38b569deb16351786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a73fee782e9a3fee1004884992aeb2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4ee459e622d1d953d43984e29f83d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298acff27a979aa1678a134572302f7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c588bed2f16c68cebedc4c951aa12790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf19de82ed84c3eaa6043eb7fdc5f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff5b0ae746c8c0cc702401f73fa0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78318b152b5907eb5859a6af1de0c99793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a633cda2973196246399e155cf789794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586a388dc5e2021cc520c2ee803cce6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b156e9a5faf02934ab5ff3349db261f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc812e02c4ee4ab3abd9e31f745e921797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9805825aace6d272a99acf3c51ceb0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf750593bb4294e992e50c85701289799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3f4b3959a9fd0432084101b0ce69800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e501c16f87550a82ca1fee5dcd9a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c87114c0b519fa85b8b05b16e5b7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d3380e9075f2357204fb831efd450803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad759ba5d28d3111e9b64e0b1d3f94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab80e809fd091335cbb93eb093356e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58783738d8f5931f8f3fb0ea7078c9af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3186d153673c5c3e84892a08dbb264807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ec97c9b806e7aef526b36df30abaa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f4357d467b869e28f65f7e0fee7a0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b1b01806462d2016da062d10fd6a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303109e975fd1745cd097cc64751a64e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe942ea94e0b9a3af9129a237b35056812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35401b87b511a9aa7a0f7fc374ef2b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7d817fe1f503e69110b94de789180814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7754c98c1a9958eb686663d33097e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548061b81719c6acb48c126c9b29fecb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44bd1505ff4ada32f314c4e4b31d27817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b33b9ee103478ba355aee2fa1fa4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c8c32fb5a349dcd1f634f4056c5f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4422f2ef6af3380be2b8961a488f08b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ccced2aff0cd83ce6d6c434715e0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc78e69675f67966fcd5f2ea9559866822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd29ef50df9faaaaf52f3337557a36823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313e54422c4419964349c86ab972d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e2e4627618c8cf95757ed9e3fe84825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990548b116fb25905ba4a465354d515826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9369c36c19a6d6cfda0c2108f410827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53d1a6d4da03f91d8df8f78c92d89828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4388c7800f009dddabbcee28a9c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7d830f38cc54aba6ea94191147eb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb6ee8b0bdbb277b35c81a8bc34e0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b134902d8674f717999df37a6fc97832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c26a7cf16422a4d460a228527462a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c491ca24b8542f652bda5341a167c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37eb5d9b20edd4db132a1e0afe647835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b296576bd085974a7b78504baadea836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f95724e8735bd8e0901c75812cb69837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a87721647e4d7eaa9289d18cb30a1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e8bebc68ca949204991e9f02010ac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1d220674a59c11a682ed83fdd054840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e73c53bd3d1f0a6e46de7b7bcb6714841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a3c88032b8910b77292fe9d7d03c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05c11af7c0d22c9d1a107ef77be4b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7992a2764664ba906d3f03a9b489445844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc0696c1d415c4ceea0bc85e7615b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688741512b0b5ea7289040428ac901846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319fe4e5ca74d1b9c3875cf35ba457847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac723687551d7414b5f81fea9c7f8701848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fcae883d46b1ae6e62d90271c4484849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f508ec6b7c40e8ebf5e33196ce4e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f143f0f221cc664ab1b93b809571e77851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00b3ff4ff8a8bec14309f64e20241852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18cd5f908dc40ef609f4e9dd04b02c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14bc787fc895400a7e56cf798226a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4a6f52d825309be83bed7c894fb5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19da443b4d1e0e4c88f0d762fe70e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4c028ffe821816de31084f768a94857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5341f47ff5bd4bc00616dcd0c7057858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db6e9b53e8929dacb1cf8e97ad627859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a1ccc04cdd4adb7a2cd0a2809da0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049daab20199da9cd37b255ecbc3b28861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b88dcde8bee2ed5259c01533f2b4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bbb5d59dee885ee17e4cb7b3a80c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1a6bce391cbb554cc1ef4bc1af1f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28a8c35c1b5fdccc8ed2817844f1b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634616546e704beb4f1aa8103cbc0446866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066632e5edbbd112fda27ab9941bf425867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897022d4c3ea7c4aa572d256c5d4c3b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7278079e193fa3a1196f00c0faa21869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c1b31fb68bd195f23681e7f5a412870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14576660f819ba929306da8c54436871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538c6f3c840457d370b60d456c04d4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3bce3924279ae628bdea4309b803a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc47877a4ae5fd2966f7c068ffaa6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c32d5a12924ecf0957a9d7c76439e4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658790056129c687f2a1c400e6430d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1584ee3b10b29e9966dc6918bac0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0965bb3172a0d9b694f7b7512d55878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef76fd1905e241b60748b68640e58b7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0f04ac700bc23aa6cc5f727c02fd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e536e6d886413ad8513d3528ad0393881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455631a9f7f192e9657f37b93980d6ae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378322b2ca5595023124e9d35eee1a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d879c7a89fe89da725e3e48b963c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30e1044aa4ac129a5d2d90833b840e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0d2fdb15e1fda81acfdda682faa2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03001b99c492acfd10e69f0ade8afae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737802e7f80be2d06ab5bc549d1954c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190779fea828651e23b076eadcee2596889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2492cddde21b7961baaf284ea2ca890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ad777cf1ca392f863212c7ca0c9a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b9dc893a57fb7ce13bc1f9d2aa44892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13e45330ccb55e9622a2ff08c14ea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb5325bd14d048aa2c296b02ab1e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13487425a96001fa6fa187d12e0c93b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afea76d4bff5c8cb87883e3735e027e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81ba19a2ed6fd55f3411d99fc6c88897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29785feb8d24b7c50d343c3ee4d831898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d898ea955d22a00f04f6ae366b1c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2cc16039e2822743abbcc1005366f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231205ab47585c50d27f7ef72efc702901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46b5eeea20441c1ad7bff51383fc8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d34662277e5bff199361ccfdfcf60903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50470d26af409650ac1de48a48f6643b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e61e285e6c13c4afd91a94ff287f9c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d1815e788d5c3a1066aa98f34e16906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21ad4db1e31212196b6d6fa167296907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722695e390b2c5f6246b48038ac8a38908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f714912e8566d2be88317a2b1c07909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc04e9ac316bd59f36d8e4293e5bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9075e53b72668cd58db068126fc9d1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837deeb641c068aae60bdf258ca0bb2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b63007056302211e84ed970d7069913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a072eabd1cf9c105854fea53f92989914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc244456434259ca76d46842c9125915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e3eebd62cbe0a498dbccdb13a00d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921e6c4ec6739615edff37da845f4d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeefb01a79e893ce0ac4c109fa760b2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddecad90f3609c7353f063fe44b3ed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fea55c56a14c86601c5a64f9e416920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ffabb635009a031c172c9efd9ea3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b853e893c164940908d04f3a3e2bab4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa522f020920fb87988223a0bfea7bbd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50d6cf24da66788c5393aad663bba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef25cbd34d453ef25a2119704084a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4cbc58ecd1573f935c59625e1c3dd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d964c02a1877091575aef6532567927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea697295f9e2e9d44301325157121e8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd27476d695828387a33cd1d80885e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793df3a58b366d4d998f733ca5d70c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50081ddde21063c409826ecd03c78931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5208cf9c4de9648ce04fbab642002932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f0530c0342292b45a3ef915ffd635933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6fcdffb8437102241fbb97fe0595934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27a6c0cb669ff578cf7526a4f437d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5031874bd178b6f1b8f2110166268d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7e3b756fbf8650a3294f69ff8727937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb57350a23900e48f9cc0c395bf4d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db46c73a5cede77dbbb7a46307c804939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c3aa6c34eb925e14a271e623bd42940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470adf80f2a38638cd76308f34734d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aea12863f4995619649bef0fd0e58942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b8129e9b7c5b0ee94315e579a4cd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c7e8ae7c36d3952becf5b546e047944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b48c04ee386d0ff3f53bd764b95093945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94837bea5e07ef2b3913c4bc78e5ae9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047014bb5f71b262c5ce05a730ea091947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbaaad00fd2acb631f931f113a908948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715fb498bc44b7517de57f024ca912e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af9fc5ea8db75b3dc599ebf28411a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224da45412f53a2e760fd25cdd65b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264674bc06f47418831d5e451afc0c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7c12faaa50962a03bce0bd2db8d5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f78f15e7c0c85d075941596140e06954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0cadb8b35c82427c5d81fdca8f86955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ec905b2a4012f48e12d00a0b6ff1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cad926aa145ee8881a94a947faedb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23105d9c54d298677a1e6ced85bb61958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a87ab2dbaa8026a7c43134903a93d6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c619f56f8ec558dee9c5cb6ac245d60960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0e470063374494a89d1c9fb99c66b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1840969cd1fca4514fc000605bcd2f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe173fb1ef0ec81f5926e7498c16314963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529c498dc329e2eaaf2464813604c6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9222f6b1c76b1731c1089ea5028ef8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa38e96f4643b489b53e9f3e61f15966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1625dead5f190047254e4677ac61967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c7c9426a8a132b0f66256b2058b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b5910c7e69d0c3f9eceec4620383969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3883f411f9127175ef803e8d119ae8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e184849dc266e0014fae0172043ae2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231649680325d92e25475ff0a135bf9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0407e180b3bad0bfaa1d5d481ef115973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ff377cdc7ece2c52649e3bca0729974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d954538a9dee517ca5eb0cd34430919975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e011ec748ba4a6ec3181d94fbb62976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750eea2fb95da5a9fa9b6a8087c27b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c9bd12dc35044335943310de0b1d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fe7539319bdb07494cde88ff2cc37979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697977ca0b408427a433c62da7e102bc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271ba26e3a39b02b0b0c901599ca15981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1e59672b272f13f833d8a0008a3f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5c90de23a568530e61aeaa9b8b43983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c00009a643929fa605291cf43b9c6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715aaa2d60cf26c59d766447ec0589985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c958290394cf100908d4ccc322e9f5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201e92de6a8965e900b5e750d4fa94987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d295e66a57ea6acc92ec863c78cc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922520662d7e6a1a430727ef4bcb685989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df604116558d01ae140bd780d3788990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fabebd46c8e4ff61a8ce28c3f3065991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74b8dac721e6ef7f86b09066d0c27992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe142cb98e5496e212697f3efdd3b0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad94fee5eae4bdd4992f5bef22403f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace5e73c5265d865873a6398aa9dae995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab55a4ce7f8c5cf13dd0f05f25a6f49996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005348f4ae26a7b3a969804dbf50ca0997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e33a4bc42bc2a0d90b8d6e217a85f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b7d74e162fa0486538c01ececc7f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6d8032de381acfa0a0a3cceea840a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93187b2aeaa70b7714b6799b393faa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f92525b2ddc5cdeca25d5a615d1265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1323de9f26cb8160919611d70884ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ada96ce333f7c2f80ae5884826e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1cf85d2ab4f09933b2328b3f958368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5984821c0587286a5b342254d81f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4d185c4432082e733dd76fbe7bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0177187427c5199dd7da1513743a2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2c3d9f0c0154910dd71fef810c6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359505594d747e12048d6f8cf49c498413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60c29e4ac223e1e363e797d643c0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b41f52566cc9c39ad8628e8f4bca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24908ab8bfce8eef919cfe54d616899c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b4045bd0bec9e5b38e2393fd916a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014c89504019b946834d5277a61b4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db49dbdf773be970d28211ed60d3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe397f321b61586c042df89684dbb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ac66de0ea20ae750c294d1d017a3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786647c58c0144f7eecea9cff4933c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50c35b1fbea98a9d9b01cb040d40e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ed1acdc031246cc39541ddacd33b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547cac8490e1d8e4ef72614e424ea025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7131d4dd27585d4c9014e4a269e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f88e7bc0c0f8dea57d2ac1a9f7ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931789b34e74c54bcb0ebbe28ea4e4b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5267afaaf4dbaf18f07e73b08e5f0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3f4657a3fba559cd93fbd02077f0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1478826007198a1b4dc32cece6e856f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f798b59d4c9e91e3a3000cf742687d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598593f322460b67b53bdfecc9f4fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8aee47dd85c5edf5acdae8835ec134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed293b37d5b984ceb288ddc9a4eac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958dbadc80f4a33865108cfb3cf28336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5626280a564d3d70150644625d1b8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf5164bb19490a7424e348661cd0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6cfd899b7dbe9fa476ea2dfe8e71739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dffc6e97dbfadbd83ac3d5dda963340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634153fb86fcf88ff6b74b8260c3ba341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988763d4d6b6eb99e1789505de67832e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8928bb44dd184b0fdc4add7f60a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2ab8c6205c6da110d07640bd371ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a5abb337af5d68ad5211d17461d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b0cef149d798cb47dd9e4a17c38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cfc49a64a67f0edbdfd67141dcd9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213080371c65e6b4a713bac755e300548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98859a3526f9bcb097a5f616886e0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e72d4235866681b51daaa3e431a9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392eba29cfea8c5b465d7a54dbd5e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fd0451fdbd72ae907d1a06a2b82652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ba4e5bc983509fadc37de8b8f0ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd95cd72280eb66d7befef575b5bc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2fcf57d89115b9c7e084d2d07eaec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced2aa3bd115cc5fde9245798a001256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ada1afa97172331b46927cd2167e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc8e05bb73ff74332ba2aac231e0a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db118f94e51647678ea2bf16d3c74059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df833525ffa49cbfbf6066ed24abf2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813b5fa4138b623ba960a974792f3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d9657235051668aedd91465f4a7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5812748f735277b44081988f87e9ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94648b492ca3c18f9199aefe96c25a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4eece98f3b88ebf4d93864ac957ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0c24e15f6dc97eeab954c021dd3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ac4a938dad9a1fc54b8b9bf1005667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380b3e3a7a0d7b915aa43b139b60c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7ce36a6060791620688fcf16ef4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b770bb4019a4003399e20f2a30a0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9266e2f903fa2323d285796a904d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d6eb95b0d8b6d586fc1fc5cc9e0b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d0d12f5b8736fc2e3d33c205aa0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9b132d8907a03a7c96bb56a882f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca4cb7a8f1d2e02ff1fd8015ea11bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee055216a12aa01156eca858d6327176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b1d067dfc15d5baa52b443c9ba3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5356e64f9f2c03fc8aa4d66031db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c78ae1c2ed7276fd5035417eef5fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c59c72558648f1845229a58f094480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e43f4fced20a31873b81689b99d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c6bb06fc7e17cfaf9d9b86b6623dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293da8b60bc7fba221160438aaf710283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb7395ce78d0b84005ec2ef99f49684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e49dac329086dc3caf5ab90c8a1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3d1f8a1e027d8f9ceee9968c0d7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e1e53a3c65874ff2ae71e570f1c0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c08677ddc29bf05696c87b616c27488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed472e35dcd6820c0678af34dd14d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cb9d65ab20de5bb3fdfd07494935490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19a53d0cda5c96c53ccf2ea68fadb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fcd37434bf0da38a40c28cf18a2a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647d5968a7e837e71614d9354fafc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87061d3081c2e60936812e0ad134d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4d496b69692e066ba901be6e12cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e2937ae8bdc797a3e50bb47cab6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fd5cce1883735cf9aa87550387ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f527dfb7c1253f18d4c1c4fa4af4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186120d8ab24f236e92bb0520256f3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2b77658d3e9b558d7135d6a0fff6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208317f1659e1e1d39490026eafcc452101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c711269b5f3f119d7d00542e0bf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6dbfba64f6db9a0ae1f118a9166e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436009006b65e3eea62ce48a446389104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d657e7cdbf8a5390a5114ad0e1c8d43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1a17b4be7ee3cded53aa9091f063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970ed0bfdcbc80cc33797c2ceec0b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea380778a0be016a95947b9072d8e72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0086d1e471ccb17ac6f6b07d169c3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b99b4a5066497d498ae62bd958604110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c21081d60e23ed5e3fe78fa40d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a102b44c5c83de9689ce0e8649dff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa395d58c5de1c577b502c3e7ee37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3c8da4c826a457ed9cfcf3267a51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea73028cd4710a6b1829df638f2e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1550bb1df84fc6617e3ed41cdd071e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973ac20c8212e3cbdc3ac0bc2288483117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfab391eb0f25230f58d95b59ea24e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbdcf2e33780bfe7e7bafe0f02add0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087759aaa35e5e4aa50cb72f533b9e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353a97ccba865cd775461bb0911b03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928600c94438dbfe2a23266dd276080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974d1e92ccd536744adcc8ecdb2c7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88116226a5f2025cf8c2c4cb3dc28fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdcb082f18f09bc52462876320977125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ef3cff1ebf2d2cebbf31dfa382ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f466a534de61b37003f05acfc27ded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d9c46cf1aa9bde5bcc5be74bd11af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff14c5a854fab33ee117cbb90233f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878e967f5bb375c95604f8232e008d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f88efd1cf9acd91623667a2118e13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b5d54272efa655369b49bf238140132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b8cc9750171c9c80e3e82d6c7ac6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace336f5bfa817b95b51d90e72e1094d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04a5d02c2fd4315eb00a7bf6c5ce62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e613f18f4d11beb4bb7c22b51138f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e830386cc8abf0f217720ea06c38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3092cd3d2ac5641d1004396bda12db6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0f94ce95c6ad84780c443ffa04f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203af60055ff52a2a25a98897014f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07ee6921bc4559f342c42cb8a4610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf16ad55a1255c8fcc3f6b181ff8e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4d910603aa861fdb0db7a1039888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fa2796fc321de8e68a317d3a5e8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b987a41e30cfc677e69806ee6b0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da04217654dcf9a8f083bce36f5ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0d0ebcefa2580e924e065f9c6a52f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c6bdd4bf7dbdd15f2add1a9d984f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33fa06c32a12270a8a7c8ca3bac506149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d362c2ec0a40547ea7a6ac250727fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba340fe0cab970338141f8c35b4bc1ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57ddffed79d6132badec5a9d218da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593b4bdd824761017a09b4ed352648153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160f8cd17fa7bd39138201f4035ddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332eb185acf531162334aa880419ac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad24047df8c370223feefa425f71b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff321572213084f71006ad6e0a6907f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2594b842a2d1aaa72158e3ee0cd84c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc68b21bb230620cf44befedadb18d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afdaa785f72a56aced27d3c1d6c33d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc683b437526e0e2223deb5b720b816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1f43c87e75910e64f2679ba954cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec31dda4a458145cc0203292c2321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb7d5f3946241f85ed9f7f7c85561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b124a5e1be7e1704ad84938a96b55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea29edf337c446df61ab27ae5f7e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f39d99208d30ae957579719f3d6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c95be80b48e58bbe848e1cf58e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525088448cff7bcf003df3b6711c05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96f44c8812f3f0525ae79315d8306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc8ff48df0cfa5b4b14ad8f7e8171171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bc72d02f011de73d88192646c9367172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39aedc9c14de6c5ee1e05e412a5bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339a72fa080ae5bdad0cfb3b17acae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb1be235edf7385b04f7f0932377f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e4772650eafe3b1a584c7a753a8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f16632fc2e73792eb26931a36d68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8389963c13d6d99f6c1eb020d542178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd6a63002068d1adb09972f783c92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e147584421bb17091ec90555e4a73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b7494f0081e12afcb0149adc2dd53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65488f27bd3905d2fe4b9315cdc44b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc64acd821f4bb8a95f88bbf575e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b77282e682bc3d8433703165672e86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a6fb296ca41bc16ab911ffd0eeb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52719197952ac3395397f2d402ad24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e6e2a2561c56d23eb86c44d757552187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9697b67cf321ebe594f3185e4e7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f808a1c0c0946e218fec130423f44e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413a2c903b7ae9cc53747f4716562e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20fd8f20c2a40c669e68c7f934494191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635fbf65a35d701dbf67fa1787e49d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3e564085445b69fd71327b3c8958193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be325fa4bfac331ea11924a29f1dbef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a187893be911c193bbde2f86ab4096195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063f54e8eee8d62ac7ef821e5e7a0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3b73ad5935e0d93a8d62f5baf51f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed533dd3c1b3dab4b38c23f3a99ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c182a3ef7dbb6953e351a9c46b74a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73d897bd76385fd0cc0cdeb97704aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8c21c78073a4f9177ea5c880a5389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb35e220e86b9623f88f2ebd5315321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca6938cf4d93477906bc7bb136e84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b3a2c0f6b7a074c14991e82f4746204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93a6affda9a1c2cf16cc1d00517619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b969ffc16a0315e4551e75499988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e95dd363049680ca459c36610713207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c00441853a79a5e1f60438438640c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af395ae2252d6fe3b7caacccb91d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51c5ab6724a822954388f1c0596f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a60b2ced9d3d6f550db69265a6631211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e52f92712b81fc8a2c25955425f76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d6443c9f9539720dadedc4f4b84d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fec2c581407770c87fe0fbaa0c24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c9b02ec4bc23cd42220bc0c996eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc484d3b6fe10169724a7a0408047216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba343037476608c27ff10bd9191d7e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911de9336d89351e40bafe905210c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fbbf575b1dd0aaf7969b9e535860219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c53490a6bac7120251b5c2d34a607220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d975267284da9d407ce21ef473763f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad144bc679872d434cebff90b04ba2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282981437a8e69770fc138e568f0c601223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c1ddad7b49d1d94d535b7036a759224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf513b2b1d196c362e299e444f00be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f1fdd7ad96b9b4800f31e1cb50db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6ad43718869e9f862fa98766d37d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83b5a9cdcea2d9b348fd6c3dd6952228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14eb05c3f5b800c14045b900deada0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94e0fba353f9e9720d0b1b9a441c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c094f581ae5368893a0cbd12cabacf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261406af253e3ef9e658f9614cd1db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6dcb51753a70acab472d93c441423233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2f62411e1ae0434ee5e538c5ec4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168e62e0bdaec9c46c53ad98833d8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c1f30685354ba007e595ac022eebb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b8c2d1ebc4cf9d7969568494844f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e70f3fc94eea45f489b58c38721094238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead9c9c0a7bc39e0f480ec9deea0b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375046787a5aacff2a10408b581a6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b329e6cddcb991185e02766d55f3bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177694702a4ce44febfd2814c0a350f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e4fa1bbc12066ae4d4287e2199a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86b5827e19d8345f717268df49ebd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806e74b1c1c887391c5b4978bb4d95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67fe9c70214777f3ce3b28a76b5599246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ff826d9d2e63020e6f62ab284a46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301063b42a20edbcc74a7fb63233617248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c671cc600f65f73af701a8ed65fa802249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0f088756a8a189ee558e5e77b53ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c8757ac2d1f28da6a8920dd82c8e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b9c19c31b84a43a92fa67a55194f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658598c1471d96d10da40b9838a79fe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e5983f16a7019c7e1f7980ef6624254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1058d6cd457c690c259d0b7964fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717731c108ae60da0ac0188066047b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e097b65c4efa7d450060b54134cd48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c965e6c248e76e5a2391aa6d22a69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b4efc902bc6b47959665b55a3969259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a88a7e721bcdb95b2bb98fb010b037260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587fc397adc900860ea4dc9d73a2cc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57992a699e1ed0a6a29b725fd2aca2f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e050f139300258df2d78031cb78a47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d635a9cf39647dcc367ce88d2156f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2755508e3a0b5c4dcd9db3cc4a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23994d7768029cb40c77e7cac5966a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152438430111ca59c21b91166bbc7f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aca3ead965a45a8723460b03c0f46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31fa2dd59e8edd8355e34e82a4036269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d7414eee82cb6a5f59506a65ef29e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccccad4cf6530820b354e97b59e2f32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b3f2db19a0484d6b36f0fae959ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf8a465e80a47dc2a24b7f7aa96d6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff06c170cd14cd6d186ff7e602b00d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052bb472b7e20b017f354745f3a5a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5dbaf903434cf69f7235fb777d614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baab05cfb278f900aff5a73c809b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c77d87f4565cb36d9f1c410d4ab3bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee1690eac83755bdaeedf91f8c02e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e2cc573a2e3aa8b69ebfbc9c936e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf770d5f4d2591eba8496ae7100526281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c3deaa96403978e1b0f4853d27752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4569c6d610f5bba66050f1181228be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b0e67ed718778692fed663f8816e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a73067ae21af8e087de718409beee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e372976c50347bd86e01818359267286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52e3d200d3ce4e3c4c6eba3e4f38e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaafff0e5a1bdfdea8d11997e61e7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fdfd37368385ddcd8996c89e20aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4a45c31735cd7380f703003a7989290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eadfae3c096c6e8720dd19125a572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444e941814062e48153704adf0c20c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d46de83c94cc5d64a8444bb67af72b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf143101700ef397e61db54e4b16f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aea066310097601ed50e3cde826c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2e2a04e88a4eefa8d4c058056bc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f01e54fe64a1b84d6ec63ddf34e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37336e41a529af6b1cdb70d81a5e5c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964aac026d7f05333da8f98fc3774d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c07fa486458f452f9fcf72629557300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09001479363bd845ea16712bb882a379301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c521b5ed5d866a01d300d04986c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b844cdacfdf5bb4b0a3bcd842e4ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3110adaa4c25ec2d460f5b30ccfdff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ac53acbc8ae1e13a772db1169b4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3c5db893a82c32cbe7b7529f77ba3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c2a900ae612eab6b69e8d95540af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc549d5437f68a41927e150e82cfbfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aea29ac053ef7ac405da2d1a44a8fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132487d096a28666edec9562b1266fa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1c33b4ed4344bc8b703c036acb35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5064244144e80d82468af685d219312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eda689c708b9cc648265d2610219cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cfc1697903805c87d374f3bb6e990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee7942ce96e3d17d56de23fcc0cee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5324850197fb65113a6dc1645e6f93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c9799ba010e06b51822fc111cbe4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34212290d09239a68d0de064b57e418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47808f3fbf6223312a70d1ba068dfe0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937697f8f7aa56e435ea8300be6d1e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23dab8de25b49389e5f648846d658321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545060c15928e61fd7195e91060e04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289690ed03492149f073fda0b044ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220995ae62c1baa133fb417152da4da9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d021f388cdea201c3271ed5f748ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f9afd759a757ef4fa9eb6d9c4db3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0b4a8f0c53b36785f2b78a511820327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953409137fe83aa4fdd6b056aa1bd5e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f994549cf18bdded1d1b7d1ea5b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4458888679cca6c5977c741fa65c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eacdb1c5108f87e74f3d03a65575f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd403b99b1972a102b5a979cadb5fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7acaee3ed31ac759cbc1b811bce5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771fbff6ac0293436a15abe602ad2ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a0143866d806b3962cead85fbed75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9945c0aaa4e71cb1261a6bb473fdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98782b4faf917674f2b974f9225baf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81888eb565c9b8d735922040f6851e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c4e05756bdcf1eea0d00c6a6c0bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb036d6b6f8287696af190454e405c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318c8820b03f5a52f45fb549609074341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a23e6f29b09134601c053af56554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2a8d34ef2aa725d1f7099897df26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e61f7aa571b8d489dd5679739c2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58003162a858bee0d8e595191eff3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6a0f78db98cdc7a39b5eac0a6e49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec27ec2ca5fa762705af9ba4ab9ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71390704c84aef79e3861c6cd5807a42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9f4e3e9b06ddbaec0d67ec33c5df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602253321f0f54290ebbd86421fe9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d991392de4be8029e8df4401866a81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35ff15c837a991beee20b4a52c967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791235038980422bfb54ab956122c112353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a859b5f0fb303dfd5c53bbca4efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc3a3ec90bc072ea0e0c778c71bb86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225a2d28dedbe1be6731557190ac13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5aedfe7d417fe6ef29fee5b4266eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f88532552440cae7e9a04515fe14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c95e773bed086c6736475df631fbc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c687f5111b6a05ff4583272a005d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5ca28d76da50a9d2ef2c3b9f1edf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6997343c932f29dbf944c34214a557362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927dc9968398d9cb2846cf57b2f2b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6699fdf08941e1ec7152adfaa8b549364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9e8475b3f74502f84fb1061f533a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc2efa255ffee7b6f4051d9961255366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c3a041e0bb4b39415784d098a7f59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d86a9a537ba9867a9bba4c8a1290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f04b957e38a125e59c5d8eb7fe12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee959efa4b9d48f42a876ffab0652b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47a668b65d4ffcac600e1b6afa001371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497d31f6b494ad58cdd98e32711d28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0af6abca5370f999b82e60700e17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a90e2a376bc45f658d393fef28950e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1de87f62d99496c4f4d29ad5cc0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c23ab85504c07d3caa8fb74b7468c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b656fe8bdd0ae83216f6e37d5b5466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277710b7897d6a47ad1a73b1a6bc227378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cb2ea17739253f52af7e21b3b75c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724b01af68aac8bdf8a07e6b7050ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9f511369769f40bedee0afe1a7c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a14953e96cb5c95677c53c294beb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8af43101058ae24322606540e9f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb84cef7a6d805e963c0c5781b39d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ea1026ec478a0bb4a58451f8eda0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704750f899ca395fd7fa509a15b78a0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc67fb8d3256949e1a95315bba9a87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33492420bcb66d66383e23cb12818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ea8dfecd5136309da129fd6cb7a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee37f0ac12a637677afc32246fa44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9abf95bd1b8b63b97b26a5e13eab6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a7b8eb0acd86f958adbb9df22d97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a069f1f7999ac6d5e6938dd8364b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40047412ade5c82136c2ba6154b57ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a54f05146138c125c654be80899c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55458578358d90779c0326ababe56ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd3c913f1bd60adf389b9f6d77f7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3c0867f9521bc93f55a56178e09f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b706f0812a2accee0281738bc049ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00707181c5d99f6fbceb099a88e744f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1958d1c07496068b9f9cc26cb5006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc653d7c312bce927b6b5c1a50a728402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c72e04ca533a2191f939094079f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db5301e578711a1bff90389ff9c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4266ce91b95774ee24a02004afd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0e36521af4d174a8b0adebd3c965406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab5306e844acf352642ef601d43e43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe970a7d0eae35eeafd0c414fc9328408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877667ab67987f966683a15876cf1fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f40f922f2a01c329b9a8e647bf69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5485c7bc69cbc85b4ddf61b915c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4cd677bfecd3133582d0107fed14e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af88104e45aa953ea7b15acd0e13625413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e027aa81f5d940f3e8aee60c3aec1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064d10cfabf6da6f6ada164a96cad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19389571ff5c637ff48bdac4e83a76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05f0d731544e45c8a933dab6b500f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8750b1085a6bd7ad499751d28236418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c675dda3d0ea2ae6e288a4c95cf211a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b45b39b935dd4dc610a64808a6e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797185203eb2f73e6721b1fce2e47006421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18f8283dee64a15d1461a57da817b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a6ba4360b4de5fb7f946e20bc525423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3317ab7429541d7ec5e1716fc5af9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ff567f1ff646d5a310effd482bf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a44106954db14b49f4e226015c92d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce1593572c44c7292d397c9129c31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eb5c03b37668bc7b3d7143de92b56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5baad1cf9a52dae5b053925a0237429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7caa4fec049edf3feda98132764d8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8847c839845234eae964b9da38a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02c4e470b20bce0b34b3d394574679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a63726c5302e75bb9b4fda37a2ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d3f5a80cfd534424aa958681ff69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5b608e4d14b6fb15fe88056807ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbeea82cf11422357cd03066d20283436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191809b83a2819c21da51debc05d11c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fff8a029930945ec88533a91680bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004794e9497662df80a67f44a6de823e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ed63ca9572133c38c941318f92d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8d8361ea98d9c7415e31bc10dc9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a9913b38d72842818a773543d04d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe45d5c27c0efe9b6de840d3626d4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9c3c2843e8a931ea9d47ae8ee7e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218bf4fcf8918f829c149ce0decee1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b83b579cc4f3ce3eb12209f0a4d1b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3fb6779d8dcd68da8474781c0d59f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9209528d7bf5e381071b34c315f5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb35464abecd61dbfe7a751905c010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a6baf43ac0e81f190f91ccfdda56e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f2c78d4015b650c7f6a4caa85605451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ddd562f2048d2d16634eedae4e562452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6c8df8758cafa241da93369643f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd829892d005d62ad71a4c5b6cf35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40892bb37fbcfee9aeb9a2ab9bbed18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d35121b6a4f7de8c6f3afca29e06d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9917429cef1627bee83e0308e28a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fdbd5d8384e4c1378ec81147524f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60dc8d9e76cab31bea3bc4b49a19d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02e1d03dce154e9f45d19817366071460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f7d33a259c03767f966b82aa2d4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e54f1c932e0a881f3acb65c1e6e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e906a0167f1f05efbb338215b2452463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f77d7d82581c2e704cd7aeff4498464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda33f2cd7bafb968e6588759fa25ff8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a4856be532178023c9d2f27c1c63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34d7b19aaad6130154013a2efd73a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196f6ecbd0cde5bd1063ae6bd8333b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c905c0a36b459c847308ef8384017469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5433ea832a8bbf4e4dad1c8e90c7dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadfadbdb4db65ddd95b6f57213d998471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd3f9cb7201a395c75abb09a669b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03b1ce0f4eb971301f987780920b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad9cb005bc5577f0f8490414f5145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03376ba604ed6aebf110c33bf93dcc73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed75a8ef6be8a3bc6c07f3311afaaf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863033b69d99755774af5fa1e484a47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6226068b2710f85ee0f0bfe1e6e218478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8f177d6ddf01c60cadaa2af27f501479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b61c2c72369852697eaafea5bc3b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1907fd5ceebb519b384abd653827481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6eea6a2417b898fbbd113aa28f33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20bd2e30bfc7a87c3315f640f53a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67e1c27cf4f0b4c1393e5d3abc3a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cde58c5382d6c3443cc2e0c166691485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428d656b67939225617134fc3ad4ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b5d5337fc16258ccddd8880eba5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4001df9a29d9633b3ef9de427643fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042a2de9867652e97f52777152b610489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891042399a17907fcacd7a206f6fdc60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0709810dec94a709347dee5c4b178491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a32ad031f3c3556a7fb38ed384bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1cbcc81210c4dc43df49b4a7e09c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e269d316af4a5d9a6ea9e1c833d97c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e26e2acad9128063138416910647495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a90de36ccf9992cf2c7cbbf4aaf6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030e732647a4b3c4482d0ef0a694832497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f003b9f7e5fa2f2f97ce0a5eaeecc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ec673631b019fb770660598bd657499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50787edf93555dc4cb6b8e530bca8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc809594e2a8f2b3a02f2d00fc73e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f9317cbd25e331dcb4ab5c6da962502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fbd8b2526de0d214ead2e9ec2456503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f8c588ae5f5e93eef1a36d2a13ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a956b1dd4eba7d6bd24d29591b628505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9b2d87383e03131ec8a2c8db0248506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7ac1af6741d9fcf33b9a31c460b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef983ad946c1c9c0be4c3b16000397508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a22680497f641e3a9d0c9b5d0679509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c491607a6b8aafa298aaafd6ff6088510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83394689cbce7f144904b338c94b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e1e858396b914e820deff325c528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e50649c9e7aa2e6e223a53e5f5ac4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7daca35176638794a4ceb206b51f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ae08daf262f7278f51bac3a82cc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab36446fa06da7a2ae7a0b1915f09dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84028ae1d2ba2a12ff077abd39f09548517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7545b169bbef88bb05a8b72ce8982a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d286912a8152c6884935e9b085eab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34a88e8835e816f3a73bc932928869520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca83e24728fa8bcf70903aadb31a95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fc89b15b0b2f2c468cde37a2b0ab3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ea7162ad7220c54d7f94049c81ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983913d29e22cf8c8efd2e933b63117524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f075e5607a33f5c9f252c6c75520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffb2bebd47681351b126d10250926526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35675b61b6a06434a89daa26d56de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41097ee0dc0c828c406bdc4a970c8755528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677dea4c61bd8d8e205cc06c3b50c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a91bd44a22af06aad4517fe4b5353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167ca8880c9237edf8e86b6c0fa721a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810dd3fe3152b1bd16076500f32f42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ca746dc205032f1f7778143602d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3638769c81333f29b235c0dcbf7a25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ac8965c22ffdde8ea0c69a79c56be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fbbdbd5a90c373a8e05ece9082a02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4723b963757b84420f882ad5d30a0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3a37b410a95b2c8d4af625bcead7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b816f847345bdccda795c3a9d7710539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90aa938d1db4d923c21601d9880e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9b871abb6fa6a45ef3d19e85675c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26679cbc1bc6bc272928af632fd023542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5462a304c9d7b056067ac53289a2bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501576040dfe2f602c7ca81a49f8e33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7efe5f7e6c75f57ee39e6b5102775545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb05a52010de68d96e0e48f796e09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec1695e2848add2381597fea213b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d40570985c371601c27efb4895c87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d6d9e60fef11ed099ad9228c3ba2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86fc65dc5c60315513a6a0bed56bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1978ea335f2c97e3f888f1d5ec25da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e1571a80941db9aa954269a8b24f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af3fc50fdc4a9500f2bee21dd3fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c241939ef07572b02673d964cdddbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f149c00ddf35a33bb905822f2b97e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170cb561edc5e06effd4502520fc4f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf2dc61c1fef8ae55bab2b468471d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61870df39be693c334282b65dd85ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ba12b62a08fdf44fc0eb5de96d2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d0c4a46360bba1c9d046885cda3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08f8077cdb861d090176d73757dff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfa827a61a4a2e66181d8512866647562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc870674239b06a845d344549aa3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54c77354f313aae39b30394c0e0f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219785e5ac82893d67b93299b6ad3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44da24475e88c372c7cea7279d76e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb314eafbbe60b309d496a81362803567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ed0c43203a5954654f66a4f1fde0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1c146a19b83a5d149dbbf4b2262e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75808c138a8c33b921d686022149b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c419023bd1a73cf95bfe9cf7781504e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3557dc61fe3a1cccb7a8fe672847a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8566692547fff0d5de0f73835796a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1f2da6ff6803fb1af202786141b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd5f467353a96fa9922f0db2f1f00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2eb7a0c2bcf8abde71d78fad392f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a84ffd023cab62ee1286cde184ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bdd8dde92b6fc0fafc60ada0827f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848801e6dd991513260beef74473dfa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e58db8df87d7926889cca3af094a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc6ca360e31444d9f4bb04dce6f39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf836e19d145f621ff6d765f69d9857582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4c653c347deb1e82ffbdcf8cf163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc43e2d4343c38e418d6f06d4b72b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825465da1e1669b16e6a74cea1e010585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e483fd4b4f347031d4455c8271101586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b8504c25721158b3d877c9bac5c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf308c15cfe02ac8b655216990c47d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817c47bae80eb2bc56e37ae7041a370589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f79aa1679e1a28b52864ae22fc83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b22d2df8d4c4725d1d4c065274346591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf9569b287ee4e24392be97df8544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc5719b296ea35b17edb2ef035ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752854bafe2f03eb5be74b37fea3848594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa879ddfe8db8c358206e619da032595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357518a0cf9feaa84f8c5fd071ced53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfb3344f1048fa47cc1097e2e8804597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fbfc49a32bb91d3b448d3ff9737a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe9492b6dbd310959f6f5ef05b3a92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eaaa828ab3873f568267729556dfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c558deedb90781891ea8288014289f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe275f359b97e23b98fd9756ebf40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e023e0e2e9d0dafb7edd5f70e398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249b0ef102f108908fe8f4f82e19e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775b818f72866f70511f68e8fd9a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa089a29a82190a8889aeb037b81245606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287ab4ac34f8a36b43e329e06fb25c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8176dc12c6bcc32d4882625ec3968d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce477f102c52eb47cf37d53e8c6d4ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470cffd6d855bd4781713beb5568cbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253d8739266c5743ab2586af872748611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b21a3f2b689a02489939cd1adc5bf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94035df83e27c44b6ee6a0bac9674e9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1dce8d2daaedf7482a4c221c1ad10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd515e3d8adf5f9bb3e73fbbd4dd286615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0d567781b8edb4960282453093de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b736b753ee79283651966ba2fdd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a920144bfc942b7c59d6f18fdbbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2a39ca104b036ebdafdf9b947c771619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f9ace27efc664f6e10c9c4f142fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5014d971a79a81a3219809837cd724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2688e08c02ea7a79dae9d859f0859622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00231a1d8fb2930a48100450b66dc12b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402040d99fe35e7c342c09d087838421624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eff42a034307ec3eb82549c92175f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61258db800e4546a6ba1b8c641b1876626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05a348a0f9d1433ec8de931b29a7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6535660580e882f10db0dde83fc62e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db274f11742743342e774e24453b6c40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ac172caaf78b323a43d15bd2f7e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb7f173a6aa24f4229d39e638f644631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b146ac63eb35458b3386be75cf3f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e35f452f73d884c6764de4dc4f3ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d55c4b6cfa7c8ea2109ae8ac0c2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b98173d1d07fd4d6a92932d163e7ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e4aa136d1def33d448e057acc0da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f13465c233fc01a3fcd47e0ee476f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45328d70b66273b92000d238569ed3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba2d10a61ad47787e53b5f0de82dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9594528ccc56912c44a89f0d2f03a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b69d84d54369bcbe906cc7a4b6a44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23375775fda3871116dd506c61a9c56d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d374295328b7d2aeeeb749f2f9f4c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505af02bfac1801895aa539def77a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa942157ddd679987c294bae6a4929c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb733bb912ce5bf2431c1c63525da4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6621cbdd419dd051a5edcead651ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9cc614ee02e6e3f28f9cfd255644648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0c3c4eb02585b9d732dfbba667905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e746d7f9d5a3500a5eccee5c56c1903650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76bb975b20d3014a869f31f81712b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189580d508ceabc2bfa6001489b7b3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a6956b1d7d6126e8a9d0156e154b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f083c7601e3599f4257fd54fe4e247d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f59b1ae599111232ed1b85d863f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19646f6c01986bb63031b733c45fabbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282f5f706ecf452d6f6372b6845a87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeea06dcadf2c2bb2de9c5cc3712df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9c92968f33134a9fceefd577880e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb326607b9a6e23e19d8239312851660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a072748120e21c1f9510088e24c475661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7d39c57869e0383132652d7ea017662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425f2652e6ee26b83ba21d164452bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b846fa3b300590b1727962e8971a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f643deb70360366178bd0d33eac99c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdede2e19b4f3341683d39d9c0cacab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7aab3e0c88a94bf158a7a1d7d00b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d1e64af42a2b9e6526727c96a548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9da7310678208c5ccf829de897c08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c479705b93cbaafa8107671f4591e3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5022f4354ff6a6e08a56e9e0baa86a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd537fce3a306269111a75db7ac54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f27755d50da144e728be717813f7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75902e3190edea333ae5d08aec361f8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925866df0f3c2cbdd1b85ddf8238f27a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1bb2de09623997d24c90c1a0fb25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74f00f714a7c24e89d0ce3106227c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d3e68b29590546d3ca7e5e8ca3063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2a35f29b37771bfa2f6972c8eb8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e953c1f13131fc65290e099a041b69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969467f87e4eb51ab238c55ea229b566681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a01bbda7ca379cda66bacc8f7e42e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edadc9ca5f4eee850e834a83e964a3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f582fb3a191a3c20ec2bb7105a5d2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1bc206183dd148486ee688084623685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc80366406a79c44e0b890a8b018f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa371e8d9260e321280391c2a44b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739c89d15450cb2de110f9e3ea8db65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0f0ee994933b28a36b2461258d192689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8594c2fbc688dd538a6e463100e8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c090c8b4fe0a14087b54e0034d1a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bbae1a51adbf2810dafe43c00abd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33da2182053d573b0a52df1232051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1859157a5992be14b439d746d2222694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685714c71e6c8adac9a1d226547e8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac350aac0f8003b2e7f70dfb9cd9ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5e46eb632ff2ae3e3789711470a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cfdce6f96715e8b216648744d8472698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2607f7bb3d3a65b88208ae93c90823699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a63c26fdd918572b61c68c5536450700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8736e0544d05e5116e3bc78bc55b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aecafbe650efb9d7638f157dc3291702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed5e3c3173adc2149820b29ab813d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47ca3b2175db27387fa0cd7fdf08e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78c9c3258ef242751c52c2279de9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab5c03e0b2d9232de6e0efa8707bb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0ba49bdb567d0ee9b529a0a93abc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c17d9452ffcbe771df9418e88f07a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643a57f471346cfd445333efccfe4d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968b8ccb102c6db66e15518fe663be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dff520281ddacdfd8ecc517d20bd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeb2eef9316304ddd148650bb8b018712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5a128407aa938d7fc1d5e463ee492713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca61eb24c9a9ec8d00e4cc22870d52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7aca3a134f6e81aaea8ee151faed0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6d40c3d91fc17ee2a62188571834716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa0e5d02d3c76a6451d2e96286255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc2510b15501fab807a150318c4a04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349047e41955f75bc051b2e42d5919719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d26ec365157cb1d2f8ed3ddb396ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3eab6c44a07d8a04d04bbf5f8733d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ad3e7418be3cdd373d5af90f251a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71bc92edf0e7ff8331c51f8e847cd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397a61e4737c3d0b078e169bfeeebc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6caf9b26937daeab4b0b8d95f688d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3500cc9abf06da670368103eaea57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb9f39703a35c1f3fd18bb01b3446727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55575714c3bd04273db7dd17c3ee6b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a0c853f1a5374638f8e63735a8ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868742b4ccc02fbe90807db924d125730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23ac4ebb82c8ca493b47f0d96a008e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e1a1a1088743002f6941c9cdcd55c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774f0c028c990230de8ef8fe85f129733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e16ae54da6acc88f59a866358854d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc187d9770944ac7958f8218d6405735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ac4a91b89e3e358a9d23b48a4a53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff498c12869aabfccac5b9026772d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c715354a731a90450f26d4aadb0a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b1e5135bec6a9f4dd54225d16cdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4307df77dd38dcc04e618b2a902570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2278e838e9b98fc04960a63ef7ad55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea024ca259a4ba2285e39d2eacdd95bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da7414d916b0090513ed9de72d57a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96913cdbfae139f0e417e181c29d8cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e0f94c1855fb582b87a5242547c7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef139c49dfb3771aea0794e5be21282746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ead10c697802d424f0e4ee61cc9864747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe09d8fd0d5ec44f56a2c4f679a84f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef47e17cf257f085017ba768883e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d03755a4ddab678cf6e2a9aef3bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb69b8e74de8fc34842058ba441d8c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b55edd59464f9819c2151c4ce850752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee5c6eba6f1c0062088705dc3f780753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ab1a9689a4f0a03d49926bd04d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf297fc0ef47899ea118004a6828b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b50d16892a91bc6a0d22549cdc9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb45f648d7e42666b6868f230cc62f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a88d1af7a09a0737e25a1150045c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661216c8eecb41f4bfe075e24600ed1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d07f0adba3ded584fd2957cd18d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1bb5c7a3bc1799c4ab1530827a9a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61b08fd59633a2251be7a6c424324762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97fd7a3588359464d04aaa23ed3b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f543d9b80c9bd48dc7c92dfae3da6cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a1b42612bac74a5be42848dfd10f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deca57006e7b6def2f4031c411029d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10ace4f0e1f4f4925cce71687a677767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd3caf35f5f42fbce4f1e226b9459768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a01a3f991fa7643391aae77c6689e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb788aa93ee67aea3af182c5af1f6399770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3d2c85a313840c204ffea5899ef6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5cdb99f6e9ae4cea56bf75560045d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16098fc332e5e6574dfdb0cb28af266f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78472b27a5502550b6e5135175ddf73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc625f9010dfc6e3de95871305722775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7df33827a652d1c19f5f05f48458776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ecc11ed165c86c475a8dc30851cef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab78265a1def5b6a29913dea51227778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393d78c174f3b1ab15e5970c7e87493779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1044d6bad56bb399122d036ecd6058780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5040ea2cac5fbf52a078ccb635f5e48781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972896817109b9f875c7acae44a47a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b0aace5b396f1664ff66f4a76ab1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02bc00a344382c952201cabdab5a10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be38f85d9d657739a35a96e4ec881785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5efe6cd9eaf0ff25cca2236336e163786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15965ab496a9f656254aff500a4ab31787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea8d84dff179c1826992d0103f16d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24af21305d6bbcf833ecac39a34589789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46774e5c4b04f8fc73c8ec2e9ea9a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d07a11583791a5ec8d073e348d47791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51678b586831c2b35bfc1ad1d0ce46f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3dc7eeb8593d956ea6b844ca9542793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eeb85d67be6500cb974a3b7674504794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430aeb8511da85c82b157866845e524795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cbfb314855902a0f63f2bb9a5ffd9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc52a03aa220062e235b86a2e3fda797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893c9f57321994138ce28fcb1a0c4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced5e34f51882b3f621f57c07e09a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69179a866f3e72fa784d40e11471ecbc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7fffc24d3709bc86e8803dc48c691801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74962c4dbfecdd2d0ffa301729e098802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9586e7cc729f77e939df73622062b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8483add91211c908d7cc271f04fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40684223477a48fb491c645f5b87310805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287751e8725c4855a4bb9485d90ff44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8a30881ed990a320a471391333ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00c29b8d4f7a21ae24e3a078339b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340c1ad68ec296feefa66888bc7893809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b0a79a91e079223c439172cb3a44810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268cedf94746e60adab3b32a73bba8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1d0f91ac5c02f2dcf39022dce72c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d89bcbde5859946afe2b647ab9f6bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21675a84a75f2cdac4342cf56ba1bbf5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54583fca50dcadca6cac149c35b52c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7aacc3881951662ad399fde2cb36816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882094c2e822b6fcdfc17446be4e6d63817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81f37d6ddb1c1abb26f1e2170be6c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821d1334292aafd20776f4783e7274819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ee769e7ca328a82cdd16d2c2e58c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5b5e3973da8fd35e69de2a922b7f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead34093c6c2fa2ec55cd76b927c4af822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7ec39e6bd04d78f0c255ed5c4de0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd282285d8d897f7fef19d5357024824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e70e775709d43a6f921ab610e3d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e90fd70a4ce76242e24c9aa617ed9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9fc01091ee8df031de6438ef2e809827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7905870eedf913af24097ff425808a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a037efebee3369857c85e91234860f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b5d294b4c1fbc3e43508eb64662c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9784ee806aea80dbaddee6b2636d23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa62c598a61c64f24b4c56bbdc1ecc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ade3ce62f6d7252796d0656e0121833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193585801aef17727dd861a3b040bf1b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1b569706165a94a3724593cca20b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2dc897c1339ef5688bbe7d4334f1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5878d3c53c4f79ceb36561ad00eb07837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b7525a1d1adcd300872927b8d494838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbaceb43559ecc8924423411491e84839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc09748c1b6ab9eb490086f998ffe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715309eda7655f8184bf93b586e79cfb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b61f2e054c5e0482885504a3b500842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1fd305a9e3f646acde5ec9185e5d8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505106de70893d3a0efa1510f57e5c35844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfa81b887df9320d6b8ccfcf292649845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508229fca5bcc6db0ff4537e94bce0d1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e354c9dfd3e1d23c443202c7b35da3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77018091b289fec93a095617a31f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2529992496567547e9f6b8f52b38f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeecdce386eacdaa757161dcd5bdfd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ded0e9ea1e88299aee229c0f9a2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485faf0bc20f67d00abc96a05f9aa67a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd2d27b5ef57b78a5c3c1144e048f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b7477fec26853ac4b67932a28a2c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dafef967faa0f8360b4a67fd76263855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19da14c9e0e9f33380cc2f01a8686856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd2bd93e8553c93cd080477efff70857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb766ec7817cdfa610abd3e8f9fc1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef949447a692717503b2ef0f9b5e9ae3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aecfe9d5a35c158753eda7b79883fd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe43d70bc44785a05c4112fa9a9e9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a23a7380b75193c3d2d56c04fe08862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a048880b2304185eed423f9cc0cab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e04852e437936957fca0fc76b9849864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba0e253d302724cea895a8cbd0fcd9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368a61ac9e92a094e27d48e7094e76866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08a81fbf382a4a0a00e0bd3f814b1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138d42f0670658719a52ba838e4ac4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340d7856db082beb0c5b944acf7c18869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7fafbc4f4bf2c16ca7435e50e9d6d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb812b27599e20b8c4d34d974c12e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a01cd605fc596f050b04589fc2fd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d7a073e38b1389417a81ee671efe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7fb06609cdb43687cfc6456b4665a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfba2bd86d0151a7438570bd505d46875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fc58a196be6709fb32285122b387876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e8c7f523bfe64b0dfcbe34f5a0eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7643b18c5f5bff1279ab17a60ed40878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7fbf2cff9dfcc4e7685765d8959b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dda518ab089f25d2bc279fd179639880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648fc2ed3f77f30e900fefdb83fdf4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaeac28e27dc4242574509c89bae74882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099481d082e363c715c11a4a7fe2c5e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee658c5bba1f02d2bf714b9a1aff1fc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d394c663a0843d6dc3259f3c7218885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff3187bf05d6a1a32c6da4a25978d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbda246e768ba59749fccdf0167db6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ae829527a8448dd43cc4659479e04888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769726620fd420d3d496a7cc4c1154889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4206e7988bdf7329d4e50c327df45d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1f196b249e8399afa2ab333ad5eb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a54f9c16c6e36a2385c8e38ce67f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f49be42f1e17b3f5c20794692038d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5c15163bc2ca0768fc113e996b48894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a582c6a4557c073ce7b34df11fa18895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a29594da159172b4d272aaf00f8b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2476c8e0306b7bac2bcbb8c5347865d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3095518d85938eae1dd90b31632eca898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4272ca4182ac87ea9dc2bc792bc27f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaebe5d7b2520685e09de274098096900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87fb5e9aa09730280d16b01db30f8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870afb6635f585e6fbcc6835e31fedd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2e66eb991c5c42fa1196a12548563903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c875717926254919d5ffc9020591904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08127fd17f6810f0a71a6dc59305e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f8a43a1ea36a906bbbf7f4b7613bd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d6b2e5fc99044c9b94c739ce659c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e0c9788ca91b01af726340feabb7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c190e1654f2402ed9e6e4e4d49ec0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd94271db05240fe7adb2c773ea4a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcadee0478013d88d65ee137172a7c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6aa86aec591fc00dfeec705939661912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92497d6ad8b616671b36a293b18dab5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e955ff38a676c1b4dca37429279a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8d3ec02d39100c24e6b561d1b355915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3788e6a2ab0ea981369e694aa5626d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c04f4fb6b73085d2be5b969efae90917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7d640ac1fe3f1dfac32ce034a772918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150266ebf028b6678fabf201aef490a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017202c67f1e511eecd3fd4602b261f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96c800603384d49905c500959a7f3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2151eaf4b9bb3a713396a6bb819f8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988ac5503b9d1f9b2ee4797f9db563923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1da2a6f8f7f28b52d93b5e622a9308924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a5bdc7a2fc0b6a3b8ae931768d05925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bea9e7f2e86122bec6ece9f9d1c09d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163afff4ee0b70550e86c6201f74a5c8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc6dbb6242412036020e7ecbf76d6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0f7c9724091f608b8b4eeedc7502929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfb6e2d5cee3b43fd87701a9f65f57930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cff0fd84178165570bbaa744e2428931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5e10f073c6ba38f16919271f8ab6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee24f6827420138ccadf96ec1c0debd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cf5b760bd67b591fbaa33992c9cb5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bfb652636215c0b6197da7eb7c8b2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6879e94734561e85e7b2dea8bfc05936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56becf615a000f3880f40b6bd102373937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8dea4c6bf299edc225cc34eee1e04938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cbcdd65418992ae1c04c98447f52b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9228f0d69d0a4ce3f92160757c16940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908fe283c44cbfce8f72ff8f7ed4172941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad410d24216e97d4c95cd406a2aa3c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cac7c957f3bb0d04b81b7437b9f49943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36903319fd7c5f2a4d0808eb79109621944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0afc9338fe04657284f069d3a8761945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd2ba4a294855206bf5d023cc4459946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0113ace983c44f722067c43da3593f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a40ce35d70fef429f820746bf831948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4ae013f60d366d62ddeeeea4118a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834c6370ed37070e5528ec9a72222b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed705521489d54141a0a29d0dcf2089951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc9e7f075be6d8c919aa056c53eff4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a341aeb3aa29b18ca8e7e2384287953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386957deb4f5f0507480a83d19e3bc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9737c133de0d031227dbbd05e3c8c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b24c37984e25160922ffb9c42b67956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca72a586690fe90a3f294e247f9748957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cdf4935ca3fe2fb24bd531cea12c6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da3bbe1e3eca501c0c9602437a7c03959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909bacb2fe088c28184ff9f85239eef960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310016b9276135a151bd906a7ec5fd89961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2953f61428f026e1ce4347b5e9894962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a897fdd4b5988b6e2f89f45ac346bc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d1983312448bf018148cfdd21711964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6bb581998b46a785ad0a9ece71dd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0884994eda077c8c6ec17f3e4e0c8a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352aef96353856bb7a8f7b7c614a9e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c3d0d19d2fb7ac8f3a89f6d50a23968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d88c9c653450cd636ad42aa1a77cf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474aa841dc9dd268da868771a02374e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5297f1f3a8b8457b60c03d6c7495ce971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d596787599f3dcedc55ed963d133972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e9a0cee5e8c1ef3d6dabb9dbc2e4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806703d9bb9f5d74d26ebcdc7880a325974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f5155ff440e6269d55d0fdb9c061975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa26b621f7f5d9c857f14d8462fdfd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e1ae60f462a7d507753bf113f6ef977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839bffbdb3ef2641b0de6c8e7c00800978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978f5f7cd1f293d57f0ae4db7be30f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cfee4e374ce8ff9bd710e262ed9ff980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ecffc206f6c9f23f56d8ed8a868ae981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e28d0725e745ed52e4bdad6c919a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1ece4c60bc2da94e5ab410f24a60983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb5748303f1da0c76948c171978712984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0390b834726afddf6b761755a1ddb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b48bd502263549ffa76d81c8d835986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7061c09304ddfc287c4734f46186f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befc139c394caf5f59636a532a120af988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f9ab2e2a781a963252907d2ea9b76989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486871ef265b25604255dc01ea9a7580990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ddd4df3996d0c62032aafa7047d8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1437a5885b5bc3e562568286fed9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c77acd5e26b838cb58db32f724b0f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb618078f81acde313dd3ca87c49593994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a414b1f1caec3a1a5a04d7345f7f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ab5001bf843613521ae96f5c0401996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ea5d9016dd7363c19d72ed0ae251997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>