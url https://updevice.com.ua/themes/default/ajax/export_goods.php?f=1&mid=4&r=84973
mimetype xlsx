--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457900f2a16d5a9417f5926e53dbd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7d26fc90e6990e0a841f297821fce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc08b3e244cecfef28281149168dc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423076f32a0c4a8f6168a31c762b0214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b9a0dfb5dd5ca1cff64a2f0e27435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2c0b650370b06e5b43c74d69bcbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b18a1de6b8d4e29ee499535feae3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d78253d1e195704029867c0058c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ac65d1722b50929d83401ab23c10f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e43e703207e0e3df58b6121f132f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bcb65cfbf88a7b1717a246732275411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2cea3a9e07c7e1b03bdd8a551ecbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914c9a07e06521bb4875a3677ee132b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e189185146303aff58c936848e02d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7288e063f10569a844835559fd9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37581f90b0ad02f444957b1d830c931516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba541b9d9ffa94ede5cb9cae50446617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ae9bf7004ff7a9744181329cf07e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19668ea629f32c76729f101fd6074ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973da45146c77052408cdc737d05bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151dc751cec0be96917ef7a42e9d8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21856e2a945d1d3e77c17514b493a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a09fe91a769e037a8d1a5e6b2ece1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c2202cefebb11fc7646714536eb5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953372d4223cec9acf085d9a71b1cd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895bbe8d633e29d240954cc773ab8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776270a7fb58096536afb310ab77b0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3708ff5db5b5b4a578cf85e87ae9e3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b368dc3fe7336554872d27336dda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd25835850941c0da7079f365b50ebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d4c367dd0404b0dec0d93ee945cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048195e348cb78f6060373c603b47c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200fd3a1ec09d89233bceeadd3469bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921677e4693dbd37d90ed5b82848cb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3a600c63dd035c04b649bbbd87d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b428e710421f879cb9d15621b9dc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ac87bb639fa144792dea8aae07f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b262e3fde86062a06d30f72a2175e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303fecf979076d85caf4f1ac368bed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d250726344480b872981591c54f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7221339df8e245d58bce86118e1a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b4267da758f1c1d474addbd206c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64ada121b3aa70c5d4c43ecca791643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebb06797437b74e8f2b427b53305344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66978fc274b431b0cd397693fe1dd8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23911f848dc8fae7b78afc7aac6ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a3727100829042eac77943b43f2df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206e03a8a5f773428eeaeebf5559f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbb4ab14c3a1d9ce5ef8db23502f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5871119306e255cb9d398ae5c6e8e4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc56a6edcb56d0342eb8404ca95b3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47516cd084ad127e2fa0da2a4a08d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bacc2f3656454c0e5b48f15d3cb89953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de2d7b9019f30cb796b46bcc949a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed583e2f3f5d396b69e7819addb5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07b18d6a98b3882d32f849fbe449456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207d27686c4a1586776717446d205d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6f1078a04adf99e8de376b2f46e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93eee95d37e855b0497b8fa289813c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a15d42242bf7433d59335060c037a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd999a642a79e5479e25a04511154361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa77a47624057ca1636374887ca52362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8ec05e89ba654275e543e224d3c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a617a29c572b915747b84bb8de79af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef05b6ad29d7a8a657a56f63ef938065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b7cbdb5a2566b42bcd8753877b2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a78f30f6461997ba90009ee061d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff0269e7b3ab7760f10ff386a9764468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f6a6cc52af33854a8c50984dac3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34374be344b96e627204c28d30124e8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf06dcc26ec5ca7ac979849eb155071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53384f5329801c6aff93cb25eb7fd80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a924d3fea7cccb13bc0cb212101c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91016c83f33f1ca2b4ceeade0edb5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162eb4027cdc18733eb20288fcfe2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519d28c58f07a835cde70619a42a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346467b0b3a67d8e707da7b78a17d36277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361174723d63780a2eb25cdb13e0cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e7d2cbb4a67cee108c57436f59a8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a0407125fafb7412a9dc950ccf6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43ba6b7d2fc99b00e00d234c1dc7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f021df4d5baae0ef6bb6a6555ab0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b213ea4baf3fc91f2169e41673bd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb44a9a0f27dcdeae7003fb9f0bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cb24491c14e6ddbabea711bd8593885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade08123dab1e2f39135292efb4c2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8f39b251d8a75aa6add6d88c533087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd22feeb5b586c3cef9a107cc467f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d81ffc9511e5f928993700992bc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271837b3550e6a5e5e3c6c44aab641d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8890881a802403627c07f50ead2fc8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3aaf82a13e43c184881d64973310392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd11162acb9ee7752af935821602e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25c4c7a47d7ddbff48475a9e4eea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e2d8b9de466e62c1307f28ee5b63395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da95145707ac3477cfb152f54619bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9d32d17d9a5b78ea2e73b9b82abf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bda2d56697727b0e97350daf0ac7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a97af14566b3b9e94ec69fb390747599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba5b540689b321fcdb7b45e94e1cc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b7564419d2c80b6a0de9069fa905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414df3081d08fae593951de2239aefd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f592eff7e3ac8af2a7a8497d61e6c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f5e5f6ecbd47150d429fcf62e49f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a08a060d00758bf152a6e82d2d94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb431f78f95ee287f6a6c6b5d464831106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12997ddfbf3bd11b166f3348bf71f9a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06148dc6efb2283c46c999d6fc97f8e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5c59f00f0d2214c96b4c0e1b7aab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245610138ac245ec87d3a405097cd165110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13532265c711c76815996c4d4e7aa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8bcfe12f84ec5c76456ba541d394a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59648868f9386e0e60677b18bada2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511968a8af30243ac7a376e5dc50584b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f491bfa8fc22c576067c70e14e8af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d07a074542ae1add8ead5a6127964116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1df7b6c461ae69a70c7edca5d8567b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073310d2c414dff9019ffe8262ababa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30055eb1ac7eaabdd0708d9f38aaa7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52952320268652fdc56f5083d33f9a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee8d7a2c24c3e4e96d04c2112e9a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71551a3906e6f46efa6c42e78b155f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fca6f033b9a96cc099bf797e9f34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d4954ad54ca9a78a4dd3ea1bdf03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1f372f6bd0c715cce3503aae3a1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c085b81e5cf00f8d9c894ba878c3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b95b2328f99e2e1a70402a5b01f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64600dc006b18b61721e8959a0e8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e67c53f63885677db02408d266522129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a181b8ff38ac6d6fc384f41fefa6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bad4b0dffc334f8d141885ab1dd0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438181a6190da8013d065f20d41208132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f465b6711bb00257846c50db29d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718a0786ef547a60449780d3e8e363134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7326e4c57607bc0d74e982a1f43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c4c7ed63f96df369789b207d4d92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01b38a0ab674248144f14cafa4ce6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b267afc9855ee718d6a508d85733138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f98491bc47f3e819fee27b48a548e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049f2e688722988b6805be28ef1169140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8c73badf76f44795e90d7961172f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673b5034da79e70f716d46fccddf8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cf8c5d1710666c7d94746a1fe148143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834aefe248449231edd9665181dbbf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72da53a25efac3f2a8610c25c7695d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a199b85caf2c41bdf3447169430a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60826b80622f14429d8efd7ec240c60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887225dfa353a7cc43f2091b929b33bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed547ecd83d5db8c3bb57de16a79140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f1a9612a5a4095c5d6aa2a7cc7af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cfdf4dba00494f550013fcb20bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6acb620f487309be33d5500a63979f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faafe15ede5b51b04d738e888f2c61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9ccbb5c0526ed00f50bc725dac66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d5986e5fd1b7ab8e1a59276fd9eb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da319f92b452572c3f78718d2e062a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a365da8d68af655a242e474f04a87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5a016bd10df8a8bdd18ade1512d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005092c077d8ce3b57d85b7277b364159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef085363a8388070c979fa3c11ffce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4326d734d04ce439e91a6c0cb9a60d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592f66fc276e9389a2137fe5615732a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9b8d24cff791ac87b10b66f532ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826aaa05d3d39313d5d1293b68fe99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c8a6772aef8bef9a48420ebd7c74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37443d7ce7994dad1bd63da3422002c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92126116371efd37e72001f1a5f871f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebfcd3f22abd9ab64cf9025a6f715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3ef4c5f064328b693a82525bbc68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698302c4af26d32827b62138b4fa23a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff34a7e97d10a9ba0f8822981571aeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658d9ed4b7e607b7f9c0ef63583b664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d554f12cf09385b9dead2443a7ec2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd75de54006bea85834d0b630d85652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15cd54c8da7631c75244a47f4c7ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b1bcce13ce3f259944c159a31dca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d4a7e7cd6ab9ed4441eb22e2fc4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeddde64be5dbdf1e26bd0e5689902b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b73fd3b2f2c74ac5636355ac9d08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eda73c2e87b302817e64d1614e282b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8b607c614cbccdb1873b972a0ac1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb323ed7db19828ed3b196486023b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c9e11589b5fb9c4b1dc955795bb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c48b373a995393bd2d4a9852b981e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d58a54597f06bc11119cd6024199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63eb10523d2d2bc8022aeb68979885186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e358ebe3c6b5308a31bdb31a8cfc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9c42a42706433bdb4880d667df0f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2016bfb3a2f9f7ea850879e66b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21137e596468045467b8d0048d8fb917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e988023f0a53aabe1f978017f311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6d1d998bdc8db35defe33887310b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9bf71df2e3d171265ee2c9f15e3aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565e8056582682c24fd7886a80fcea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0697d330322602d628c2bb8ab2fe8ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76b16c2e445a241b4030b0c284ac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f9db2f6c278f914da348a6349e1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c855e9ad74bf42320daa75b154fde79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87689a7aab5a4eeffbdbd0ae3ed6b1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656993e51cc2fe8eeaff00963b72e3f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40272f6ba5f919593f3d10fb164ddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e181112987f7ab661ab9e7eb2b717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649578a1389e5fe1885a794854d7f3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee9fa981a5475ebaeae8f2155057ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e44b0ecb1e90703d226ef266a002205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af4a9755135634e0972b1adb70682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec5377221594f96519b35bc1b926e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2403ef55ea1ad848a6e7176df4556d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462651596574a4f6d73886f515805d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41ab40ae9a455d69af0a6f661a456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80230b122e46788d5e59e861c95c2cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed66512101e6806adf9d745d228d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a7851b95d0fd5e104a7899e756a14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed49c1f7c455d0ccc2d4bad686d7814214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98066af025d9c80f5e74ced2b5cd4b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ba45e8691fb91c85b95e49084c79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505bf7458ab0d661c1528333a585ee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9718e7d23fc228ac7f8cf43611042218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278736689f6c444863b15ef348e53b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c3a874ac5268550c91c2a827eec1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b57ccc5b754df3ab743679e21dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef695469bd79f43de8024df8354c3995222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b43e08251227510e181d3f274095223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80617e17ccc8daaa242bdad4fea948c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd901b1557832073572cf9ab2f5f94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858792f5f14ecdc1861c5a4db06f0014226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9e7ad086a07e15990a95f1c9f74f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292fe608523350c45c468d36ab222d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022195ce6331fe194c2d1911e3d6d98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b78ff730862a277dc42ad399f49ee9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519a49ff0255fcf50a27d73dfc37a99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf4db65e41cfc296d3252172ea60e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbc6f9834c90d608583cb188ac0f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf56332428fbe3fc9b95edde0787d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e022adb6a33d2d1e67e6ac70829d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f38ec55cf4565ed2c980335f739c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6924801ca0fc677284059b5ee046b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc7f9040bf2e053542b9f18e05eff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0734afad261a9ea7c0c68c719a776b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56070a1ef0d8a004de1687b319fb478240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfa6549f0c356c019b8888dda19312241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7938123476238943fafc79ec547c38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bccf3c1104337c6b9b9f3445515ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79866b20a18308e6e216cf0b40e057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd50300b1eca765679533e6b376f263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7755a28cf580b18b56735698f604f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f35351bcfdbcdbf82690e56948ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fb5c5fb2e36c970f080a28edf746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7574dde1b868e3121465feb7b1b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc400bf16f13645134c7daa1a2aa736f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd5252ace8fa3ab8abb3ddfe4d107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04739ff8689e5275b026c0924a160a06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77b0b699ceb8f1cd782e546fcfc005253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f64b470974c606f402aeb3e48cb71a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955ae6e5c4d65779ce415739f9d76e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c484383187fb77eb9f8287f4af81d78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310817af6e420107d4042dc74af8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f56724402a4fa58a4b5a9e1659fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a767f5490fa28341700e8512608f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53291624c68af957aa33f3243b83d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8e7956d1d54ba4297fa19e8b1860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ada09d291d2d7dfb64657b01c55af3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c32f1df7a344d4c2ea5dfc6da217f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd9dd65a9be999ae9b816ddd88640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ceecbebfaad517e193d5c62dc685265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b049e972349ddb06acd507845a94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945f74e34a6e11e931a16a502fa12e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8754621a8119d3136017ae1319a20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149bf03d1fbc3ffb436c44fb769f186269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344689b9dcdd01340667ec598394fbf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27529dde3c157878b5140a07c85e1ab9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8ecaf0c6528d2cff25d3d4ff0a61b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd91e4da621930f180140c14896134273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f3c0af2d7eb4536317adfe5381cee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322e12fcf8361db5bb6a5576f6691c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089ec0b75ceaf5af136ebde989ed03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd65e4cd7eb24611b037c0dac13e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d710e17ec9093a35ecc711f62fc876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cce317cecbcf52cf21d83e95ad4cbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371b8a44a5ad4910429af4905cd60c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4efdfbe2bc2db7d8cb90f1279baf81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06de864b643a71944b37df3ec8a6cda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc187932b57a02629adfc070481ea72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e305bffe133bc17835f02f4bb55a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede50bcfd66ff0900d1d9fed329180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc7769d0903578ef0e5d8dec7d93f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b452cb20747780cc40e0de6cc8ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7263fa8eca7404b450ac212e523d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c718573b8ffcf9bd0b5a8c7af501d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff8b06dc512ea7c53d630ce8e2aa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d809e04594005c51d99f2ec40883c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739085660fd1a515f726447e2fc0bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37128ad32ba1cde4f24a5405ba9d40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a318bcb1c7f92949b3e03707cd60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301116d82b2d2da756240543854469dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3270060416dd9dc03b56615c04d009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d7939fc09f56fce6555cf525e76c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d69a4ec2270fc973d5a7c71e082a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee1f73b6e78348d935d0a17f58ca4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac191fbded6a18d03965ef3e91ca16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ccfb16dd2a935718cdcaaf6c7f4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa82742c1f0d52dc3d2950a0cb3b89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aba3fdff53bf3a1658079add882dd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb5736c9f5ad835f53d3efd71855a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694dd475a5529e67c793d03c47b195f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f4f425922916b9f44dd44ea23195306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275234dfa2597d416346f97304622266307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb303db5ca4ed748b6f7b4c922460a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3db11003ec07782450078a1abb26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986b703d6d3d7f46f06cc8f569d6f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe3c4c5bcf786d8dd971ef61b0baf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e080cf7b00d36bd029dfc980ae4a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35897890464eaef8c1342e6edc178eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04bddcfdb3a59704b6f7296f4c45c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba25582a5a120a8145c862c3ec1e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333dacf945948686b2ff305ea3d7793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2b3f2cd7cb94f8cf6d53bae574e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683d3322989462f943c4cafd779d49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04250bd41b696c985bb029bedd58d4c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce87fd6660dd7b2cc0da015ac4523320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90f4e4174521e9e08eb0a4566dfb69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf385633cb7ec72af9bb490d50ed2815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0cef355bb3665a90a6092d983986323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328815990ba33d3ca8fd58075e5568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55a43c0707d5735cc53a428ff6e4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e89ea28d20008feb00eb2953020b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f06f0539f1d1d01d7d2600fe80d56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201ac4b3acba47ba2d53510da5a68d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761f5e6ce30656954ed5a6e708d951329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22b8f818389d7de6efcff5f1657fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab719746442adce6e5cb05eb39b06b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415dcb2c03e7e3d35227f460a386df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4690ac101e8ec813aa6e63962c14c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743aaeaaaf4c86eb7f7a5c6781c1d7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b241af1a5a66da28b1e42280357a0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046cad183d96a19391e5bcaa28f75a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc83c9a0e3b0faa3032535c4edcde3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c3536c3a0ca5dfde907ed533c7f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f8e08f82faed113e5376fe2cdab29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a461f27b7c6b28b73cbfc5834ea5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d4183655912167f64f01244e50138341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c1e09eb94586f8c49d8826794d4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47e335f6e85584e99c6e6d5ea7e622343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0850d37e362d09e145e275edd3e3d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e21bfbb4674fda39232f07413e12c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e891757b6f6eb924bfa3dac8ca6ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fca9dbfe81bbaed94c38ddd604e46b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31260ff7a9eafc58f5e563a30134c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2311a2ad74fe6bc496f8f8b8f1f6a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75372977e1919b412c729d8c5fdfc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef81afcb7d190cfcd3c842c698ad598351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900a78edfab698ab6798e62c497094352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da62b0be952c73ba7e1925bb2b7c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af09cc85a7c5eca1edff57127d1fa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523e87524dee389f34d6936672a6c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11808a3b8d73e387aceb18f0b503b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332cbdbc956021dd9cb9d12f393018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdbec947c68002859cda4fdd9bef7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fd63cd371362b94e5bb8a64096627359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1e05e516ec9c1aafed2981d695d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31f6f593871eee648b90bf93136ef8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364fbbbe4addc2592aa64f211f884a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669911bed81d03b65560d28e0e08796363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac29db96ac5fe5c2cbf83e7e655b10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8c7572c1e72ba0eb4bbf6409648a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa450ba7d201a574ee98863ce601d80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c271cb4473449b0cda30b09e798de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa324f7efa129da7cd40323d8d5a7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c79ca36f9bab6588900ad061d66eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540643decc26b21e006c43549cc98ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961ef1f76e61bf08205bd7c0f5021f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f49ce74b31bda71f522b847ca7eab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e2b7f8518c9a01fad8523d845c56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f02bac9bd2c4164f49f9e35de800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3767aae01c8a542ff7028501f988d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7285211146377af762e310d1a3ce9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d424573bc05065462ac36601535da2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad6c588071e3fd2b05edf878a6098378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92afb4f1ddedd5e5bcc71971830834379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c419ff51e9482e1a942f3af819260a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329b292f935942deef78d23603a238381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a311f5324e59d03a53463777682da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f86d119460582d69cf8ff5dfcac42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2af4121e1804e2d87a672fc947582384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7be9d5fdbddfdca99aba75583547c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6005af7a0f66a9498fcecdd98f9a839386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74fd8adbd3bc617a18981c127e32be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f17045deae5da9c0fccac7f78304e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab46a084b8d13d8c845b71a8507f58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc828dbc19035fc443b35c312686d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492d7cdf4e0d0f5778507063082d79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb39427967184bf697cc8871328db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04baa8c1f34aa016fcb78f48f8374d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decd89f126c2a5fbc396519dc888c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd39451f2ebae53d31df960030b19c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3b34d7b3df84ec44f350f3b4f7ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd476ee4088467285e5e86c15b27e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9749f9b36292aed0b40b644c9336398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886cfaab41e6ba98ad7871525b0321399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ce52441866cae77b01c2191c89d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f0de142e58acd182252cd66d393e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e8c20dd42b55cdf9a40c0f6ef7d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7396a651b62ea94902ce8a6d7305f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702d08bcafabb4eb47f8bfb466ecff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417b397980c905d244b8e8f6ab38e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fff960c641052b448b93a6c0e7125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2ba46b611682ee6cdeda3a24a05d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af407b29efb60aefe7d83393944fd40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f966b03d3592209de91f1ec5ecc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931ac016d74240428b9e4e71aa88d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aee6218ed58cdf20e5b855d8c3919a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df21e3e5fb201458d0e61f223d696412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb7bb4568cf818f96ca3603def64c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6abb835e7073053c883cd1d7e9281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7adea6d668e4ca41747e5aa12d2386415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a33afc272f2662cd825455bbfeb68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f01af302c3411f2056c7aabc0ecd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184932e131a8c105ed95bb6f89689fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731d096b10f84da906f23af0fa2c3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1725e588797392db68fdb12fb7f57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58654f53cbf548e378afdbc164231421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c6c7410a4491280eee1c2661da0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eff944fd6968d935aee2334cb4daf0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5918216f91fbcfb030aa6a4fbe77ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66981caff2880f5798ab1ab73bd8e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84554457fc89eec415505a04c8e736a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ee07cf63c098cabb50be74a974e2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b67db89575b5dc0357483b239ae414428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3dd436c51ab9855bd104b3ae78827429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fa0632d06fad4d2f3b590e43d31b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b09a35e94c04dd34dabe506aa4550d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6555627df1736f7ce1f22dfc9a1fcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182343c7375312d9b25b5a4597c7c9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b23e4cc26ac1276c62a7225355aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd65bf7d81d077e4df9b72552329d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58827e8a105539cee4fa0ccd9f3b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16fae4bb81f9828fe82b210eff1a51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc45e941555cf924366bb98bdc390b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0362cd03921a3ed689ff5accb7973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921eac6f5b56e63902eb3969fc2d37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758c8084db896de67b34a75e53b8c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672c4d64471bdf08b35e14da6c0c61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa060681640ab4bad076e3c1766e8d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b7afe5238d379a801b559de2f5224444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3ad86d515f185e78034d0217cc95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9777ea19c725cbe03047a1da6fc7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d1e9a6c9ec07b042581f2fb21deb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7aee082068fbebd62ad2e8ee323aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a15c26e8d728d4af4e76cf74984cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e22ae38295105631f2f382f28152c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e67beca59ddf4ffb4592e2ae2417451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ebcdec87511bc0a3492c9363bb7d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12fb565eef47da1932364eb757a296453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b70f8c36f76d38c40675925f326e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a379009cc85f460a012c10d884861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a9ee010bf57d25131ffb9ec8f484456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91d4ed69acefd49df2ca43e4536836457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c54d5d8e1bcac1bce1e03ac5a62e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f55ee5150cc3bdea9543f8ee7cfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738af6c288b1f72f2496e547ce7afb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b608fe0632458f0abdbf9f7efc6a4d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9be31b9020fddda24ab2778d26fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7c340e0f140b8e36db0d1dd1c7d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cccd5b7f5f43e68325450b4671769464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2c7f0c54b01ff795ce913d9dbfea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f2052db7b4e0ced600cf72e6a96c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ddca2e7081503a2b8f9c4a672eae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b61bbd5aa7c7f538742796d6e44ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920ff47ce7748eb9c6111ff44f1a425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3575cbe8a9bc832db58b6ac03641470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b84b3651d2f1f746ef5c42eecdbd6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6797da7b371ec879df6e994a4cc3fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec56855ff7719d62a9972366da3d2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab75d2118d406378e148700dd12b9d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32534b119d3c4e799ec38c475d62e828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df19b5dd85c87cb7625d950ff2cab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba097dbe89c16f860ec72352c8b60d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60a0f7dccbaf74dd2468316206339a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30112c5692ac5286fd20f31ad1d3255479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ac3b1b29057cc5223c449e22ae15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89267400f3899ff101607322a4a0ff55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965fc901c63cfd964c114d76e435a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68a55fdf19d9c68ab62d23f1d19f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d71a2ad4a7d34b3154eeae9f37b71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad866827a6ccfe4a69110648dabf65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0729b28f468d364f6bc99c8551bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c3d9245e550f0c271bdbe6a9d642487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499fd62dadd544597693ed492d4a00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df99529fb63e61afcd55a723832e15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26464c5e815a9027842277f857a698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ff8cfadc32a265ae7d4676b79360491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e54c1fac44a7f12ca0da22948da97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d68c7ea0fa12dcc1d3e32738c3c79e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc63c43500723ca5d37af791e9ffba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00befd83070c0c7640129989debe4646495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f48c41e06fb130821c1f389b5426496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bb3026349bb8c0c806e6ebd48a5b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a30282db8ce2c9b1b6831cc33a6ca0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a273fbdb791577babb7f6d105f2095499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a685cf8d29ae7b4621659162132e28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110322f0f752fdcacace2dec730740ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be7a242093b47e6727c335b0a074f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb355e4cec45ea42b48521ca3bd9a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751914d5aa432e5aab7f85419b1caee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eac37f2ced820421efcc0ee574891505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2f228fd55cb4ae8fe39984a36abe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a122635b0703688e3db1f54f450a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d10c0aa739c2b0ad542b862d5e29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b859cb1d80a99772a95dbcd5eba7db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc8d33051c9c9fa5271bd811c421c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ba9b615e27658293108c486f6795511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0e859cac7f734de70bc1c3f7476a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fce69aba6b4d4e9a431bbc6f7b01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb5a0a6f24da26f3c75d045d4b8c5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8034e3bff015d363a7cbc1ec6eed7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a7f79b83377a7c6b6e242d0448c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa88c13fe48ff506845615f964773517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f777360beba032228ba493858990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817198a077aab446604f916a4806fdd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c78b0c022ec70213ed5d36f12b73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d0121b7f46163783c5d6c8a3bb939521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde526a671892f42a0b721c11812c85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c591cfd2ed552ae2b9c316358cb8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292080569e8ebfdea6fdcc76c2f09497524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d8c3276c798f24782ebdae76af9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf18eb99cb44e9b5066555bb6bc5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b560fd767558de1841ca28674b27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3da2eab2618be0532037c10f7e460528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f0bde3bebd5cdda9c9e051b1fd30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba17ffc8b9722fe762702ec56b1c19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654c2f1ed3195a18f98b499801d29f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4cb46fefa45ab57b549ee52fc38e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59abe6abcff7999e7956415b6dc0d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e23d381e549f4b923e5c53b09c21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3132201a27bc186c8ba415663e38e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048de32329349a8c33c0a3f7bbda1a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b9fa24e8f7fb2f611f3d14d71d9d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a932a4e9736bd0b8b15a4281158ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4f4debbc34f3988ee2288dc5a8eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2fbda67b6315e626acf87b851a59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13143f49bc409f4424e23e9393b2c58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a20f57fd848f7128532bfc5896c24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077451f7301dfc7eb57c4c1302162ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cae775c3c4640e8fe08ea2acdabd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723dc25501afd16c0675fd800d403d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b9f3d637013705b4668e6b3493a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5a698f0f1bebd5a9d40328d9dea58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a221dab9d5bbb6301e9f9f569e64e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dca06c4ff2b0cd13c353c5b2e259aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d6b06c6a99d56c7bc6328d8c97a16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb7c5c9f5a7a9278c45538c0dd5e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b89e7142e372dd27d4fed8481dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d1497b1ac9e64dd69e89f283e5bbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b8a5c5c8b4e86e8b10503ba613a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07855f7c7e89b97fb371a59fcf16323555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cde80ba5539cf74413a4d4cb9b035556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1511649a93501e92a8827b163b80e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8cd5492d414305142ac929cf0d18b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a056ac299e7c3a43e4e06cbe32d07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb278e07d2ded684d13e2707bdafd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e88055a541668885cd2518496073c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc9e435c152ec4a56fafe469b1b05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a17e6b4882d12e6828dd45d004269563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17069baebaa6a07f80ef268d89f0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a70271a7f55ff9968dee795a091a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c1e88e10eb8211963b8f3eaabb06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75f1958c9fc6ed0b0c12d19d6f97ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001af3b671b1730672f71b36af664b00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3663a43181f4b8cd6438c2b532bcac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32dc909be09e72ac285a4724dfa051570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e18d08ba1bc9109e3cc978c98c7cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a812ff56f457f67ef855d3bdd5fe15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020bb9850a7e0659864ffb09954aa9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61db706248ae1b1f0fc91fe04596f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2de09183df3cceb2486eb05d32f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c111850f72fbd0b8c720d8cc1160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99812bdb4f555848a32d554e5ba0f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c986a7a81b8c4c2f7626b5346eef9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93771ea174afb27a8f5986d551e9c4f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b741482d4df87954a267b98417b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821133b0d2952d15ea41334bcb1494ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484aca913840cc42872b1a8843121be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48129e1c15d1f76a725ed4249898ccd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931f86a1c83f779a4ddeb317cdc9f4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a1b79c932bcf6528f45b77d7d95f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51579ac7016af05b89529b9b53ec27c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde06a0dabf1e68b168e37b1cae0d110587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56675f53cccef6dcaf7e637a00b2af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de224c2e6f192968289d05cfb74cdf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc200ec0e85ac19e7232f901638eaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23fefcb71a05870430b9ddc2b2228591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64c9f801eef27d61d859aef948778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03775451f56cbc842f1960df73ae971d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8016e0220460043d58b690c25f57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59393779211ae3edae320a3ac02e0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e799535abd45a84c5dd1c73dcbb4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583420f6293f6f336e1c35aab05f06ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c19a9f7ab1c877abd9a2c345f04e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e76339753eddaa4ddf346db887c80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89716dd04827a16d53eff563ee7da6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b28b303a0841267ec1e26359cb09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336dd0b1f28d1ff6f3f740f49a11e52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4447055a5bd4ba49d6c9e8b6b3ba94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aac8c448bbd1f2d8f04d7785ebfb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb8152b9e61e8a181ea02adca634a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d261a684df58e1ecfcf25501eec6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6e14315e38019c3c678653ad8fbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da86b10e0b8b47aacb9b18d4b9f941608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0f447222ffd9dd5fed74e831cd6f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35f07f5e15ddd9c9a28754ec960936610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102f3cd25a72938b5c6ee984a7592e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f4dbc2fd75a81880135897bb1616612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979b332a889ed99ec8778b1473427b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245d859135abd4bdc59eaf3ac2279e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6d51cbf16bd3e9f119532f1788da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da9a75f9bce8bab5bf50249d2a7f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc19c56acc6faeea303026321fd66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c3520325267fcbde3ce26f5a4783618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39da570d348d24a9fa5bf40419e159619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a230040ec7ae94eaecf53459184b97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0663a10c9ce0edf47a48a1d3ba44a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60368b4f793119759229ee30f565f8f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ced0290efea00a54a2fc4d342e5b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3917a705a36d947a8aec0a3f9521090624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324abef21e96d7400afa41775d57a867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209a19745f8dc004d3fe8ac0011d69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce30a67cead8d1984a50d438111026627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7ede3e8279cc9e0e0195048ebabdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1563e28c1f4e7741ed6f159467cc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987807fcba3c092f3ca33d4258db2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f65d33b93addea031dafb4951b84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857856f928d9e31418167b635a23443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b4f9c29eb7df51b63eedf9bc1451633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628324e34dd655c2159d8823224ed8d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99943c4a3f0ce81b159c00641a500c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5170a0a2fc64429aa5dc663f0f1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e84ec788a81e038d8c1ed4a7b871637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ea109a4a5217c3c1c0723fba4407638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165b599d082f2a4833bb7f0b91718b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8ccaab5f2949f2e5afc1662c0674640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566f1dc25c52c8640bd147e3601698641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2221ddc17a237c624530ce01b8e17b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc8fc5161fd822a4cba38f9ee67d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d6967f83d31ac0449153d5e2a383d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ab9fb908c42b0862287a207f7e52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a735a1c06950787266bf2c6d0ada78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b18075992ed58595166449a1712b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4839cfd3f86534da24eb8496d4e553b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6392f93ebc35deb1b6c6b5fbe8cc3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8056c1e07d603a1f2380c1f22ba40a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551f39ccdabef6da3384bc3b80f802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9c78588ffad05bd820769f9dc39f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df92674531ed2a991ffa116baf246653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156d97f5705deefbaceb5ffc8d8a4c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd5ab93cd0f3c25ec22f71b80bce5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219e4cf59ac9e58e790f15b4a827b71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97883be0b7cc31dc6a94baf081a6747657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8479b94ddc3563448e737fd4835d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84027e44776672c689af2ac4a11b004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6758749c38e2c62cccd36007de331b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e2b77ccf32bc6d9dbad76886715bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14189bb8301461d5761b919b250a8120662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f5ebfe1b6f495caa486753ee25ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae85dcb241679031560b710d3bd8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f0ea965b1317c489e9e2633e31f37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf27e15cdc9ad1099f4193ae52f080a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9572d96d3a4cf800f4344d45b599aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced41a40497d55998ea7abd9faedc69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764ae27c59a020d0fa89adad79ce9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e676221a6f254f064a72b5fb38a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064791863f217d0cb6007f9d95b2801671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d887318d560ced3613faece877749e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe493f49ae2b3fe64caffe5f3594de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee6d3a7bd35bf9d7bb4a939575f0d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878484bbeec96c762dcbad373b650441675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca6bf3b86aacf9f77bb9109910b125676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23b21da76b7e96cb0df54f593069d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916968199f6d6a90d605b3eab92b26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c5c423785f08e250f00a37cc0760679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031f5c7eecb0fd19ab359243c5c54e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49041179ddd9d73fec82c75ff27d8bf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3550545e719c4f62e59564fb931983682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756fb3cd9ea9796b665e997d8612323683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aeb6b57a7d72e45bbeb60ee7fc319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14482596d3082b175df77b489fd9ecf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d079e201e188f086c580f88c7038b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932014877baec237436bf1e00b28a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7d7951a80e393cd1e4fc8d99e31f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51fbd0b60d1c0fd1d78ebe2b1cc7ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf6d691a1d8dc90de4d2bffbce1ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895cbea539c9e8a95f9a8b85b5f61f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418fd9690e1bfece6d24ad25d6716c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f6c7d6544244899f17313d0d609f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514fd5e1b0b3a9ef6f268d3f7ec114694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062c6d3ef2600836f7ea5d6b2f26510695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911667fec3537f0ace9194aab0e28a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa878235e372bb1006a9f5eed23f76d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8fe0025e0ba5302665a0033f8aa4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abcd1bac10a7e490eec91854a92ad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d28a61fc8189a0fe77dbf2fed1ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970927a9c8e48c2bb45ee8cd8bb16203701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9e182eaee13b0f76e87165e590ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea877225549d4a9a4f9ca4ffc7974703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb97d64ce29546a7bb6831f48707c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8fd4a3bef346ec0f57966e64974a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed30622874c3ea41eeeb3ab33c27a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaff4e7f8ab25dc5dee62a67742573707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8803959febfc9ca214cf337af486543708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad183fe0bfaac9f1f0bcfce21c1b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc5dc3487a76dc072008612b7ddfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4390751789bfa95e271a7a9d459931711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264120626e4d6918ad05d3b5a7702c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c4e75d40e887eb5fcd0595eb4a73c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5b19231e97715f3b68fc0eee7882714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc274250cc3e3fa1942a85c9f45a355c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be1558e487ebcf3bb73f001427422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293dad818ef75b4ad24ddd2deec0b7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab57ddd20b3637712343d9883df4fae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487844f330d9368dd4ec7ee935a217e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146798aa93b86d9e49394248ad4862d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde13d8764b3d92c49864853cb142af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d349cc3c4aa38f60f079ddd0c5a2a11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfcd9c8126438ef10cbcb4320938a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2911243c239cb88033a8cf14b50e6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876f5a63936b01d35c89acd092e8a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c435e4fe3379f0de22988154b5a678726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085122b1a4d07ba61d41d50f3d2b7e71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb2b50b117ab73c97a5770cb0cf16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e15f37aa72164bed52483fec3c3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4520b5c3ac314d74e206d8260289730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d2fa49dfb2565c242c80e70f30a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db131053b1947430346619bd5919d20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e803dde645c0502984a948c4e5c30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c3e428b6e56b71221485de5c0003734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59f33aa1a6e8c219d0b40479561bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ae8288a7b7eefbd27bc9a127df2a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53990733f2c20e73e82797f5333edee4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f11788c8534e298f31a9cb8437d9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7b36cba9ce99711e959490c8c2c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542c3685e0d918548c797ba84a1ae8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fbd18a261dfa9df303586a09ebcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad89c62edcc4d31e5b6e21016ef0ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b17b6a8f838dadd0e462498d1422743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55a0ed0d491cb5d300cf1fa10b8d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881c769c2eed5d0bbb8278ec796c08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc76ce1afa9e58e9cc2c852a7a7cdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288eaeeb71a6e778e851e7d7866530b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516a2b8bce13c7f7ff48ff8f499cc33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87719aeac76968cc60de96868125d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd309bb0a783c7943033f3c79425fa1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5969c710ca29199b6cce602b766bfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aa326ad74a050796d1685833df904752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d518492374eab7030f9e947801e849753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3afb17fd108543de410d934a0e72c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc208b15334f98fb41964b928abed8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c880e8b83b4f9fd449ce81e1ab2115b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016c956452709be2c10634ffa44fde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1eb08b8170d51beb9e9233920fda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236442281eb6dfbd99b74ec9deb308759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4fc0b7382ded566158d0e26915cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e415ec39c3a9e5cd8b1b141c747e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61221a9bb51b0e26788a0fbeb2963b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2142ffbacb3b3226e4bdab815ab92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0427ebf9e53637412acc06c2d5a008764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e7a71395cc01b547d8c3a4614fbb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19363ba4c87b6cdde57d1eb9227e0fc8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a652a94eec21038908900c34c7af767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db09763041364201a0536357609ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aeb968b6bd04b0655d185f2d26db0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770868b73425502f74d284dd95ef61770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5702cb84129057c6afa076e951e9a23771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e09d4a674f4e2a4bdb09abac3c0c80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6606f365f3e10d925f0c743e8c9465773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be17bd8308ac5cf1a41099d898a72774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77dd0b00c7d3b16b6b50a2ef2f73f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f583f86bf0f00c8d8f5c76d6dd14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c63a70b72d66cff2297e94258d16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33a3293aa88b0de65bcd6fbb38d1ad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2235cae070a14db02efe1cd2f356779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d272951ddc366193676a101e61fd5c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a35e913682c7f9dc5f0e5f98e0ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107489235818a942daed379b6caa482782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eddaac3ef42c1a0c0a7ba7c7436ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188f95b4685c2b5a95ce12202931fe6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52342d68355205f2ca8b0acabec01145785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cff8462ef3292b7abce034ad4c4afb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516708031538c735d9ddf3fecbabbc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa80b061d82fa5817955fa1767e969788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83a5bf10f51aa629873e547d1ce6b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e762663a87efdf3018fc352a86b141790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad9ef57e7cb2ead3030d35c9c5a69c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a05d2b3de6f704e6d9f0b91177e86792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd98f600584d31d037fca155900df8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe9e552b4034f6e8c72eba917f3a9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88af7c85597ec7dd94ee933576e2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c458cda9568ec1a8fd7d20f7de19b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547474cba46ba760abf955722a2cfc7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ce19cac8a862a530b8e7914dc0aba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafe3cbafa91b4c7c9f34d5319360a2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a35b420d32f452038f0e2820c4f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036464698418f7dd27fe89cebe06f42801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d598db9e13b807e66b79957570a887802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1b4d9bace13807655f0b97d78674803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ccd0801643484abe8d016ade9dbd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe68b3d737b4471c06e80fe1e5a5cb0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4417fb696e9be43426e42d06d9948806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383ffe0fd2f3829dbbf0551897dc73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34886e3dd2db55b7f00b673711cfe60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b2a8ab330166eb4b86a946d2d7cec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a14cf59a3021296dbe3f2ffeb8487810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb8bfdfbe91404aa7da98a30c3859811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401ae43137884203d0cb90b461f246a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99fcbf4c945b5a037fb5776fffa559813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865941d3acc87a4c2404e06ebe966e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b3ede8d85bd48a11ad080339b5b5e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa2c2c927f179c67d540800e16411816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f41d526142f8a61d5aba7051e860817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b336539b0255b3468310133d30e16818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd6e986eb8b773facd44b4eecc862819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad440c17d5016024ccf5afe15872ba3b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0256540a49f65462b7a01237512223821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbcbb0faf7755026b33cfbbdaa184822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1bf73ad36b7cc6fed3fa4944adf4a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea36ab89b77a1c858372ddecd16ad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111d8742b66a0426cb0121e30896c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a060f9fbf55cce244a124c51048eb8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a51d85c343c1db89f0f7bf60a870f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7c89cb0d7c1bda28c9533f874bd9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160914e00c135129f258473599d8fc42829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832791d74b4ffcbbd8d8412287a9a0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343936d2f66dc232ff6d05e85e5d6b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899384067d7c9f6c000400dcbc2900f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cbc45a738491980e73433146728d6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6aef07333e3a14dcae695351a222a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7917e8583851e39abb3b098fb7997835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff4403e1a337abb5974771da22620836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c3f490b48e6ccd887bcb8833648d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872fe6d9d88982c6fe5d4af271f527838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d163daee48d1d578d9b54387dd22839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a8ea9a79a88d7780b0ad0dac532c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c1e1566d47cc3c8b299b5c1670ae8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e869dcb6e5c1747b3da7e1d8a463956842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac5847502e98d3e60ffb05ab3f466843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02d82e817fcdb59b31cdf80767bc4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040506757b5601f630f361e9c206669845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0185d29db9603df72773654ab5aa42d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca771c3210aeb56b2c16a6ccf7bd4a5e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6bc1da3fb96d966f59bd09a8e2f9e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bcce9fd2cec2f9f29e3da0815759a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ba2f93dabce52e173448a83f9707850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561034b0d0c4bca02140191a7b2c9405851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7db098e6bd1d5ba27445afdba9835852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1e1c7fd9840bd071b4e4309deedfe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e796a578f4334d48dc277669894775854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506fda1e763ed1d33d03d7a43a128a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b546d796564209e4187fe64b5f26331856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec479952ccee1763e4d5c020b5fb89857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b68fe673fc1f524f78e8eec71260c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163fcc643c41812035debdaba2ffc0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c89d03d32146c2fa9f271de5de05860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddff87612b29e6f25981dd5610ef5f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc3d984cd75e8f7eba33d3f818693a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61876c313df6edb7657042cb2d89405f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaef02c6fe4a3cfb0fcb7654b158a6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a59b09a5baff2b447f9895ac6712865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c60aff99f4d51fb1b611c47d53575866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cecd7c603c22b57fa1f6c6cbf8248867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaccf9755e8d67741b690455ec2367c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26bbe5371fe5d39d13c6f4824ca0c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b2b37b82dcb436edd95f67919268870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8fd1487412bdc6d23b67d6c441f5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f85aa591ad0aabf83dac39cc5a5b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6eb9f48d58f64b8f44b4fcc4efc23873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd943d760d7a900915da28b830b8c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e3c43304dfd66cc4ad14ba8b1b97875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc80bddf1bdc96f9b4ab4704ada05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e16e3978c321b4cb0038f6a36d59b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92b53acc90de71a6ae01067187d0c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654cea10570e81444e526e20a62f2f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6882436967b26f43106da53978212f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92273050acf97deb01addb5f6dd9d29881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf700b3469234ed586158300b8d7ed882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab666814c28a7220b954c48033cf6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b121ebf2613b233b9a35e6903bba15884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744253c930073cd33b57d85b84cb3e05885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9ec4ed5c7cf687e0c3292fd431ab886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd3befe2e21d919a046597c771ee2a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ce03434b27abe8d9d47f6bf02167888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d425112e8631034372961d48d8068889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630c5b70d5b0738d6ff30b6a99deb7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee54cc1be720ad5bf4e0ddf4a279ac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453bf4db96006532252d9a5c9d21651892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9817b657d80d9ed27ee44ee3e666e8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b33d8f0ab9abe0db03baa710d4ae894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b923b02821e39622c9b2429524b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582f64721f46d0af5d634340fe5c11896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256fec037127e1eef90948519c85be1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44459ccd595fcb209dbd12de296b95d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3739aefadf5e27b43b46a619e192b3c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd4b599ce0c7eaa8d06410c5a2e76900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2eac3ace0d8c5ac1f5fe974e0407901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d3614533018be6770864197a70895902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321ae6a87a61f8aeb42ca0e61b4dea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68f204caa59c9ac3432b06e7509e2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842770bdf3175eb85a1b50d94e09b2ce905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed4874758bd4ce5d16bc9cdeb05478906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5196b3b3518b81549729f9717534ada907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f31e4b0d2c314ce0ac88bf813621908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d95889b183dee9f263076052825f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69985779c4ce5e49ff2e1bcb244daccb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a91e1a09510fd87ee6d773d6b52d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133bce8c0b4b3c2987bdab4d724a55912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8ca7a60d5c5837b75b9e1de7a148913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7042f7295e288e76bd5caf10c13a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418dbf006ec3b051a34b117162db1f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e53574f8847c4adbf3670f5e719ec7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39496d790c775e25a948995b822e9e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a89c813b9ecb6d0ad5f2dbcb017c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2720ff04f604239a95a12947a129cd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa12abd57755b2525b0956e7b7468920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe03bda3f35800d7aafaa9f00fa2af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14739db3235baba271541b264d9f1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56033f28444082cbbc84338b37acb55b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af585e9111eee26a2ea6e81fd32a1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4165256e9e0a50501c3b4cdd3a5713925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7789cfa0cf6125f3b57cddf96d1b96926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00b8f35d9a53bbaf7c23e15a323ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437aefbd0073b23962e02c6258620c6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f635d6155b5479606a2d51706c2e72929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa9ccb77be431bc254619330ededb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d972aaedebe664f0286e442791529cf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df56a2270fefe3008545a79347013932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247791f86d1f127fc62b0d05f0f917933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ae96751bbb14a19147e5287fffd1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f43d744ec3a59ff25d44173a5d70935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7a9946e7c03208e50126b7d9480bc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4bc27d6e9c1ab6063a459b98278e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb990395a0058bb91ed3a629efe7d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d9bd00f92a5089ee596e4529841d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545fd9adbef9bbbffa502ffab95f9a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a490668fd992a1f0cb8d3c3f570e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21754caea2c805cbeaf21f78ac7dc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae6bccf3e192f7f3b9d6d42b356de943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b3bb926dc3e8adb69ab5eec8324e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e875f59341c9d488c2f951fe9ca08945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5b2a99177dcb1e6289c64cba885ca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6724d0db76a0701dc53ca61af33a88947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ead8b8c8e9d123f066d6d654fc55948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1595e4bac262085f1325b8e64dd6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e556066e6082ac388ad64aa91053b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce52443afc35e4f6996927d60b37a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e72a05b5b4d517a25855c5343aa5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9178c8e94997a5d68f857e2a5c51953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e72930673387a18e9e6c80eb5542d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342be9d27f6272923592c7d8e15cfc0f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ae505604d311d7da87889a4065d0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc7e93a90de5cd24ead557cdc2762957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf086848122eb7b012de907afd98b3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce7f3d06dfd22df9028fd5eeae76e1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345dbf8ff8f84e069d95cea6e8d9062960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4dbd0fc24278a30a1a674c27fab3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61b41973c0774b192c5a876016aa3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad24b85977cdc746adb702f4d68f7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162b5f9ae6a0d35b2ea921eb30f06b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf256196525131463d408a64a3f97d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e1bd43a825e0a70301b008c802d9d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5dc7b59fb41ba91b748cd5ca55a69967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625fb6d47c0198154f0bb68be29d50968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713b2f3740b7790372ef5984eddee9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273c71ae47e4f5642e3c20150eb651970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea5e87e422b61830a6c316b5e1d0a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af941d3e1f610b38da79703e6ee69972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a6fcf27c42260bd4fbdf02da2ce6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a3143af1b892f32b864edc04f144974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2474cf85e130307b73d96829deeb175975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef58610c4e58231b4f3ae641ff54bd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b10d2b6fcd985c45c25ebb9f57b8b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6eec25497363ad6f3a3df2aaf030978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e97363a1db90bff143a7378a159a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927212da85faee018c9fcfc2483b70e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14587f9084c04549b511aa250afc0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f536e4adacd0b83482bb539fedf1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3689fa6a1253bc9c55ac124d82f50e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745412330292ce1a19f7cb3cb909f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2aab96211a0344b099dd149d2e1be985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba27afaa0e81fa4b1e7d84a4cd85c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da221fc2a0ceb587ad177392fd1d2265987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574d94d52a7c62adfb735026e07449988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe515560450d128a0fb9710df73b8d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb418b137842ca8989e6fb370a1c661990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac3d493ab1eca0f7b6bfc9c1a50ec2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3e7bc841e97517534cadf10d0326992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ced631522ad3570e71bdfc593144993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bacf6ace8a80af1751d760189bb2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7913bc070a3fbe83c8bebf52866405995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078139bb287b835f36814f8028d9fc84996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c13a884a9f02146d5885b35423a4d2997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195dd016513c8a3c2eb86ec0de3480998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b8d45ac8a280fb7715ec05d01cf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebb8d0d355297fedcceb9206f3521b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4319549f2a7c0b9d8369413102d7b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da6722959a3eb47a0a59a442a18884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f2b71fd3d300945a7b8661fae9195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ddb68b31c22b6c671684e3a5ff9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849a01bc77b79694b4579752fb28687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d13e132aab1d06029c109558d22298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b6011387c521a28fc70f6e9f8c5ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872747efdb41b5e6c2c6039379c12ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db135db44cdb6ce6648dac92ab35c3f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534f3ae81be46436aa53513cc1ac7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0bea4b5f85a630cbf795586300d5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680adae8464d383a9f5d6b9231424514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb97afe691666268d50a885dc23c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7699f4d54f6fc580f0d8d10d786f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985b540e1b63d8729c206978caf18e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564925894044da92763807bd028646318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d8435ccaec441073dfa97c76b4e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca87de3feb2bde02f11bc1888eaf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaeaf6f724dce16a8afaa2adaa748c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c5eb5b4972778501aaddcca9caa822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba7ec021b009357378d5b1b75f39723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dab8a2ddd3572edd67c7da3cdba5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c8bf9ef5e5c5541e6d869e8330e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90068fc81497c96698269e4c17d81bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c210ae99af59046e6ec2c755a24e7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc59d502765fc0be5a896fb0de92df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f985b0a0eb04915fa4e45a3639f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6372f671d19d887a550cbeee874709e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a0f65de3c173b638be6c8e02d91b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918d91f6810f0cfb69baae29b344d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4547f82cd76ca7b882ce4d6704d9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6eae007e05650c748a6a1fd15cc0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c4643b207a2fb0567a1cbff6df3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab774674623aa6b92fab4519692b8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e0eddb01214b8252804a0c102b0dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760f67612f6ca51597056874351fce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405347b38479c25e65926129bc79636639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466365f3fafdabf488bb5ba70e2669a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d039aed99e16771cd337308c4e45a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9e13c9cdc987476673fccd79ba3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afbad3ede0f0e8be85ebe265f74bf343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed22ac9f6e101a0d71760e2c5cff8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6ad47264adfc708771c06622eda645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebafac765b1fd1c8821167af2b5d91c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12e79070f3cd21a7f7a74c131573447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e7c751027caeaf6c0358bd04d78848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37d2609e4d50c5e192d64b78c8a8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f45801c1a4541c7c0c27a229128f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc057e561459b2655f87c2789149866551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbcc0de81cdbceedec44dc3a1702252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a5f9a5f806e2761a3e1f7a73383553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffb1de1b6e2e99e9a121226a234f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1283e151dcfef8403964aeb28f09355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227c044ef179472f01d3799f042df556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79e9a0fac4fc45ed66bf08688d08f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671bf22ede78eb7ae2e8efc29ff98558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dce9edf4b2cb3c35b0568e3e6a5a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716e56d486104e08a626d7d2ab964460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0d7ad02dac05f130e7f55b7c0afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ffbd8ebdc52f4db0a8dc6471f0f2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff4c3883cd26eecd845efbcced30363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537008e3b855c3a9d9db089695d4c5b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25876eb1fe096179ee69ade4aa049a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc59608f1aa05d7e23dd485720c4b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc073655172f37fdf50f246f6ba5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2772096f6acd3fd583e24539b1bed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69750108511f816673a4e63fd40f23969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5dc3688b9f45d0b363f9c8b74c0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715121f9e4dd6e541189c4be15e47e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2e8f8b13d3aab5c7b4126d4f4252572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e3289aa43b62f30591ac9215fc6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac317c2f32931f420e5f54fc9064c17574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdaa542888f1a663486ac706af562f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f259d2203beff6a91bd6bb1937f7acb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e0c70a48316015013bb482e8ee90677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178ab9825caf449af6848842c4e9da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca495a769389af092f6229d05c992a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb3a0c3988c715fa736cf625bf1f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0cd34aed25f5879f13492e4ac311681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975acc927027c095bf24b2a51ea4d6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86ea4b68dd088c8a0aab41ecbf06e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784edc09a15441b15c1d49bc6ab2d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19971fad4c65ce694c5412325797185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab9adab47b66d7b2e4efb8ecede2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00a5c9cfe54fad9dfb1cff061317c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01dcb37b9322387e66f5af60ebb9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5469a35d8edb8ef7326ef09f4563589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205199390605a9e1e5b0dfe42ae035090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f92b18b658274d748e962e6bb1c4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e14cfa738733a37cbfd5ced43d26892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb6e4db256e17e86bca5aebcef79b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d02bd8dd7443ceaececd2de2e81fe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a88b30d3bdf6f466e0e89def8607a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f51e02d2319567db620d9337661996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf1e2d4397f417e89228844e1c8c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5285d4cd4b735af9981042b3658b1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1685e319dac2a82ad03ad19570fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922417f8044d0f89221a3458bd4a2f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef3b1353cd5fae1c873c3e655e21a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa301464d464344ce8f1d252b6ebb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3042abebdd092a5feeeb5efe7c05b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a507f70cf0e50faf71a395ba3967c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb487be29724f9355419ee5886f692c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456ec8cce5f62a42f191b138b54ce0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94087ba967194af37b0af3ccbb598107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbc6e9ed40e6740992d4507f58ea3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1ff1ec9e9a843eb90429af93f033109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c15c9f98cb8aeb7e614659629331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6d794bc710ac1d84f66ceb2331da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d11815d7f0f8ce37f51bfd0edc4647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009659c0dbe100de817d8ba9d49cc1c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214591c4f2dfcd56c8706947c6768855114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f761c7d63ebf9af9f9506e1b4e343115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313778cbe4998b46f35740bfb80e2d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3294ea7042a9284cb11108f41ac872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8729845be941e8269976fdba2886118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff707a08b68f769407c5770886bae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc2f2f48288711572763df6c88bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0294c1ec12c6c0979aecffb2b042bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022e78e5934ffec61684ca7404f47b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cb50b2262fc90a128ebcfec53d1e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894fbb9c0858538620bb329856eb413124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af01023136f3102d5f898f3a01ebea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643791e39dc2ce9569e83065a3fd7467126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0404f6a03c2a684aa1ae233c8a2ce1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aacb9fca3af07d44a917190b2fc3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859265ce3f97b6b7a0f7a50e879c19d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd145ac9108e8e11bdcf1eedcca43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12896c3286f174a933179311dc6ebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139df54b7de4b21079ffbe92fe0d3fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d931b8a04b781727d37e6878e00dbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25195919bb5fbdead156381474dca17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2786c275f8c4f4448f2de000f934b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96915ff2f17b6d2efb20cde3618d1cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45e0bef1230ac7e7f712fb67ad2b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eff801654e1829644fc28ce10fde9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558766ad27f73d0f42c7a04f2767f966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b5e3caa43c9cff30ab30fb654adc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e0b4740ab7af8dcf47c381430d04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609863575c5cb7961f6d9939023fc6c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1271683d57afce73ee2f2246181bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e2c9dee6650bbe097daaa7c05e3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ffa5f5cfc2c795eb84f51cb9aea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f7a6433080505ecc910a0c5f8638146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303bce6a074a1abab9f83a4336854e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa340bc93cc005c56fd88acfc92f2bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0444247e75a78453efe30cd56eb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d882668e65085787c6e760f7f52f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a1d797fdc683494a8ec4378ecc47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7819d10e581367836275be35a616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227dd9a0828bccc68506670bc0a457153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24443cf3b741c8bf9ba220ffbb15f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc8c7be84f00479c9e94a8cec3716155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2245c352ec5f524253a5d43c78183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c801e224757055ca8c7c26b39af4e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d96f5bd4d5a4a33a218353c8fc1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61413b900c8e87c9f9c5d634246d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4ea267d6164dff68cf2e39fe9218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a5df258c0c6c753571001c267bcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741724aad42ccaf64a240835a9ca2936162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de738a26eb202788295dd07bdb623ccd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575ef056fa63634960b0969c5fc84d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c093fd4b50037e4a77d97d7083b685165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0dc9f36c1118d4bf5c8bb51742017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c84ea5cea013af299028fc825d201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9f3a7cfd3bc486fc420c4ca42ec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae09af4890670a37ead1cb98865ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a55641c246a15f534052d1fe91c2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf9325f6ad4ac15a66f1fb3f0b959171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020e8c021fd40e64ee48d5e65b89e36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4d9343e0593aeb4a4b191fd83bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746417de8175d4a878a8853380d30f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad7e07e9b3f7b14052fe4b7fd3afb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17f501998b26fa9486d9d540117b0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21df79c234c00fac8d84b71ee9a2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed18c1bc2e5b37a2f70a3deaab373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb353c775933b590286c480c62a9a3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1625961378f4d844612be74ae54834180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59336e13aee69879880f284490b34d6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51679e7cbc49f6ba15d2e99c7a547182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f191c28cd196bb5b4c20121015261f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d355f52b9faf1995d3ced48959682a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60befded2a434cf1b1523fb312cfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9348ae57ef91242a92bb2159141dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4511796a9de18cd3c4565063689e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686938e490ca155adcffd7b7064bea9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dc8e7b6d443056799b7d27585cb75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1799e7ab8f7072683a1b12bb5fbb2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8393d1d5b1e0be444b31870473c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47cb4d59394beef98a77b6ea372825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52765febbe4a72933b2045b5a138661c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79710a4efc2c1d674ce27ec5e80d506f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ee0f95377b30ce8d340c74e3eeb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4060d409465fc928a2a90bdcd51e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8805e6a9c9a7c8006a697f1510b39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbeb9ca30421904b8a8bc0299bccfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f58c4217dcbf6ba4834e2808cb19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30759bc11198d840598c2511d95a2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056858993a3a0da64e8bff2a33de6c39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c9b0c1db420832ff2103f2e80a8d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c601e774210c5c0c4770fe15d2f2b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e3e46df2d792c101cddda84da6107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4c18108be8fb3960e1e58cfb64af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1425715920ee692075c0442c808d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6666e8c1c532b387a84e3d0704e4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805fd8c717cd055be3e6be66fb8ea1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7a6590c87a91143e8a58937c46ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958b079aecb30651787efe3bc90ba5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227a8bed61263eb9c6bad60919eb4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81a630693a16ad450e5505cf66631212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1918388842eaabeae6319fb7934f18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398c09057f67608dea0d28ee20ff48e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ad8e5059f810970f769917216388e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603237d5c7429d80d7fc954609f7b273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf3c15424e923ec30b2d1623f48a34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af5fd66691d257ff2ffa7c9324e4be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d28377a91b57ac1cee55400037d4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15093535941156f91de58ff5572677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47622b12be92413b3bd92472cc898d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e88b3e7229076f7e1d2977bdacbaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67335bb6d7cb25dbf331440a876daec5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b63fa9155a7e654c616fffb58f00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1041d3082ffe8b11cdc5769553f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b99b5562a1f7ceb678e650b1afec76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dee557a8fb2a579f5e480ba555695227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372339e55c040f3a8bf99baf28ee9455228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba76cec2b1227b1123918db488527a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9ebb521144cdb1f4146b2b17246c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c738519acd8bfbb2080518a42e48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a67381b6ec6d941a35fd9976d4706232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937fa0864a39ea722d1ae540e2dc965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374972a830960bb27dc9629e1b6f7b2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a6ef15be808480cb719cc439513b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96241390ad5370089dbd96f18f33e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830b7ca137809bd4cb174c8b37b864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb67b8a0dc3ab187903cf01f1ef02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673044fd0120564504b483560ae38b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3622ad375b0ec9462cbf58d4447e86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ae3b801370526c9d9abc3c1ed0ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee27707988fa3942ca5e876262fd77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e1677bde5b3b2c0a4f6139ab84a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9aa3dec8487f549ead4bddddf5960244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4e3a59d2f77b1afa57b82b5ad721245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee164ecdba16b906c9704a081ad6c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc0137859bfa429e51dc414b0e4f94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab1a335c6f0bd7672a3992fd8f4f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938e0c5e84d8c83aa981aa0a114d12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1dd6b19eaf85acc63b0df81616bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5072497be41a6f4d66840ccdce1670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2449e0caffd08f8a803973cdeda851252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5301b37154f1452143d4d1f71b0c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51489c37e77e72db920092795be26212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19968872e28625821fe2b1221a55559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa37df184136ac546de9e303a99800256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ede5f30336114e61027b73e2667b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e06e7a7f272eeb14944c911cd409258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91fa6c1a2c1f1006563372b1f1293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048f4558674f35346bffd605d07b89d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f066313c6ba9db235b7341f1030c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef39effaa01ae5e1b635fec83aca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809d452544f62703b02751f0061db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cea4954ff259e2f43b8cee8a103f1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3c031fe365e4728f5ef1ffe71f82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62616f131743c762281443cf61e96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b60df8a5a5e95546e230d1dec88f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5281f97dbb3491394c4cf5d0632c67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07271ecd472f358b6c9d27b0c893c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7cb6e094bc5b4544f6cdb701d6492270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee7ba630cdbfd9be0cafbfb988c662271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cc164e393762a1f705972085fd95b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae35d058f6694ce64ce55ce9f7990c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a50e22e84c37f580e364dde4c4de6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1bb311c4ce2a53bd98cdb881e93ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ed0ec8585faca5c59577076d7669276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279146f878bfa731c82f6df182c44397277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c065e10cee363f3c4b679a043161a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4607ff1b65ddfa9f37d10cca96e14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a62442027217f37be9ad4d2c1ba02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b9f808620ff69b55ebe0bdda6156281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d03af42dde47a1997a960e04f4c18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bbacad0874ea3ae698f3b46ce3506283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eabe5bf3c3480706826ae33b47845284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d88ba275dc75aa5cbc6acf5e3018e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50fd68a7275a8ab8ac764710e6b779286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e75fe778be4d203f2c1128569f576287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5568a28cabb844e19ec22f39b8b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340b90e933a05a41f89372baeca8c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f822e696e8b79d041245623e983550290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce6bbf47f6475fb9ae34b219fdda2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f162e8ab21dba230334c85889c9ffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933cddbbb24710b06354b56077b4684293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b96fa878927d6a549bb79530e3d5e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9668174f941c4b9b5c2c36bf8cc9d1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4c3eb4e870983a7b369c5baaf0ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeeba46ccd82e3ff5050741b1b0ca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e4fe99eaf26162fd737f9977f940298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37318391c2f25ed5d9e6f1b501cd735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a31480d36928b099e97d296e788a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2efc2d74344f38cf61fea9610c00b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e501cabe9431ce4c492bae05d7bf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ccff2157bd1116b91533724f89380303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92046d9628868a2e7bc707e7c157c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45f0bfc4c59accafac21bdf89ad91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317e8ef703be3ff2c93c2c77af30f1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2c4c5be3a94f5226d738e3613128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a421c19bf2280ecc9fc1517c71c842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c11c2f54aaf8d1286482b819c3611b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3e9752cceab61873f23714df0daa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987369f77ecb9a29286fcd912e8200a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31870b1d8ba048f505e6a25b09c571312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc33fda362ef1fee43e76762577422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa6bd2257a0e6a506dfe16d3ec211314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c22346f1239a4b23049913a570cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66cbe1c46f5e35031087e768559c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076dc9f8418f3f97497f08785dd543e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d3603acda87f05681e16478e4f6b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872346b365859532f31a2829f03e259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de77363cef6882ce5ac1b0f36ea070320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ee46bdf929350f559695e665fcae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8322dee256fb972eda4d61f9b6b220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28af08dc3200e41bbe5753bcbfe36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff25fbb7cb39619aa696fdc64768765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12518b85c08b15e464490bce70e960325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18799903d62409e44412ba56657463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58377565aa3e1ef0e810b842a98d392327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90066f396756bbec1bdc984e758b237b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9a3be66ae55e78b3ec55bf28f987b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368cc3c9acdbbf5ae997931be3e947330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b50497ee27e80857273ed7de91a72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b68b703a8cfa7fbb5fe577614003332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398effa1e6564b095f54d8d3faa43e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbdeaec7ee8acc7000038863a22ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e9b48284f25007aa524784950779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96547dbbd0111daf984cc94a8f300d39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c3e6da1e9c020e3827dd850b3e0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb4b3ff7e0d83c70452079ab391087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbf0c516467dfab4017e372d84e90d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18208a54ec31f8dc32eaa190033e73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b5807085e0be086d6bbc0506447fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e859fb0b0cc7018c89ec27ec4c18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd24af81d67cf741584227464260c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0edb721ba2a010a3490c30ee99fbb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0fc0bc74ac30d20d3666cd87b3cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b43002694aacb7f31b7a1a2acbc07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8cce9c407f2933659d33428758f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b8e135f4ee8ab18f76a325c7a1ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0d631546d1c8e2882b00e93e386a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba3d6e5e5468bec532d04ac7be6ea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6960779e3285312b2753c06d327970351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def60de357734839b79cf8ce186ee2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b999fd34df9e94f11e7e00a021e5ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a667e840cf3d3bba4697419c302606354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e402cc14a1751e7bace8d3a752c4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac3129235fc89335931f7ebd5395d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d156a9812ccb5de8fa930392c894af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a886b57928ec9c072bd44dbdc24a153358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83915ad993d8ac75c59f1687b852386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0472e7a161f6518a720a4bb4f2f783360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002f1de3de5f20d1f6d986337ab5010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645a6054f52533f0cf1efc926aff2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42591cbac667ec1802763d0f92544c98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b353225942e3d4009419461398993364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf646fadf7c38e8af2e7ddc4f2c71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2945352d604d864114d13d98f354672366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18c6b1f7d1412d1c2d0334413564d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88778848fa98f8446b7e702e2e8dbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303f9122e9f099e85eee3610e280b29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c21d46e95cb2b8e5550a96fb1726d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9bc38c6003caca50efa650319bb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ef245495b3ccad3c6f1df63e6fb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230a874eefbd2a4f94ce578617021c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ace1b16df3c5965494a34d67590f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2eb9868b8861fa0717151432033fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09197284f9ae3e1fa14eb7d2ff3e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e453b46e4cedbd1689d6ca94ea5f7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea954b5baf1aa8745325758640fc7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991117beb827517a566530b54ef2b52e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeed48abe423cdce0e2bfa4560cde8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e0722effc398bda59c42a5ca0dd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518d8bfc2a2a4ee2d4f71a413f38f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294e5ceb15262762bb713c86bd2c23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aac6f072f7376907525947d23d035384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66643d6b68b90ac4f19c9c26fe428d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb782f60ac7b3c5dde92364005337d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294014493ce1f3cd6f5fea59bed83b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8b24e471e24fe0ad2320952cd366388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580f03db862d1e4db6f3ba35a72016389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960e9b50890b3c2e059595f4ed557e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a34fe1359040c54c381d5a525b636e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379780d990033b8613b3be40a3901a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310598de7788d2c9f5fd85e9daac8da5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f38a2a07bda6fecadb61eca9b9a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3c3a1a9f73978bbe6caa82ecf6b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d713ebb380165782fca204a60c7114396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36998271da8e743acb928345ecf334397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3663a50132cf9da7aa6a351e94c59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7958bf7e32b00b679647679679b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22dc939da9d16fa7a4f07cbbb0db78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d9e5f8cac4db466b22fe6900d7a2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fbb088beb75af0a928f61951888e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf932b6a46cca976c972e96e5fcb613403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00509c1193ffbea2d4ce171ff5862404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8133eb250121dd262fcf6fa873b57a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e173c68e17c29d8995608fa57d0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26bea3e80de66bd952b95bdec67394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9de1ad84050831fc177835001e489408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fb9308d1a686bbde1c400044ae1a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e64c05e0516767710e7d98a95249410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59b5769bc68458c2da81e2a5602e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2db7f930a7e0d3d9afacae7acbbe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b679dc5a2f9aecbfa35e4c55e559413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5da47d577568afe50f167d02a0e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f4d0ba4aa22e2e57d0a533c3136d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32083409704b60312f72b98c84a3061d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced184badaf1fc4d9858f6703ac4d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a298e2905662f528f8ae23faa5731418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d788668e1dc05b0b3117f1f040b9d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02694b295185ee203717c55f2f0fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4b769049037b82a74b1bcc921c459421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ff6d2ab7fa2d228813710b0c4926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972506a2f012c1bef99a652356f4c27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a6d9aed1898302c740989072e6d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54d6dfd521b74390682b96fcf6379425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0e35862947e744af950e9b570ab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be5d93ae18edceddc94cd9c81c026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b09ef07f143cc55baf6cab00865bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e206d83eb1c52133e2089f6356863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb065438b47deb156a1b4d6d0028d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2191ecf1a114c3818a1b82990dc7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247040be1dd219be712979b9aae1637a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c5ce9279da425d6002c119516067433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b25470eb484b25df61fefb322944c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c01cb8cb962ba8ef9bcab81449f88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65bf4ca50bbecd8d70bee65d66fc06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3324279db6aead6d8e19a0da1c9f52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb812add3d38246b85b971a26f2166438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8520c4e24b1b9e8d0b03b28c64904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c0a9198228b74a7a295fb2c9b85f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9db832b7a196c08f7ca00ff880aa4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33078d2b4ffee31bfa9c4d64284c24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab662f2647c7205a1fbcb7daecf693e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216756a04e46cfff172a19a3ebb07d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5efa9c0fbdc7ba7b2b793e9043e77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d75e8459b3592d9524f109d16885446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff9a2c713b0852eccd9040a662b91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f610104986976892bb587298ccbf13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace610ae1c19bdd924e49b9923f4e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6759cd2f9fc43dba0db08773e76c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26decb975b00445791b7c4ada5199b64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008498b43fe4bd7686308d4ebc18cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026db3984e719d26342a13758a835ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c9d2b5400bf3e88e34684bc8517f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75744755bf7b7dfed01cf160e31b1660455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e1c93d2dd8caa2ec8ddd7c7356e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07218e7ab329a852df716c2cb24d54f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ecf90b4fe9a0dc433d28e302c128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6014c4939b42412ee03d921d8a54e25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323328017709bfd628b871e9a11152b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27722e333ddd1b0f2e9b528419d45b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e323a234ef9367faba6d30bb2016d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6c1c3671ca2fef90f1e56a6d17b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945a53717d71205dcafaa96fd649b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06309bd42d3562e539e69a53c3dc46b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760228ca643b26d25257a20ee3eb0f34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73ee3cc97d8349e98842ebc904beb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279555f67fd3c4b24cf61ece3e9272d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97204be0cdb4b7c25a783d99cb770c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab6339a4709f06b0fce82660ce7e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e9ef49f5c6093855968e6145eace4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ce4e0244cfcb8ed83bce60100191472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be95e885117a820d6d0790d79fe874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875582fc579dc6648c03c10621f210da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a77f176b61fc4a8e99b7b9196416a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d0e416d005a0a04f07e280fa8b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4d7e7dbfb330f9d7875ff58b2860477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc54854b782f91304bb0a0241c56e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3d69d29b4cd5bb95eb84b382b5b9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c56d5246381ad0801dafc9cb0d90b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c90a2bcc3ec820298216381d55d02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae880c041994af34a9c2b752ef238482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116d3470bacf94881bfe4d5e3d4e4f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828dea6ec6314825efae5fdd25f22b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb52ebaed028de55fc3f6cb6deb62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c5ba0baebd7948754938f3a676ed8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdbadbd06c9f1944a1f24abe8059a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b478ce7486a0fea91ce623c0e4d06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a329d0d6933927dddb82d80448a039b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59148da8d772350d8813d2436c39de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6bb09cdef4512ceda2b6d4fa215d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b840ae1b030e85fb38f0e75778b872492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff6fc31d35a42765a92d6121ec9c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044756e5ccb4a49b80cff55f8537a70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbedacbeef62aebd7bf0bfd372670fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3409957a9b96459c3f54621cf3289496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1df4d2dc2aa390d03dfc905b1c749497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8094c10c4c380500ce4efa2c801a797498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb19cf6d15de85e12b6f08057cbb40d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691a6f4ff18ab9fb296b8774c3c783500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69260340c311134e13882dd54b80ddd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9d8de6a9168b5158475850de92fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ea0194aec7b33e87811647cd65f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e7046f1aa02140beb175fedadc26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd71615a4779b0b3bb9fe09872590e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2e103003531f75486d1f13ff4a4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b096643068e19e2c89e6a8ab2a3e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60706aa6204232e4ad59a78e961607d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb616c1753cc5bf7a33db07b91acc79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278a4c94fb9157c4338d9786e43fae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b519c362f86fb37e3057ba51d90b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7947f91d0e93a7866b1eb8c63f015512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a04d31311afce4bba70d39b977bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e23d91b869b00aa41f3dc9eb8c9658514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016d6c917cca4464c1a19c95a6350d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10436379e8de002ffc55d9dceabde8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6568fa6af13fea6cb2b3509724502517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489352d191e4ab0203f880bb2e2a0671518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e988f42920df7dd6c57e553244a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7263c990c0ce65abb321dd2ccda085520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ca79d4d39e9541ac491455617290521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5858750fd43ae9dcc731160e94d476522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce05bc691f5a7bfc5d2a350aa62398523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d36b37b05b7052b132faaba8307e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ce62b3be5b07a84b9f6f84611575525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab59ca4b77997f8132f5fd9264b5cfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7d2f0f9f7d8f611b7a956f0d5125527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d4ee3ed1d66af3fa42f05ad710e14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a3851b0b2dc6a4aceb0e1f1c5f12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98315060cd793b325c3b68ddf777688530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77a27a138113641d93c0a4d60e0741531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f11551c943396ff5e8a1d08be2f22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac346869431c182b5b4f180490692a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bac756164cf223b9102bf99648f1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2890e2ae0027791840dbe8c2d10104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25335c84e2d370eb377579f5956ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23255bb2ba9f87670a47ab2ccf793819537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05386c41ad14684dc1ee3af4b28f77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246456915938c39a9860218aaf18a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f2b7f9beccf2a57469ed02f66768540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffccc8ade66130714ab04c70da96ecf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3671785c77fa06145a7230ff94de7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084866721d410713012859d198c85e42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105cdf09f35e8505f92c66055160c3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad1ee949394d0bc334425313d527e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7f9c2c5446a8197e470b210f03f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc6302cb2874f5a3bbd84b03492559547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc5f43d046fdc9979ec101dbbd9649548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585703475fec818ba63125991f17e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4269866e7b3025070f0952decc37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949f4e9d1fae24bdabf023b678f671551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2dae414e73baeb8937e18c150e00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c672211c97ff4b05ff5a5c59c991553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e70ebfd3550386b2b47be472570fe7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9ade6b4100b951c8307b4faba8ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680111bbe7f98b4342fcc927f98d0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf6f7ffde4bb521a7f596538543ffa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad29234eff4d7f797713bf2b25d17c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d225fea1aa8dd685b8e7c65c8d0d14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e763557a0b6c226d4153a2710e30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b4131f20e460edbbb9c8b0a2bb6b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3b069423f6c32d6f8d4fdf21bc818562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39abfc51057539d86bb13ff035d15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e4d7cc6e1224d97c5a26146ec970564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3a0c2cb06944dddb6f148a12c0ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed427224fd31968788a34f95f050bb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2dec2cd403f733bc7846015fa2709567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60acf8a051306a6e8d70dc2044e89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec34cf90b44fa6d46ee811c71ff99df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1579c61c3ed4e89a008114fc6239570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cbbefd59bc09141226a842d2a15e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895994a73b9df751dfbef9ed47721b95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669f40c3a441ea41ef95cb1a8237aef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628824a6f5aacaa20ee5105337dfca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782a88c05139a2033d7f66e95efa39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b5afa458a7159e3a4dfcdc39e581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c50281dd288fc52e07ffeb9ff03a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1c104f6ee07dd0770415c0351cd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e60865d0b7eeb6597605309f21490579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec40e1becfc85c850b9d0b5bf34ba7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5c53e4521dd44f3d759c53d2fd55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9721cfce7202634f24985be5381cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f8596e5d4d6c0359edaa226480a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7788de4951f39e59512d417284d32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259098b2b25f1ec7cb7d6a1152869d07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1aad2dd535ac1ac4c8f768ff2cb29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4bf45487f1ff4b8189e2750e55786587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1851c3f3d5f9cd23ea2dce8da0cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238ef2ac35a13f5bf46457eacae558589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3948cc0790aa9b662cd7cb559b4763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34556d2f60a833bfceec4f1a063d88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66c9ca1dc403fc4090f9de0ce8513592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab028feba8482669f9ce902afd0575593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027896379941b644b34aa503fae4dc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f1a3375c5b72726071b3e96f037dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e412b7b2fd675e261a7865508a7442596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d306770f8dfcdac86fdb0e569f991b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c168c2283d9f24523b7f04289decd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980fbe0b8f3d0df04a4e246fe36cb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55f5b67fe17c742af9f35642da092600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735dfba398ec027932389de98f1b195601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ffd7f8d81c5d194a3a39114ec5c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61985426f86c4245f8893c7bfa0d0e24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a044eec29bf23d6ab58e92f68bd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739aee3e4c5df989b4f1ab065e483c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad108cf50ca32e8dd0f8a792b4b7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b486c2392f041c26c866c1f606e055607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab2621378ec58b39218ebe395be7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30db586144fa262360ac5922266d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b8d617cea751907a4d506ca140e21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf21514cd585faa276dc5fbbf5c032b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd68f3d445406b7557a6bfef621821d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca428693f9f69377db70db3e0a72931613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489f47457ccef94155f7477035b52f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe432f2e35632cb91117cb3643e46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769586c0e2c39648eb80db8fc7402b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892393536a4432177eaa21729f6472617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434668d2147a46d2a5643c1a376fcb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798adce6c2cdfbebbb2b63eb1a4fcf02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489368218ee12d8a1f11a90d834293c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff891a2996daa2f771808435aac086621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1a5b538b29aee42cc75b91579ed8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a1bfb258e8437f2732316553e74d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb00f10f6cdf3fe80eb7e7f1fcf12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b1ac8d099f7059b286a16870efb94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a7b7fabf9f3d721426947611080e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f8811b44c3e456ccc9986827f29d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56a96e668425d6ca9c35d94aeb36d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5d4d4f81f00b283d05603188bce8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db035d8cb0c51e5ec394c851a342b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b915d6ce74e6b97de16cd0d084309ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617afa2bfef7f2844e6a9b65d36b1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb319d52d026a48730a9494d62218633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c233294492b482093e47b557a530c68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c3628bec6f37cf97ec754c2ccb05c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1e10120c4ed7f1e1f1c95056058d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f4ace2e7f1c06dbd050824750d5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73956ae71f52319f38f2462fa902bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70870ac92783f5c22cee56dca1ff1ee8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ae03cf4e39e18e86ab1242e7287f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0041aef35a7bbae7e4821ae755f506641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e854eba2013278217ed31cd18c57a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7a4cfc6116cd73ee95f27140ec8f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ecdbdb7685d19687dd7314a46f3cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4c46ffef57e1f015942475474b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163992b7d9e305bc8c5bafab6754b63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193a5ce6593a30a858e388536a38a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927507c4b8247278cb82918eb91ff8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e644183dc77fb31711a3a21914a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51432478b533fe53d32c5d499c1e5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f9b9e63dab021771b6a019364d7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8393c3b4fb3599c27f7a59cb5f206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1e02e0cef08357c236ae12fb9ee4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf3122427984b667794a6bc6bbbac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591e91fc678a271c847806faa71b613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efb93aec0fae2e83e491559e23d398656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdba08a89f662a9bfa27e82dcdc9ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05798ad35ab779be427511ac83a878658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d755c054c7fbdba11583db429c952659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fe93d88d85b408f5d60b398563ff8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755412f9b9c0cd36ea45b471fb8ca7f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86901215ecea79998acd66fd92d9e33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422741ecd15cbbb85e7e6caadcd6ca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715417dbe336f5191c212b445237624a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c8ea71054a8cd3df5958f2927f80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33232a3abb9efa581747a6c1c33c749666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600a89e352f0062694decdd9f96979667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33895e3f014d506b8bfcae1283521587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb3d90b5a4420fcaf56a916c887486669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c237c339f8006c90d209583b8858f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d266fb28c633f0e661857ef7986ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c8eaa774790ef4b4de97a351563e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288deaafe8f8ce9d1acd81357d30667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea1e9107784a720cf753d4034ac90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcd1be3b2e0c6dfcb3c6acb7ffe8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a96dde2e99b76a17ac14cc2cac0668676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1d2bacca132c6638e024d918125dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfbd5414b76a6b8c620c69795d988678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a8d189b12e26247043bc6ea0ced3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d49c2f561d8059de1d4b9deae13e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f59d0539adaa7e7e3b824ce7f345b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6057112b5a9055c6023310b7f7f46a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415228b81fa238ab43df5e9a38e75e6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098612687d5e3ae31ad311aba3878e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de4c060ac22e652c6b71fe85604ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3447d62c021076a8f04f826a8c30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe807f7812a402c68aeb7d9ba7774687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd5b40d1fa91dd35f247672800580688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e55060466a162f4a5b202353b287689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dce9b18d6ab6399b2f0ce44bc54b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff661d2fa00e5d2cfce122590d6643e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23da4496e71b7a3c84ba1db46935e4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3bbf37b514af31b3660fa5b8e491693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6aed572bff82b47a144fceef462f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756d660749b3563e3b5e960b9efacad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c95b3c613e3bef07993c3837d05a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97076ff148af98e601245eedb86007a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425344ceedd0f61f4be3c406997bc77e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8acc2a96e0589ac3a8bc579bd634e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10f7ef87ba1a3bbaf5c7333b5790c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ec6b2209298522045b6b9b3c4bc64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab468fab031f00fb5d48c850e7fb8f03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed049179944e6db05414d2e7077faa3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17749ba336447f4083dbb3e312ef6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd2466b587b1cf0f8624a6ddb5f57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a4e5c404e6ca6a240217b2f412670706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28541c8e6d2ddd1b2eaf35ce99134866707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab395151615a85456d7ee89817db0ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896cb269cc72c6f63aee4b04b4ff77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394284ead55a86b990c6bb8833290c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05e6be3a1a12074c3d76f0634e182f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948575ee12f0f7598af62ab2f24ce3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3fed52e55def53dcc657afaf1f6be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d0c10da32c8cb0f1898ef3444fef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049157e5a1e6937c77cf7c82a4fd74fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a7a33c8b582aca4f7cac51edd34b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce8c6e45efe8f430164e099758ac6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf833575fc603c4d9c3c1cfbd7b43b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59753488e2ad0ad432d577c6f1e14690719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51310fc128c5cd15d42a907a03b9e08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1748d5d1c5b40059a1c332985b165da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa22eec0d1773b41a9f493faa7149b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164498eba611e26bf7d1e114745936723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630ca8204dfb90b78b305388302d01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7056795b40926a8c614bfe824e5bb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520bbdedc26eb7a6e2b6f6203ac5319726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e69c54db98a0dafd22e9fc0a03123727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af646176fb3ee7d547ea23d9da8dcc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c509201879528d6f7cbba6c97c225729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f746d5f3c9c2a5cdf88b521affee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd195919c5e20fe428a2ae62a76c24eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb68bdab2d431dc65860c902cdcc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0cbf6c6db35d291b02a26ba2e3a5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe909649f953cbd4d2a9fbd71f02973734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4e29d9ab27f975310d995d1f5b29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c578bd6e27ab811123cd3b8ecae9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5d4f920c61c67237925175494cf17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ecedf9328a4ac84b1bd737a714b17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e69faa4f5b258cbb01eb9bd7a6d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c15b1c4784e07e717ac3adf99421740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56f2cf536b880103ccd9812ed7a21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48931fc81c893418d8e7989b15a22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca453b2633a2b699fbfc6140e9d923b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366863109a495d5f8b10cbc5d746f7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834d545f8c0d9ebbf5fdaaa1052aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d3bd416348fba74fc6f7e03ceb98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b7ae6a369cd5827d4610639850d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b9d04606d9402fbfecec60bca0d49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba814d9a6abbb94d0947e5932ff39be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4baf1f746d014e628cb50b61715e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067a9234b85af3019f415cdb2ead38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f9421d92dafd9c31a439c332565a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daf63e180331676231591163138baa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd730a283ed14c2685cf6a77c2ce2e7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb942ff1f9d2b727dc714f51017bd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b2e4b611aff4f0cd42fd55e0fcc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d37cbba9f4f8ae2087cca5664b713757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc5c4baf9ca726eccf9fb8b99b06d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df015d429d94e6695359c715756d053d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d261b38281ddea8be7c48ec40404760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26091ab9c5dcf327ade926881a1a7a0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd650a65eae1012591cce25f8c3500762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe970192271be8540b80bb55448f101763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c6fa2087765a578439c6a5532fa5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a9131b702c352b9b4a1655b714e2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61e8a89a1d90cb46e36a7fe007a9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68509e020e40a2c571fdf69a9aabe5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc93772cfeab8aa46d8aa256031398768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5871ee86eb3dbfe638881fab516f8d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a879c32a8efd34c85f588f06bda4b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6debd6199a0819cec2c3f30fc8e363d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d69c12b97bb7cb4c575deb4df009c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea9d7112030c69e1c57d16755488a7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e3665d039269413e6df78878f9e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1590e1d0c6af4f3971b2b715136a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea9c5ccc980e5368f72486c5e903b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aee5b63be99342cc405bba193afab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0a18cca06a80c8c4e4146793478d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4831dcb485d2ecf3d78b32a82291779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c85fe4355e9cc79c2e3b9d7407d06780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6bd086d387b378ed669ed7f1d978781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd54e0c0a69dc774c0ce1dd993f08f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb2bb20b21432b61db28e8e92c8277783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4ffda2269654f032471357230465784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31fab664f5110117cad78cef61fa62785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae6643ebbd328206ba25b119a55e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ec22b1c27a15a6694b1dc17f3f1b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e9b083c4bc0145606487603c994d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c2b0c505856acb3db4565694c5db789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd0cc973a9b4379664c82e99bd964790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c33a6c7b7d70d6704488e88ddca43791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a5a7e64f2df41763faeaa1f3c1feb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef5e63406ff0f69f62785372ad5d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be789c5204f633fdfa016ff4cd472d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325ecaaf96d1b0eadd5fc6b97106e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86d006910c864b8f41151c743b916796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177525afb290d2df28cf04b71a80ad3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576425f9340cc342310a3bca0b90f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274206586e6913f847b360b3ba9833799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090b55df94c5149cde282078e4d0fd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca0b74f85ae1316af8b64c9653b45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac61d5682f58c0ce7cc7a50f161879802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00cacae217fe94ba1b39ecbf8a7962803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696516c79eae7560fb3e559f6b92f933804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304963379680ea3f65c1ac7237ae85805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f996d466fe55c45a65dd3c621055806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973e6b9d074302c254847fbb155423807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dbc710cd8e9c0f2dce45a82e869fa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563be2960e323da1a271bee9ab3e076809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7d0d31bbf3d8d3c6732e36e34b7b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b32cbc7862618cc4839f835c446e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772862623c03dbd88d66df8b86720f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4760f2cb62f4ad63b3a0422799f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebbb7f259505cc52e21cab9f459ba9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6478a4a14b3d97eeca330e943d9261b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaccc86fc0855f54f58b3aa330a95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e815a759a58b4f34b856a15ede728817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773102c3581b91285bef215e9ce214b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefe462ab6da7181d19ec67b34eb71819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a516e4c9325da39c386c9efabc4f9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddb184c907845154757083249994c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702db3a9aebb2e46071d75f2b56f32822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c05f2d1daab210c0e42a5cc809020823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304b802e1a5aa190541ebd1c6632300824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701458a89a5255a9dbc79f79f8267523825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c22c5e64b2af68ff746cced43e44b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc6caba148ded3e5616db8bc346848827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238d4b010208fe23ab34cec91c6fa1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f5ebf2ec6adc44303d866bec1d2e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb0314911ce51aa08f298e47bc207830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f743043c0cdfd127ef589491c1a635831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe938cde86ff6074f260398bff23138832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7d0cd4b3a183f26565840677bf4d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e7fc92be181a70fc2398ff8024b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c7a3956df31f20de8b244f35c9a89835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135423a006cd95acfdb2b4de1f776c0f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d78e4cec61c700b5aa3207e2622a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13998e4778666686354d6ac8a13422838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7ddfe7405c672c3af49cd1d0650a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f568c52948c0b6845a19927d7350ba1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1e323c70ba0a1158e50c6de7e2a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e21e044837f9f1bdcd552ac96135a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09869b34fe7437f2efef6ecadba0e442843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c982cc24315d7752cd038aa53b62f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234738df67cc328c01b29eb02166ea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6a931d48f470933a79cd734cc51ab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd111c4870701279eaaa75fb3060569847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538c05a03bc5535f8d8f77e720eece5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d317872870afa955a82a6400f0bd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc213d96c7faa4742294bf14139006b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e88548d7b8f8cc21023b777649f47851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22967c5eccbf58064975b0ab05b0e2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ade47a057f612a60e233bab21ea6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d807aa594823992c0e415ac77053854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb67ba0e0f9a4457890ac810c9608855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158f5fffa2f1b9de2250670831f3ca856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f8134fb4b75b5cbcf7ecd842bbdd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1401aea0642ed561041e0ac3edbbe8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4fe682dab0888c9d4b4f1892c27da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16bb0eff47e9d62ed501004b31034860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980399669c335318a66c6b48faa66dff861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779b4bb4e9eb28cdfc602f6f747006862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea857900025213d24ac96fde707a8601863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ae39da45432bb2157620ace2d10f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036198b91aa44bca1792b6fef68f94865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4df15ef414c0b0969bf9137c51d68866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49adb05d0efff70035dba11b9161a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773c9a88a01d6efda7683fbc6daf50868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cda48a3df160732b2c88965020537869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473588314becad138fa6ba28d071d8c0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea7a166360556c71a82d54915e8f88871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304494b37b1c2fa66d24a04455af1a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f54bebfb64a2f6b6d1b33f2729387873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895125e719574660a8a5b87bf36506874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b4390054cfe4abc387bca69cfa13e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905549267c6389cb041e63e1f853f36876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc6c75f16fc9056789b2d65c3ab7d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8e3ffe40fd91cd915abadf658ff7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301e9b3640eb796a39a767f3bbd9776879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d867aa42bdf4147585c5df18d81d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c26dab35a9cb2ac7cd301ba2b437881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a0746df5e6bcc3dd8cf9dd9dc5a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8a89bfc03921c05c080d007aace2b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705f00686f65c01092f72e60516cfe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460cf13775d17a7c16f88a79829c9bb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978cf9e87dcfc50d14f750c69615e31886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e8431e06a2b5195d3a11254352f4d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fdbcef8653f470bd3e3191b3a4309888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a56d41911c8d25a58a3b8b5a7128c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23548539c308490ebcda5b75d07b32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37bb88ad421713400c60a12532a5c2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376b0f4bcdb27c016d09a4cdc27033892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d3f2e59d77037e21127de15c1022f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca480261d7cc1d31891fac081c3b03894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ace69d2bdfebdd97b59b6391cc4ac895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff4caa0f6d4d63ef9bf0991dc52eb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87bf643367b4b9e6b22064fe87d2fb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab9369d7a45696fa2f03613e664acd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad724aab71c0d1ebf66624858b964899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d306091ab1b40e10f0e56a79cc9b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2dc1186836f85d8f47c68a0bda5ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac9562b295a312506b0a4bd028f83902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509c04d5f829c09cc6b0014788b756903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb375c77f15642bc9488b3eea3e581904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e93c106136007eaea66e6ac0e1b7e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207ccf2b8b976e41406662625fdf58906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf029a66372d0f038aeea94a1c11d48907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5bb428f4ee19b25d48123421f2d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64b75316afc2c7568c778ca42f5bbb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c80b27c4d8f1e69ed582394f4020d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723d7516addc23d18405ec72c95643911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df837872b07a7bab96556654a34ce6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33defb1366600b80e2bc0d9c792910913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e841cc3e11c750f2cb5ee230dd5ac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13fe884d5bc86e0690fa8c3d37b9f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61deb3d01f8b07fcc800e537432724916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76d65389d0e3531a0631ba4901803917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be53ba547cc538f487f0a947076c1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad95a89b705d8bb6b4be4226724cf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de3e97cacd6d55e9a765099ffde08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d78ee5d7aae5f3c500c9401ccc47921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7af89d9dc04e672f382c3f14f84b2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3e92282be1ea5d933bedffccbf97923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c943828d79fbc49f7acbb65c339669f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc4e0bb0831449641a8fa050ff038925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6626bb074bd7fa027b5296c94e9c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087531dc06c36bad8cf03c2c9849d924927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dcb6f83f146228f721e63d0480084928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc3737994279aae5002b2b325f4ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4025a6ca90c21266369bd02712b2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d50e2dc8a166a39edba100a3e61c4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7923f17131f2c63973d68c68db8fd5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525872f0772db8b8064df108a09e6c4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710d0c35db0303dd5f9d240e80de32934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659218728efd5e504652f5560963b77935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c378d1e4621ae62b07dbfc69e5edc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239eeb01895dea1737112502a265f2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c59402bc37af8ff93552a58c71d70c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc15b483ba8a197db79831dd7ea3df939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b86c415008f6c3c6fb4edacb8ab9f5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8858db082578c2950979a5ddb9cb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879ca23032918a5ecf2b75ba61abe23942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e4833b9e6ed612b672027ce893f1b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465df103fe17d8426a0f7ca4a4dd6c6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b2350fb027b85644facb18ead031945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4367a7f2767a0d6057ac7ccd49bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366913e26f1c55b5bf2b5bc0d4c718b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed244ff9fac8f5abf878dec1b2d679948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6deace7e811d7413386cbcbe9a73b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab8d58cf3fe047312fb6a7a04a1bb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7fd75950b5fa5c6b7efd3f75f0b23951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d268710362e8bd92330f563ef4d46b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab7d5976bb80401907132789d7a58953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b34ee1a19feae9501598c631f92b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcbb7e98f42010e985b02b013ad8ae955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b5ae112710c6878c306c13255b6a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1a89cad83a6565781efa015252056957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc55bfb70f96a138af13170c852dc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4944b669c9a86300a3ae5af0994658959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a43c29ea0ce2b90c222a4d52030fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da65aa593d6a92da3fa850d858b36ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84673852792c8862051b9b57c75649c9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c7bbdb87f89d87132407c44059c9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621762ddad4bd3f7d85df6df9cc41a1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb17205c88ed74c7fd532fcbe2fbf3a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e94f516dc0b84060580cc9cae1ce6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ccad007f4927aa6961e8461b7d18b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e7ecb146499b991ba38d41c0fe55968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f2b26e00bd677fd1ed7c75662517969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb53f82378af9f75aeb35cdcaf0acb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42be929903cdf58f6413920dc6df4e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375186e032e4905753b85d589dbfa7e6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00759c1b9e21c80d429400d9561ff7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db4c6d3d55b85024fe64e412880e0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e804ad2737ea43854f920d9e8c0d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ab95d8488b5a5266484b3bcba48d5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503176a7a0c872e12956e46865e32bad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b77ca6a04896fffb7192d6d24e14978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5fd56507a7b961145b3fb98e85c93979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1fe21d3609ffe2e27073c3557ee3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a1f189ffb94da7aafcbe9cd2fff1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf98228a34b5eee52f6a760b0b266982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f2f5b0666c511f89cb8aea9e923d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb95675cf5b064f032efed9992d7f9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2dbbcf2cd822e8503757ac889222985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9287377fb2ee9720b8b0ce43c51849986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf03e5b666492f61f45bc558048e97987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29793ecb02edb0beaa7f827e2a9bd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9c3290664e28988d566d8160bf567989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f45643763ede5c5875fdbfb566845990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4937210f91d1e623edf6d1859d18991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22945696185cdbd8a767f665974bece992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ffe9f514ef8afe6d0d9aa4d29f10993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd2ee7b85c25cb67c46d7802cd76b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef7e02283d58e98693366d4c0b439c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ea294f5b20737f462b4e34869aaf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c313d51848b1534838a0c5a50915e1b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>