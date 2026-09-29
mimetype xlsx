--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f10f5d83c7cba1f671161d3083a511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b0dd00c5243166859b64a81fe397f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aab49c57b0f35f0b38ea9a7636a713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b63fd088b63071fd4be4091eef594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795fdb7e56f6c0e81d87d61dd1a2f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4863ae808dcdec91f025e917f1547d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735705867d03164697bbb26261e20547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa75e11ac43a43e50f26145fbc206eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944a4bda73a163808fae2faa893a8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1260b31398b41f3062ac50e86886010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd033ab4414c4ed317bfb6a49a2fbf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7f6fe9f63c39914fbe0695a472f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1d56818c3a9f8d935b54457b661613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e087692a53e1f0b1f465d0cf944714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05732d010a936d9424b7e9d8f3d2edf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2e158cca1b8c27784cfcf2d7301116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae5290be0e5fe023995166d09a97017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab676284c778ef23829900c60dc15618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df94d36e465aad04643a332710a17119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88d14d1d6156475b00484c3aed1b6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77db92df94d04a90d2a06dd7582c2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328a6d0e619ff510cfcfeb11b27db622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572880472fe38a79413ae8ccc327ec4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc30265c1a437ea2fb2cc51efebd5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8bf70a8dd1d99ee6bbf91c2529e9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283232b62d1893c7c3cc43e450f9976626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708637155b3afce9e0ea7f6b37892527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b2b0ac708cec40fe317fd4ced4c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ab84797a3da0b6dd433b3a20191729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63121b20392f1f40c3b16f44d6daef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f5873e4ff2773023bf4584e74184831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff814ebbc7bca2a95df561eba963e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142066ce14a20478c2add6a8754d2f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae12552d2010ae45ce21869a94bb78434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936003727ccc817f74658990a24f408c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43684376e8647b53ecd3df320597df3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a735befd8ff33d1441db731920de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f53d835ed3fec8d1388ca7f797a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f85bb37d072cec168f3644bb8585e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541089a4be8e840a87756aeab9749d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599f51b47e42a86e995be180b4e9d6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6b3e7fd541e70f1d0496fc4de80a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a22fb0f296fe036763f72b895bc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d09ac4b49cd41c4560ef4c376c76644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca0155dfcdc084119de6e34452d0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02467d0a8b86afb71ad0c760a03066a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e83e46640d63da7cffe471e3cffdba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbf941230aeeddd018ec2beddf669b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f5ab5bf66e192eb6c5180b85cb2ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fe8fe6ec4cfc994714e8a98316d9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae3bb717dae1c68f13bc3a24a169751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fc8b29226cea169d14c60253539b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbcbc8efc2ed2973dba9546b85a50f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce7c5e17ab9298be41663c33f3f2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3a479d45009cf7a2e40569cc6c7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c47c2dcc89df895794a8e3d9cddf5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932c61c10cce975fddf7a855d3c8f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b97cba15ef54df1923faa4d8f75e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652b23ef09f9db0145c418fb07247259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072e1567ee2225bd80d5837fc5cde0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ab3eabf16768e74607727c180cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33312fa1699201e59955906fce309d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e415881ba81dac9282e9cb12d821763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2f5ed9e944c9ff4914b38b9daa9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f35d1c39bcd4db390d728c6aba50f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4310fbf9357673d4a67eb801b93c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e4ff8b1c7978363782d16251684e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f96a018cb608a0fef688a233c470268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662fe0709eb9c712690eeade7e5f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04cf03ea78622514c84c59b5767ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdce5d07463ee7385e1b5bdc2843a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b837440c635139cb27b4da2e020283972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034659974fcfb8233102b5619c2ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de119ad21bd965f5612910e126e2004074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb6389a6456ca46249292ba35ab5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba716eebac1ffb07c029103363247dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d71ac6f204cec4828f4d0b27693877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e2e404f5f13aa5fe6afbe309938578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cc7c6a55196f73ea13939937e176a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58518856ff032bbe2fc101b6c3bb459680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798129f9b7c25a3522ddbf182cfbdb8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ab9452f15dab114cf8dafa5c009e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b084bc0731ca7f76de82cab4a6ded883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ad9a4d70e425676cf138f8c56f3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74be79c93350993a75663a8b0890585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c472cb5c572b763a03aee2ce51d5bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbae1679fc11b6005bfe9e38f1e73c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692abfd0574cd8bdf791fd7d8c49db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cb8626baaef2dc4824954bb402b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70b737318268e2d09c5245054924790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26988c0be7c6c9b4dca4dd182f34b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e8c4409806a06b9d94431ee7a3dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0672867419fb858e0ba1a32453f38693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a81a7ee4e01004bec1d063a0d47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0034a1be9933d3e107ecfc1c2d1ef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea375c1927af1eae7f54d8bb4d3a1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22abaf7f8ec72ffb852cefc7b4106297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb863a3e7c42fbad82502e5f060ac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082197c15093672649dc5b01dad526499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008849097f1f25b1d2beb3f502cea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c9b541dc280a7d85fc5b96601dd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22245d7d1d3e07648d941af448333a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607175feb1e0dc153ec9536a7da7927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431381a569ba13c5e0fa4443fa45599104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee37d4ad0df284c66f8009f7e000a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b47505f6da4ff9b86c0900c8e500e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8b1444b08c3e82e1715e4f451cf27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdb90acd1aae830db44a656320b35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8506b0a768cdb406a724cdf0256d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1390081a59abef6bf41633a7182c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed019a436b005457c45dc7a91a12617111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581bdd9f9661159db3166db71e710a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54814717c00160128ecfb309cf374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ed9123dfc22b4ffca356a1951a6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f8135a145702fd53afd87d3bede8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f6632aeab8263a1b1280839aa994116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148565a8db4eb2a23fa50318d32e8d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7388c5ebf3af924556cab3aacf933c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23065dd203a22025d7178d5e9715de7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99f76adbf910c201d84dbb2ba90fb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecbfd6ff7f825478c63eb92c73503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5d69b687937dcb5f85da13d03435d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84be16a831fdb52847ce3bb71aead123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd37ff97209c2259ae466dc89f532f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d40b430b60d943f058372515d95cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e0dc9acb9cfa818863ee499f9de34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91104c95920b72c013b886a303aec1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f06a00b5502a81e1e337c7d817a0cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1bf415b03f979befcc9ae231c788129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f80249da82e4c8192fd885ff1a7d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c15e6745a8a8e351d8aab0ab0e387d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44337fcbfc5f6a7fcb3dcc22733e22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09416d1e952e90eeff014fe459a0d7a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecaecd610e65fc0523d6e38328f97a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9580d5c5fdc5edd048629087977d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1975d273221d61db49b4aa7f70d472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca8ab452b9157cf14166362ce61a1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d01f53b16c0c12cf9ecdfdf6e7018138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c75b83227d5af07310b804902c87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f01c348140a64f1c4b5fcbf97ee2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d17061eb8c1283093a39616b96f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf9d3c771ab38b61facd7c68c8e5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0844338855fa63bb6a51d9a9fec0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacafcc399e46f4326bf31be369340144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064faacbb368944611fd4cefb5856b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a3cb80b39801545dc78cca5f63230146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1e7bb2f799d22d1862d6e187d7d8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041c4f7f8d24097df0d9a90c5a2f92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37e35dd56d20519cffd60336eda105149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83af9a050fc55b429f36e6b0af9e30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2fb5f060406ecaf8754ebf416d51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529816d9d295b6057c5436c8d0457051152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e48cd603a01ecaa59a5e60ae0b053f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badbef6adc4f62a0e09ff3f61f0f657154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f96d1b93ad06d779a291786a6fd98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd012fddb33dd6167a33b7d88702c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229cec43591c3762f49d76782faf978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e2f6c1337f8e1ed5f5ba6968457e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0fe9cfccbbd286eb776d83045d65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b27db4499b35d078aee1f3850deee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e272a58ea6ec9d04572afc3b45cd6e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3c31966c970efacd2ec2c3c74be35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94025bea4fd4b27ea7d25fdf747b602163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f1598d83b0666c02ee9c783b37d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09313b86ce9bc72ba97cc60d2c25b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19086d5e6c4f014833d33401997d64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c61da522a5ab10fb44b4a7430bb3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba807b8536eafa820f490c3ee1e3411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a715037949e8bd24993dd2b5bcf1627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb5fbae049e5c77a6f4fe321f8182170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950f91d4ce3c89e43809f7a5f83a18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ed364ef80fdc9a2b4559129207a1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17627c7cfeaca26b3f2c6ccf06242173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a848bcf67b8ef4e5fa1948e90b8f07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a186118fdca1bde1121a58e799f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c00d96a6bf9864502d9e9eccc0b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee15d710399a9c62c4df43b0a2073177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80e33e294ba424ab662692351865e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50108a0d34798d3e5966f9e710ea21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e6dc0de474ea0690ed276da24b42d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a0eac23089d1c6c4bddd5d60d93f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d08399b465dfbaa9d388aaaf8676182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfc63cb4d0b79a731cd0be14e3364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c9c4563a93ecf1aa083e6f1149343184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6281269f9893eaad7b3be4beda098e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc5ea83d92f35edeed20e7cf05a3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494c7fc9590502d8501f6414e6c9ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b74ebf0908c296dbb7ab121df7ad3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db565fbfcd965de2457a075c1f42de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7b51302f570cc37126a5b2600d93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0cd3b743f0869d7aca686905f1dba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aac14ddf7a0f4c67f54dd429aaa5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8a1b97fc3d35687d6ba5954fbe51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b75cacf0bc66d60b650af7f0683fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5b1c38fe3030b9ad6fc6b55d3f9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a5073ec4bc8ac2eecdbd82bd9d45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8acbbdc031f93a8297929c07151b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcef47007c3ef83912da59e86ee0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f894cec21af6c7b955208ce79a94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcff1d696cbc1b2a16235ccfea22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7049aa639ff32252256411026c7e8a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c1d88c07681095bb2754689923de1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccef40822dc24eba45ee33f4a4d8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f43c1fb49b6681c7580e3adc60a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ef4ef213f1d11e883506860b0b71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745321bf98463f43ef8b5a679e85c35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd14652cfbb457b3358c43693af1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f97fafee114c6299a4023ab419d994208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6efaa69b59ea2f7afabf1a5f3f9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5da9dc99658f6dcf0bd8aa348e35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4bf9ee34c35511881780dd19be7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b933c16d6b14e3515cf36d0a73b527212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9461b08c544d2457b2af4ecfdded775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728adb6a04a0a4dee0445d815308629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35429211d4c81c9d22fe967efce0354e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b879de7d02580ac0f0d35ea4f4ef9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574f2ec5cc11302161d45facbb13a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962cc3108f3a40d774b27fb56ab6a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3cd9098a122807595146e39898df7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847a5a05a035e9406f645e98fce30b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68fb62d48ad6d40d35d2e46998d7e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2620f3985ca61390bca09ae84f992222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1639f0454ce982a18c13a4a16f3dd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b0c9179f0bac3a22cb37d31d6fc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8fff899d60144a70db41e748f990225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16da6410dac30dc2d2830e4df0f47e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a438921e3830c78b213ae19b3ea11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dbbe52d3eec069c75b3daddc9cf05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e5c9ff6a231f2e2694fe5988d9720229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ca57cf8ffd7e30a91d9270537d5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a89bb7773378827c31faa34e73662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42a5dd3b8d6c7d9e2eea7007cbbb26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814868e1651f4841e768abaa4e0c5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a2e935ffed38e55d89a4c76190101234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25130563298c1cdba7e8c478a2c88b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb516184287f0f296ee4d4f0fe4e672236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61120f4e30c37dd9f2c0f9f82a413e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e6e3ab7fe8d192612df5affb39d4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dcea21cc15747a688f77fdd2f9be8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5109e9ac02a926b158e46bbeb4c19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9dd3651e4a292966cd0502fdfd30d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357634d0c7cb34d8dac25df5172f15a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc6aa3bd1c443821383695448d07a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c4d130dd3e1ad4bcb0cc3d26c208244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea73c1bc7e6f5e6374e523fba7a194245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e40514190b85cd59c87432361d582246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660268278b136c2a70b0782680104371247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e274bb8550c08364104dcbb72c4eabc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70fe6b9c5c43cb615f02657002648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f3a4c55b26e39c6730bae443252f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773eec80fc88e1c135c0eae157da4c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f07b316ef149eac643a319ead9da6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711642181b151f8d0eb04e6a0e1fb00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3fa20744fa221778740cb43eefc7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2aeedf48da9d5315b14bcb110faa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb141c6419b5c06e8d5cdcabd54fdfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd03101265410cc8688f0e0c2e747257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2bbdd733a663cabbb6237143d04d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cc1ae7e0c0aba50136a3dd9db882f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6cc34eb39959dc846f2530dc901b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0098a020e199965b46c878ecc237959261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c88d148f11f86fbbe9965f61395eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176f5be0e0bf45bc36c64c9d3b260a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6116eb2f6c177a5a3872994bbcb96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ff80f9f2f053ad576858d2ed0d02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dccb48ed56f3a0dc261489b96c36e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78df2e607cae39a882ebd489be8ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452058bdc92073c176d2aa6b4910766268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d47fb1a07ba6587831dd5b41e362269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea62e58a375da5e49415fdfba0325270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c61ebeb15e336c3fdbd4679f3835271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e5d1bea489555b9400f37034ad7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d437a07880097e9288ab4f20bc659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc746896f2d80ed10ed91f6b894a5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f1bb8cb242f43a269c5f9fc9511f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a86a5452ca72bd1067cf2ed5ed52c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b066253da806e3a66bf2540bbec5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c78f1eb847ec114994e95822ef254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b1256022e53cc95e19ad435d20da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a450af3e24cc9d1d63cd5d7e0e7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c48948d5b0b7decfcad8038d70953281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a20c7fbadbb22622907695a365ad25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77c3ae28a491bc9d30c2240c4e0af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3d51de0a2e6f630ce09fc39fbdaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1682616bb33e8e91e2f30be0c660a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6ec1cd23dcd24d5e6a5fa1853767286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea0b8af74804f55feb8ae6eb5513c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa252ac46bedb209618f4341a2def288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174833882f0fc110ac5b49007abac79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30fa198016615759c0c3e02a36b4b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca797ca3a4c7a7d051512a8e0c299a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ea3c3e4212ec60a805dd665d1939292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375bfd6b6863e485954d31848d2aea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11570ad9029891318519c7335b421f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb1c6be4e14bdf6834849521ee2c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3d5156ed95735a0e6d56a4068c8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e3d4f1124119f08640a2a32dbdfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519bcc6ec69602a0c78204dbb98334a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbafa8c6704b7ad883bf7a209009e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89fb243cf15da556f8fcc348b7d31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aae3c45668b1f5bed19aec5b99f012301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cf0df330a430fde5bf77b3d25d601302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b558324e3b51d9763c2fad26e237303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6113718b941e481b8cc89b08c4dc99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88dd4e61815c75f4bf620879d8a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aba444de25862902f99aeaa63c5d95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf28f6f223ed5e38540144452a7642307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ad32442c29cd93e992342ab06406308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed8ee9037c8fa2af54e19817168b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89db9f4ba5cf2459f1014f5977583a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bbb528ca5dfcc7b217c6ca42db361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaba642de364e01cfed07b71821862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a97acb7a3b6ef698f0c3b9b699641313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d153ddc3cad7b150adbb86d2ea08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce31c28697cc5d64f697a1d4989f82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77044bc63a279030390f1c0a884de6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8c254ee9aa53f3af752c9113f019317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d378e0c971a816cab5410b6000e14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a6200e290576abad60c1f8fa67b6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0474eef4a9b5ee6eca22aff7d1181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c20a72a96573fee4c457b2ec0f59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9908f926cdd60dc7f388de74667e48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef306e583b61dc4e0e40ef6057754d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127933e26ad764ef7eb0ee67fc49c19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002428f83c27f850d11d4797b41586c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881e96e24640fcbf12a426b53d4d89e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2bf29060f49380f8e931a0ccdb92e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c30ca04fed9fb7326c89690bf982328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e5e34573fc78131edf56878b4030b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b37b8b49c13f25935b935dc53e1df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a042e2b3370a275e624a533d59a9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb29462c55af05591d0b6dee82fd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ae17f16911d59c9bc88ef8610e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b7656c1a25537396dec45cc9720f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d4e49391f4ac3c7fbc9bc1a866cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e0a420437c43af7d7eedd1dae3c80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9464f094888281922050dfc0813e67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1acaae718683bf886ad12bf29c74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af198f5adc1e522b3b24eb8c16ee7935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe073d9ae316df74abbe96370764d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d38f552c6dce0a3c07916228c7e917341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ceec3e4b898429d9f7c38037bdead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646973270b756d25c1e8879a97999c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf412eb48803207536361acbe8a64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1de3791d3a71c15b9fefb2ec1fca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b9be6c79523fae64533ea16d56512346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b7c10d19a7f18939c5a9d4133156347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba1588decb2888036f618fb3bec09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289e8e10d474c2f27661ec831c0a2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4d7ae5526cefee2f70dbd22a45ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a93f7a81f03be8b3904bb125c65c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb9c85ed30f5646bc4fc8c5b8a028c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da97ab3007bfffa341402b838be25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2afb47af2766142bb015831e5395c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95185220292704726805640cb44ee3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642c24f0b7a25439aafe0e92fa87b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b50106309986d0c9d512c1340fb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877df13f51a633af47228340c06f598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a943586f7dc887376b224caddbc6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683eda4a202a650da20877efb9a65b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa755b667b8f8c72b67ab0dae9ce3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7a3854a38edc434ee93766c3fd69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a110f84da9e59b47bbb407f687a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68b8dc626a44a864b5391bdb95b78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ec99f5b9d2613b4ef5fedec1ca20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef4744dcab822a95cdd5d6dce965b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27700d06c9e9aa51a4e8696578e0bee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12b7c5cb88b9f1af1dfb423d94dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158ca2ab1821e8a05e1fa7e4879401369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca539e953e4ca8ddd6ae290a6df2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01daed9a05b8b176d5456e5bbb0e142371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dcb9e849f1f92c4dd759a11875360372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682bdc4bf125e6147871d812a3f332373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48dbf92ca0c5f7a8f492afaad9423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b8a220373583a11b1f5f756c997f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad4517823e941a5804dc39ba41102f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb34e4366f17967d4580657386115c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301f311dbd9c9215a76cfbae05fb64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc107a39a5ed5713b3d40f1998422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5fd0eddf79877d140b8ada4b2bec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32ceaec90a85b7e9dfdf9adfd05a48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208fdb72ad2edb56bef5c577b3cf8e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7f41d53c6aae2f62593a9e6d3764383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2d8e9aeca3d7d4b50917567e795f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0dedf0eb664a732bb343446cd4075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5005ac0597872b9de632ccca8d63ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea40eb0ee7a2facc8540987d99449387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921637493f65c7be2d3f13c618b34d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a1494aa5134fe000eb15dabb2ede389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f205526ce608dd66952a785909555390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31691f535cfbb488eaf08c4f6bc215391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad31e4da17cf6e47100254ec57b6fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f3dd9f7d073dd227ca9ba91f9ffaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793094168aa1186ecb92cbe262986c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d12ca9842eaee6882ba51ee5282b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a923cebaabfc6120dc8f9d523ec7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a515e5778d557e740a1236c8e7b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804782b87b3c37de5de1747945f70679398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b6ff96c9d51a14ba5e71d0887d56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80aa7ea322cba445e02590bb2f1c28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366634cab3bf19690647ca9e63429778401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae10f4cd77a78fda70a1b99dfa3a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316538b731c196fb49dd6e3280ebf7e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406903cbe276293a1de9cb8d351ab5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33a57d0bc076ea615728aff21e94a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6629600a846ab1078e755b9dea78c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505f037e7e627b0a09b3b4988460e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8b3be9249905976a823b744851e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2419ac5475d788504b2259b89e747d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15c8d71f860c9e1be44dcfc487562410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b5aa7a378fde633c1cdb722b33a84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36843def7d148b1f2728a4c1425a73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507cf2ce7ce8a1750b767d9a645fa16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3753c846a5e8748490a9012573fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb59d552e447f6da546a0f71c8771c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234a726fea90fd892eef5fe1a5666fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed23ba25740c1d48ddd966d1e06db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5530b002efff7dc9d0a9629267d8f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef5c06f99d2476cdf56445f9bf65b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2327379c7a147569c6367fbc77dee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f44c8214a063febd5e47c2c3f74e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc4dbb0918d784c4c530fe3ed3fb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8471bf622e20a9fb0f1b6142af41ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79883b30e036095c9343cd2b32ff94a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457449d9bde2638e201311acd13adf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab23375585a44d98b2f7ff0b3a45fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe388c95f8c06ab7c1fa87bdaee973427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7bbc2bd8065be8b73a835e41c53cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9948d2850c8d4ba1cb2acd70388ccf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d4ba074191e697ebe81c131da4515430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62358ce13ab2c61d73de41a367597e91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636073eab143e3d6b98efb8b02fcd8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896997e2000f68df16e5d5d165dde423433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335a98ea0b630e5eb9d8a03e7c39d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ebe218f093f20190d6e86f2aaef9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee214dc3fff0b2e0f12f86c3e2253436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4178891b8be4afdce92964eb6efd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96602c0e4ed96fb4a9cb447f8ecf19bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c58d814de0ca16bfd54ce9bcb2180439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed6f81e8f2342b458bb98ceedff6ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616092462d3971d12d09625003b7bc78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2af557ecc9801d4c5dba69eadd182442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566382de12cd8f7e6fe2cdd4354f9ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ae76248a4e2a375c096e9f6b6694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19418654ce56ba915bafc187d252163445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b84c5a08272619b7b12b10b03982446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab63df30fa3da89aa1c8eb4e7f7b87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b3bacbd85154d7c12a01a005dd3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fb958b42ea684f0b2c9d26e1b2e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b66b43c548150691034f9c440a16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed8956d909a6aa1813344f20a32c28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb4d40b014f0768a6deb45dcdf0877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4c13c6e741c8c383dac248741091a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2ac6a24c3cd1fa6b289f3838ef8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b6131b0d83b2ac20667dbe457544455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ad7f14cf2831b07fa3505c4ad08c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc291770cb684fa1e2c6b27a99575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb0706dbda8c13a078a6c9a7a1a91a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ade18856d5f1a72021220d5a892d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b692445a457ccf3df92e099afde54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940dabfa5518d40ca4f476a68f35c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a602bb9d6121aac345171a0ba735b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492acb87f3f2405210dc0aa0656d58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ff60ec4674f0dd3533e8e0080a63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edda6aadf81cb07fc2a8cc0980cb41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43bd5ad9aa4a1a82d812fd7ae20f8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7a18b0edce898d71a0872be82422467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2aa56c108200a8b2044de49092b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ac49f1a7e3e5a82c8a313477e8388469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2372a4ae2f2e8637a9a0b2a89bd29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e08ab2d820cdc71b60b6b5402b2c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b0db892d5790015fc205d63ae6ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a8466f26534b124153fdd75ec1d11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393ae2380e473fac9a4909f63ccb68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644997d7810b0ba2f0caaddb1dbc275c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512465dbea31873d8b136859bc3fe87a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a9893ebf058713f531e0be57fcd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71723c8666f3cd8486bd6d2fa80c0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dbb07157a4a7c953644101dad7b18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd8e0f1ef6c5f17a0ff667591340a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a28b6aa4e379d658e56b63ac41cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84fce060a6b69a2d3450f28c296aaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0618dc2f4c5a560c97402fad9e23b3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1bf8cffc4c1d6b05dea73af2af870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3a06b8af1368cd847c9804328951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9641eed81968841ec1ce7fef559f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd9747f3a6b1dd92314c805e9d105487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babf24e80c9ab0a46696cf546f810b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659fb3af4103cfb91fad021cccc8af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a59c80bb81401490e5fd7f92d02833490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57eb7b08604d4c2bb6ef67ef2fdd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c518390db1f6d48d7fae3b44162e31b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345cdffdce7fe2781e82f0e94d2f373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4522629c0f1ea6ba09c01e143c2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56bed5afe01a0e1031acc418b17914495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799777d3e78820d44c9b558fa300e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83119b7a9b5e84ab6823356e5390d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc180fd4d303f2a598f7942248fc131498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95336732088b77a55bba84e4a05ef0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c40f23ff25c782da512821cff12936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c94f5a07c9473cd25858aa51def67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c70065c1ede7c1b80fbc99dfe18e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953474731db474f25d846df2fdb647a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a28bd6e8969e8eb6cea54d66913ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e055add24e4b36a2573403ae20ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86768121a9e557ed12b84e8bfafba97e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efb9446dff9f64692d462b9a3eecb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0ad7c486b58a4c61ab0700d96beaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bab0cf058be49a748d53d160a8d3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db31a438fc8e020ec713a82044552a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456ae2e4f5e88a0cbb09bfd4712831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cddb8482302df311a1be99f8ab85a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eded17ba33280ecdf2d32eae08c4a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee142f36cba7ae55c249e425a2bf7ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db4662efc198c2009149d045125453515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e082df2d561c395542ccf7d7763f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d7a1443bd02c20e6e0aa8f177905a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45faf9d0b21180aa6bb4855a70999f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da3c8eabafd37abe2643f2074d411519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc099303d8f9117790bbb994f56fb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9218b1d7bd3401e219a96f2dd273521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4fee630cee525c51f17906da9fdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184369a992535574f0e5c50bf578258523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b58bba89b1883527e7f1711284209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa4e462e0c2c81da98144195f5557525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa420f4f58442dded7b3df85e8be256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a649a32f2709e79d9fa1bf4db2ea5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cedba316496b9cc7b4a62419ba7ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1c9a3a5b99dc78a211bbc7701774529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a896dfe934eb6d5dd3113616ccf178a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1947f66382d469791bacf1a626a33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b09359812f84e94979657d8fdf72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ebc41fa20e08edb8618bffa1f390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e3aa613d248ec66dc45b2073af17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15644fb6ee81ef602a5ae0be65e69b19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f53a4d24a889a5102fa094c10c78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b67ecf7aa67f07a90eb17f0c273c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464cf219ec138b4552c08ae6e7ea28c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f930c7b6ec53212411ce38262f43be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e76ab87f6d9c17bdd70f01bd335a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a90b8b7c383e09c7a950bd62ae92e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b1469c80133b39db2f76a5e483dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8771237ec7f1faa3a516ae9f04833df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6a22645ddb48587d758e164e1db1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bb1df100262ad20355ba4f499c2f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9496ab479a922345227fe2c3815c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5434cada1c44fde8c4b13f288a08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8691a0a8053fc82ff331b0167d4a86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ca9a0d18713fa51b93961d680acb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cbfcc368d26767760d1041256bd22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac83d92a6c8cc2065ebc2d09882ef3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ea2dc9839f590aa992efafc5b801552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc345ffae10b3a487a38f8e72c54e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b981ad5e994ff0eb3275a1c9300ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1405b9b9bc8c93f529327914dddb62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee6552180fad9c6f32b1bedde6024556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569a9536aaf54356c3b51c24d3793c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47cdbf00f0e09e0b376b5e8d1ebc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0c3e2cb3de8e7dff1f0681d5f5ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c755062b345afbf1ea191af76f7ed9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5bf73b4227e24ab3c8915d39687d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87edc8eb491a8968f71a15c2d63b604562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbfd493123eee18cd92b752d189ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ab8e2ea4d34b5d0ab1dbe74b153b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08b435336b7a04ce6c4e998159772565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778a7aed1dcbc765ffcafb252fbd1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8f21e30d41614cdf0cf838e18024567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56698534871fbd95ab82b99de116f30a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05395518c7178bfb892fbe2d05fa8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528764c4e483146c3849a02bdc200315570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f0d2119dc518c990820a6b947fad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444fdd262b6efc14fe1610e8056ff55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a49fd32937753c42f71caed93371c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730019879a047cb457c4bd936fda758574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fae379f2c96e1f04fd184c1a0bf68d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f2e5eb25bf755af8b62fda0b6c28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb601bd0f5fbc5e9698af88e64fc7a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8ed29d656a67f8c1a264ef76b979578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162dd41e3cd702583cc9e6bc0e351f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4559687603e1c922a250b00d7f15d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb320ac09bbba80f853d87235b759581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f79d3b3944747e345388d6001a2be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f33b4c548872fd714e0faad08c9e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11085a8c551bc52ae0d9fe453b182137584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42bd5a671ec88ca414126f289bed7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f578a5d135a8fc622709768b01eab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf70e9b65ee1eebf37644807a210b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f014b6a1619f3173e323d9497284c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfebdffbfd47c6a27e31bf075a76ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ab3ecd56472cb79a3db191bcfeea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad394fcf27e8cd8bec0af4cd985808a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39f1bb54ab6fdaa17648de9c0117f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a41b22812683ad111d4b7ffdb836593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8854cbd7aadb0d43ce5ce5e40a01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d017b5b877455e5bbeedafceb3c87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f8a8b24a5ada1e80a7979ef7e40d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ba0c690e645831a8254dd2d9fb3f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff9d3a4f680c887f3ef90a6f53309e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6d4f6e996391f074904a0dbead99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff44a9f8ab603b8d1802d71afe6be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf729942add5cd33d2f6ea0d3f2eaa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901747c23d60f236f4acbed0fa4f4fac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def2399a46299c6a4989e13181135ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c87fe36ba4f2bb160f2e25585c6dd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7090a67654adc1c4697e3ff39ba15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb95f25c6dc2f91004416b52ef248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90232afe6d0e106398e6c46c17158996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d74bc4fc4ba18ccf6952ece12808e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f17ad0733f4af9fe25ce1f6fbd20a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133db8ae39c27d04402e64b9cf204a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0958d4ec6340c0954ff921398258611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdca6e71d2ef860a4d77aa67d0e9dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81b8e8c84ea84d568909a979b7259613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d47587b670ede919e9fc469666234614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94b9a5190d656741cb898a1e9d0e59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d858e30fed2044477589d6186ad2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba13ba57f683f696533b1fc08815f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6721ec5b0be2b4c113700568ecf52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af57380a461079976170a7e6b7ef4f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97925fb6663c3e0f22edf30722672620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66541190f05d7a737dd66e1c590d0a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9412a88b51f880dafb04c4569ae1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18447284c2b5a598468119be8d594050623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df139b7a11783244793c687bcc5c819624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c4b9ab627458f77905c98aa631df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d877daf41af6dd5ec12c1ad1d1c9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d9a3eb9f8e4f0dcf50ff2ed17e07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9258c9e0647f8642afdf8a37c4a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4ad16d869d81ff0ac1a7e1ab70220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7048f3b74b5f1bfab3936a909d8ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424016145522278dbeb5cab499a1e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9df9501b00c45ea1564724c556a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684836d4b797b4a714007d135b2966d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ce00543c6bcd24659d314d4e2419634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9fc5238aca7271a486834ff4b724d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82e3a358a34e709dfda77785e84b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52258dfd80e6a54dfef4a11631bea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1255e7ed787561dee9c4b28fcc6e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1e03c015688664c951c49b46f798639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed430f761b83b51026018e9613e0c09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b3397d2ea6a56d2f23080d0b9241641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3cf00af1f1a2eba70f2a77e71c6e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83651ed6c1a07a87baa34445605a4fdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7679a9e722e06659c72a239e9429d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497161eb7f3ae25063c4547fdc1b28ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b45d6b1e2b6e0d899614e739ae004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e2b6ccee06b76b3615176080bc94c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe926ef603c3f31873271cb15fbad27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1e0e9799c8096fd79f9a933fc0ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b86f2c7b65324a1558bc398de2b44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13552f371931326ac6d4560d4f91699d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ea1e9b2f1e19821501c800a98b1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8caf5060f04fa70947919e9306c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44183f92724e2761c64e54693a97d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7528386c0cc5e143455aa0409cdbc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f322efed590d0f611953998b1b0e1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d0ca748a5a18bcc02b278af3e343657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed46bd1715aa9a48916a807b344ad9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95887264c89ca513cd6fcf414119f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0ab53a96c559d9d10e0a2099652c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d70e85a443966a0f3f8268004e2c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6fa13fa27710ac74a70db75bd2cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d952441f7497e61c2127ff78c882b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e61c1aec04c94d8173bb622ec1a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ea76527f7a7b3101c1b7021e0f79e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ebb86962564fd3da34fe757ed7430666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e61ecd76ffd7e45d530e6c3f152e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee810d25035fdaf536ec6dccbc928e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ccfbe991239911424a27a57f6afc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56878f2546ff5fe8dde19cd3f36990670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53fe10851eef2ca7a151ee67ede1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e373a5c9ab3f9ac65935243c309fc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d3e0d3bfc4c0a6c9f1bc971f72ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7c0ec279f7ed3c955d913527b0b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa112d097c49d2905f96e63e4c093e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16363010366a4ed1dc40bd7539e6663f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a06069e6a452e44cd73b112b89d27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984821eba43bd41f73a44f01a133cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841a6974327f0d0ee9f9225ba6756f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a6edeb68bb33566f7e9d52104a48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db41238813c6361397b42ff24f69e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3acd19fcd1855f20a62bf1f32094682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a18ad57aa8ac5412f96396f96a59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c24acb9ce0c96dd0ee5d48ff30fea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6938333ce0aad034eed48366a896685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fdc82e1e0badb903467f62422a08c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad21ff315b14267da63830d2d84113687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876046dc9d062584f467c78179b101688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc462fade1d39158fc51aa90a53c2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8ecf94de879659fda290c0e45f2ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92101602c27b2f86d8fc0a49f74491691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1fe699faef03dd21c7f1359343f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4cdfb94ccb62e5acfae9b59727602693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeccb97c5702a936f912b67c1b1d94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d46e584c2b348f8642cbaf4b2f415c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d155f3339f9909a06078adee676524696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a05c5ce08eea6d82001ee39f9f9cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f1d1d6aed12c7b4447a1e8fdd65c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea9eeabdee3cc649e40bcb0829234699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69bc1b07089d1aacce8f58532c717700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b4458075d62fa54e2294fb68ca97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5a7adf337696ba75379e1977a867702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf554bcc68fde326a82fcbef44442703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a35acf7926878af26684d1b0e3ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784338697e7b80e472aa550abe6620705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3cbad9174e45529d7e405a7edd472706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013fd1b691343e926f699f84393b3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e86be1bc5d590b456b92d8200ed37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e572ca96caa15226de13044f7e850a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790f6e02cec848d5e78aaeaeb7dbed0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b8a544abf88399ac91fd73097a008711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac142d63f55d6a52c167fb1a58441c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea17766c731e1ba27d68ebebf35e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c02b96d683dcde25a51dd63fa8852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e2db8c9e7b56c4a380cef2feb3ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eba45ccea3858e77726bf2db61b43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6eaeb9b9c0845d44c50547c10f794717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d29e2742bf3d2ba405d8ccb787d47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709862539f17fac8c70c4a246f2dd31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04348fccb91121d2b3116c2039ea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e94b61ffbc5fcc1222155943d7047721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149416dee5d6a5c976a60bd4e97a5b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68ddcfe8e6331bcd746e6d90291b70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c363c51513525e9179fa8e493fad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175d9c64fbd025bb1fbae04598ad8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc8754a6939f39d856c6bf250edb84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e71ca11621d9c2436024b3ce40ab1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a188a944b85314f49859afb2597a2ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700de0e091168f55cb6764c2552647729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82993a0f4312dc74d9501e58cd8fa2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2523b1b125ea2298c191f29bd12231731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f3c3f12184dcaa0d317c0c329079732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5dbbb3f21b4f2b4db7ae99a59794733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d1df20b08bbbc8fb75c7db6b5efc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0cea23c6a8ce795d8b71657c3c553735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88408a6d12f7c495bf2c2f97e1503394736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d45abcce3e0149c58164a8221da1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a307040b11f524f61a5d74ea7b202e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0bd579617caeb9c65a84810617e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33433c7720f18ad6c32636fb7b38a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa743370c4585d423e0050e50a1551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774728a2c69dc4482b2920ad10a3b72d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363ec933c756c81429c8c00f61b76b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133b3cc7c15a005af16a3fdef73ef7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b9c27c545d3cbcb8d236846aaf61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c50ac117c8ed9d9a7772043b6af2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a87703b0d7b5cc77bc99fdf36af27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c1aa6b8d25055c6ebb93c07470f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ed216836768416575be874f9cb0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad691a54720028b2477038faf19b023f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511ca94f1c62ce4dfc087f8c2ac397751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5df990478034d8b9f63e255e013ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9eb2a1b428b767e2edf8bbabbb3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5669e4322967954281378d51687314754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d5b611c0051d6e236d687d60400ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbff6eac7b9175416ad892bc322858756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a29d1bc9dc052875a33cb38d5b3c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f340744a6d31372a4ac627b737136758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8159ba6681b8b7f3492d339a840689c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3935d722d54415d7c431465241910a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c75ff394c4e292b53d05f8076cb2f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11879c5299fc24786abcfe590e1b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29901aea5624b4fcb7f2b82eb6030b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94e5a43f12bd5ba3e1e855b9c849d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7882c0d611d0f670a017313fe3fe36765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1637fd0b4dfeee2bbe81c23463f14f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf8059389dc17118ff8a8d79fc062767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e88c13cab360f9d1b459d1d4a19c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef93301a43bf45c2a5bce5e6ff2b80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf8531c70d43f4185aceed5b8db75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19240a390a7cdabdb5739173017a7e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490bdf8fab7b6045ecd82d81f2133d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a94f266c862b94ac9f0752a29e32773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4cdfabfb3d50f3f9aea6508f744db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9385212262ae4481c8015c274e3071b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d5c1cebab1e02be6c5904450135f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0065c70bc88310be3c5da77ff49c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12b058abda943adbef9132e128debf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f38f473dde0e2109e084137ae5c98779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170292b27c5bda92516a042b40407b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b1c6f31905fcca6c762ad3acf292781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7229018bf02a28db093d4140d5cfc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941677ded87a136782d71258ed8e0c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8e1d96788c59e3426d6ac8aa12e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4289b47bb756a110d357bab786e01785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc55e095054237e082079fd99310d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb811bfe13f04de2a6febac795bb907b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10827ee1183621d73d88088fede813788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd38fba8706926f41f8d09de4c3875f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2077c28de1e093296b5877df54abe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a6c69d9323ef6ef5e4b883ce9fee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b6ab8b785c1318463f892d4eca93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b7753bc555e0f4d0065dd535827b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac0450b4b7e26d379cf3a58a34e809794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d61be3016cc3361e45e18fd3276f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358f0bab20a37eedc63b7a890666fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b353116e1278480993e7e8e1f031797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e6746a30300d3e9d7b364fef500e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d307bf8815119790c4e00eef14f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da21da02b100f825bdc2f6f7c53c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f098afd9bfbb8b47225fe1caae477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303eb321276627faa791e84778b5396802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87afcbda314139637bb7a2b77a8ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc06a840d85472178e33b6289077b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69695e5cdb10225246854409a9c210805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d5fdafa8e300556db3fa81860787806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f2cd7dd5e7db8266acccf20758a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492c9182ea830dc4c3ea5a5df9ec0e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543edfd9842f5a1a1bf2d859e03128e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b4e77b00ccd388b417e9cde5fc2e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a238775226acf5bc75a3416f744974811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb754f47e9913bb64c3dc149dcacc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d10fa3897e273a907622cb7ae732c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c401061081a86da5410e9d4cbafb99814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c05250db27a7c98a8a9c63b3ac26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52010f6752b90936d86ead62de74c89816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5927be346845b4ff13996d870767817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c56e5d99ff003e3ac972f4930c539818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ab4f4690704580ecb5ab2486e628819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a50e99887f7a191d78b49393ab022820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9a980c3dc85a5d5ce045197f68c6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a16eeb9a6c4480a6527a970e49845822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef06da6d469f35c3d49b8e4820e1c08823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc447cc1d82bef49335891fc4b2ce8b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf7d4fb38b7d30fb55554aec502b5e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6ae3d39753330a9ce0b6a886a9b15826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a2f2993b27b379b3f9845e5d91283827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d8f8e26e1f7ca35c76d845ce32e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a813fbadf60a9c221b23ec4a6471fc4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e85f10f23fcab4ff7eaa7040e42d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2a2bbe3500f2399fb63bdf3c22544831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646383fda1c640d728f5a7f8c21c37b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef02410e3c059d589dcf03d4de380833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d514939b383481a351c315c77f49a3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d944f1d85a4b4f4014943bdd6d46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda2f63536d5db79cbb2ffa093e271836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4a45feccc7f01e59e22294b09e6d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7b112ed23dd25feb219bcd0e2eee838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f276e759810c3bc88a33c7f8669c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf09390bc932d1a942720696104bbf6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebf7b7aa02bf4c00aee4df0a738909841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504274d2257afb6e191a9ee58b9e43d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d10f30a6a7fc9157e82092ee6cdd0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8948e7829bc4cf4c042e8b364ded855844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61415656834d7076d099d68e1cdbc4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639950d92c5819ff3479f1a27b0d2c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282525cf81ad10b4f30c3e02b06863847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3249aba5a4c06ab23db99a20ecea1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dbaceea894cee655a5a1f184b7a25849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e5af4cd5b5928b0c1319c92bb99d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da4626ce764c55509012625ffaeaed851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51cdd4364b5020968d100cc4817dd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8af08b848bcda7d557c370f14616853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e96c46ca642a97716601b82039de854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ac235a4485be96cc0e51902a17e3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed932771a6630028b103d21c857cef1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df18061c447b92f07ff5b80bcacb4d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6213c087124009efeed9cbd4dce5e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb0b9abace6e4fea6cf8cbd870452859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda12daac9d3adf792e1d617a7718c2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd16b67b2db54155dfb5be78ac351c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23769fe48845b8691734581364b2e06f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acec6562d41f237ca23ebf72f0a0d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868737259a7228e8bf289d00d2378a0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d77d1512b379efa5aa8d944c128d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22014c19dbe177130618082cbb8871866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8bd5d35c89b2fddee5af06f30b93867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadff62f6422f9e99c1470e2eb59c914868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd11a5347d8c652947ea6c21c594a0b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a240bd2106a772b00b11744f9057b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a5ebd0cce73f5b4c2b05d572944c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849fbcda5fa3fca9bd6146d44aa5b8b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a10ed577f371315c97d88dd35656873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a203127b8a7abd5aee937325266722874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d4b8421dc572d11fc31dec8fd1633875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d26bb587ed27bf62af7c50440f099876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a0ca123873bb0a921d960d206ebe8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76c2e9811f1223c8695e618483f81d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52da85efe8a90a42a41d757a792f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075796d51e65a616f4125f684139c18f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff55e03a6dee4d35af70c904e1f65b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe5e908205514b40e49af2de54d09882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3648eecbc42dd7c35657284d4c24449883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b51c07dbd4b419db4888e8f45efe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6bb7030b17e8e387ab5b4cd20335885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9bd654803430372528aceb4b303fb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f2fb1c065bf97d0897ed90ff867d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4663982e8e5b246c3f6fa7e4feae6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32629704203ac38b8a2f661a1adef1bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd3b2bb021e25f32de7443685d745890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc658ae2adc71d5995b3a40e5414dc0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc75b72dc83e3fdde51101f7e46be9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70d6b22d33962a14b1a8687642fce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b884b998b366910218133673aae2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7caf543260cca8545dca14233fa1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abbba87a9f13286cd50cb7798068df896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a70f1f07158a2e5751e1441ac0be897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034e7f0f3ed09f8c57634ab3a0da940898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb1a3f657f506e2b7ac7601711468899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee28232b4b6b8810a33961d2e4fd8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b71876e5693afbc3bbfa1a9b86b018901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ba6c155bfab4a228fd2be40630a7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92148ffead31067253cdfc4f9ace6123903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d036c3d0f23f670a5ce87042f2ec4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea55acdecb41f145b3543f882be09905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c49dc2533db008ed370337b9d96ecf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02d3757cecbabc4767dab2e4098f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2eac8a45bbf6cc7154ff87a5df95908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e84f37d1a568508bd1a55d2569d20909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c4970a28ab2f33734abdad8b27c7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19dc49c717ff86e5cefdcaad35333911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd9d06fb196786cf41812bf80742d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca206c6418e6ec29782ec561aea006913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10387b33a58289236b0debaf5166bac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb63c3840a4ddea0f32950425af6f88915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3a549e9098112613a5062211d6f84916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f9ac1a86e0d27a9b6b9b2d20fa70f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95fff94b4e8e66d71e8f01a32667a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c21914831fc325256385ad7c46dc97919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986642eaf8cfc2dc055ad52228242f9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5f8b6be7c9d556bef87ca5306fd3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342bd2b12a6148508739ea28b9c50c9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ce527af571a1f4a8f8821193d332923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da403efd7115083795c2f837f446c99924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba61b01ba4c062f51b5cf18b4264b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c0e429c8d1338337bffe0dc52fabf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2bb65623f29a4c7a890b04dc1c56c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ca5746aa05efc585dafe9d1a61d6f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b13e9a04e6ef493f0360a2ec879fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc594177fc9362650a51cff3a8052930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fac4a070b04a05390913f3f05391931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb230fa41908696d4f02ac237d1431932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83eb7626d9d336816c2794eb7a1f9d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917570a1b96b81d163eee88f4b1154934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdeffccba54dac8bf6b11c2b5bdc79935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f83fd84246ff471ffc7daf79798e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaca8f393369ddb98192e8c2ed5a536937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb400be168a64f71384847e217024c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ba4bbf739b86154beb4acfe2aa27939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731862ef09af9d14671df43a6fa17ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478354f634dab783a79b82b9c289a9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad070970e64cc00101adb76252348942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741973c5816b8de063564ad51ffd2f9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5669310b3160025d216a2890cd17a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de130b14f233d6a82a92c067dbee46945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47bcd5fe81d7f3bf8391143b78922b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288fc478dfd03c9a6944b0b381b4596947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc7cd8a30b15dd8200eae125df6a0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a1cf82ce354de6c27af5a2f76455949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b058465d78f6b605e6c042be1a2ba8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db8161d00dc845b8178b5c62ff5f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704367a172954e24247a0b01c56c6fcf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60440e357ddd9e827d0a170d2e354e92953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c44c1a8d9be5251249439deb434a2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a523f64f58af763f6a2fabf4c4b6cd5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d90f51c7d8a8c79f1ad4d87bf6e2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538b3467403c4cb28e8d9120ba5134957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c51349b62f889d6da99ff1de9662958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed6e2a6e92f1e21193a1d5bc8c225b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764960e12590802a7c4a737748f696960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bb95c44d69fb656eb9d22f9ed19f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b35bb437f2ac33390c10312ad204c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba2fbb79652c80626c9c29cc0370d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ecf6a662571db92f1154956826b7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f0e5728eab88cc4291a432e11c0b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b06ea47842b5e44e69244f9470ea2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac4f1088a7f8ba8aa1cf9a1438cbc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090bfe1620d9e9dd7c4daf4d813a3e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb0fd1f839a2e22b640f9f3386d3a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f0d22632e41d677205ed0c6a80d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f02c7120a8882226885e4a13d3ff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6576b9d355ff32b1a80b98e166b24e8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3453deca064dbbcf7110c5ed5af12973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffbdf6c0866c2465e3caf8debb2b48974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85349ee828b2d60cab93bf4d39271975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bacb29b7a47083c86f7ec4c7af281976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b13ad71222c782b8988403e75d57e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab78c49e25da40fe83050a07ffde6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7d6a43d28621864d9c5c2d1be26f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784ec25deb6a83ffd405d955de1a01c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415b6161dcf15f79e696950e42f9eb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa5421ea68e12130d4d9d4dd0aebe982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269d15e630a4d109e039f4446e187a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036f5786c6a7e331539aea1f4a215a5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74b73ea0b91dc16c18712bfdbc298985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d065a5eeb1074792b3eda5c36be17986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d78e7b3801e670ba9dfbff73c5c7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6172ef3d6ca51177f8324e6bb593b10988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4a920591df26866667eacdf0f122989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba16040da7ab4a5ffc1e6c6f059ef990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2298d6abf841e8a1189db1a35a6c4a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbed958b60d5e431ecfd0cd9f8aee992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a649b9b4e11aa46f4c91c52dcc54c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a8b464dd6bda0bb78cddeb686657994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3344afd28ebcdf69c6f75f54fd36dba995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e47204b74b35f32a6c29a10bbe4c00996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a46af6aa3101ab64998ae99d0831997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5b1f0a5139f4c75fea9ff2713e941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd5c295d89ab15ebfa79888031f0792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a85f4fb00ea7e4c7e62a306dcafefc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b50ada453dff614337295f180c5e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daaf0c8ebaf4503a78f60fdc71a7ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef91c19231460668961c584b969ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114565283232fae5be4fc325ffe3131e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196fc199f64cd7a12724b6e7a6b2498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a542fb87ba05df5a388a4a54ea5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e87ccff5699858e626d425856e6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf340407cd079baaf9ba0d40733d7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c410a014740f8bde797d50b20b76d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60da5e00e81c768a100aed54885e3f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca859d636c980ef38c4ac54ebe6b1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe98dc345b9631f917a0a22567df2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1350f8241f51c056f3ce627622d32616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c972f0b8cc17d1e42cf25d1bd41417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd77e758a529767e6df9b9643fdfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79931beacb0ca9746df372af5388c6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66344183bea106116d773096f5ceb2e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f2c62dd703186ba2ae32e73ef6b2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa65b2c0b14b4f93b130556a91f5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3d6a00e24744aa20f64825205e9c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fceb550bcaa0eeeeb6aa6bf50dbb6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502251588a7ffb1034dc2c40f4191d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e3c1e9c8dae603fe04017adbcdc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403f329e736c3fd2a0512c931e899f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cdd504f594c19b7a5ebe86f8fa2fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff446d1775f9d3afec87a2cdc48af2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49273765dfc196c6f2a041650d67330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb984e5e0e3aa51560ba8e561866f0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0edf3d84a0c0ddf611e3f1424686d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac93e38e49d0c5b07833f8f0990dd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb82cf37d2a0b5f1cb63790824e5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9127d567496ce3ab0d2a1a9bf19f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1fe1d56ccb0c504b7612bc45405ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171afc37b31de7876faf03bff17b55e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c27f423ccd1ab79667924a72a5aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d3d45b7e3ff80db5217f5e364ee239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac0236bfc00afedb11407a2eb770d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6475ef740d4c182529baa2f463dcb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c93e12e131f3236c28d81dcf7508242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208e4fdd7f27bd9a31808e1889de6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc7b90c19a6ccf6a255a761853f6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c140e56eb6d5b846f5b13059764445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46f10c2dec3d0dc8bf2ff394c182846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38e083fd064d37a141f19f09c946c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331148c01c8c701cd9e918b964631348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5702da3579211992ee59fc39cc1ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569748f797f983a354bea2f667d9c65150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65807d9b80a26532227b5a1bf378d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c86c0bc81520598cef8d83d512e6ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc22e0515636856c0dead326777f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011f748193060bcd277713aecab20754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542c82e27e80ea14f7f9f6a7c4f1d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfcb1c6b7c0b7b7e549bd726f7113b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e4b7f790156e384759662f698a9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba1ad62b24db04b687f091748023a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023d4ed2604c8c211b5a4cee7f880759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a19d28b4a9faf99208357ff73f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ba1c10d7d08fdcde350b5c15e752f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd94ebf52ec3c4f6a809c848d06c8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757b05846efcbf3c7b9ade6f63e4d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167db400481877c72bb5fdb91aed0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda5bc70d38953afa6602870b6894c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17bae6cc8480cd1e2d90e8ba34d58566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476257b8edb36877aa962a1bcd5c5f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a2649be87a5d53d099fcf98e9b4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baae66df3dfd6fca7cf4d335ba39af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ea847bf5b20087ed91c80e80523670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2fce06f0f56744f828433f0e524fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8ade808fa7794ecb0c02045ab2b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265511ef9ddd022b3f8ce4884df3bf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a376157f9f48367062025241474c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36058f2bdcb78f7104955b5ca519f9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56910fd96f306e06b347b2760d3e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f30660a4034c031a074006f22b90ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e502ba4f54eddfa0694f20b181c93378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58270277fda1319076631aa969125b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f69473a224ab82d6e6de33b425d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a85191727121320284a122d3ec9aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca219201c515ca9be69e8f79061549582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45529c66e9a1c6e0d6a70d64f228283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e38292420c4ec58d6995b853b5c4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f0bbe07e977b275d4cb22602462eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d4f18db60d8ae4084fdca1b3806986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77819a817d85c27352d479a350a3ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb48e2002371eff892a0b2382162c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879b2d7bbf3074ac4ec1453df0fce5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239763454f8ff2b62caeff83088134a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54b6b9068ba1e26f21c9ba13eae5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37848e9443e08fd2415bac567aa58892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486c2dc5940b52c1624516babb99ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f7ceb8ab33729f3f05a93653b04e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b6cfc18174dabede80c8bb6ebcc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8497134193871d3d0ecf1c0fc898b2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000373c3726f580e4272284c32d7a5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79489aae7f0fb26641652aca2f45c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee34021463663b2b83539133ea44099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4b28578213e470549aacf07eabdab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e887281eddb355a5285d27d03059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb15e8665ce79365375ebb86181d51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1b13793308520e149012359a4ef84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1f38024cd66838931bff37de774e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb60dcea5efd8a547ec4753d63f5bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092925411e09979b09b2afc4cfea242b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabefa92c8c9393cf306cff526f96dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4bb8f4e01b2289c833cd7df9de88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ff9677830db1f6ea87567d6b909d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960edce415694aebdc6f9c0c024f6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173131c1cc43c9a1f39226a8144930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591579d0c3fe712589e0a274a3d525112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ad2ce5288bc78591d597dd195982113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1746a9089301d5a34c18d607fa448c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727beea432c2fcbb7983a5f3343fdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5551428dd7b1e03506c16681efdb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431495d9bb85a537c9edf0ea97bb7d59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb4e6e30718074e8a725a676d4d37b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb665b3a8e397fe68b6495cf8159fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29850b3966ac9b3ea610a4805632ce8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba73dca382c70d9a9d63d3fcf3626e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bfa260f5c31f26bc480f8cdaf8da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb404b41db8dbfcc98d4c1d18865f6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754433dfe6145e5dbf26d8b8b15a84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a841a81aeaa1e3a65259938dfabf14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd4ed6147f3ebcd96b6f6153a1f87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac4584e06b695a198192359683e16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea293fc2f25fa6ac122dadabe120c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9574691b5907aeba223fbb798d5a8a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e283f5a80e9ee41253deb1fd8a70d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6373a90c756c3e01067f66dc0ab64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac54020368a57cc70807648859bfed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960906efda99eccb39d263d3eba4825133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65a5cb2e532cf91c332b4b511a18e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40557413dec32a9168d045b0f0b527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8dca319384f78432c7445cb4d6da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f146c3ca19cd99b83f614ccd3579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4d9a16cd1c9d3a894cd970bbb8bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30929c534d69c24b2ce270744afd6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115396977949b87d317696ee6b1a17f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cce351a26f8f7bcef4220b1f39f64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4f3c715448367869a161d469147d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d97a506edd3fdf073cf5fb978596143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe9b93c37e21f4551f846270b7a771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118acc4f50bd0481a260eb46518526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6598ff30145a477d4ed2075c5dd70b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849c3e3bbaa50bf9bd21496eccf65a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffedf5acd1a53519627c895698cf32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2051720bede7cb955e620774b417e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce1d1fae4d6aa8ffc98876d9b7954150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271d9b012005bc7f9ace7ab7a6e4ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fbab7ec2bcccd2c351716369a728d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546acef7955be759f29f34d2b3867ac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddbcfbad017eebda014904aa1165a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb9d76a95fdaee014e88b3554a1694155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00687244c1fc5230188d2f70a08b974d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d08465b8900cafb021d4f5134048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2571286700171233d04e26da9d69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29b3c65a89a57df9a29cfbea2e0289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf54d3c8c7a394c66e9140c31716a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fa9470eeda670d17d472e2105e19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f340b01fe8c6eac52f3a4ea843699e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebdff0f64701bea83dbc99878c94f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef773709d092cab31998dc69c0860164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09220e355886deddf7b9be0168ae4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d304dc748ea6b9f38c90bee9fd7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552949dcb1b0ecd7b065e40d2abc477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765269599f5720b6274b4e5d869f8b85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b067b53a92ac41335af9a1eca00d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b875403d048bc19cc89df8f51c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2665d052d9c44f6a5d5ddf10be2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0884bf34d8fa7aed5c94cc3be9684a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb5e1c70cd7247d8eb0f72618044d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b82dc523e5cbb76134dbcf10dc87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda21547db7709f6769b51cb2a65292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53eddcb95d731f6fff14515378f722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33633b6b37daea970c7bf0c91f641177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0cf8202352dda0cf32984c88c8a5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9873b671f3803b1f647601fd8a2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affcb1b0bda2a96a9e99a52d23eb4bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca07d37c6bd1ea4c39678e42cd8e9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4c0dc8a40faa756ade85e6f2f4b5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b7b9725b6e3512304b11177308dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43c1fd0c8f8d665e6400ac33cf939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052352ead53d434c9b7aef3b0727d172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577cbe6c8e382e527e92c36eb2f6ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6010979310ba709747e0bd3346a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a12bae99f33d852063e31c9bde20ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06433304690fd24fab9b7a7f168299189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b92ce69808b4fb6f80082160fd5f85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df0192cea10fa659e9d639495ab4f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c46f6047f1f42e5310be232b7d1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ebcdc120cd752d7df5d48e5cca5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196420c7beae5b7cdec2aff38713937194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f25e047b149b3abe1765976561e48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1110fccf6d5216e64b37018ade0b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f1a4f6af1814dde7bd38b9438af3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052f561e17c21de11cd52a65bceaa50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d37af9bee569ab8911630ccd6ef84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741c7f5c0542548b8e9e3112964b21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d9b2e41a41d08f78ee2278d32393201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8deb0f0fe255339e2f1596ca62413202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7875826903852fb58fc73148313af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9711961a8647aea2b448425a974ad4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5b0dd0048205a21b369b34c8ebe32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b305e2757a8dd9be262d643a921b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972705edf167b19ceda739eb128d5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58822577b16ef926982c2a1fc43599208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832af10884c12c3e6f2b58e65b59c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758282793015376af74e5a5a250456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8bb72a42a7b39bd9e689d3e919526211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964df0c315572588c8c6693d7dda6d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8829ea21aa74ebbea48c12d7ac620213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60496a462e747dc11c17d6a655ed7479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e4fe9e4e16f3825031b8e0182932215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cff6fd836fb125eaf0b0268539f3aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152874ba418ee476eb1033ae0740741d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb4b3e9d4be131aa553191322512d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420d3b86ab691afd29ac76a69abadf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1d65c4d6377917b70514cdc37fbc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b26e0267d0c2f58d5f5bdf7f0d6a95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90588b04d515e71da3962f1698aab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63406997288852c89825ddb18faa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a8e2cf4543c73b03543c76b1b8f6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224687d9440ca2e6e58063393e847f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48807e9cbe9df2e9d86e70b78495e33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb178845578a75d58401959073b3b1e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a436da4e9f62d62916609b44ca6f57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ebe6dc98b92b719cd678c23dd182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4684a9b5ded643a59d89a5dcb3c4d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fd6aa6f141e3f26fc7338023a141231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e794e0968d3b32edda81684da8fc35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572660f070635a3e3d823ee1c1964b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b79a2a5a7a7c771ac4adcb41f272d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2647f3f269b2356e037911fb687c8b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c09cb44f137f56276b7343a1586d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f466368d03b9da237b5992ed66caa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c340ab1609eb55a7091be2db540f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1eba3855b9d0503fb96b2c62f977239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46867dbe024b24fae6c732271f901240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6b8e73ac150a473da0dd8b31863e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef148546cc48f017e402af462fce8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c56d3daf023dae71d5d03af2e7dd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35a3f9f04c7dd8d378f81acb018a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e065096dba48c6da533f70089c25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd318d3ca9c898e929a2c45bcbc76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e93daf8beb7df68061fbf24d92e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee06e9befd5e2c61389866d1e381df0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90aefeaba370b7fc1173984189681e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb8396457e49fa97b9791d19093d18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f0fa9018e8ba9068a2f66dba2bec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d946d79e959bbb2d1fe4531649ce2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462782848d7141407fcfad4390df632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318c671c29795404e89654f9e76f2a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca34d2901394169bbdd505444021c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f280f7dc4509b97090ee7690d5d2d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662db0615222f6bd7d74652d1e579be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e064a61ccc2e876f7aa2fab90684258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541fd26ca4b6e33348fd02444adb09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bf477a95836557ce8b17a58f744d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bdf7d5914f2a1cb98fbf19329e70e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3b008cb731e9191b664ec1c6bcd14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a777d9e6a7c330ce70bd381c26a6e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5b947dfc35250b0adce41edf685b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f9d97568ae34411f75ac0f4b343b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f975d7782cc9655fc96ac96af4ebb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae6f427be9d0113a9480d9ae8a15d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cee4f66570336e1958f5a5e21dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986847e683b6b8253ca04c2ba43d81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193577378294897713b25e7a7818d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105d63861a3eb46bf9308f563e26063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6204d672ff00636d94ea4575ec1f5ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb25891176a7062b2dabd56f8e4663273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29d1c081479aebedec971067d7537274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efbec3774e44f1d0b8aa04957b46b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106f26ef295e4d7553baf28391764ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4675abe044aa8db9334ea52e4c8be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a838d24db33af6a688483c073281278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8965a4fb94fcb4dc417c320627ddd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a079c0008e034b540889f6e7b11b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76091787868367dfa909982c9534d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a65ccbbc43b78ef5478b04c0ff98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b177609a86b9d35cda94ff01cc1680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bf9b17c4528a8490f4f8d5477a466284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ffe54496ea856b58545bfc3aae37d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6dd56528e083e693ddfd0b1c90e0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c050d35857c20e74a8f61aa7cf1339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc70a88476b04ea03d1e8b06b4a9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b22091af0c1f0ba23bc9a606242a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0f4ec1c9bba5a03af7fbcd5b60e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ccc0872cd7ba2befe6d7e899e198291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf15eb39e688c95c80236fcab74a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd544e8d8efd300ece09bec3e02bfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbec769203ae086e5f6b409cd9af83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c843e343c859a356c33399bf9e10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce9fd81c656eefa57613228dc215e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7766c5cf28360251490791d34a922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f4503a5170c5647c9ee8774301e03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b03087ec263b9ea5c8622f51b85f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522446231918254f0c7d4ecb0bb3571300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf6e583d0da8574df33fc4effb073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6ef5429351090ade70a0cd181e88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772553f4f3ce5ff8b7f960fee66c99c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de42c5d9fa9773166d5c755f739b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d11852723902357c4d98b68b49298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fd3c6fa641d8a7c94c0968230a88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c332567297aac65aa1897410488de3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211e9bdee1a0dd71dc1cbaf7b070cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d00db724002c2ef887ed072bf1dae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bd12e7041e0a62587f0b825c7bc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c9b61e4d56afc09bad5660f198202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f0fa30a886b594a0c6c96538620ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480dbed85cb6bee6dab836e2486ec91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb9235092fd51b8f537e2b9fe27d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c1948c16e2320e929f4180c1d923315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f90c42c765077351c54f7d22b99f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b811dece99a6021436939fce9e9d4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb74c4fe8e3825a418eaa4164da579318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850767e7b1709570d73bc800ec5ba1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c51e0535370e677e87c812a89fca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c62dc2c6a3ead007dd32767ec557321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e583aeb7526ebf6f859407299d3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57898f39a7d1ebb34884c81f818ec6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef768b2f5d6b3188a3a71a2e47e3849324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13168cfc6dbb423d7142a6d9a133b8ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d3ae9041729da6ee979c0359d4dea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda1ed6eda9360844e08bf44eadd71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793ecea44afd09b420863bad167c6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd87c3a7d64c0654ba48414b3b505d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603525f374cd0715378dc5b0d9f684c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec271cf0be51413f2ecfd2759ec67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb16743f73bdb725575e6cfbc89e9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1c5873d370db0f4798f38b70d550333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d881e8ddeb3cdecbdbb6b68ec9792e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d4198c78c930e972f16109877b01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501a2063fddd8610661d780fcfd172336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a4eec0ad1c5cdab82be0ff865511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf79b119bba8c1a279b121c871d2f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fcfdf283124066d5fb5f3f6b56239339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52c1554939e240021b7343c059554340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db843aceae9379c9d98f5b48c5cbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b205d4d351184c4abc07a9c252dfc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3352a11c81ed37d602178f79babfea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61478a99ce9bb186f39a8720c966acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9a608c4566976799fdc48cded8c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571635078a4d9f79c90373bdbc8514c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9088c990a38e3964c0d425af55c69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67b3c68f24297d425b2d7a3e80f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a76b4d2eeb73cf3696bf5fb8a6741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8c046689d1829023ede600e4f47c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369a0aed44b3413022cf89fd3e37a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330f81d99cb6fde5b74d1a60a294a96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285040eae9556f377bab79c461d656c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caaa3921b8d6be7bc461c0fb586d7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4f04a9808323d2139dad3e2bdbac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78203c3b2038bb8890b2f723a072d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eecba0261654f64bfb046ea848de96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0a5b8bf12ff31f3b6cde3a85ebfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbffbcdc26ed71e7d25d8084c6bd6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa830e7e41e4f3d3b556466120bdec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3814228d06e7d93a4544fcf81234c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d45c8f3e2264ab857d8a340c8f98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fff4d8f9c0d322355b8eac44e6d206363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee196f52251b5cd771bcb415d36eb9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2e68190732a0d75dde2e8cd46c76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ef8da6183686be410ce677f7dae77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7d80e6b209156dd3ade54a33407c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00199f821ef87b2268670dc34028432368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06426c670d61b9d2d2508c33812d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139fb9f3b07226739df4b70c2ef3de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fddd759a0781f899f86ca09e16a71d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a421aad0f5a72be3bf4abd8113a128372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970588ec43932ada50b0d850d86d8b92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd5d6927dcecac67b888d2265eda2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d44fa7db61e10ff2c46397c8c6087375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294cdf2c78d93ab874390a695b28d7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702cdf9c837e881b1356f4d378776e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f67b131af8c9e4449d8230d1c9b2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadba5fdc306b7dcba6389c38f9950e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda784fee37e0b3b00a1d2783f2c96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac124d3a867cfd678a726fdf68ad1d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51f085f9332c34d41e090aaf33578382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635dbbb8ef5f48b86429364c82c817d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806ca1057d0c8540db3626c6266143384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf97f019665a3c191bb98cbf205ed94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632a7dc79534b2247dc01c80f06b6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153196825fd20129867f0ab4f58147387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf46f519dd231213a22da5331bfc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670aec9f2705b0128f71bd1e29eec5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4cb0f4fc056997db59f665c255d47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dac03f3a96bd0451bd5c52df5804e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1311eb569ace1a7e976ce1db83154f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e39380bf8233ed834abef3edd5cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbc482b1e5babc6534fe53400e46e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17164fb4b38087e28c110e4cdb338395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196a8de3ca17b46f309a9ba8a21e36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d64752577202cc63269ac373db797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e21cf55399e46cdb9af9637134468398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6eb70f721e42137c03f3f02f7edd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb277dd7d2423c887bf504c5f7d1ffb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f27b0ddf33218c2a297736963a88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da0d5e033b637d69a2d9b05b97105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202134db9a09af8614d34aee8f5f3413403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd13c664a3636bb70b601a2742b924f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cded4fb113c59ab3a936a686c9a91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0bb58062f15e0c27f1b936d07121e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810af355691799a16f6c72834372c7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1618cce44db465f1d8a262ec106e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc80318c9708a07597a28f3e980cfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bda539fc303c68fbb13f28da039f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6fb6e83798d7709efb2fc0493986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b503eecf3f6138f43e9f9b9fc54fe2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8317b2069bbcf932abf570997c74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1f4dcc9856ebc8f62cbaa4d5f212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3b084fb6f366e70c920622663242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfe5d0cfbd218d700964876dd5f5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b72f1d2f4bfd92ed496cf6a97f6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4e91431dd34ffa08b3ac0eda2626418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93508b58b204b977cb0b15dd65846583419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b7625830986371b61fe8700cfd4e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f75ce73b5cc57c99d9f3eeee3dbe31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255be7721aaa830bac8737df535ae89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27a24f1a186da33f4be57eb8c63e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca31217b77bb51347d27b4b1c2395424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db764368ab999f38545a4d5a26d83b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060589ce69e611d04501b0545f7ff622426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368e4d6144318dd8fc0a545e47b078427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab59dea688a34f7e17692e57606800428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9acc401387889b66a92e6532c9b19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b584872e752e733e1e90745da7a746430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432f260f8883692b6f785704b31200431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d9906d529da43577c4192e27cdaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34874ad4fc49266704184815d29f4c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a49a7dc02d282b31822e85c85cde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e6b9d4763f6ac0877450e0271704435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc753de2ba4af63ec33804f35dd23c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c6cfad5201d052503ad723f92a8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cf0cdc551732b75c922cdbc56e6ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ca51a9cc8c52ca494732e63de1c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cd72554ab959eb3b6f55b77b9d63d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57a5e861cc4906862eed143353ed4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f020a1a35b3b1603c7c3ab105b3625442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a8bd08eb76fed076cf29ac84832b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658afc916145d7028cdbe789e525756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3f2756e9d431e30cb8d194d5b757445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453851c4ffee9ba2721e1347b9322b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec87c9eaaba47f2a6fd0b24cba3c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dcfe2a3fbdc7df0a9a3a2ee3702f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590246e9aa5966c27b62b0ba0e9e8211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdfcf343a295d668401fe2fa19c9f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f352b129c3cd896db3c16b671c69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c044eaf27cb09634c2e3ff5227e16b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dd2127b22b5b928d091f08ab6e9b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655019a0434a45cc1f600cfcd6edaddc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e0d9d2abd556399904f411ff1756d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa01b7ead7a4b8bfaa660d12adc86e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e398b78233552456ae93e4951b9bff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55440961a7d36ecb3206677653f36d49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f126b377840fc99721fc5d50ed95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc55432236463dad16f8a337c86723e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0cb96e77d55329b2e590614743eb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3018c51b6fffb8e10849a57bed248e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba30554106a309545c598834733b08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8b63420056814ad752996a7bbcd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a408fd64e4fc609b7951ecab9fd47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30566c778800a3d99c490e39b5034491466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e12a72e906814712f68e8705359f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645acd9d11e4527a929324fcca85c112468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24c76f11391b2c114aa085b9ab631469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448208ccb7975d0875d28d8dad72496470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa41141985f5865f384b355915c733471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aac69872fbd5de495960515d5420b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d819d72b08db42218368f21156e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad49d3658cb9bc2c6d96a7121fc581474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f6e077985bda9bfcfc1e61d5993c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e09a0c0187436ebf1f33a1fbe3600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653c98dfef97f1ea44db9026e6f243477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5241439ee9eaae1864b26eb6cb22a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b919a825919dbd71f5485d4577c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274c5f11c3c1caa432d07b7af46491480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45f2757396cb624bf3b8a808b027e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380c20661d054917eeeb367d9299c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc83878d2ef48dbd12db3b36d68f47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7e11b88716fafc2b3920144bda63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f427f66855e06bbed30c4dd600fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8998038e7faae81f9d06e57aea31c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce711cda6d6442800c597ace95fa268487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303bd934f3815de6325430f1f4d0a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e0648db151e70a622990f163e120489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1676fb8559746776b6b0277c4bf04de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804c5cd0c791c79b2ab59aa07e535a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68441cea73b929b758ddcbad53c0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834471a2417c2fe957d7032c45dff336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a89020c79629043dc0479a4e7317f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb41c73b31255f00ec36fe60d1317495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f68c9d92ecb4d47a3930d31bd555d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e6f4a897b4c9d2d7dc844d63480f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06c109a65a2bec06f6808322c261f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc682eeecc74b6ffd1f0f0f7cdd10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58580ab126f1cec45baa85a35f97e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221910e245a01bdba67bc466a820ec8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1c2a7ef5d406bc37d51c3d103ef6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2563428eb0fc8617fe1abda7940807b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bb779c06777a25ae9791bc794b65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6dd6483a8fed99ae90b0350d662c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3566e384e504c54af75a74a1dff8eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd04f111b69521f9aeb8cd64c3b68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf41ca674bfa8001bedb9719a36449b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccfb909d320aa43fb1afefdf6fbd01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda72ddb808c3efd1c65251bfab6fda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c1e26ad90829f13402ac1280d22e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a1c4e3be27f7a4b258348df52b95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5227cb55897d0622bab8d8c8812efc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a969cb4a6cd7dcef13e4cfcba48434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9570d3145bf7de7395e130e2e79015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bdf11533efefd97ed591e059df2e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29af53740ee058893f020568d8254a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc6826be0e4dbf902b0aaa83963b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523f41499125a9a29ffccd4da83fbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44295d68c95adfd270927d82be1b68e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998db3c4c559a5302a7e2c4b5369ef1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cdcc64985cf18ae3ca38759b9146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd3c3c03d2bcca2b1ed2939b39e47a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2449764c894fdfd6a3b28c1491509f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa45b4cc2cbe35822f7ff0ed27afbe8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def0cb8db6c0bd60669471bec39f07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e262c6ad5885e46243955eee426398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff575bf0c72bba0dfa25aa7e08f6243a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1073fb453462d0440f02804a3975c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfbffa0a29b3c60824be2954623ad7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed802b8e3f1ae1c7a623ed1c8843db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5041bb8980cc7c45a2415332438624532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12816cbfd49179bbf75c31a1051cf1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3b72ae0de8a04de5059e3a8f7fbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae04d99e3a74c5b0ce81522c4ef499535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f973bfa61dcd92d45be0d99c20b8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df88eb452a29b76b5ead87a3df2499537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cae2b01b2b454fbc06b180fc367c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542051e8d465bd03e6dba7e6946c32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537264c605d827c3f8b78007754968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633882984c892170321af4408830133541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe876f32b3d8dfd2de5b58de2934535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3682d1bbb4d5193fbe900979240e81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a12f7dded39d5f4ba8710a9b995f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678fd40bd1a293f8ff51a60d0f017f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92620d532476a56cadfb64a2d3b17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164db9d999441794060dfa2f5ec4f82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d13011e62ef19f51bf983f197194548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4dbb3072a0f790e38714062d42b56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f97c17254df63e0bdd2d59f5f3686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac098704d51bb4032139565e9942a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e00b4e2b0af106b24e72fbcb92041552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e26a52ee09b3b2a3adbf05041235553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b883a29793439aa7d5b9f7ffbc56bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b5c08b33eb8d1e7a46a1e86bf5f0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec80135da8b080b075e01166b202ca5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b2e8f4dc68cced67b14971674aaf0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6b927b6aae77d0643a3a2127e69a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d42fbdb33ca0c46e4b10da8fb620c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7369c0e0883f8b0740f4c3bbb892560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605bd3ee4738a900bee490d9cab359e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35a44c4fae71afaa5da855984f2a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3296c0556b6248d287c111daa7a87d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c77ebe2eddc70caac9394c65dcd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c4389ef0e4692d5e47c51e5db8193565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f31713a8df09be2b6afc2b8f49882566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e8f793a2d7aac8e36af4cb86a92d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b976c4f13252d47817b47f613c435568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404253212dc32edff3e511a5e4aca9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c0127cd2e8495476dc9b4b164b468570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e336e272b4570c66cc6eb1e065b4037571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bc95aacfc2b1b77c1468ef81706b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79cfb961e49b0a0959a017ed15dce7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98dde3b9cc750c109a99745b5c8906574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68494779a348951f4e18236b7c8e56e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba480331d2bcc0a17de02b96117e053576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d4be8b4fb66ff417b527b13ba0df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfcdfcf7c758fe44cfdba1f63df0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b5e27b838aae1206cf7ed09dfd5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86a19687b1dfe549cab2dcb0ef3af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f3a4924c3add136fca2bc28b6388581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1345f3912b601a9c4dd062d8e5b015582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883a632d2c2f66e6c18e881b50a7b61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92607614b9f9856cf972c51793ebe34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b782d349770034a99ff0221f0544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d59b220434294404795ed83c85d5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cee9977e10a6b350ef8322b9beede587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea230c5cb33d37664bec3a3c85caa03b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee84755524dfe4c6af19e7e71a45a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5552bc71c17561dd9b0a968844f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856597e87afc39314ae6a1d6726e7e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003e9df57967df464a4c1df3cbec5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446d11cd19fc6cfa2b92e46e69b2dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4af37d619c55824922d7bae60cfdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032f8090b8404764d6851ec03eb9de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01faa4abb54947e7b476ae78f1a007596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b072b51e17d6c1073219895887f6d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f2c653eb2faad60924fe7faa1560598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d017d086c8044b4a2166a0c9019d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da885946a80efc855cb2b8dd11510204600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec677bc00ed7768c04447b41c408b7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb0158d0e06d64691c538327726cf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd1e78aa6040b436772aecf6b46ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40007dc043378d4b5d7d7dac98df73f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57871a14f8ff1e7b38a62f1433393605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25eec709450cba7efa3d270f194557606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b36e67853d1183ed291aa4d554f90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221969151bb47ffd2aeea488d969b4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e61f1a5d6a466f3551604dbd939b5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d3bf45b4307794dd7d8cf2224304610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d0dd7a87bc41f49a6f9246aca1eff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125931de72e3b43f0c34f43e356880c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d80b5e462afeb608e774bd857f8a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ff6f7792d57a425eb224bb7d56bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f7475a0afac4043e80e4dd1a2653615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49a04e74405753ec307ccbad138d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc224826c80347a7404a095a9cd0a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe0b124bc37b9d33d0ed2359075a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc2d1c9fad14c48b0a75476a7f70f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87895a357bcc152c256fb1947ccaff8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a74f0f1708cc6f4901a4a74de2a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7877aead647847b4c5e11d2b3642622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e553c0fa4ee837cc6e87241f017544623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ab79b1013d3517cd4d563bbe3637624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25387557fed149fd6f90b0f0f267ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031e9b73769eec769df5695ce8b0ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da336f48ca3559783951a1397a7840e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabe5bb5ebb17a35b03f9be393e85e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53653a279952bce189f2f4addce92f61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8100cc9fc5c0cb823c6afaa565780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ceb7d7d874bb451ba84a5839095c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94bf828406b3bf1f0611cc04d0a388632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb720351df1cf89735d4f063d6f5724633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387188636cc61b702b26537dc100956634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abab3e10b688cfaf2a634a40016662635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281dcf9699cff107b184c1c0efbedb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217e85e1a5eb41ec9b384ea9c47c76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb87a3602b659b297c17c08b6cac71d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9f0c8c38f006be4f01b27f49c5ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e0f100940b784985dd2eb6dc0b15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab58d9288086207003ea3a3a1ad6d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3011f7fa152763cdbb61dc107e6bda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69004b7e7ad564c977ce789862676643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c540498b5f6d12820da34682f9d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d632efe1f1d9abab02d243724a25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960055d820676e17ef7493d6eed70de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf316412c651cbbda67413539d4547647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a30105bf7aa144e3542bf68fb01ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dacd7b0299607d6cae0029b63b94c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e03fb95170f29fe3191d47a789c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e133f353af90da5a5748a520c8a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee83ed965743a5b0931f957d2893fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa6ad67886018031c59f31fe34bf5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d37bcd51192a37500045e651d88320654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ffe7df9a22a8d7061204bbdb8cfd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb089473247ffe57d27ae0ce3603a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621827180fe6c74548fa2fb72553d8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a539bde13a688a190d7962a7cea2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68daa30927af1b77d54ea6d8ec6707659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc8ba9c52db1fe2e794b003665afc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9da1ea10f9dbcc2aa84bcf8fd210c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e61b9c2fa72af83a86029adc91ec4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372d11fed2180f3e1a7132672408f11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61458c9a740ce5688428ccc5d593c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce57e0eefb666aee219e9e0543d7a30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ab30c3c1ee742e92f9b2b85c45bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bec3e6b64c4628df63a6096ec711f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019940426bab40cd4d335871530900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a883664cb5c97facbf91de3bd464bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a70ea114030ece59f0f1e23df724d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f62565827086448130cdac9f5a9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7f2c5c5c489fb5e148fa04241a6d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c196b21583715ffaf9d74c8b2600673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c10f671808638cf8ea470d53d03f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcee32ea84667813b2be0b0f204fdbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6fcc03dd0e42938dcddb4ea9ca055676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a488e82f644d3bf7fac08c2c09a3033677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70e79046628fc0c7291a47a3dec37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0340cac80268d816d3c66ab0c703534679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6471e6dfbf1fd05f73aec7a0025ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc477150d490f3f190aa01914e63f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952f355416ca52aaef361662e09c11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219c7ec70f944b9f9c5ed55810d986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b2e584fca05d41719606836055d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278a522d807cb561f01227fca6edad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533175fef60fa319cf717bc0d534f41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3507e2554c0d8b40e2fdce4e965d81e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cc64b3d266b8a555b24f6367748eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e8a4ecfc1ce04f6dadb57f14a5f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32feb2deb86745165e4f443bc1bccf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3417d53650ea33e91b87abfb6c1fb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f5c9ca82ff3271600d5d7e8b1aa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd0d02f73348a7aa11d13dac98afb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645824584707bc95f1ee48df11b365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b5e0e9189517978fd079296e1db5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f51d5bb22b3402695891dfdc8bd0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c2cf6666f5497c9bc68a6a25ce06e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146c608ef7605bbca65bc77e419cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559da390b15cfbea0634ddd98e7d676699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa3ff31fc7eb8752b6350651d5938700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca4b0909efc223cf0b6bc0f41f5ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1e90699f816f4548b10b529e51b4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ebffb603bafa5bdacfb8b30a3e20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6fb6969c5ea4bfc1dbcf3b465af33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44620a1a49dc7dc44ae70115b255da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99e70e9980adf1b4133af01917609706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6081bfe57103965bebfc4fae1d1d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e374c2b8739265c9c36ae18a5e52ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914f97d8f41ee08ce15ab095178d47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356cd4dcd11ffe702a836d65e4465b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5b6d243b910db544b22810aaf4a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49bb37650ef2eddd6972bf61b5f8a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e4e128f29be7cd3d20e791549c05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a394a9e3803044b23f97efea718a8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66fec05671ee35f308042480c8609715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5198b33ae27b075bd0ccad9605b36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbcb6d2b034e0d59ecf66217e44bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a587042dac8898c3a3dac31a8d9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a285272a5dfc80e2348a9df876caa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be119b515f1043c59234d8fd8fb279720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff55303ad0a08ebb2603a70c5bdf5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25efe6f2f5f13c5f4c805a9702a76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaa0c3f48183f79ffa668932093ab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558eff527225f42c5fa8a5087fb71fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19f6e6d42981126df387907fa4236725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa052c713727adadb371767597f5af1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688468476d9ec15d94c4146659333552727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9a0cc761d4e3f4d53f1a3ef36c370728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbc0a372e61eaa4e042616b93f443729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f46ed35595b869e2d2e6f655cc04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df079a530e55cb916a50c85a15da9fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cced305f70c7f868f7721bf3b8414732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9bc792231a59c82c02feb34bf2077733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05c8fa4702773a585940137bf23ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2518cfcd837c1c2a51cf696e5958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde9d88ca0c9a96ec35e8f7cf0164a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec086f55b11fb82ac2c2b2c231805936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea543f3cf4236126aae7e257066e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490042b8d1efdd2a53db5b3eef6a7d93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b9659fdbbd7f86ce2dc2340faa2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd4c163ce411845ba2326a560c8b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b6cdc7b9b378428a556280918978742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69393891b5028df234b8749bc44642dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76af5dda63bebe8cc6bfe7594fc480744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b82508d093269cdb5fd8d1868f8d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77619e7a79cbe6b86e55089fb73d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ff14b6b0394f8096769d56afdfe0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8bf91c485be2ae2bac33f68e3d5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df31f908fc4e2e28b74efbc5193f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c51429fbe5c6dc72de99be9d7d93a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619419bac1613241c0ba4570ea2b59bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1a83823dacefd5c5e0703339d348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6cea1ca3c538c658ffd2d89c12ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ec47e82dd1124aad2811c5029453754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9a21708eefd56a6351ce88d53323755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fd54f4989a5ff3448826864ad38e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10393db51d72f874f9f48b599ca45f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763e0b4d7e644768c69398e865c874758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a1918614d4e0e64494fd17d26ba9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbbf61c70d576c73cfcb571637554b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefce58d4aa971e4aeafac2ce91339a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418a0bc7ed4368fd97d8f82e959aab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b45b09402ebf5d301bf76198b56ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cdfaec5b2090d6dbf1385aa2cf6ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57942e416b923544bca38f9a64bf1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e574652d4fce8526c55079904a58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601edba8024b2e7ffb74774fc6dde8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dabb82ddcc577bd332631f8d7bd42768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ead1da2d34dfaea858ab0ac376314769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a3c5c5ce94f2ca3d511bab1a0e99770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504263ec32254990f82138cca9d82cdb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe1c2f7689734822683957997566fa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7276a14b3c5cea0bcc4b07c9f0eaa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e420c932d6de3c0154502b996ed84774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e6800895fff90b738daff1d9238a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a3012aa1d08f6fc6fda509e70d33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829485079c297fa4d01b70ee52c06f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648cf57a3b24a5adf8fb2700706ca47778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad26b86af38bde7b28f8a850f2f31a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022e152b30b8a82b723777dcaae427d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5e098d475822ee018b288ed048f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb954e9c6e5315a5d860072445a2ed57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408f4b3c41e41b2badba5905a416f4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a73c46de2e24149b6b648256239ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698da7bc53ca8723e7566093b2eacc8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46221d6fc2670ff8dd75becc187fa867786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8ff82a033afa73c707d448f83ee4b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84c3f3b93bd316cbb588ce0569988788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207b62215db208490c9195fd368605789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e803b2e6ea7e842e89b99f58379f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f06a5ded8e79ba2d40077f0a32fbe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b072b3e866c6277daf8e00b3b33e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9e92f0cef2dcb163b2d966aa16df793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24588ab65f10baffc04bbde701983794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da4d1645c23d380f4ea634a3b03fdb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d9a64af3a4c3fd049f36c3487021796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668df3aeab7e33d624eaf4ada8a8c1ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f295e85e1dd1a4252300104c8e4e36798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34da6d0aa179d1a06061a8e74d985799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d8dfaa623b7579b6b1d50c51806e4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d845c98544ac47e463a582dc1a1265801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c9fec46f29819f5a5be0cfcc7edd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638a8f129ce83880054868cf1a76dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669e75cb2152aa3cdcd4c5ecf37bff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13d055c8272cb1105f17700049e3d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903f33d663809bb462f91fe812d537d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493381784fa3a9aceb9c74abe3979341807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb078d2f3f14f96aefe57554d0850c6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b4206682101c23a58156edc89393809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec0bde84c28cf5a5cf6b739f495db810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b219c0d57d824d41ff722e0004306811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2a43f188a8d058ec41dd00c134c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436ea363442832503fe1681be28642813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa29e26f86d534a1b141e00ce9872e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905815ca10e667f431a7bec42b38723e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a7d6b89b4a7b72919fb107d575e00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e017eae1b0f196c23f8fac243db2f2c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b8503872247fdd8f9b15875c13821818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7371dece293adae8aeb960c8a6cc92819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e3c5aa69969addf204e97416ad4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502c883cf72abbec2e36b4760c0757c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a206f1a7905e01dc391e6230043b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0786b9323790045db4a4fc9bd459823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d77d8c1626f0b263f6b83c2d5ef236824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4883dfec520f0f4eeec1574831c718825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0439d8bc2e646a3c4d443d925bf2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d964180afc9e9eaf996b7f266e4b3a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a15207876b01ddcb7fef4bc9492485828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172e905f4f389379e08bcbe7845f2d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3327c83e90e71342417e4b0c335b63830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a37ac73f200eb99c1463495071b0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11abd5a2bc881ae584fe9ba3ec8e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b346f2666f39ed49c3d91a5d8095833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084223e2b6ad6843fb54ae458311b98834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b2cc1fde077e37974c71b0eb2b35835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29aba14f401a03b07b311e8bd1a8c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c838ca6592af9facab5a21b19764a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942f96e5a60d1974b65364761b8e73838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eec19f1b06362990c88340ed6616b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf42bc5899f097a1102053525dddd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648716158e95434f7918c54a4f55937841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba458e642188d5aa82dc2e615334f05842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43a29057729c5be051926c85608e71843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f08e0167d8bc858f38e51c54ab255844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d65ec363af08b97e0b8bc7cd9ae99845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf15267ddfae5c3a9a2e58c6368d31846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655d7d9523504e70592e47ac3ddfd4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677beda23379f7131c41fa87af59ef7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689ead414092da25f908127c47447d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b46c9ad9c3cce4a580ddf439c48ec1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae092cc97fa0d602aa8db41416cee7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f0c69639e3c48e25f4da83a9ed0b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb8ef6f7b405f171446806fe9fa2af853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f43ce88da8f8601af86dc805e0c1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956437646a4fccfef0db1c7feded4c9d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d2347c4399b9e1826a5c0a6fdeffb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86e4215306729082d01514b0bc290857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e84515ece197e9f30a9ed9110aa5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df654162c9a834877051b549f3b31c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a1f9828d60aaf0ab72ef285ad45a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b01ce082eff4bb2b2fdad0f6eaa78f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57442f46671083087f92be5486cd44f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b2b5f1a3ad6701c76c91a8c3dcbe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57bf1bcc302ca66bb308c15fda12e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a057b0ab10d5d65f26907d9e5f8c3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28667e4da298b394d156d96c81e194866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f3b062a8566db4e739ff16b5e185867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d3e33a8def6709c805020c36ffe5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41e873296c7b7337543af71a495b3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba89dcb0f72600d1ea0b37c66cd8dc3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68361316cb5880b54252aa459bfa85c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46fe66bd1f06313482b67e39dd3f7c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5f2b78801edd11650df1a41bda07873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33424dfc6e5d755ae62fc5911093b04874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f72d141c565b168d70983d66874c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf1c2468850aabbbefa0565df8af0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e50b7d2cca6b73c745603c367c1f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab77bdea9c4be22a7a683b93566f61a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b98a6e021f62a69a27227e74dc7c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8e1e1c5c2a054b84dee75e8a433e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8714556ce4a258e5bdf7b19905fa663881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf7e39a444f28deaa605c4e6450e1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840459cb326ba05d14561439e1f73d40883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d034cfbf1a5d500a251afbaa7bfffb0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027fdee59b8bc46d9b318e8fe92468d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7fcfdb907cfca2384460af89eee1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b38bfb72e921458ff3816c808357a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b81df2673e196829475aafdb12b7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede73e7be2dc63cab9a8850b57c56a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df25e5b17a61994fd3bc8ad6d3ca2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009bae307e1d10a322cda06ea2fbd04891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6fac8d2a8abe4fb7ca86b1db3c4a2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021446e7ad2a3b2b8131819f8d3884d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8d97ca548512c2fd787de219078fb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b477d30a25a0f9fdfcc87f2a1fb7c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7154e92df3e37526d1648c302f215896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edcc8b4613c337c2e5169a211fe743897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43424c3f1f910f17c1a93dc2af5a0c5e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8611d20d9c96a86165632b0bce9203899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a8367ddf5b5bbc799a56fce7b7d5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1bb94bf0db2a20da719e07ec961f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b4be04dcf06339227bc1d6e58045902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee94b7970305434908b0ab3183569903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce72a5487cc28d39312c068be25a95904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315893cbe8da4994de32901c5e44d00905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671515bc7e56ecc8a101198641de922906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a148fc7a4d13c73170a130cfae8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d526ae5b6dc8b44cde8081e18d8309908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625371a423a98be7da6cd1a536178bd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ed0c14a04b0f0c018245ae65ada4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc38ccd4329d60553be8b2547f2f2f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a2721c78916ba3f8e188ff100f1a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ca3ba66b76b301586b6532e2e5a3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d12294c610a2db46bbdd28a95026914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af313843c38276cebcc5e688947260915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f645698e9254415e1eff183f9a0f79f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b917bbfe21079d20ccbdb1c03048917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84556f755e4b0ac4792545b5086105f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025441e684d884f28b41b0053e24ec4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3fa92987319785a18b1a0c33809c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7ed15f9495bd45916de228436bed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092d6e60c2c19dc914503bab4899bf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953c8d4d3a13030ae5d6274fc9264b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2739fee5acf22708d6f945167a2f6b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e952e8747034b0e5aad023934d97eb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5920025594ac94cdb8a2b2d316846926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420e4d21fc9a7c31e2a870e8189ed75927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4059c8a0e3185087974605e7aac250928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffbefd8aceae312f44792bbc61deef929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8d1294de044f03bb91c0eac3be37930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0df16dfcb95d40df2bdc199d779a2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3674df6563fb1d09e3d4b4840f92d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4156b1443af2b0afd5f355d0abde9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b9718f053832912e9c7b65559a717934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b600b75bd47ad01116b99d4f62dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13a6369f688263c232f64785f2ed9b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073b8ae8b0282a5a733bec72dc12df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c303fd37786d155a0141b75bbafd0c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885bdcca9266a1dd3db83a9d85846a3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0ac9a4606f0ab4bcb4368c02a8c1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e525b388a53fc799740f1c5c9f0bed941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6adb02d3cc4b0f33c040ac403e0582942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff125bbcdbf099f0308bd3de8d2b87943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1352f6450e5e1544f479fc80c42be944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831e2dbfe3d66f03b2fabd878afe308945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7e984bb22b5d292092cb5b54ccc3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e2de4995f1b3ff8ca3e3667e0732947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727859167491d8088689c25948028b2f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366737a33702776a490e5f7e1fc3d5d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801443fe4dadd9caf1fa76358d07e56950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e33df27c05e72c87ccf75f4a84c61c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2ba4883fe40e9d44a463416d6a45952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9b935b0ffb72a8fc8d946929af63d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4d18a8f2a8d17e6bc1b80017ec3f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c46e768ff440144b04b0cbeafe8e8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d9ac67a4cb159863116eb3fe82c69956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8db567c5dcc905bc188431593868957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72971a07e389ad7b33adfae1c4c9b1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00b22e5b852a13b0d611e12b21dcf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20944e98f7b5ac6ec1a3ba296f23975960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475ddf88dd123379f4479142e27e82961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e12352a2d5afd0339663a9a0c7cad962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875bbf8c4aa60f66542542faf93e56e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7368b3b35fbbb50eb4f0aed1f71e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f954ad12ad5756ad4a3cc7a7227f0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2bb5abc6c738ce6bcbf7eebec2fa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a445bb21d3a746822dbf39f862bdf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61e8a1f6230b4281f2990aeeb1aeb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c232ab87b726927756b39899a9b4ce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1bd2b1e18ddd4c18a2c9c6dff6b5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48e279cde5760d24a3df753de70f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0860563016e05ae14d7d30be57793a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443be7480465babb39bda83cfa46864973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6f9cd304893a1f7c55674c195794974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba3648af0204dba5d3e8a3580bd1f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf5b1be0141009cdfa5e4c0c3c110e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e829f538fe124da5061e17ed68a9b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2d398a07d94259cc329bda738cd8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7450113853ac8656d9397c2a69af0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a01fced8226a141c22025c53e49c8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a8da5fb1e27d439dcb538adc1faaa981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb381de9261987728782c7131d646982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320f168d6eef69f419ba01f9aa93405983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ada6c842d221253e996295817e69984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb238b3418438a17a606302ac5d5cc9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07491074003b95061bbda42b142375c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b63206b4d6ed372bbb3f5f3132ff38987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a1d278a646179bc0186cdaa16e4f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d5b8bce9ebde2c9563cbccae9f3f4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f09c7278403727d85f7b4a2b818aa990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85f8a1047d6c0f5d4dccf4d691ba7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e5f4ff60cd7041773d695ffede03992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39406386f7620b6606dafb83a1ca8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6b9ca5bd9efb6cb03f151136b477994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cdf17f20af727bd0e043ff3cca8d8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b616060388e8866442b6fa1a61f6d8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cffdd7900e5c347f61e3b34ba31a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>