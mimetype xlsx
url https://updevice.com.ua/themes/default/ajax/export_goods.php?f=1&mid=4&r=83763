--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3040a7a25e217183e003923e6ebecc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be25f18b30dc0e55e3b1f669c754fd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d478b08fc09842fdbbcbbb9a7ac53933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b18f007fd851db6986cc341be985a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dcc451961ed716408a7c6b4b58aa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d8ae41dbabc6bddb861e91eea4a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ab31b0fbcfa4f9dbd6c05a7a915f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b324c636db6f2d491f167f3af485feb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96e969e876bb634a677c6678cc2f6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf757401dcf4bd95a9b75735a02180f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e50bc7a3073d2f8d3797b1cd90e3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c6e8e30aae36735c84c80fa46ef512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fe79c7d69332f8a968ecc26571ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5793a738da198b8274f313e4b61e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd469394ab518823e9daeeb46d94c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ec8f29df41d4f301abe1683b74d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b797cc684ae3a833fd70e9d5b607bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9bd6809e685982815fce57bbd7a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1982caf6779e74365004458b1a5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f046a33695178dba66f3efb75ae96e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6000c40b03416c475c1a1160d9e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881ddabd1c28b9fba9a5f94dbab79422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2f0de2dc4d8351419f3184e2f5ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7dcd29e59362b83ae5a633791b94c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc3abd7b72f7f8fb3de188a4af19a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d32157af695efc54a4a6769410c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc9fd0f370a7e6802c251eecedf7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c98391020450b67ce60a084dfd8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ddcb782f6f3361e3f7d395f9371429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7fda17e321a12d296caaef02dca3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f954797ef8cc0a13964c76c8769d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65217a0097ca42bfa6bab6fdaecaf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2647ac982651958463b1cda27b718f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896938b9d5af530ce8adb855720980c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237388e6ec80db1478d377e37f3b66735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498dda2405228dd2d69223930c156a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a7d2a0cf662ba145c793a2e5ff69c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559c00c283085d1ec912d7de6a20c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b3c70ce11814af42d05abf718de839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f0d484fbf7ba1869b5351f0e8ef2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899472498dca4c3314f8ec802ddd60541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab4619c23dc2f1803b579309c4d88742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01576ef943c32102010c7f2edf5246be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a77a24895cdea0a3c5be59a5a3ace44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5221b3e47f34c60873c63e2064a5ac245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7994325518acd339805a12493bb10846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412bc60a8d55d18866b867390664af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c1c8b7fc156655f3c4e6eac3bcca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3394008bcf65057f5573160354d22849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6078f5a84920cb2bc4c49d7d4bb401150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62efd8e2765b54adc61ef2a754625b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5ec93601dc38ff420175cc6672b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552d4e64f1155a2c240e3fe063702c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a036fab0f8a048e2359b9b27009ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7c1ab6aa298a9f001641ab4fc3aed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae156c4a6ba262f1934d586900fb4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb39ee109632d05a045f1de3f1a53357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf45fac33f44084ffc88e4cd8600c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7af9677a9d720eb0e489ae3ea61c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec6746023f732a7dfb4b5fc92aedd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149973a4a28448bb28c36ff46c799def61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d78094bb6329ecdb8ca362d06c0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678342819ff2614099c11f88d85e7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf36e3cfa02f84d85d63afbd28e7ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab8f2e6ba5fc56263fa473a7a867e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495c636c0e6448522007a1ab97194b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f8997e180b95d78dc08ac689f9fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd147a1a4a6ca5ffc67666ffdf17c6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632e2085ce42465c2d3de750883ad369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54cb867f950d574b3d9517f87dec1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fde66374a30a1a567c8add16eb14b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784037f1355afad325dcf2280373953172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd474a20be554590ba81ec370800ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7ad09d27b2cd08f830ce12be8fab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbbe453fb9af2ae97a929d5705bd3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26343a60c9dd140bed620edd7f8138e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e49b3a1d6395a6606fbdf1073e1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9bf84cb62e1ab7ee8216df57a90a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45679ef5c00441037f567a6e8f48083179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb99f0b7a31c46fef57686152405f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad3c6bc4230b649d10601852c0f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042ea8c9666885d748341e86efbcef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48de96ac95b2b43d88e5d7d04dd1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0518f67102d73ea53129b6a6d42cd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8587ce9f337be74cb50a48aa69c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bbf7bee2c9de7f33fee109da98dee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532d49a1303cae847fd4611508477d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3a2a27d956b3df557e93204c03d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafcc5a4cac40038cc930133efd4e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b22225b15333799ce92778229a83c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4963dc7672c361ea02b7944332f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f8e562192a31ce3ac9d531e529ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40e91ce4da1e9d58d552ccbd757e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3385158996ea10b80b600ba74d9c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203775d4fa95ed1eece2e6bec6736f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec353f82816b55d75f561c7eb40ce2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be56626b7f8010528f534a671d574397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf799b573d405cad82ed6cb445ee49298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551aa7c30f5c15f93b141fb49b461b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52fa0720b89d57511daa5312d6440b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ede0b5047d820081184cfa7704c79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f739f32361eb33c1c6afd6c5c1605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5f8e44c3dfc6b7904a5b605eb1bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31e793af8eb164de3f984d97620f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bcf7690304946ae380a62675bae1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767dc1dca03bc6ed467e9d794401dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48c0d4d85e1e2fe9a0f938eaa3a0e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fac2eb9bd0d2d701f622bf36b1d65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7d6ef6f25948f67628e6d4840c3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d623ae9737db97ebfe75c9e093e81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a8f50eb457ca7e2a76c1ad31ff06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f5ad88ffe23cfbb39e4b8a2556e16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af40fe3af7172355f7664bff5c1e43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a2590c6aa0a5f3bf282b096a628db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc0463c31a13712ff9374d11b75ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c648415931ff62ee860533459d7684d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb7d547f50d85029f7a67ea3a6c5b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e0227d7ac4d92391a97833a7c2c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e69cf9f1093288513cfaf95c17c13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0bc66a323c232b42af025d8a3876120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5440f83715adb2a8fc3516e26d4fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31840d5d15a17d2678b4195022a7f60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6b83d5d7713d498f61a552247a05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac31febdf51aec2f89f76a5a78853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452acd7e64cbd22082749874d5ad198a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090734d7425e979fabad52eb7af762d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03de621a2ba50e94dae60a3f135b7be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16074ca552743cf7d9337d8514b5f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ca49a7211699ad590136d548ae3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ec1265bc5c9c93997eecd280bb19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc84230b150a6e0e426a2051aa3ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946dbca76b918592174374a32cbd30f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df933ff9946b6dd11835b4f14d0c66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de18dbb1a50bf13592df25e6d81270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38df0839240d50a81562a5ce9bd1f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ad26a51fd974c2bdb3790b338f79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39274338a7e6c4db9fa5797d380fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abfc2d29bd9c2a6e7616faf5b2705f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2348ed2392160ce01e58f1fb54a7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd6be22e707b5550da8d53108945be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33082755d89aa396c002c177d51dfb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2643f660817ccfc823819512ee926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476541da694a9fab1199614e0cee677e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77672bce248e718b7b2d2ac0c460418144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0068765455c8321b52bde6010de85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e48d051c0060781f69ad238aad00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40938f8d1b638cd315f7c732d69ac41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb99fe8d8aa336d8720237856b684f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f835ac8d95eb39ff68367082666255149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2654dcd1d63968df3a79cd10b839e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968b39cc33e886f644ebf1cad667e01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabafa77b075b9dc5a5df8892a8a8d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7903124877da6143f943c11d0519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e878e4d3c43b1b35178030af1f858a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadb74d6b26b45e0d475576c8e70d95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ddd40f04d420bbdd0757a58c1501f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb31d1767f5b4773a76b54a6747fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e1091cb157fb58535a32c0ce9d8a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b8d4bec9fc7103f4267c1f1cf97bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4f92e0321fa32b7390ecd6e88bba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d3a65aaad0b4a7ee76334d98fb9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542912a0291b1ddb4ddc758dfc9ca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255acc5b1111b2d79385bf5c8764c44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736fb1522bdaefcf513f2222f46b2d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633effea4a63eddd4f51c2e1a3563364165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca8b61ad691f3d6baeeafa4af5944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af295521961227a9604217f1b948a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a6699cd2c4e8bdca137d5da73388168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc5e255d2012f6754e80037fc60a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956917a15690f146ea29b03cf779323170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f4d420b4ee6c16343af678581aa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d06f8c75de5bf15890f7476ec1020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5a9835de1554b688681a7db64a3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba9a9d64b94d7aab677a786356c8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e396d8ba90587c011f2fe767b2ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6c83bbcdd6be4e40447785a778d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea376377cbe7d33d9ad73d7deef9326177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709722fa3e64594c08d819920f84d8e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa1dc509fc3344ab34779347c1614179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeba2bad40d421559c258add3ad450180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74472db64c671708afcb8265604cf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18992f038def753e5f452dd23f1dab48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ae0da45dbc446d26c14a5e864ae5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462cfe77ad7fde80393e7d414c3c582184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c7087e73cda1777c84d51676903fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8119f4aa8002b83c2bc7bef7e0a92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815523f326c3523b2c8c54599645becd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9db081dd4b4fc3bd5a036bc1ef03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474daa271644311340d43795a256caf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9cfbb8068699a077db53c2e45866b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f7cb92db7baa2d3c1698f4f89599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2763ad937bf4988a9e75c7a6bb518192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9af0420610d8636e2316fbcc655bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf937a1371212a27d5c75a3d0d3f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3e55efb69c2bc3862acc94dd241ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc7105a47d31da48094e0559dd484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d17a13f3df342bbf430de15ef3a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10b7188b18c38cf58f93aae8cbd238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6084d319217f8a1f986fc8d82d8911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c78fe2cf5ea002bef4df067be90a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850472915b2120967a35ac63742d84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b0a89ee55601398dd6ec69df2236202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0741a78a4fb6f6730a6eb77dfea09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054b6de9fb054fe8f95e3fa7e0e3f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b68442d4db60feeef8efdfe140a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c223f29c88997e3666382c3fd00e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51160c47af3ac8b0ad6e9adee58b613e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0adf809e14cb5d50f885ca0593fa19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665cdc99eac90c4f1cae7e1bad2fe2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ecf5993ddb73f35c9bab136523f8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5336b2b826a9dcf086976ec8bef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab280763161aa1f3a13a6c21067df6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceb6c05dc0587548acf0976175d2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2ef69b5a4cf3c3a886cf2df94f4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6884a58b3d3dc5b44ad530768e21a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e188f822b64ee33c1f561501fa177216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc785f0551488f08d4c0ee9bd5a040ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876a4d82848bfcf221ed377bd1bda8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83258e88d809f7bd9cc5e34f5492f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f98349ad0827ef89c9d637ea04259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd743b01562987d691487ce653119b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee292d3049cc8370eda68c95390f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec9e4d005bf39c8bb8ea534b10792a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97445d9b85bd6733367838e37ad4e23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655c9e15d4c5b27b27585c52333dce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2cf0b0f87a11cab4eb70c6318bf6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5f040beb519b78e23a59926d2096e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bcd68001280b885e14ed2c37116f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4508e85d1a002f9b67b40357f162257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd103f96eeb05f5e0712a170e701ba2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210cc0f22cd80b15097327aae044c84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf046339130f51a741516d617c4488232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a757dcf384d00011f4671f4ebe2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b44728c1fac669ddf96d49569ca4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323572a97d1bc9d109c6278cec2c167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205742be1964c4fb9dfc9e19d5b6662d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f15138b127f3767614e1af627a7b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e7e4a4f771fb4f3027887ce8df12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba97968864c8a80242cbc6bf98f5c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d45f839fab653853e6fde3a102d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c971013b38b6e0d9bee269f6fa5531241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ed837ec1c1cb4d60b8ee234d793f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c8837b3b303d892c043ca3a8d81c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa4e5bc8b9cb1215313cec8d640e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2d26063590b445480502bf3b333e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cae225831a6abb77853b14bc5c38d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217759a0178f6fd8acf87b2a00b95d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b9fead9bfc5a4fe3c5c3ba390bd39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb07deb6cedaa6b6237f4b92df3f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25edf40988533798ec92024ce2ed018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d9584dc25aac958c3c8bb6d32011251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc492a3738e892d75277c43ed236d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278cc596cdeb20c3780690f271fb9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71624e2367d566d55f8d4116255fd6be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509322625674092eb4a02a2fed74ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8acd11fa886e76da6e315b5218eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd76ed97d0850f89ef121a34c4f631d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7350d5e6f4175fb0cf72a94bd05cc86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab90c3375dbaddb7ebb11b832ee5656259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38855f6facfd8b203c7ced18f5d196260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773981cd3f6d1074907b97090a7e80d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3a2e90c8edb05d1de1e4e85f30c4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53fac26d80e4758bc18b16ca7471de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64069b0a1a455e7ad8ebae357d461c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ff9f5c33859edd06302f3814b63ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec49d367ef00ea4db248cf491e8bf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f85e6e39753231f60d9972b6ec6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c26d2edaff171a5afdda7c74eac60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610b23219cfb37cf8cd12f8c25e5da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb16f3e853bf86052530f2c94c49665270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79212f9efb8466409e79a73d8c165271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c586f0cfa1ddfcd3043a4a6df4d67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc64a8c7b17ac348182fd62f1a70e23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d472b10372596a279dabc6d9bf42e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a1856475f317d04f2e10016b81b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e10750ad5f5919ab83d80be463367276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b810f64470e94016705de94cfdf1a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c936196ea2d79cd4cefe3d3024a9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945b2ad7eebfee1412e04f4a27ddfa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64928c78ef10c5d90fe4d92c0e8badaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8178a4f3886faaef59ff19cb3abf50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d771ed20413d340350df748f9955ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa46d56c2a71d03758a3eb32f4a6d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033b623f2e044d3b5bd59a141ae465284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce4121c9bd5374421a3c16d8fdd29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0929c6f836762443714179dcb4c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904cdf0852ca624627383cc356f1cd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0ef8291a54fd9a3a5e3cf038e9730288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935699f6fdb57d449abfae020803ca99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e61d199a6d4347a427598d50e7df9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c52283b70d12e790f212d8cfb47a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d808fb207f0498c1820f56445e596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4425445a9d0a40fd46340a86bd78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dd40f34d8b10bd1251527cbe2d733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6e65d07279ca2bf659f5a8909b53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b1482c02a50792d5b0f864cb347f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd25c3a69ea3ff5c8ad6e44dbd866297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241685363b9c03e0cf4c938154116a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f7f1815b0ec65eec0df17d767a8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63e2b75a0130d8e6357a9e119ee1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea8763fa48c3836bbfb11a17dcf057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97365629a1f646213e7fb6b9b29fd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afc2503e9298a2e0437f17bdf97203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77432c863ec50be15ff09c09b035da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b80acf83e686b6a50d28baba006681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5bb309c5f230521223f313c4a5da8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d9505d7c5e300f08842755f8db00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfd47f6ca8e20f2f79c206fed6c15d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a0de288e298b07243455edbcf9eb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea24025d9fbbeeac82a9ff836ec5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b46252b3e9d67ffa05c994a67ee4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2eb795c3d40c898eba9dec3c2e6c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263d90ab3ece3ffc3bd8271202e5897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd20e61a2298095e5084a2bdcce67c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c619e42b81af02c16f1c63f94dd0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8114d61bd64e67089d0f31e439fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0412cf0557d393dd0a7b440b8e68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efced56b4925fcfc3625e912786188e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4ca92b360e65904ad25f32331d5f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75262fcac863eaf3dd9b6f10fdad37d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484b8acb41920dae61fd0838a10b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb9fc94196a228a7038d8526e62c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c76802d8db0db8614e17188aac2ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6dc76eb15a87976572d235cd36d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda93134fb489fbd1e821a6b1cbd54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690348bbfc3db4cae86b54f4ce6a53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1a522442d35423218e9c7d9d9f6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b63be875a0c6edb81061191f7b96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f13722c3f82b9acb371354240c674329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7cf79275cdbc3184150f056c796b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbfe365cc0e912da0dca83a59c6ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363b7e76dbecdf63728c802b4805ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3728e59c111d5b5cb634b1c4f5415d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e6dd75fc67ce97818dca273c1a7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b46e8877944ddf537c519423f6ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cc00f7996f64c368b05574f26c09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37126de747ba90411b495ea592ec82ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eebd33d5ddf3f6e82d6eb647a9857338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c09bb50587be1e8b199db173d185b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a3e16af7cb1b4978ac56ba727b501340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd2ea1ac8b590cc2237b25e71d300341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6146f544c7bbb1e181da278225fbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ab0564de026e2bace1d3e3692ecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c876920ace05b4501d3d6f0d35c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9d7661529eaf0fdb8c179543348d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8e26c5b53ba1c216843897bf4e28e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01e979d8544b67a2d2801c394fc984347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd03b328da336c605e8def9767ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d06354740c314490204d96891e1c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f0418e249c6bb57d5c0b1e851fcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e774789aeeb8827d2420e75c81111b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5fa78f9ea62e40b8876273483b4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7aa65f85ee6d71a272c8684e9d02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c763285a1ba617130424c2a6c25e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4056ec09e938c114b39f2ac6d94d03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff602ee8380d9b209e8c92691bc78bd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8a50463abbfe8e1cf79c526a06bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c28f6a5dc374ad5f6a8f9c1b219b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542012c61d42499524f8c752fbbf67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d48c3bb67fd354cadf88a5e0c98c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726728d4e1279698c398ae76eef7da5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad26b26a8dff1306c82bee77b430da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec541b5f98855f0ddacad6a0b0c59b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b40094044ad97a8e8d980dfb1abc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2b65515ee7ebf7c577cc1b944dca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f776ad69d3ee69f0135ad6dc9b1b57e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85624738b61ad700efec8734ac555367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38cbff4502deee690340ccba7c077368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a09341a1fd37d6971a78d8002e2d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcc49a1a82b956f366772583d6e52b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fe3a65accfacc33b97ac4463be88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e2958cc14f3bf8f7c7e5e42b7ccd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b55e832e4e6e1b1d08b7ba068493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb333c4fd3bb10c423ce454b2c594814374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb320cbf3385e94c9fb3a754ce7d96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa0198c631e3b31425bad3ef4831a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb57edae667740782c4d47314f665377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb45b6e4c0f6dcc9384b3915a1f911a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1445f6d5bb77efd6aaced30a49d40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35889b0ee439f0ead9d30f8044c9b52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda05a99769a88ad9a5383cd4498856381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de2559fe50fcbb6ca5cf5379b2c11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129319e63b0815412ffb8903ee5584f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e911b9227e17cd1e37536729f5e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e06caef7658fb29dec0faaadc680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907e4688ebbdde6fba35e7f521d250386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb4d49d5f7f75d66054027bd12eaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362baa1a652e5bcd429989c4b9c557e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183465aaf11f2c0a913fac8a512ccd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199584f689a1622061b57450f7075c96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64262ded9c12b3186d6597e0a1a8ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68bc728eadb53d191ab75af86d79f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a216072256e9e0a9589ab1e136d6ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76409423117b2c82919b187ea761267394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40920a774e39cb5584e95cc7f8014a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9174061cbfb4803e722e07a8e85e69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f55903e86c9588097fb18ec879d033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5178cdcaf0f1599d9fd5e9c8828b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294917354961dce352f27d9ea945c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da75ae632fb3c995a9eb43940cc172400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b07428505ab73421ce280561288ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6a4587574e7fc58e4556961e5be74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3d78dfa657071f3a6c046e1317532403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993722da0a2a621b3b065c3f087f18a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc9a860588432f946c03e41ac8f84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199c53b8bc3a532345962c713142ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6739debe945804b46060389506a0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7c777788a3857cbeac14341d79aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75293430dfa136ebcd78795c58e90f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6dab102639263c6b1cb77d70b84c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fa7c7e42f651eae7bb0ad1258e404411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2ac01a338ad575a1f05f4a7c1f21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ccca1f96ff0a397578b3dc73370b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4cf01b06f8e0918b369404dde9d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b703486bab2d39df0e76816b26b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1584b0d5945e7cb7636c8bfa3569416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e61780aba72af791c9e01b959572417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e21fe9edfe954b8ff83c286376ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fee36f44e156229b72632281ffc25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc66fa929d8a34a925327595d90ff2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6deeacc7a0439d4bffa85f0bf93cd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a794c2820225a9fb6bd77000485a227422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612952b238fdcf266a30f04a68692ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c21a172d5dc4c832dee5e72398fb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2c10c482c544393600fc2485e5c34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d024557a2d0b87bbbce2cd208dead49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33115795e3af3fa84fc7f455d0477dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4f8dc185a2b7d5369b79f73440f89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7470c675e6e315b47673bb49028f3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72377b14ce4ac900968e7cc74a884d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313584dba67f9d9355d01ba6df416e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5eb950de20f7a4f8915c4ea9cbd0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129d2b97b23ec0f3af33dad5f72b8c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6efea2f44d4318b4c55d6c59b5a787434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b12e374fdc6e1e72b6603fe257fb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8521a0ac917f136e2bc59e8163643436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68663e46d9b0a5c5fce0162e17afa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c01c5825c452ff5b8e313a3de9dde8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc623c89f58297d70cb8c30d5a3510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d00d11cb8bf697fbace26bc51672f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85fa6e5977d07e9a4559b573f7c0ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d55e39fd8276d8df8560deea2627442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a856e944179a201f821f2f84adbe6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb49d9c42aa281529a92c96acea0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3070284dbeff527b79f9e32ac11a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82f8c442e2c8fa1e6fe80ef972eab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d435d8141526912bab140fb4c112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44ec4fe71d9043603eac6a2072134448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80428f415c99ab6abd7d8c154cfb299449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0316a1abe741e56ac5c786c6681e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d4c8920e884a7d90249d6fb94467451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c2f99033201d672b99726ff36c8fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe659ebeb533de41fa6d2d252c31fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca89cdaeccd009fe745e7f9be9f8b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04b382c7c4259839b95e5b4f3e91a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c062f32a06b17869bfd95b0b675eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7308cf973c1c77790a5e42b2610d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2af6fb1f69108738d655568d98f20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d674bc11e4a3da432eb5890213219459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32022018d7de0e226febfe17dd36913460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297092e8880f3a7d48c563569fa932c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a870eddeabf7eb6699337be16408e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52eca8e6f5563a7a444d9ca95c5d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c565de99db51c3496fdea32789cc490464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c742dba8a484ae424d6d33245e10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40afc715a5f8ab1d2cdf2f168a9d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e6e3c1e96f05ad38c8e6ff6e2143467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ac1417121c961bb1ccb1ed6d668d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a411f82f44b68f777f3767f5f1520469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a53a3e05909bf159689fbb896433470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd42b03c81cbd398cdde68f93b2e73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260840f9e90956329b5f9099844bf617472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c70adca2d161e5e61b455480b54fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9ee1f8e63e90e0adb7ec9e27ba85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28077b1a33840c98987c620a0424c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c165adc11760c24909293912f01acac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd043f750ad4e8fbdc508379e0db9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021bb4a2bdb3d01d78aeb5f8f85bcbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d492c0890600bc8590b8f9405b380479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0d1b925a17719008718f14a0b15ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1eb22319ce054f79b1acfb63625c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fddb3e29859c6c594dbd312d4ae856482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d177a8457c87307b713ad2298ab354d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195fb78673f99a1b13d1843c8d4894484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64b739c0e63564ab8b9deaa4605c39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde848fe17c55f4e5e3abe87cb01573486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed19b2bdd396150d8868f7c88d1104487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e10710545d6ace5102182252039a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1ac234227cff45d0b55fd5799fd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c386de92b8a05eabb1f37c4bf8a33c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6f3ac277978cfb51a116a1ce00a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec86a9423d584f90b3bc3bd0824bb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbd07f35f108563d2431dc907841a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b049f1a8b7d8a36c2ed907dc73da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dce36836cdc0dfccbe3ccc36d979d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5a7af59ce1ee009973551a24d63e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8115fc7a7ff06c5bf53de79dfbe58f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a29c8c75ec62c4fd9722e50c0234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1908531f64a0d1df8807319c8b15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff549ddc9e0f9badec730a3b15952500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1696c2873168d151a3f08ef1a7a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dab0f8f327b2206c1716e7251baca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b437aeb5c5786283bbba84b32d1b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e2f756269612b7a3ce28c244b3b9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e871d48afa9d7aa36e6a38affd93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5a0d2be5120d2f4e4ce998fb8760506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb1866890862aaa9f509fffbba125507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348419ea03718323ae298a826224c83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8effed5b8155875baac6bc42176f02f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1148d0a7d6e26103acc081a7079d798510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f59f39c0847eaed79d362d15165e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684cec5d5770ffde10347008fd432c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601661a082319eb5e2797b12c3962cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e19d79bb2646980faca1fb0f1bed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9aa568e177b52a3fedb540c27766515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c7e1eb69bd976f5f9dbae3159df6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c58ad1bffb8b080803d8c5b39975517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491652a4124381f04f1d68eba66bc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7f246ba7ddcd1392ceea2c02ed57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e50dfd9497f3d293db2064881099520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f804f3596940e04f6b7490091d11d0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c39f53cfc512b2efdce40b45e636c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce661be58c52ab3057e03982ffdc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f76b198e168dbcf3e2993aa3e5682524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f61be5dc357cb07d0a377ef0fef776525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb241453ed36a5532bad52b09e38bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1e1a96a3fbe308914bc6ed65462c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f779fe0d117a7dee46a755d9fa821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e631f32b142048530ebddf57a4fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2d963e48be5d40c7df439074c47d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc70ab685ab01cafcf9dc734626159531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6a33dbb5967f79c7b279622916a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120d7528662c5c43aeb2f54b78c76f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f2ab5ac3cbbe58461d210db8380c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a364c99f023475df4f68402fd5660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052643556c2fa6d9e96d585e7ff65607536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85ff3972c34c5fe98bbf5908d6fb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc4d1c479bbd328ca03f2b5104bbe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003cf03c884a74985df1ddc43025c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955001cd9156eca1bcb12840c4e8b5e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aba9fa3c1477e7105fbcbe3cfdef4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9223f34a03994ef795104e11eaa1e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075aac12829ae988ad13dbf4bcc6f8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f65589acc3671073daafc665f412fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f0d99c500cffd41d31cb2b512478545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ba0ead038e0b95f80073b79771e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc189986ec81a5e3002c6da5822be7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748088c86cc8e312a48b3bfe0260efc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a9f1ba1157b7c660a4ef43638add549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aea89d593417d5e547e61f3614539550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52651abaf8fa656ee7b83c8e628528e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482ea7b85a23e4d9610a3d6a288e21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de624f66aa8b0cd172d01092b2a5213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4a503e98aa7416dcc824fea2dd3cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69738e3851ee5f0549487e67f2346e30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed068ee3ce1564328ec5c2b93f2ed6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c522fd72e8261fdca0777a02c4c58da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414179af1bd7fc03bc9602c59fec886558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e80e38a220a081145909ebeb6269559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f0d3a14d404e709c19128356f370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c16ebc60eb83deab0f4f9bd3a963f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28debda11b226ea317d8de0af0c5d9b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187463ea9f1cc000f5b79a0d018aaed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339cf5ec93490a5ed023dbd194d237f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc4820cdd51112b6d4f7ff366b9c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a1c4b1b3ae8ba64184faab3cc1815566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f25882568f6ce70435c98a65ed515567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26273e14eb7eec92023adade8b54874a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f26a1cbd65af5f57d938c148ac3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46179aa8e565b2a5f63b1033b7d4514570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c2bd6a3b57fdf2a5fe89deb754ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa358789b5bc86f1e1c6779ba326139572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6efea276f63cb4491c16dc95fb59e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd865ba54198288673de6743cc326b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e86b2ed9700dc0bf9079e1329c59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c746e6c51ce0e36e045763c94c8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0896b06af67f54e9fd02a3af6f1f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae9069e0e4c6437963e4bbe715459578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c680bf6e31e65e4a6386e2405248c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71132046b6a44967bca155cf478cc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2002897945d4c0a314cb6c79d3970581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e15e1c19e7221952cc7633c874817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e21724b712a551db897b998d9673583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee19cfd172b83c6d5a1f3758c71e7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451b7a9311705418bdff9afe1b4f2f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66223b814525f916894cebda4a57c493586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0282e6a146766fb055f32f67eb034587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db36d3e3c2ab3021887b895da34c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9edbda8ab5668eb415c99aa1a3212589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ed7f4ed9bcd3ce2c84789b1f9a63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1701fde7d3a4668583730d9a83c27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e5e6bb465f4bfeab324b0507c772592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394948733b281ad23260335ff7faf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459df7ca52e167bf045395edd56992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6458a5f10b9b30b52b9c4d8530c03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929536dfced83284da86fd925f9fd031596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c61dc1a59c186f4c712cb490bf36b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fd654adcc02c45bcd18086d98f92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca37f1f630316ea4b865b8986f5a44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574b6d4bccab5806027dd4f601c119f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da903c55a34e3b1af9a72256190cce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea20d520d05760fa9dfe1c8b29c3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7cc50a4f0001e2fa37042655bd484603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0709185040d41a9dc7de7fb5e4360604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e5754d976a031186d7cbfbc3a4c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c5c0e0dd9ba0d3e0460f0cd636197606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494708a21447ec907162d4eb2427d9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b59fe17a0d981720bf07dccd99799608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c199bc550291a13ad6e95102dc0a12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ccf8bc8242530a7d38b1233fe5c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73826bb845ff6c662bc9ecf2d5fb2ecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6f6debeb14d9fb7b48eb0a62a8c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868423647982d43cfa7b50070bb5e2cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a11907a7323f5934461042cb487ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446f63cceb6343e258c735a79dcf5f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d79ed1f0d2e74517ed5c52beb9c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6f5b13670c0a6f6c67442f42bad1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633d314fe30d581faf6838386866d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092fc443f879c098b2abdc01564e3a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c5e35137e0700918d3cadfbf7a14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e457421e2da53a316cff79be186c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace32588d1a8834b51350b5126ba0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafbc2822f27c6780d8489f45cb2dce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f178dbd7511f17da8065aeacbd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ae738768def41b3fb3e7ca26f4fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa4f6eee64ff1d75c4d1e03812902626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc330fd83eba54b7897e980a4d87e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f36ec66f1d1fbea02246820e475c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128df79ac3c97a9ec9bea7f79e2580629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252954c77cd3153e5aa3797c360db3b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbcf00e677cefeadca1014ffeac26d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5237f0b711054d3565b785e5e541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154fa9754b257501b5d9e50b476c45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a233020c00d9a08a3182544f0f34f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f7a45237e4ef80c9da7e26d1d156635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7df214b35df7945b82ea73812552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27529a3a8ae925489d6f9e36e541d79d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c8f1ed24bee0eaebf65fbe90c2b10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a99a6139d3c62c908b1c7da2fd77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023180329f0d8f8b6a4659e205206d0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe0b0db9539b6421d392bc1f768e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdb1f36c8301a436f3e647427576f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412853156fc40363d0764ff656da5fc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed1484ee6bf554907c33c2b052a98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0faa75024faedcfa3cacdfc7835583645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a54ea9f37c9f471dfccaa9ec895f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c91873d8adbbc9daa961799970ef25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3221ba3e380e69823b18239e8fdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5b9d16d5f0a2850cf4a61456082ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cdaec7ae1b7dc8abdfd3f3948d25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f089ade3173f0eea90ed796d5579651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0889f4612f95c357262f15dd20c53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46612b57507201918e57f94825a5fc0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009026d232ab1bb549bb9522000158b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f5fb7bfb58acc07449e5cfd5e6cf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495652a5c0b31f768a6ff75bc7e25b2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033dadb476ce0469951af02cdb8171657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d206a62e4dc0cfeb47368ffd85d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505622f51dafbacdb43df6b5bdbd9421659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b164e0775c4798fb14b9a4af689b82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d99794bcb5a2d73d4b06549b70517661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281620c0b960c7afa84c88ee0a077d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99831b564c425b88cc0857c57222b3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f0fb1cb2aa75b710894b0582bf59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf7033f05e513df3501d5bea9c308665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cf993c36437aef7e30d15464e04a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a01e2c645065eb6dead3cce658bcfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dae9a550f3202e1385b7e79194af4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d0c1169aed9796fa9483a4a5c2f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8441ad2e9ecaf39acc43cd9968f31f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acccb25771f5e5b79eee8a915121d5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe704d49bca0151f736b9b2078f3e7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e06a0d0d2963fbec245a492d10f6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b9cd4ccd0d47277d7a36704a632a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df4eb566f6b7d0ae002d0b02f03a34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3510d38d53bf3df143b88cd67fa330676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ad9841e185a8f00b56db3d7eeca1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d8b0e6e0e8d4b027bc6c6addc741678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232e0d1302f5a2667b7c699db5f209679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956eb0c50d36344b4f641cb302bd249680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc6489d2709b81a9dd12cbd2d1431681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204168eca8c815de35ba071d60fbb43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd516290c0ee5359b038b164ae2cc3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898e729c02dd9bd55155b31d884553684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f97862a0415ab83ef7c0e3b32031685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703587a3eb676c85c773693959f86c34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682352eb5a838f76499a97ad7a3a7a47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daccf02b79ed751885f8faf1cfc963688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e750c762f4c64b6615d4f49d86ea4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa04ba5b0f65e8be5ef982178e863c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0076dd698879dc32292570521b2d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491f411ba3b032383434926c6db3f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148a471259eb3e770c17305195083f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e0846f89ee6dbf3b359aacfe8261694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8180b0094128fbe9d9099b495f320f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f52629fd64e93b1cadd84939d7c44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882b74257f30c332c744839237973f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531bc440e7b4653813e7e72c9eb54a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0540ecc1aa49690ec6136581ed0c19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f20c561ae7a72a4334d6387d6991700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ef62d25efbfd39cc7512d1c2f8e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2e7bd10179e3fc9ce2fc2dda95de1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ffbb1cf4c861098725c7a2173054703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885982b380a3ea5dd2a18750acb65f61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8433e6c857009e2247fe0c65a60b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804e9e99c3a8961b898963cff0aed9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025089f7376886f9f966fb84eee157e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5addfd210ff70c3b421814983905c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb78243ba5a317819fe3e509a192e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e872ce75c7a6186f9c72d8ee15a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd0c79b9c6cd0fed8a05a65c16637711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fdf7c7568089bcb2b31350ad929ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adf3135fb04a04fef2032d03151e18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e276ec2871846e3ac67499923492714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d79486a5ad771c80ce14026820ca8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bd6c95d9c63ffb69765cbef56985716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ae7e8ace8f87a4f6dc8d90331acf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f8c74da1a8897cb2a86a9f4889af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bbace951b23b2de2845e0a0be4358719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92637d49bae7ec3e8e181b09acdfa0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fcc025fc163a4332459a734382378721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c2a8694fe8495260ae4b68d65b27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf43c2c3f9210f9ea9e05e035e6187723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6dc350574cdb17b94ed627aeb3a17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8e00d2bda12bc3c7e5c0e4e90cc15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324be6779a6e0390158d7797b52b0f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3851004f1200881cc97935270229b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064389ea70e8e5d2e0aa7a3724bdb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6ea918af3eec2a4057f407484a3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34067e0625f0d16cdb0f9fc351f4d52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb7efb7e5e4bac9b1db7daf20e067731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d10dacee337835dfda6c8a28619c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72966a06c00624f00b54bd96b5f11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24269f78a4b4c614e07f64e44e916734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45af89c586321383442095703357327735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3129f7eed7caeeb830b03ad32e47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686368e91b7ca002c2dec6f55de387737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bab1932a65e3b1c75257354867ae8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af96caf2e2a6886ea0b54a69999d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f50808b6c0e43d720f6456d7776b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f4be8a84bac74068dba16fc357422741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1105f4bf24338876855997469e81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d171d79ec3bf6e53176e42b7feb81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721ec49a9eccc6be70185ada73bec3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59b8f21a953874e7050222142653c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed54edc1ee9b8d8fccc89f1ceaa3db0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03224b3ffb0b5e6c532a140d9bcf4d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3c1bf72468d48347a692564647bb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501511be8e7f90b8e6b87758afb894749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516f5ad65474aab37e6332bd91d042750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615618d2f481ed96b18fddd350baca1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9ee75ec0e605ef25552bbf2838bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effef43cb40bd9871c03f42cfbbc229753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd46bebb02cc1e0af436daa7901d6ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6b84573c075c777599b7bca61899c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10908b890289084c397f43d12c134e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbaed5da2b92721652ce0cff9287e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e484c7efc98c50d3fb56c9e132a07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251423309b754f7f4e15d74f3b7c53a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aa6c150f6ae89d2907ef44ff78590760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a40771b6490cab1e98582a681ab4a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfe897d0409fec3e776139f70f4cd5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c6e59e9e58093ad2b3422d2c0f1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a98c314fbc5b32ef29e39a8e2b343764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd175c943fa51879af29854c0b331ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a976d88b6a02bc366d3e40c10b26e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f075a0728ccb125c2daa64c7c0b6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f26928106795cd4935a25775747c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72737e0bd115f1bbcf1f14fb52417e92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e143729c4782c77454e7bbd8bfda770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab533fbf0610182c8134420f94eb1694771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883b763cb12c0c6f3f8df04e8e389d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7e7c56249e0512b60818a73e46fd5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d2cd126389c06d45036154570601774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98288fe585d566c8e3f4595261740a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4d4f3afccb64010ab324ece2beed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078bfc189424052889862ea9a0d533777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37158b59a1cbcf82e063820b2927d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561241e3aa62429c85a5ec32710b9b5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232dd0ab4dc65c4656978de17e34c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb53342ef009f8a90ea5ba5cd21d1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c38615071838bca34ed2d257338b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf558ee75e0fcf227c2e71e591b4597783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca4646657a627e56af93423f18f1f3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8357262e1463683c9562b417f34e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0fb18ca92f332a8339351b2c8b448786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5ff979186fe1defa70e24e5463b24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c57b5e64634c7da31a41e612a72e63788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121767a83b975a9bf9beaa125a959dba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ec1cbef2be62f048640b7524fa80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e9c3d7be275a809406d075b2b2dbc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d508b7e7f4ceac9b3f03af1903b2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7b1ed8b3b0c22a058e9353b440ac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e39d362a7e38e497e33de1be970da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c69845e9df06f2a92960b48479b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405bc8403ba52acaa0009ab945cf4a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699fd62f108b6faf0edcc819496854f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a790adddcc416f38da6673a743c3be8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe0369d22c1a4761fa2fba33555b20799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b55d956ef840e85ed304717b48f40e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052003bc7e3eeb2e42797074b5277f4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca99a52c76e9deba6dc98eacfcd353802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33208f2d41ee625d292490117e329669803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c9e2a813237e49d468fa6b5357188804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e9a893f5746f937f1de9fc7a2d9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f2553d9d8df1ead3c774af35245f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc614f8e147b70458c3d1c95db09075807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836ae97641f31a15c268d889e8754a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0383db44ef2727700925056dc2766809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca20e8edabf6761e219d654e42d947810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d1ea6dba3d76eaa9e73b5db1927f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490748829e20285c62ff23662283c47b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b2200e456cd8494efd3718fb66a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fcfead28e3aad998a7ff1442899f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e91a537c1c45b99086845662b410815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd98d03219855d0678b3bf81c70227816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3c9f5a96cc7921e79f65bf2fee4d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d760c967cc4e8c1e1e0ece3fb991818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d696e32e3ea3a97ee5f85cf21009d6f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638699a2b416f1bc2572061aebaf04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d4172c5caeff5145656b37c0d1f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1265e2b5acfb1ff661f6658971f7727822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c99e319c9fff203dc181eecf52a8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b7449d35c2e7cd0d8020cc884bc0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7a31a16a79d6e2a09c3e4464f0c3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda696d6100963b8014241b16111ee7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea87d0265cb0d4ad6ec3b29c7cdf4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f174ba9e12ef26161840761bda6e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd8574f66dd28489230452d3d1253829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc83751b1704d7c2df4aa13795ffd91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871164b109d648a393bc6dc51291ec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752e22142546807baad4841da5cc47832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f130bce056d647b2fb3c14b004d64833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d5491895996fec23a172afc50de7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c3d237096f57aac6f12d346abe79d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f83284d04a9a516ff4566fe972270836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ac8ac4925e2e4cbbe1f0698efc43837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd449f49b8e1d65f5e69300ce869e4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f322e53b2f4d174a4469d07347816839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572c76de044ec2af9c89cd570bf4f12840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44fd3b6b68c5c5ca5f0e5a0d8f308841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c8f5653bbf7d357d4321f838f4d4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d478f16bd3518d7767b9093689e6020843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0caba958af058347b306339164a51844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651afad632865ac4391269c29e2c2c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762a93ce1d19fcf62d57678cc661b5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1ae803570a911bee15dccbc9d481847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd51aba59487e9bd1039d38b7d6b4ed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871b08def7ef23dbe4f32d9ae9205b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c058d85a15d928712782d82572653850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf4fabd03ff60009a80880c39a53a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdb6c927c3d08fc8c3b11f0314c42852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ab0b982b61f9032407e9f5ca3ab9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217466c08ab68630970aa447a26ba9f2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf2dcfef9698702c58a6d1bbe8734855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56429060fe11c5cf77c33820fd673d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea55e2e07440a835b09d3e2c10816857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725352651199a429e88b94e0ffa39024858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e8d1c2026e6301032599bd686c03859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82537533a7e84671be949b343686fa1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df546c62c0f0ae772a7a60282328f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7ce6cc0103af49bc6bead16b7755862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142920f614cfef34ea564e0fc954912863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad703da22d122247c4958bcc888df864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f0f1f25f02507433c3db6a035c4ac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2b35086a9338320f31170281bb8a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff6217d8c065e15ede94dcadc1e55867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332fb7dec3e81cfb483ad7b04a5b1c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb821556b3412e2a2c1fc0b8e8b2dfd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efa1b1c16bf6eb0d4cb05d7bef184870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccddc2b5b70b1eaefb804f61ee30fe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a766fed32ed639799c67c431a41154872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57d3ad260c3aac785c08ee85dd9b7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2efec30f4d5bed216e039ce16f1b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed094183901c3ab88cb64c6569e4219875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ebfa12621bf9b3f40791a145b1310876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e35cf99e6c19fd1a10b775a5196c4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980eb99f4f9d280941db9051960ba6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad62122d110511049cee383f66dc396879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc57d4bf233a2baf4fdf9626df3f12880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1e9c8efeb4aa83e9662636d2a5d3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09489cd1f6fae5586d284a646c972882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3445b2147204009573341e09571a8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f847c55be28b95ee2e624fc17c5d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c41f021c22e284f436accbec11be3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b13253b276ee780b886afd78c902e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef658282d75557e0b027043c2fb099f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a299d407e6f3f6d1f0f688625202c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5186902142076e1a315f05dfcca84e9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e525d940c7ee2bce97ac6c451ab48890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe784c336611ce7b62b2f18df5dad27891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc837892cc7cc67316078cee6b3345a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26892d361da5cfeba0ebd725330dc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867823b0284b51464525c1d20fd274f6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854106597c4f9b60ae48d6ee39de5b6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ad099733b657e66a556c805fe66b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9b51bda68c74b770240e4c1ffcf9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f575804e91528f1dd5a9e4d446ba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3653a9cf9d7c4e1c95b269788dff7b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7e01b82d9d03a3518f99ac5e1d67900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9d2427465dcb6f258bcf6e029624901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef326cd739d9c05cfc0704a3f44f6f3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f80b7fcc332420b8a244f2d09122903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7099c7d0c754f794cffb70e585aa5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15102ab0f05f0ed883337b57799d610905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd47c8102ef75298845b5943a0768906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b5d13b7d58fe96213d1e5c02a68b5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd099e1d0d38e2e4b5d49f8528b435c9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80bdf2b93859c9ee2e242e279dbed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f3c2eb96ac351548194ff2595f39910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ae42544968d460c162b774d566c6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3872b3705cd930b43c05e764b21334912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19217e1048d340de72fedd06801424913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a73b1360a84a7a6f28c3c04c52ff914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d04b2f517882f6adb24356a704131915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2cf2f4db49822af2d508930aba9ae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a055487a235666ad16153ef579872917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ecee853182bb60a01b2b4c5a4c34918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6209318cdc2936b7c414968e34e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073df0ec3d68ca8420a58c08773ac46920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506f8ceb906e7ba5057df45dfdb74f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382ae0490565e89605bc6336a736ae922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d12fb1b897a4414435a1d52f38e5e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926b8778975dca9be2df3257484c6d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ba652d9bf1bccc74b386d4cf4060925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f65a1d711e599695c450e94d6357d2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242171fcbc12ca78de20f22d9df5287927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39528a9b39db5f191108ba688d128928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73614b44d3ada7b82c04bc55ca488b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd266e231e6fc9273dadc3dcafbc4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7167de4b665d3e98b72c94bebdac7d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836fb23e360dc7eacd8386226814ba932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009491c8e03a4062de377bb9484e33b1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099414826a97a0c87f3cf4d9ddc9603b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec9bf8380390cd1de69a6f90afcf6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c4347f569ad6284f09f04d5b304d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d405a2e69ecec79112a57f4e318808937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbb5a7a8cee819edd250e54a5202e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877ba70eb06a0f1e15c6943bc73ef8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090657902678852cc0cc7c110b2183940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462768d06ff3fa69ce9e8535e366a7e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e9e6af6a25e0c6a8b3adf5a1e3d2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bcd96f299d5cdeecebaa59e8f248943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9282f50a98cf881067b3faa09981944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09272a675e34e832544d2f76480d32945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955709fff28999508008d406adbcd0ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7df56b3e7a18be0516326f254a686947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab3de8787ccd008c68fef519cd7ae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed267571cc5fddfe6d31cb1afc3b4e1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef42b56b971f2d1fe4b5f2570c100950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe110c053be06c87ba9e51d5eb90e82951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7637489028858757010592a6abade952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f3a366312ee9157cb7a856476a01953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc9f5c8be7f29f339680c44476169954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16e438e113bc588640526a74ad530d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf29ac926b3f162e8e95ca8c7742a5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee10b121cb5e19e3e415ed5c171d05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1430418ec966f51278f029f4f6a81a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d423c883e211a5c28d2d16fc45f6f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31399b2d5a570fffb1c3f146d1a5d4d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d057eadb7f4719393e6281fa9b3dd3a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99840c92762641ee96dea6829cc868962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91783b49e1cd14b05364898b7e5565e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4638c72eb7edb58335874051f97d23964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c00ff61297fc61d41714850ac3600965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1461bf0b5fc914b0bdc40a5012b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8271ae6aaf6715d29351ecd94ea41967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b69791fd7d879a3588378e8236dff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc43b63e03edcc15152366b1b736d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b5e841fe4ba3ba2b9ff6b278781e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6430e640462319c5c88f77d6590e316971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1de63c36fd1f351c541ed0747b4d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d44438dde13c0124852384859ecb8d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cff8b4e2e8ba922dd2370bf3adbe7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a4a7eb1373eead333b87505e4214f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad8e1a2713b38233232a4723ae706976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a88e5aab525a1416edea5eb0a547977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f6bbe88b78cc75810046be31106d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d915cbd361623701a00a0a70b068867979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3aefe8cda246a0462399a2680063980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5afd8dbb4bd31dacc4d42f134c5cce981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f05c271f56ad42d064538a325d28f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773314f33040bdfe5dca558059a1f119983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313cab597d60f267756088e70008597984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa415a4d943049e4307cf3a126f11985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c01f18da7e90c46fe9cfc0bebdd80986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9de59b9526530533f4323a69783ab987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4587d20d7c946a5353b57235eaf1e3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981faac65e7857eda99eded420d99ce9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661a27a8ccb430bd3cf88156937577990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254012657cf95ce0139bb08b908204991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2924b760c2257db0fbfe580121a19992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb1cf00e3c2c0953e3a74e5ee03da0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9308f25176e21ee012d4d7ebac57e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97b04e589dc6fc130a21ba5180302b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b6fe33d8acc001608f53d4dee4977996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f2e958cd8990b26dc602cd4e8478997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0851004e220f69f749c88e061e5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30785166fadceafb9c80f407cd0a971b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd21da64707d72066b79ff359377c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179693ae777559237aa20ec9b1c6fe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf62d9633e1eb9ca1ee791cd140265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f359d447e3223274d6f549eae26f4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e36b2bb71e8176956efb60e46f7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c73aea8b78d29da9e00b85aa6bbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c390f4e6a1bee325fb9384f3e1dfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9be492fc5c22e95943b33185679710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a463e3ec09696335be77001e307611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d83f1beb9ecac77c68cd118dc97ac812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eaa73bf4e89b4d3e4e49f9e74c77613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8eae2805a8d046b91d57bac3aac714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d29f0b3fff9335a971b58ab9ff86315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf92a47e440214fb7dd23004c769b4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a286dcb40b1b0dbb32d0d662c44bcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8615c8def3eada66a5f4ac29775e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71a969acf3add17a20de5e5ff247619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c66dc052956461c8aacd0e89e71d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6923367bc56f640842dffc7b5d89621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1bc1acbf422a06a25abeca01e78b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c76ee3d0d4968b5785255d1f6d3dd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29492ad7aa17e740c1e680f4d78fb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce53471cbfcd3ab3173cdcc67269325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605bd05c7de2760b2300c4011e65ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e26d0a23639ce2b2824ee70d0fc8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59967dd70b493d85293d1607219b16428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651163fd88525ece0746c3e46b99ecd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaecdb0f0e80be4ac2ab1b065d2b8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb5f98c0aa7860bc925f9ea6970d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548323d073e6b60883a25492860f4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9176bb4b25d6f214734221536ce133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f6180d351d333b2631cd3cbf1b2cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2069514bdd2ac2a62a37c4f179625f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f8d32b2f8a0af2af3d0ecfd4f460936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d9e376b399dfc8563aa1332c02f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9918fb638a5dd6cea32e41c9f48d0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9825628f2929fdf535612dcf558299839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c15f0aaab9005a63c0efe68f206740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3456e0d7b3e5e23badd7f5501ed780c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5cf86927dbbf075666973611e274842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67676d263735306d9257a27286bd4b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c4a3e66a73dbd9a3149aaecea65d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcf9e2331ded5bf6edfa0a903743a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da7ff316740d209529b6fc786b63946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c00606aa51015d4b6ce436477bb6c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05639a5a19e52cfdd32ddae68a9e1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112cc970daad9e7a302ea2301ad84e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ea6f632d7505ce0958beb154ada1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b43fea61812c29de2e487394870c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1db0a4dbf024bc9084dfb6d84714752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd6ef6268309fe9edd7ebe3e391ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bba1d5eab49cfc2039f95f63c9b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3567474e11561a14541bf6ee4b550f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dc8eba06b546512b4db598762bcda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba630b727b32aae3db02129803d8e1c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ff5b10b1c94b193a6c473eb2c8e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fc9310b54273265322c3c28d5f3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9b528b2bb07ae10f5f65839bc6b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af5c71bf31988f9d0fbbdc3f8e4fab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ddae19c664245f5d4afe715a3e3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8edf400bcba63386c2adaed9d7bf6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ef66371c581d67acb6e09c08a40b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6629d30ead50f811e478bfba270900d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c75fd8afb92ebfc24efe6ccc7caa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914abe716618e0ab28d83369fcd573367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239db9bf157f732ba22fb749e14b7f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d30777cab548c4074953a4fa573769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9edbaf51546579d068cf2044869e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5b24acfd3b9283941b46cf5de39af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b0009e639be7ecdb105d424970c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03053319ebe1618908a55258dea6568673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9fcf0ce7505f2321a1b1544bc28f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e514dc940f4975f7219d15d849bde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7302d40b4fe03e9db518341ef38bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ddf84259a81537be961bac8f308b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba810167e7ffa2fa328415bf3f0d7e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6839e7f4f795332d66ce663441608279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf9a5036f970eb410e5af9099ddf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec4bb627e1f6728b61f08a72c63bb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8579712f12062f677ac736cfd325e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25501476ac78ca17e486af3803b9fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627411150911a1abf74a0e7b538dfd9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b749dadd8a9f670060727574edb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e59d9d485dbded93d60f1348f50c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cee2bd8f9be09e83a1a650903ee7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddbe3f1ae3377e695aab32538e800a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd94833d1d969176c12d073f8f7a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d712bcb2ff451900f7fbba56d2b9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c98b4c2d6244c71aa347c0d14b846891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975ddec071a83c6404601eb564ca7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55683aa7fcdec70944dc44146f1718893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e967a183cf01c6119408f0f1690f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03164ef0f12c698d89735c92eb9df89795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ad5927bb3a2da9565bca16544cbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eb204bf7e582f79b5132ad3e53ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9321f15d70c94732fdebe773b3d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701329f0b068494287a38ac2fcdf338099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91069f65ac1ba3b2a31b9f34f561fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212b9e9dd88e9d2abba232f849d094f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d462cf4b139861c41bdf52ff3994ab7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0b08a81c09a855fbb0a6f40b96ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5b8d11c5454a440188a0370d7c16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eb089730bde385fb2b95bbb4afa00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18d7b6e92d7397b8d0756b1d826e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab895f4873cc2cd618a4528404efb993107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9cabd43520c2a3b11cc80d462fc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d92457094e1c131f0039c2f387435109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca6b4b03ff19bb12a8b2fff81ed679110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e54bfcc514d4ecb6c58ad7a78483111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720747b8b067b2204d40df82f7c6e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e6b84b3de6a3c15f21160cdd0733113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6f7018b32c9f8da3229435ecc42ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66bd82955032616f5851a9e4ee548115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64a027fd87822f0abd534dcd24625116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca863a4dcaa7b1348fd64e923f5d45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd53561fb677b3c51879ef3ad3948ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814e4c67323e855b6b603ce67fce15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843bb7fbe2d6037ab612d5b5ee7ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812550b7c6b716b7ef89f5a1f61e781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af4bfd1dce4edc781353f0a6f149f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42095bae5ed6d5a06fa4a0ef3e3c1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e2bfeb9b615cbc6e88a5bd1ddc6ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23887ef9a96c1f74671807e450e155125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2b9c463e37445282c1cd3e218f32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089eff7a8fa1d39e2b69e966106077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542c5f12399ea309bb29af1113570f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1623f829b4d6fbcea2eddc82957d58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda533b8e0e074080f93e838eda830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890fddeaaa63570bbe045d1e959639f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b54e3eedf652bb9e805b326b542f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221ae31fd1a986961ff7406acfd52b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f610ed192a1f6992e3962dcd0429e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e282e5ea71539ef6de9e607ce33362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf6cb42cd94d646623a96a5790c11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a3bb82f255f44bd06b464d29280f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12002ad63ac3856066d77f4210e139f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0252922160e6298ab748c7a01adcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e6338206802b1310bd0426b27be92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095fc417c5f1e7adb483f1daf47db47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a219320f800c34b1324df7782103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf848363143252c5fe4eba9eb1659d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451caf89848628fc162404ec514598c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897795a1c2cac379f071ff7529fd5c9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9c1c529426b5b86584e5c736c9c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050005c3e39f3d414a937bfba7738b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d33f12bcaf7fae93f7110868cc624148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237323219fca31b1e0cafd184ab162e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c1ed9e177f712cd962afb3d92efd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484a30927f1616110b6138c9dce8a36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00357c308aa8f055661c1961ad576b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb819c07ee98a676978e7c599a4859c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3169491cf19d4fe5e59dc79ed88f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe5dddd319b0d8e3c42c0173480a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d212c96c6f47cb61aa7d24361c300156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b2382869469d202025054bd6b38f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4693b8ff27ee8fd582d1f2460b45c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec45c713ac2e48744eab5d68e9e358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa41d601d1a586e2df728a630aa250160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba50b2eb537864c323535c1de60896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac596f9f6cd1cce6dd41e5df9a04c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe2de2001f4f76ccdd2a232595fd3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4476b4e4d96d7e9cb70030cac1b4d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426357ef642a36e9f799b21a18d47b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a8c4ac7f0315d5e4f2fd1728928d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4bc9f1208ecfe3ca5f028be88553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd05494af9872fd1a5a09acf4469eff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d7a0a673787e2e5ffa4fb9a61719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c09291578a9579e8dbf129c289ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafb04eaaf8c11217f2f7620757452171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6647e06871de98804a1d3ad43d5a4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d24f61bfbac4ae40811d60262f6df4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399878e39f49244a5a805cc0a65ff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92228797c6151fca9835358d95820b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03544a802653c6821699fbbeafcd4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8c93e3804183703acfaceb022919177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb061558b45d784b35a589ad45fa59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4669b6eef95704be3ea3a98ffeb9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a64b0546707e8949d3f4d999918f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac7986a6b626d72dbc17767b8e3101181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58576dc5deb6b64978917888dbdf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc64883a0905453650e7d646aeac630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31351edc4b2d4e671b61e7787bfd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc7b7a6e6e717c1994f448ac9d2dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5bc6c945dfc0fc937ecd05b040d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cd51ce0485520915f3d26d48e2f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a8a39991dcaebb27c16c02798398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7f3d91abe9c9e3086070f1447013189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18d2f9d78b77a0da358259d28957f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90c87df5ff65537cd09f386fd866fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b235807983c28f1664db6743be61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c16f36b59d7a89579f68c0ba09e5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7fcda2d2dee76355fd52682a7b231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76ff0f402a0a190825f2cb2e7c3e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f7a92391e7cfde02e8219c55e6713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4555db9adf88aa7eb809dfed07203197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b721e5c01ccc5f7874167bb6a10c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23aec3a23936c8ae9bab916136351199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb73aab9ff25f43eb9e1e44b9248c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3aa0b86a1a57f4da33ad1064bfe54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601842d224141f9bbadd676c5854bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac60fc55ca78a0094247cbaf96704203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29288efd13eb4328f4f562c0494ccc83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783940241a2514e03aa0a1f5897c27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064088f318125abe846f28d9e64796b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b4f712f16421f198e3e29b3629c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f7724afb09935be287816be92819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f190fbf865ed7563c32c60f8d6ae46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e68aab3165c25271b24c7d38f606af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a5461414e8437ae0f80143ce0dac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b8591ed58e934be683f526137cfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d005cdce96f1fdf10ccf333ea520a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ae733ba98d2ad007cdfdce1ee013214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea0ec5e44226772ca8d39ca19eb3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74bb89262a1e2ef9928e2f69d1a0cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a4240db020658f454de1c1ecd0676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350565733463325cc84f5e9b6283b404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9fab22321cfa19ddb9b5b77cf1a0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928bff678b7c3f975d5cdf1adb11046220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd43b1b1565b2a32140a7af0681de2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82291dc6e554d4733143b30b2aee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3b31163f4b9d1a1ad7d055097f8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef34a47eee89cd6528f5534c6ed2d61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536f6ff3b81843612f845508be8724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b5ce9af9a971fb84d5cc9f23f7c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af3363d19f6672d30b13b9f435065a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f61a97e41eb5ad833134370744f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a9f2c9daa0dffeb48b8a9529a61d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8060cf757765a64a7ec4fa84afce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2b0480a1e6ded828007ababbbc215231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6028e7c937b251f3762a7ec61111492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f72c5f96b92fcca6d833035dc0390233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63563ed2c3e5a7a90f515272d180a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651566e7a842b447dc4f6989a35a363235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384f0793a60024500bed587285111b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444382b322e22b66bd712930821dfcf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c078908d3e87dc3f3d26eeed413ab3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5038e22dca77fd00c572d223b9747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb18cf94f3b69b20c37095a24caef8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33720e7a50f624283c2a22d0b18e74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d795a6d3fb8c790269b9f4c9deeb4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bed34cf000c4db63c65bcc00bd9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc211a92cb51b9eeea02b8cf6bcc661b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287dca6c60c87a138881e3f6564aa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a9d59495626ebbfc6a185065e710246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8517e506a0594cf169f483b3e67c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff0ab84c838e644bc827628a143d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc087a4c94a3b72fb6586d03235697249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d6cdc6aecbe6c484640da3c86e765250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bea2827765acd625360cbb28b85b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7921088449ccd898068f20b03a443252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e33e57797fe91b5a1cdd82212bc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d334d2672500efd77c016d40ad2674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a886a9374ad9044a97e4e7a1d0ac7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca04224139cb38424da8aac0e9e071256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2d5df6a445dd087b2f6497fe5fbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f6aa52c0c1e36d236af65f11412c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc14b34b788441920084eb0f519bc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60657f9a33548ba195be8d6129ddb6da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f691501babe44505eb7bb2e8fdbf8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be99d4f027febe0faec9c85583ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdbfe5056a4a178620cf1383b26ce3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bbc7678a0fcc9589445b561ff8462264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252dd6e574c046fcc2cd2e0cea39622265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75475020587200b4c573ea9d58d4648d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342857d5d3193f0b09d08f15827e17dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8b20878652697174e6fd4e641e338268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dca90e8ce707a5e5c24b73814c87f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1cff4219c457a1abc62a6cf28176270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80904f491ebc3726df17af7827fa4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108ce8ccb275c0adc411d070f62fd7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6812be7aba91e10a154831b0de4cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5391114308d41f0c65a7a1d87257e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd6fe2c5bf274e37561ba64b0f30e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c2da38ee483d7eaeb20da73a661a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98bcc8f06e5ccfebc818440ceff9bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadd3585a36415d0ae3016c8895c8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cef43c4b2211072f01cff7549f91d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c07e3e79072daf068cf05b1e744a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9c278391b261be050ebb61fed025c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900de00c9df3b576dc9e3b34017a3e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722712b789caeafe3961b8b9a82bece283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63210da8f202ed0b6a95241c425f66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b579e78d9a97f682b448f76c666e0e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36a9e6b34f4b76b3b19f56ed19fd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9366e4384212b6d567ea1513be55a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b341a984abdb45dacac0f7ced174288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ad563c52b550d489949fbb7560c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cef3c11c3775c9aed265140636125290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead233ff62261d977750d11c7f1424291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add2969747ee6ce0e7a1edd2b7c2ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f038819fc4ec7bf5e29f347d70f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803441269f8cf119449e53b540eb7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59089197d353d905ef1a0b23345f76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83d86d4176c5f5adf50e77838fcae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044885d097d5df16045f44a7dcc6400f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba2214044f083e445f90db4ef30e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e369beb3e1012e69dafa225df147e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4764ca5fa8e568efb40749102a126e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff52702c5c6816ee2daf5977656d7d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2535fab519fa5d215734f538a94991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830c3afafd17437077ead86f349461f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411dd580b637eecc39448be997325d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a048aabe9bb1b48fe5aa62be8174355305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c663d11e4472be3c74c43981140356306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeae8975ed79bd5139644501fba9ed3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0590e138fa106c00512c9df601ab2f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef617d66bab99db002f127ea2b063a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037b5fe132bdc78ff8f598d00d2bff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b46cd16f27b50c99d34d4592377f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dc6cd9adac322d92de6a58002ebe2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f8e852eaa377722f961e467d8770313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565c7e5d527e173170f790ba869cac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789e0bbf4143240cc1ffb38969e873315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7966275482ba92e8714157ff06aa7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d185817f239ffbbdc307fa24104681317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9f7ccd6081367f0ca7426f041e13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed2f4d874a9ae2e9dd229a6211e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae11b1ef4b081e6412a1a77c7a0c733320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bccb03127865a2409ae344a54d271321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5437a4512b4766c6f6c0de9a759d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02243d095bc07b1b5120ce0c3dd948323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992ad81efe3633f2b08563c0a0ed65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b80a9b7e9fda682a8548565df44c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08244afad45f02744479a75b382623b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc38058be1acfbefc206e529d6d88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97662d03122d21ac1abc8b05d327b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be864efc59fc8f03f6711ba85b8b932329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114342d5fe27da88856a662c614e8f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff558a9f186bdac10922f8c521a6e7d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd1eab9377a64ca1642478a042d08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83152a7ec8684c5944b129bc99fa7c9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e378b63a7758879e203406539af16d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcab621379843807c3d54f5516aaa9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5242cfa37d5a02a0365b225befcce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725426e1271ae5730a6668b8bb59b12e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b51f5ea9b27c134437a8f539451af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff2f2a2d25aa51ccf555cad4449162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad5e61a787ce613fa654e8567ce8d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f8ef47d6450e98e6400ac1405149341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2026aec61d6f175f2e4c0a2449adc3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b231fe377d07a46e2ed3dcd0358d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617a0f844a3194205190b32d7d461d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777998655d878cac7a52640f6eed89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e6aa0097bfaaf7e11da4813089c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f6a07979c56f542d87f9417ae8cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a8016f222952d894630614fac59f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980489657e4fec7df14a362c0418f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fb4a111ce57e57a965e090825b33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa72bb3d1eb90e1a5088723817e76f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842b50b1888a3469e636f0902d98f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c74091f8e5d410ad5cf48773fe39f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1ce85c08ece79dd93f8a527f090cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e3a61a56473e1772c7ca4c7f6e30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce3017fafb4146d1a30aab049d81b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0883174186ab9b5a936c73b555c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf3aab30be85624ead1a63499114d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b10417bbf542814a3ca38dced288a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb4d460022561590f9e6670a0fbc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500affb773c5847de84c244205b86e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9e778d9b9f7fa0d09cc257b286cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364de3a23239c7168ec011807d7176f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2995fd0c6cb1f8f28dd56d3ae96092364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ffe1f2091a4a5b4dd71e4f1aa4caf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179938c5943d819bc64d04dac496dff2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e89f28ecb268a67b011bbfc80c4b42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815bb191d4b31d88e41d0f5115955b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092446f53cd91a5865ce28d385fe045c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9cfe65ccd0a78e3eaaaf62c34d175370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d6866464a763cfe7ef8173a46454371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9e65e6320bc85048a5db47f5441a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d144717976802dde445b717b395d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f4904403830674b1f39cebb70961c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a9165416dbfd6ddd521fe23d6036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987c85f216a69e009902a52ca1a3fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b9ffdcfea207ca31adc9bce78f50e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d903581557926195af62c8ce14d8cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced10a1e14415aa18cc2186939f2412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2587e4c19c457c92d474c1269fecf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba9bbac7f86e7bf78302b61bda103381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a92712a8f23ec6a2bd49c8d2f49e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efa42d9cfc06222380d4384ace5fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf17b3fb6f3da981e6d63775eecf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd50341a5b8c0a67499d32b7c43fca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1b0b0d2ef081fa1b2716d673fdd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e17c8a64f2464a1e1af45915509b31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7cefcd1af6ec88b9b89b24d49a58b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405aed0fe2d41fed6db380b2bd74006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784f0e0f89c4b5ef17ed8055e7e295390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db814f3ba84f4c80cfff9fcb7de3067e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f8f07eb8e47efe43c54417717fe1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed281e1c3ff42788141de64a47abd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aad47644d0e6c2775e788fa3963dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2829034c31477d4883ccd8931d56b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024e521f66286bba60d4923598a8ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c96d028072447f1374d065fff4786397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af692dfe59de686c67f64277aea03cb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2a4049c601d81855de8d91b4363a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870eb4096d3993e14e890ecda8d40cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f09a87869835119823d7d9eb39503401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812f712734c6a6b2f73247bd453435a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402110aa693cebe9109bd6d57c878dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcc8982b49dd5212f4346ed32f38e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8960944de12cdc99dfe99b03cee360a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcc0aa6878482f4a23eb365d4f523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc604de1519760ead977c09435532f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e09ae0b0b218eb66a4546048b22245408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9654cf55fe9a0b517882140beec111409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e0f31fb626d6ff808d94373b1392a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25781fa6f48253213cd9d91e55e3b77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4588c0da26fafd11b65fd484aa3862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba2fb48cbaf1c75356b6ef3364884c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e90eec64776796209ac5e79ebb9ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6811c544e8ee05b6864a32847c0dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0937025cbb2d5a298637c433a0051d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6161c1ca6f52bfec38a520fedb4234417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca542a8f7c9d2b4979cae986bf547e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91780f3f8bbcf045fc2bd289a70b8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3d8d42956cb50e63f9da37b59594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ee36a8b256b6147b12e9e385faa56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f89f2d8838d20f3fe3f87d40b973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9308802c1e20cc51c8c5765816f6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be7430f9b3f80c6d84c9d80e9e178424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf7189a1336ef218ac2187105ab147425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd080d325dee0973056adb553be139426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e68e434ac7f4c8a0753861a9df8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c7fb8cbef723eb2a1f778ccc901d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04523d88624655d69984ce98318e168429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc0fbf4d2e874f7b517a59844566e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c71bfaefd159b57b3c2637291d50e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ff9db35d28b3861e5a7887a25150432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b34696514599426a0501a25312dd3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28259da504fcb9e3504d513f46ff2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3c90238fc06a8afacd43219f13b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e750a65a7a8755c163c44fcc38d517436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5ea21fd207b369674cf112f766cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e93188d340ce4b3642d400c5322f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20751696b615ba09b2314b0095bdbce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f45003aada1f777a79e630a213e99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6f2f5ed6065c129957ef60c2fda7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508dc908c4dacce5e2ed97962cd176e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ec3ffa82ca481aec8a399d21134ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f49e37b89b15a22db0cb345151f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7e5b9b4775c8045ae3784004c8c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b1bc61bb9daaf6db3e922e88df131446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8505fefc3d85e08288571d16be85f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28333fb07c3558ae2062dcddeba8e652448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5799edc941cd2982447c2001d32f88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba2d073c1af50c8245e065bfa1189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ce458eb3e4b8bb942e81e2643462451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e915d3879e9c9d769273e5f3d598452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2591706f7bcd880b502a03e9d2019453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3852608ad6baccb9ab7a64bda80ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b12fba3bda08fb74667c31ce5330d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5be0c903bd475b046d0dc4d0148030456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43547e2039027e681ead917a0592211d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dbe3c5a3bc726df8bd028cb4b25f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ae93463c87de00abd015131c2670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9969dcbd4990bef7d072194c2d236460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ffeb69bec518e884141bb4dc0a62f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46519a33e7ed29a5d164da8f138313462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578daeb77762334e2f205f273b828e95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7747eeaf154547a1916d014c2a66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578f04599c17973f4408de150544e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a63804ed9bc2888d8c5ed583465056466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf466b332d77c843bab4fc889101c67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd5f3a6bd8e1dad64216d568759b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199afd002148d1071bf12c5bf0978d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa954ec642e4a277ff6c41c3579fd647470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653aab6232465eb4524d30d44249183471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6018899d2c1e42307d79c8e787ef6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9983f7f2ccdb54e55d79ea261429b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d022e539572b919ace290994d7ebd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9149064cd99248153b06f39f3a96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3675f79e443ef2c3dbfeca72a867b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676c3e8d71c46d1cdea5785ccf046b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf00aa7194b1569dbcab730fac179478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40fcb78a1e22641107a340757771d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf472ca69b461fe72c53f1a7ed76139480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63b786faeedc4bc99b88966a113387481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d93c1776545ca9c5ada0a53931a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6374b366a24f10aaaed895eadec5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329fd77a67d491f863199655b2f987484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0af12bb1798ff3ed8a96c9e7de8d82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835672f61ec07d5e0f76d1100d632483486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0057d8bff595d1e4f5a3f884f34ed6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b102d24285f0ae76b628250ce84c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27426987991816e7a107d5aba33a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044069412b0f6fabc2185d57d0a61b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e844642100c760e2b6e3d526142ad8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75b997ed712ef46aaf6fbcd1d34ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11fd50f20a4528b2f15d9e969e609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438760b6dd99e06c4217e06aca031ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779faec94ec11722f613ecac7294665495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebd81cfeaea52ed036cd57009bdb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7b036378c117ff4edd7d46091689497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdb0da3c5bba5e72579f90d6345f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aef317a3158ac2a3251ea1163a55e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7555e6b227a0236582094819085b30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89931e7d8572ec98633473fe1e653f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99883d3d948da10316a14d81dee7eb34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa841cfd7aa35fd8eac5fa6ca278a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a06724217fe8378eb3b3cfd2357c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b07cbad63be2c0f3d3371d0574d8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77069b74221c446e54b887dc9329291506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eeef5515e8b1b31e1bf85e99811e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ebb88c60b73eae674643fe363c9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5611ea54acd6235eb8391594cdbdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b455e84753cb3e39259b507af06a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe894ca1f602261e96ac29d5dd92d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2181fa76654c46a7c17904ef1f2294512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742436d62e32aaf87f40738faa4ee0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39248355669ec1f4bfe3181bde7adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec27df6824b6c9cb4a02d6c2d4c9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e49f3a833a9e56da67247294f6eb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582c9d3bb3b978f7b3aa66246d22e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad96711d0ff344ed501989c5b102d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8182b26d0adc4e2a608ccb763670a4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf77a5968e81f348780bca6436bbb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8cccec2b7e2dd99107842042b5f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90bafa800844bdccb9fbc24dfb24c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4222d2918c61d7b5c86b41a524bdf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c9055c8ec26eb2cc0ed27b9214f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7efc9d43b4c15f307ba3d8922f8ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7224335d4198c0e19e95cedc05b3bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fef42eeaf9d32f531fbef324c5833527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9182fa93f8dea8ac017597996ee4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0f96f16531fefbc70a844e485b3d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a4f9eab67c3455790f417d7243d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb54a21fe287c43f34b79fda54819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ce430662358150eabd4493352f52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea5a3311d617635bdee8d699fcef9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6675eefbdbb46cd627c097cb75d8ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49510bd646bcad46935ff5ad48485535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d1e8d5d450ed60b4f50d4ffc6c64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b0f478a5665df0b2c9fddc7d2f223537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434efd0a5d8533176abc5993efc846c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96df934177e00c3644c7cca1b218e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99abd79035e9ac3d4208f7cb714ad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae01bf789d2037f4e09edf524b90f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198d832db58c400ff834847bc6e0374542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd0877423fe6decdd4b39761f96b5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64789cab9bb47eca9725b5cfa4a56b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515dace6629eebd1a4fdfa2904ed20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df6b4528cd94d40d4962fa500c055546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ceddb6bdce813dedbaba4f1c1fd81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57036b37458d7d11f2b7fbed96ef3d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d0283292b288d1da52dc6b59e790549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589173c1c2a698a5495232b197a395550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe05d036b35beed1ef85a1e1cca0e18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beb205eef6d40196dd8c60ee6320d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cf569a000ddd73fca0cd253766ccd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc30dc3f7eb251666481c36a7b8a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ad1bab38d8402bc48806cd0e8040555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5b0214513381bee471817c316265556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaacbb0d76932e228b2b73aca19df3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4610808e9a8d4f01dc7f8db7bb1801558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca047d1fa3346e5b79ce8cabee51fb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054453b0ad2a6aa2b73ce8efebd5dca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81054c011b8c6a8ef1abca722e2cfe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349139f4c635eb2ee041dcffdc6989b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661abbfd444284757eb59e18d61293f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3faa71d276e55570d36fb57c6261b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56d85e01cae01982abe7c924d1ed1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd875b6f463cf77bb012ca7c01dc540566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e672cf2a13e3a10067e46de44ef00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935132f43e333f4408c6138f88357fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398072aa117da51edb0e904308148eb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b45e70ce550cce999c78da4c1dbe4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73de4892b46aa22b008762b69a108c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e9495a2162ad2527634193cf39fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c71929fa6d2d1bbd7f9438bdea209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835ebc345c48dde0c7708dac85d1b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70936b2b6eb641af5d0b24e52d8a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a58d01b7bd89e793a4210a227091f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b675666ef9f777fb248e60230516a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fd5939890b377d6668685bb1d896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cd505840aed85c9834a5c3d81ad5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa23f2e69f115a53572fb99b88d4cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49554e0fc9b72a1639d019a68e9146c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57fe7070820583bdf8f0e71d7ae560582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8f18e89f402b32fab03c3c0aed458583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce505e5f5bf9f4c7dd0ba4819e435584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4462765a2553de18085075659415585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8fe2bc1ac2888bb2ac61043b93c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e870683884b1ab332c84f477edd91e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad88e59608b493c0e717fd922c746588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343882390fa71e943868a620173d491589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878eb8258fe3ba4dfdced2b939a854590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5fbd8844a7470dee6453d00a6ba1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5262cd76419bfb187745ffae4e724e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8ea680dba707156a596ed33c373c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f9bc5ab9d6f50ef6e5643cb6e066594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f420376b03ef847cf85e8549f2ffd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dca58299b6f7c290ce99fb3c6b55e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638dc44e9603e3bc593f50df5d9b3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f836ed036fa1fa80627b21610ed22b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404ba918c0d34629cf8a1fbda3bfcc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f2857f15a67c4502035f75439e64d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743e8fcfd9dfafb0ff975d4c1a66dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4196adc99ac7fcb2b76895fcb95d95d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ec17dc3a1a87e09dedf3a3154df4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716cf046503846b4b0b45e42ce2046604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91d8a8ffc5360b9d4da1ef5af0b6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c85d9a4f65634785e9250bdd1333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb76ff09b7e7cce4a2736de626a643607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a001ac2e51858375749aef3bb636608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38704565fc6f25f38d5ecc16739082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0d4322449f40508ea510bd50d8f2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f01914f50ca9366fda73fb378086611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924da623d5fc7528a0c3670fdfef97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6ed213f9339cf5d01abcd970f3688613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4788fb23c1043cbec9c7e92ed1389b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624deb52e5174985398870b388d4b06f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a1457fac320b521bf2a8386be6a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730192854c92433f6c74c324abb833617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9aab0a5f8600f70486211f202b6e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5d9dcd059c5f08b271e7a4980d9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6708616429bb1679cd579f26096fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f0c6951614d40b56ed5aad2a5902a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5848c1db7616a99f4a910ac7a1060622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901f75853b493f0efe66778908cdd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ba8bae5469653bc29fdf9ec584da4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1dda4d0fa085c6d5f58d834c0b94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0869eaa090b1f04336bf9e8cc7896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3a8ae4a08fc0e644eb9264328f9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40067e89e6ae93dc11f2adcddcaba10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397588f21cc7c79afb7a6846946fb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3118483514b1bf6954dd5b4ff7f30d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5c29499d4b612e25dd700cb0cde81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947a926d96665e8df54a79adfe716a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554ac45abf84c6edfb9486b030d755d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9c70f7b6a42d4c412d0f2af226ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2e65e839b60788348f58c68a49a52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff68db1a2c6d8c5f39a1e124fd7f899636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b243274f3fefce1390853782c7a363637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b4e5ef2846440e91c0f1d6c73bd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fada46fb003ac87e474fb6d41b501f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680da06bc7ad58e34e4b7f4dda8fa6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df59cddf6b94df718b829b6e22a9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5493c94b76725734eb6f9c897fbbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4aa5d787daf42d109a4b29aa9161643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e74350913b401c04c39e8abb6bda41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1256b10374c11bfefdfc136cf8d42f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff93b97770369b3824edf23497804646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c405c0e079ec0af071e708b10395a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13e87fc382578571f6202812499d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a76a314d32cd115dc46ea1c88662649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04545462d30f97c4bc380ddf75ed001650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f61e4675ade3089048c7ebc0ec7995651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a772a1e9afbfef159a76aafebdcd63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab00947dd9994b74f9e83b7506186653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebacd0e29823e2d2fdd503e970f0a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc176ebb028adf8fa7a0cddae358fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f31c049c8697dd5878cc470f1142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b84f98dedee4aeeef5dda2d932613a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e7e974512697c7e6ba5b10ba4f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213b6f708025aceed29f1583d1f58b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82f5102a09506eaf279f4e40e295d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb9543e4fbba02ed5c40438b9e548f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8123e1c398dbfe27d96ef8c1234b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6767a8302010efac96de83211ddb40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592ebd83841bbba1ec48dc6e352468664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36767320d5862ee9c34ae58b4ca48b30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fa76adc9a2931453d87e86a49dd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b06b53ea394d0421f90dac2f0a5e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b49a5cc64577da3bc863451f63dfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b758cb3086dda7d03b30e0b8e4d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f13ca4ef8f8f4312f1b20323bdf4f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44be1c8abc0b0f3b980583ab7640e8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4f265f4e30388106941092484c78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b9f70d0124aca6b0aac3dd243a70c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c6a5c8211e1504f58d31fdd05f14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70324727c351615b5cc12f5c3750eef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aadcf101b3d18f44e800ec2a269a49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba13a46a9f1061f8ad1a64f044d43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781ef73947caa1b2e75cf501d3b4348678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc365312660d1abeceb0399a6fe89c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc907ba19923f6311a2838e1918d01a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14885dc3dd1aae87ad7a301480aeeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3e8a63d6674f13a90d7391616727682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93fed36c3b426635da4fe7c483ff9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cd6296e93cbc0e8348b3efddade4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30591752643d1f809806314f550d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8190d7e9e1ddbf86c54c419f40fed86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99bba379b74b8d28fed1c0f453f8b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42014077e72756601136c38220c008dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001e0fc2068f94b18756537159f628689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b4b86be0a63d2823c17dc021cd4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4365063fe2be759c39ae06c598f790691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60955bd9c2020e433c16fffdfb427840692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c712063924abaf776889abf655c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aceae7bfb5b70bea4f2eab9c49273694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ce0a99cfe221d16be504be30bbd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db9ce15dabac6001932f9b70eee28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cbbc763af538106aa445231719917697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee28a13d84a578954ed9139cc6540698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b661defc26b77fe65b5692a9be3e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542d20d6bea525c59134ba449311fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f8588c906dd5aaecee031f7cd462b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258198911abf3987d4894a664842b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d621b2693dafdc18d1f41e836969b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256fd99834dff95c32029508e7dd25c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdfd36497e622615850e15e5281468705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f393f34c51eecfea526f76128358c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f46391c6869ef5eb32211811385bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c41a62a8d6736be45c6936decad8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21917f8edd140e4859ad85d791c0e642709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594f466667fb1854ccca1c87d90f71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb14383e8e235f5f37f5cd6dce3ddb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8473f01888259724b7be0802d4be74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77cb632b8a7d6e382c8043a593bb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34657e989e907d950bf5d3f4a4d1b64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d06270bff740f48a7c6bc0ab244c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6051cfc13ff6742ca8a4f943f2a005716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec97a6e2be1adb3db936c0f8d47deff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14246004c96affb097b3276b132ee04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f0d2d093f0d50b2d81ffde81c49d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f7773bca4216c7294b4f7aafd5fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78586363996678dde579461e9bb8b1b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a322ea557260c2f5e73b84ce4baf9a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef1ba097d63f25fe36fabcb254d2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a109a09a9d483e70dc2cd8805e91e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ba1fb59bdddee919710308689120f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dfa77d7897b7b297eed53ac40c0d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e377b50c326be6e1c8fd509d8649128727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379105daea67e1c5634ece85b8fd3b4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5cea0b82bcb7ec87adf8e1dfbedca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec25e0fee74f9d5aa7d262add9d531730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d35ab3367c0fa3f71fb5d46e97278731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cca620fa86a54e2f71154274c41328732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513463b9f1c3735ee43cf2f03444b7a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939088956826aff8a325a3afba480797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567ad4e7956e77cda617a773b36e3c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142afda19987ec6216360b9467bfe66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098620249627a9ceedfda660c865137f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43832c636a4eba25ca048668f5ab6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39a507eaf541929087a0594960e26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c930aa2195499ad1c67de7f4bff2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf48674186dbe718a788a74ac5042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e21edf19766e30f1540dfde7869e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e19beb79bb455599262c345adfa95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89f6f70c60de2174f7b95f74e7be6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ecbe65b6d9750f5f8354fbee291e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1d931e32507b2d19b5e78d782c10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695a181ba4c510542c87e4bb6bdbdf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd63afbf0772975e100485d5f8774748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a0055d710d36dfd86dcff01c94b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada712aa698ff7ed08ba613f02f27fad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9d43289349fbfe0067d349ccb96c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688139cd749dc7df83569870fb81595752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716bc87a3b070bdc0fef4eb72c77965753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c802b9ffc76ebcb11d2f58e969010754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a3ee71d262b1d48cbdaf6c924270755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30264e65f637acd2f6a4d753028a1ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bea23dbe68cf86015d69f8286070e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db4cebc9dbb2f5299bb653583bb864758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ec4d73d364f06bdc573c11277a61f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382216558f17894c128ac33703f16d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b8e2419c149c7dec22d3ee850e50f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cec0e105c22585d715ce43f4f6f6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6208bc775195fd581756ca30c82248763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce6402eff7f1ca6706b5365321a516764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae43c3dc7d598943dedcf56e1acda7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c13af9922670e78bd18b7096c26d92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50aa8f40468104c550527b91c1b89e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c39e3e4ac028daa318a63f00b719768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b405ae2e50beb6151ad71194b29717769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89819f32d200eb70e5ec9b37fb0968e8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b172503a0c9a080b22d6b0f7e3b85771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edadb329993991814ab08ec200410b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d08be7f04ecd53f0a9a9867f3d969773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f5133bbbf1db92e8ed2bff2d2c37e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e344443e6aaf4b2c982086cca0bac1a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035197b9766d831e0686095cc417c96a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba6f389220b8e6bb60db3bf7a6ed8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c8a2a87db85f35204d95b82451dec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a64243b55a5eeb9fe9a4ded4e41a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639d71d5c1d1c1b13a0fcdf42277868780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21692791a41777358c41a09cf34a8736781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1efbef54c1dcca8bcbb57db49923fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0cde92a7d1910b0ed900e17cedf2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b65823cfd5d7623cd234d8946b0f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e537dde9faf8f41285b5a82b8351ca9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea13410fcd2c3e0774d7f9933000d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c05fab230caabb1c8adc630ab5478787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ecea41826969e15be64d03c36421788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f560b55efc93d28922102b0d4786e0a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd27e75cce8def9814c45e3ae416a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75281ab98b300084d650ca3f5767fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a590ff59ce947dd9520ff1700753792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b02eb30d6f0493ff6dedc90c6b1b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea85d463306f95c38289ac0a10979794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f6de3a39ebe0716ff763c5b10b59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe876d77591d1bc615ddcb4f148b3114796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c93b902c5589d0c8954e1a8fcc3f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc340d1c6b42dc72613e09838be31c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bcd433ba70e455b1d1fe0de757079799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c95b2cd873611c81c3b889d28319c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1a507f34c615657777f73a88641f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f7877c8297074d6ef86fca036340802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f6833de7766205019bebccb63743803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6b00122e7ffab9761efaca193d45804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12dbdb0ea219b5de5b32bfd403ff65805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea589e42b6e7ee4eb33ed8d5e8e83b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9cd14f943e39b889175b958c60dd5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284fc9bb08d26f4f6d70b90afbb68c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c11c051e4c11037c603dee77fc0db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caae1f9038a0f2ae1e7196f6025e4c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34c325d64564e18aba366b853b43c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b323768d0dac6a8146579751222d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59077c4dbabd01ea8b121cd49f7ef47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfc9da2745bf18ecd57a64689a3d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432d4e075177c222aded25ee899b08c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9717ccab2582b3743e451c484a245d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b124fba9edacbe885e335641bf3b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8e65f46bbdedc52802c5ca665efe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba3769efbcc3212a8761076c86482819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0c00902f7606f7065634fc643291820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bf1eab169ccba1d3e2e6e9b9f53a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432acc4302aad2e0c350a49e0a5f7071822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c43dd98f275544c6934f933dd403823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19affc519766d8748b3f1959b37ad62824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267316690fbaae3170632ee7f98e96d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637d0cd47750c735d64cd79bc1cd98826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a475d74824a9e83a3aea1b05f935827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e3beec8acb6f990afd3b947f92dcb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774822a0304145b6f3e3eefb31e75cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b24f8197916d1f8efd47ad541fef7d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa37942117135a791c6f78fc254955831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003ad11573ebf73cc60874ab84d93ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b09fd99fb29f7c53929c4b9e9dd565833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d24bcf7219f6ff77f69e46f3dcaa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9c1a2fc70e01bdd38400fb573361f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c7d4114d80ae37953cb9703fa54a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be45373e1e9d914fda7678d5cfe44837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6763b4559ca8e720b1374b6f9c357838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94870ec3c5189d14abb1d7d0c48d0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce08c7611c363d3fb81d8a72f984050840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd81a2b5e0e957d56bb1c1bc585d3b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41b1fa5b9142ea9fa3aaad2305e46842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7630dd7e81b8d47b84a3b87e8cb81843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659c4eda47f69cc6148992a8e9edc9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739ff44d74323fb6a49c6b5482e0915845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668f48a48a705cb76e541844287705846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32e2009d97321e96ee4811d6f713e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c869d4cb33f3404b1fe83a61e3af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72383e65ba12c66043a130348f9916849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75d7e8c26521098b85158b8937a9d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9ff7021d14d5da704823cef377e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802db9fb26d6027947d3e380548630852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3301b06bcd94b8b29859cce58a8c845853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291769720520b3c12e3ad894df061c1c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb83af41b4d2f3daaff921b045d8b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353e5a49013c0c6f712d3823c8eb98856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f8b69a0a85e99a62dcbb9bac17db857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1d125a7e2e2803b8a0d5958dc01b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322157af74fc7b0a25edca878186815859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d819b4594733d9c723a1ee3ac565860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49a42ff7321c4124036816e80815e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276655a253b921eca9e24d9e10a1f4e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc038f37b4b50d59393296906cb9bad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748de481ea2f4ea1ee06162168fcede864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8aaf1e9707d0942c6fee104bc45c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeddb04fbfbaef1f73266c2ee66eb1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7a4c176e6734cfa28c2b6b3dca4c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73107c5eaf213d12b6d76a5e645d2d2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1754ee401ddc5b40af546c7e484c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cccdca99ba41c64add08f54fcc6694870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116fb399a0f73bfde117c47c25181ad871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb974b3eb6c369d18390d89f37940872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0585148788892542c9545f25a9d3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ea2494a7c60fe7823c05383faf71874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedfd602a9ef60904b1fa703164efe4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84204bf6311a8a0a70bd599a3571e2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb143964c765140aabdfd83e5abc2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511063f69cae03544063f3c0573c1156878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f764d85f26b8bd6d2b530263683ab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1849fd02409eea69f249cd5d72646880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec4327d70a176f0bcbda891fa56174881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13016a9e58dc5673654cca97ff2a28882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07118ac8110f0b8f94de91e6c49b19883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51f8439793e0c78977fb75d68164fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed97955a13ec1317dc17886b99fe8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0470345b17f7de12f78df67090aed9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cec7c89e828c54fe1a804017b7622887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed545638a7099ef001e1cdb449d18a04888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1ace585102e85253270676dd78f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109607810255b44e541c3b30be40ce77890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece820398a24f2614f2a5b7cf920b7bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a784047f61bce103b55df3f120644892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58aa8ee75af0c5a79e10e71cb00fd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d454650b8b2da07c7c76dd5e7dff8d8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b9c924829be5951a9a16ac4fb0c29895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460243ea0c33d28e8d4406a40f585d4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7ed20093d0bd85d69322010cf16e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e746428ceb9da316aa6ab516d4648898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63c4340bb4f81b14439033c429d3a8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fce7174de0408f31742f2b1d5b541900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99cbfaeea8a35c42ad5753a4d53d1d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872912f1023e6a378a79823a1512d4e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d840ed6aaf03ee3f46e1e1979fadce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650af24914af55477d8e8fa062d67ea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8ff7b608250c88d89a2900dbd5c2f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a26e198d1a2444277c1407a520f35906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540cf997ded33148314e8dadd601f4c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41becf8ca2c20d4707764beca11e9757908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a8dc76e50468f993b64393c1001c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1609f991b698baaeded313d99df15910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3cd1b879bf77efe397a9cc9b6c4af911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759b3ce00200e07d371df597c7e5e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5411538191b7c2df998806bb66c72d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc2df1152ef9dea642ee20d083be3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3749f92320396d9e99e72eeef3b55915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec89273e10615c8faefced066c673916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43da0a67ff1a922d9073fdde8fc341917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb67a978fd9067a7651d71871ca8ce7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f3deb1aa41b26a2a4fe2070a9d5c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51beee9580cc0c3e628818989062c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2dfefa65a79578cee88ab1828b20921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a280604eedee630842538c47fe0e07922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89470975e2c3ed1fc4c453f81aa8d5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0b66bab2ae86df014d4f3eb31797924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59783e2ee8e9ce40f1396a86a2ffd869925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8a3771f737d1c413f92a36c0e983f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c290fb6a8b5caa00ebd92f367b6e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae904ead9aabc65c3296be414aa7e742928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71728efd8faf1c9bd5a8b1419b311fad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e22c5ae74b55158174f0e8bba56cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e8e23e3810b12dac22a8499230dd7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce73f0dafad256b03b69fbce8620f75932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb9b0f9dcf79b16a7b6875605fe4a3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d8b1166b761595e6d8af84db2068934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390272359fd3acb93483597562aa19a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05990da96bccf2cd0af225f364d4ea76936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda64b1e9ee964379a4f291fb2164246937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e954120d3164bd5e5f3fcc7f8a1eac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd15907634fcd7ac3bc33c96941c45939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905f8624b0796e08f909763903d1128940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aabdd0b477a04e4e75c5c61678020941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656f02a74a93878ead3157d3090bec942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df9bae3980178053f334f3895b6ee943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b160e7997a092b0505f3a3af91d6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6a1d1df14e9e97d8aeae5fddc8df945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977aaa716408e8e0f24925788c23456946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2726ad82d7a818ef158fb2077f49b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b98bef95d8ce45509fb43d642cb52948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d417002923901516476266d460f4185949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fda7cb8e6c2be9011e8a0d14c9846950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525f9587723ec1292b82917c7188ed951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb14606bd866896ae178cf4b58a902952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d20820f2c32576d37b48edbe3cea953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41cac4e21f92d05a7bf4134770f4e9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce320f1f2b00b1264780edda154886c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea6c2495a0286eac52db40f697e61956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ee6bfa3a0063024d753ac559dc18957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af925f3386d2aba863cd8360826e8b9e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50059df42b9330c437f44190130df30959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f844f3c78504358b25ad4acdbfc4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885656d6fb160e5c991af9451e7127a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0195a6b92a1e79b94dbc6871666910962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e8a06919ebc50bc3323fab01f38f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb8b4b9f28d763ad73b201e639c0c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b77d6111f47ce93844989284b2fa8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0049186eb63e08c6fec8808cd7cc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ec90aa56e953b8101502eb40a84f1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bfbdff64f232e5ad58e2007c748ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcae7b05d32165a8b01720976f49b4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892006eebe8d8f5bca2fe9b0e8ccfa28970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904fe8c218ed44fc250ac400ca64ed9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b3f06831d5b1a264bccfc22b75a1e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb831ecf42cde4115857d02917ce6bf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce50a812170d327c8b239fc328c1aaa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ed8ad0697b9b33792f5978ed86e0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363d786221b237637e707e31be1afc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213daa79c49ed84f0ec8ad672de674977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313b269ee41b86c6bc0c0b959b5ce3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843854808ab0ab70f63ff21415268ad0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d0481d2286db10225d74ad16e88ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a7bce769a0da1430418b9c1e840d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3401f2631123092bb5d5ef84b476a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a666b5b6014297a29ab0b2a975863983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79234b2a5503ae503ba0462ec56225984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9aedc1c16babd76c0e1a0e4976ac985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be87ad9953976f348d72fbbc5508f81986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6893985cbea8f1bf6474fc1e42de3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f198e7a0aa168bae2b1ea9f10fdcb3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323644619e3c3493f54f3afc979dfb8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f87d9232f16b1ac595a2ee464081990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281859bac5efe11f254b75daa1a8f5a3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26367c25a1f568c4f6f03453c06a3b9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4579eea5cf733b99f6738967114761993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5bd298ed8f52e9bd5a5928147a71a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c30f0d4aec5005a0091f5c0bf98f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7840d1d347353442062681b497723996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f253cd2d0429966d20ea9bf723136b4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>