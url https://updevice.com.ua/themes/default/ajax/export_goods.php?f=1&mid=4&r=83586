--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0bb6d116ad560419d4ae1e81a08431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6720e9eef25883c8c9e55741f2e8d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ece89c6688cf3ddcb994546dbe4963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb05bde66c33538c2b4cfdf3c1734764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398b0420c27e671f6042f75edd10985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3548c14df4b6778fd560b1bc994aeed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4b39b0f98729d542ec345612348f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fddda4ff90eddac1db920699fdbd158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003dfd76ba28b2e6a425c3d0568a929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee1c1ecf8d5779f8d1538061d21a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a361351674ee1bd54c60a47741b99311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c096058953e2f71dc20085c299cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d6af3f03f06d912484f38ceebb84813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60ac661fde22304101b2b3aa1bdc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248600648c096e40b21fb1a9f6b00d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6575738465fe71bfc3e00545430eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57af72a708fb6bb5962a08dd3d60b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4408300a00db43c4ed0653c6be560a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e001fec4bf2d3494a35b3df67c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ba98ce1a3ac8a5f1db90abd362edd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76b8c199332b99c2037389c5a134d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8460132094645a887a74c6eddb03f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c002fa32c83b8ba24559b792c14723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826dbc282a0ddea0a5d3d406f6104e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d07727b3f3837ba272f6b30b920dcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef33a6d3300114956a2f066262fad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0b8efab267351494240d05414cfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b404c8101374696786e0c850dd7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73dfd23a8c48fedc4b51133e7d7dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c05c9b6aa92b6998856616379f130b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaede7b5aee37be4143e719f3b902a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09955cfbea54c544750991ade9e7c6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896df441eb282141685849d577d673733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb087c34cbfe114a63abdbfc1961ad8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aaf9e422a219a3d03bd65cb104f6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c03c6951600afb1de98ebaebe8894036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c1050c91cd841818246df11d79c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a8b355f69d43bc03c07f5cf1f75638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9b026d22dbdef7fd44e20292aa4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea984783e91b70b535d076b253cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60176f7a0a700a19d9f977ac78c4634441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8aa678ca0d5b0c27713319a79a32042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6854e05677d2491a542c819502c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1acc84a2afd237bcbfadf786acabe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc3179c107c390f2544ed381fa99f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7294df316e6f0f42a67b7fcea00f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c1bbb9acd4178931c7c4051028e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6f35e5c0b361b2a69f0e066bc43eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5e7baf1635137a9e8a77108913ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a37a5ec1211f432e37d0fdec9b40350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c780a216924d6a4f28b61a20b12aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0b0682db09548bfc7588795a916252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507a06e33cafc12ccca5bedba601e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab8309e3f07a38992dcbe28ccac0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf89207850acf191a2812b067c6fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcd4b87975f39ddc719da6f1af57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63546cd7ba847380f69e8ff2c1e768b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ee2947a57509ca5646de0af547e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d53a39201212ba3c722c409c128a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ec72a08e5db0103fbd5383826edc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd081d9ea01e32e81ba42f603d95261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc2c43ee1963708911c3b0f7c89d0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d21135f413dd296e8e268c3c2257163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300802d75a586afd7428e489e907a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df28e6245ce4174c5fbf75d6d236d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c925ebb8e18158a597cd0fc6af9476666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49f6ac3cc35a8692bd5a7825e48da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f51591c939249b08363cd67f6a0c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8185dd91478adf9dfd84adc1bb48d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85391bc24bcf2fc974dd653b0c70307c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0e96454c0fab5ee666583e6bdc55271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46fb724e53eda591fefb29b147b3f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ad5cad9448055cb1ec5a78ccd67673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e7ce7673c17bcfcca74ae6d9ca7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b6e0696572e4794a9672204b81fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d303f5a9e2064488af9c1333414c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2787978bb1d4fee271929235f95677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36bd60a2ae50ac3fd29699b8ba5e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47bceda77e5cc5ca5f480cba3ee45379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c2d16e3442d9e9cf504c77c81ac880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0c3f964b916cbdd1266157b2381b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9f81ff427daed6532d1b6108bd1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e855c62aac0113b62bd3f021d9b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de32a0d6809f5a3a192091b8803ae584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e19aba72e7d37cf0dca0e1754ad35085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e9cb5a37ad0de53324717a62583e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569adee0f94f2f086c100eaac01fd2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1403aa8dd3eacc6ed2ae60cffaeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f12747a7390c5580db88c9d7d71d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01d503900c366245c720d599dc8cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee635ae66c3e605ee48fc82f076018891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507794bdada8b9de0e9f93223562150992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468d1984f56bd064a6fc473f0b240c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff5fb827afa67bc3868e8d9b78f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed18139e38ee1fb82a44dfba256153995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a963d6a5fbca199f7a918922d00296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28270a85665d7143f1373be268a997ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf08ff4c81290c1773aff67631246d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ea8dcce4150a201e1dbb316f72dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4613a408341fbddb4e266b94b170a43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7963fd756cc330527367f31d55fef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3165f3cf3246ebcbbc26c450c7c4795102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e61785aa83be4ba85d69360d48cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1342c0b8f8f39c27df82974b4cbd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c3544609437590289934e03a1e3fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e1afed69091c48879edf0120ad5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc92c136b97a58ef8dadb97ef6097d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3410172b28b7f0bd81f539a3d691108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f5bfd86189f471a35610750080d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a87be9c59eba0f002922e8826492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7715386ed9e50208a4940ca68b84d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d6709e7e9935093cb98b698a519f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7076e9d785c3e678e81c11401bac027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8181c2ea49921b4c530ec412c7f870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9681b881dbe68dbfea0e8dfa9a3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244bebc38729fee57ed88642242e3d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd173df7d12388c8176cdd0baa2394f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a933214fb3023e4203b34aeb7dfad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9aa22506763aa50987da72128c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a99e0f81b465aae2bd3e07c70027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ecca3023e4008f4882af7fa4fb83f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61144ac96707242fba69f3103802e23a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039ce547d3eadd1855353c79fb71f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358bdd7f455846f1ff22253d4221b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a179c7f38b4e885c715a1925eb5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f058ea7401a605b04ab2fb1409f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bbf1081a32e39786bcab64da59c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc3b4db21dc85a9b4774a2ccc561d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d225a1e6dc8640c229fbaf305879eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18f6dc7a21785c8f23c2a2d0a20be4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdfd68a8597f0a63695d132f5f2a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a75886dfabb5f79bc5f5f58adb966132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f9d5344fe8180199e5149cb0fca12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a5cf0a6d44499c73b2199833b7034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade21f5eae23d9d8b3cd7899ecd8e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff55ee012056c3fa722545f72d2d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1edcd0b8567d9045e483a9b01f2069137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8af6aced7b676c4c2e2bfd30b89270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c060d8b623db26be4451382f6a8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e525b9b59b8677a08ac705a2eeb756140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f72e6b36b7aa6c09aca68847cdd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3ea6a68e5c5ec66be21b8bc67a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d67833e8d435f949a98a32025d101143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22731974f705f24e24714160514d41a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab45c2961ee6ee322ae1e8916c60e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309959a140c85f7f7e9f2471df15f30f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8358155ebac7c4f7ae88f4263d905147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9dabc16a9ef4464cb63174ef106fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f15b37412f0ebc5c75947ebf9a82d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381305b4ea04b00199b78988224c08ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74884532db54259e3062e0db45620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0d83e80c24c7b64550063c4a1369152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86facd15c07152d4497e313e23763d91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c7648004e61671d3263a0782b199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37ece3d5c94c2e4426d7754858ef3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa6d304e7a189ed9d165d4283cadb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22581521a601169f2ef810d60e410c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afaecb172249b4e8d896ef3be61806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0909b0ae48b313a022fe7eaf5a7d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a0d53dbb53783387ac18e4ae5042160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483391ff7f99cd50249291a0a24c694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a93c5e568fb439e83dcf845fd653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73794e33f7e6e744743eb9301e6e0184163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba8bd5762dd2a11b8ba1de8cb0025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b9b5fabb16812e2371c64b24eacb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0036c50fae8a2862e51a16cf312eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f29cae1b5c1d01d9f0651a74c3da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920d1796f7d18ba68207305cafa413168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971436a3e3cfb13649c495b3939ac419169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef80812579bfc9806bc6ffb5dd2eed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b762fbe5f47db5222d930baae8ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247dc49291cd3c4face4ddd670de4a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8277391efd69734ccd05e4ef7f783173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca1ed98e917b142e17e242122fbf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77ec48233be519bc10d80b9e02ba0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c88abd1db53aea5d4426dc0309b17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6a3dcd274203302cafb6b27f8212177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547040e7a1b164333507c325d41a594178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2edca55086dc410940a7cd8f66dbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e007e1987f8be1c29f46451480c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce568458a6700e03cdbfe42f66472181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4009ccfb2b77e33c51956bffd916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41608ab63472604f4e8c2ced4a0fb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66ca1ff2d60d1377dd7ba8832c412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4bc341aedae9617246f9eba1c535185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1445f7e07ec40518cc35142720dba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351327f13af4fc67f79aefa7effd211f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df586ef28d36aef17ebf27dc2bbff6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7448129c9a1e44203da4490d9c68d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74c17a73cc3b877f2f5331b9c767e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663908fc1e7eda9add6f87841a2172df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef833e578a6103d36deaefcd6e0d886192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6a56c3ed5d07c94bfbadbd67a606193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6969713a1bd5acc6f48de911d74d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627f1cc4697e9b8695bc8247f90644195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2c2a977cace2f187c3b0105797068196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42b2c6703eff6d566d149efdda285197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc7f3495a92db4f9e66681982be0cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e2800bf936f021e51f08fea88aa50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b86f09b501a474e58a31bafb463280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7e531315bfd18cc68f370a48de96b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9d9bfdec3db7a1aebfbd8858e25de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dee9230ebf6363ab0d221d0842a05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a83c3fcbc2bf970021d552303b65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f202ca6c8d7bd745c81bf74f50b397205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d8c963da15fa017bfcbcde314bcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6baf517bccd7f4541796b4cb96923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f15ac196e1d5d5601cc16ebdb27d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c93bf66eaf772716395405673a787209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d43397dd3e303f06b3808a9d74873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243d6c40535db51923dd1490fd25f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ae275584d24f0cc276aeec701aaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da91fc6f197ff33b4ccc167b6e4c27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ab2cfdcdcde66a4d0d22537648c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e86efc95125b5b612d9a68d507dce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beaa3acf23d4e681e3a0999b517f23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d1d19a725d5c6cec18fb08540a12a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed28af5dd5c7d923c3507708bf510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd4763fa96dfca9cbd4bf43bddf32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fa6e57ca9dd3f8dc82d7561b6638220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b935db4c974437981d8687077b6633221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89544578f4211a4d5cb8c334bb7b151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303711a87dbe41214d478abe4e0bd16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d21b953b41d2d66b59d3723faaddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2875d990ca3a57026a4c549fd568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502dc8fc138c78a01d0efef199f46cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd91f1941b9b12584d25361969c62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90808b22e1d679ab30b9768ba630baf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b423e2eef0efb4b0b27e135960236229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126edbdd6884f0d4ae5f944fb6caec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd077bab054a421e994fd611c502d2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f5f4f5c95822d57f2a2bb7dbaa414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ddb7f7d68cab7bde3265ea069dd13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb4beb9efba1f5d7f799c25a63d0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90733ad13859f9efe26c4f65880e1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754f99f86978749b51f4818c9dbd3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a5d342bd3092837901dd6a3a8692237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a5c7cc55081d940abb45e2514a3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11439c54c521b935fdbb0a38008c52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c4023a93c17e5a99ed9ced268866240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6fa44992ed9db7b6fcec922dee855241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4f7c477d8c238c8fc2993c6dc804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6994ffe2ec102c5685d06baf3e0f4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a644a64f870c3ddb0fc80185cdde4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97237e74bf226be4cc8e193898b5834a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50535f8edaa7de397395cd9964ff97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee2fb7a0481c13e04f7ca21c9283ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021cfdf17a26f5b59626019f74d367248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a18e9a4b6301d854f59dbd175e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff054b4d5f84984d7202942bc5b1b53a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95013d0a5f04864679ac572bcca849251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9292c3ec67839ec2f2afb7b41813ea7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4fecd32b221e09bbd518d1a83520f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70d20dbaeb3b4b50deff7364fb5df9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb629d57b46ffe2818d998faf5b90d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa9dfddc27f4c36d72c585adc2df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b5e4b61d2cffa6251a032c780efa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948f8c9429e0d0c00c65da148e1e01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bbed78520da953393bb1aa46f706f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd679841cfd7a5e64f487f292a3276260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b6adc4c571f996ce38625937f824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4d2b3b1f7e63bea64495d9e81b6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e34f1bc6c7554e291643d4311a85a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699f0babcd010bf64385671c8f4fe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513696ced9b3e1171364a78d9252eb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d9fa37e33351d1437a2bd42ebc69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f24edd07d9ca0ae5a31396c3b071fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75862257fe63312a7fa8bc10d9d6ee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3c35c31bc53d8d27a067b957e028269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e88e4b1267e021e4533ba29c12ce2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb35bceac284b80fab69a76764d61d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d86f15a24b6a921014830d04c3754272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e076afd5efdece289b305652b941273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe1a192eb7db2805df54839ca1449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037136589b2fb48c9df001edccf1244b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547652c364df278223b6cc4e48f02db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915f02f06fb707bc2f83078b762bbee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00687240d8ed93505210c66ad162e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5d21208645c3e6b790c0cb457dd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929667aa4a2a71c53cbd839f4646b01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06cdf7d80f6860741e6b0241adc0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1746280f050137da906892deab0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b26e8948a38788146b2cc3b0b73b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bfe1366d8af7ce1f4b241af6fb70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f7120fd91a6ffd0aff05ad590d097285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3636225b4139f707dad86ec956cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2221cab8a406c07788f0dd2dc970cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d535b6407e2871ae28a9542dabb3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83139573e97fcbcbe072d2b8d7bfe836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a64fcc47992df579e00ee8181a48be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ae4125ac0e1dae8a900e2420b410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1ca981e07a6f9aed5c258f6eddb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d760aacee59778d0c097692134e20a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26240dcbe244704311cd166aaae62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e9c43659eae13e510946ddce88e19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc00b66496181b97df7b958e1fdebb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315164ce69ce820091ad9c025a76416297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15dbb2b1594324759cb47fcb2c276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e3ed71e17efb0f811d696c682796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54db0390fba6a97411c3c95e12b82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfbcf83db6122b03eedb169dd3565b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448df1ff9294afca83532e16c5c3e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31681fd18072bd88ba1eb29d2067bf55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1c0e4e1e3c5152d69719aa318c71b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ba3bc4b2b3e1997266453a9e3193305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080ac170d29c8781e5537810fa5aac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca47dc23fac3a4af34a78423aa33e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed79b3f2f9510d9c80fc969a33b6e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcebc291493ed0099b7d2375367d6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2483f95ac16e7bb2d95d80f7cd5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f0847f5d12d28079663836d56776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b081bd8b0ef53f70891ac860b12f996312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc835fbcf9ec041f708d0951e9732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c97ec37e55b2e627952a915b88b1bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be90d723901437b95a886d512eebf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba541351307eaff3a5a3d94bece8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810fae7c1a77a3b1abd5a255c58cf20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c92b403ec1a92c67d1bd0c729ee66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e13f83059aefcc788e21a8e5b5683319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a29e6283e3c0c150d2fb17d6fe4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9cc8acb1ef0484d182d9e814115c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c5522020e7c1e9d51ab61ca5af3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a7a042e6a5269b5b6ab20bd152c9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2940a542b5db70faf054130506e0e41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd41a7e353561e36d112b3252a29d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa16ccc897addda43196ec4855d7ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b0e09093c90aad930cd46a3ff3b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5b37ef91a7dad1fc59128a04b862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce6e38c4d84cdac3c84d524d90530329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbea16145e3f08dfac58962eaa8dce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2ceddbd0d4797ec3b76d91d68e5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950894838d9c48ed503ad0e91f424ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05b7bf29269fa3675b6fe80daf561333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2fa7f9daf7cb0ceb77cfef8fa7f17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58787e300164aacd502102876b51f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9d3c407ca25cb7fd971e345f7e489336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676cf5fc96603b773428ff0c2ef8526337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0047a9b61c2113a1c19ef1f6f5d29e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e04ded133e8bb2028dba5baaf7e6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32839cd8c158620b1622fb9d271f3ebe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f53474aa4aa322fde21978294afc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c498b7809e7389099d67a31f0cc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb9be4cf07727039abfaad18d046a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb79eab2e1a5351da2c729b09e5b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd741b2c8f6ff5c90974118ec17895c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f121b3e473ac2c31d932c45bc551346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7352fa09c48e956f0d335ea9a1991b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7764d34e32e77d0c868fc4fc07234348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a39f818dcb62ed503d5610b188873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4aadb92a234007101988c832dc96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5708c356bc0139564706703f80b1cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae66c731caf972d0685553c9f0741352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95952a5e02d85cdd95cf7adc8659e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f77207606d60b01f7613a6b73cb3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a516e308a3e6144d06b1436cfc5e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d0e3428227b85b4bb1810f40744f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef250c2e8b25b6f6b9a32a9d52699cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c32d09ff9becc77a91ec6b138ec52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb66226defc1faa938a0944d4dee1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2357b3075fd2ff76cfebcfb55456360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9551a1c2ae4fd79801531921a4ff7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81173db09daca99bd17bf1c6e6f0f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce280ca9f3361e6322ab8116c4c24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8174b2ff8f31d3274a173d5c26b0cef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa7ad387c41a4abbe719a882c075b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b4b743019f180d6eef8b6de65dfd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef6853424bc75de5478cbd3a404b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4b0ac0ab003fef0a253a6c995c1dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a017a97ec2a0e6fac14011d32e7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f61fac79965f7c8fe355cebcc3fdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae2cfe73254563e3b68555b76ea58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2725cbb807ab121836d4eb5526ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a12625a689f3d066823c3e420121cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837dbadc1bda63daad0548c10fc01b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125079eab707a5bd51054d608dd63815375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b4b6a42a6438984ccf1d278124b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546716fcb44be627d1c872c9dd13d1e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9b06b036db05fb6ac3f124526a06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcf4688adcaa77e05de65de89fdbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d2b44d69ed53fe0b787a01ad8fa9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ace29d47b3b21a082b8d8c0e4af0e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096aa9b8c4ecd430691dcaa64735053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfa3fa62530d784aa2daf389cffe45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26b0640d7c7cc14f5514c23908f2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15853cc5dadc7e07e3f9f987ae4978c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b908f165bb0a105850a25f15d07fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd36f03c12557a1bce7bfe658daf84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562602f7dca44e62f7e7b8694e51ec07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f156d22181a84ed6a50b669943757389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7555c088ba94432107d7972eab04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d495c87efa0be46b6a6125b0c3713391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182958dcc9f074b2b50d76acb24ae7d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed2627c60103203463f070120407c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f9f62511fa5e810525224c7f112a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971897582780b932c735dca9891903395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8f6b55b6e985d73fddc90dcf2bd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c26d5bbf51fba4c25d633932f40b5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23f7f42981c620685a066ee21395f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24e54c06a448d5d94ad79ea8617fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1e6891db49cbee923f3172fa3ab1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8a70da400ab2e0df89ee5341379a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f39025bb9c4e64567cfd1a7c8607402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716260f552a542ece1f1900d1c1b1bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a35aa08f64aefa70deff9797f782a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10457c086b8122772b35eccf28d62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5f7815a3f45480c6dbb47b158380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d310015a344d01e6e088544c2dadffc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3772daac6167628c7be8e3bee1c97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ea27973e877b763033fddad62f6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccb9c7ffcc36c3df134db5bfc35e54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac69d57710e407afdbe1b740afee8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe200ead3cc5fe6493d07d0b6d4e219412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a480c6f222757b21c843675bd50f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbf0d59ad018831c998b2eeb38ae7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b5afab47b22fe02e4eb8a061f0cad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d1ac1365d16016dbf9b32801631a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278a85174f7d5c358f7581691e9764417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31517b3ed3c153eebb253c4a7577bcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4e7fd8943aae5cb8cb011469c31d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d82c022cefe1111ce1a834ecca4c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc6737062137771ae5678678b8aa2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2905eb22a81494009e0564a6c0547f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314fe9b4d74bfa81404526a6f27bfea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9502a88df97899f3435f95e574bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f74f7b07c9b21a9b7b6b0b8f94ac30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce9a9a4c940c08cc571089890247ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1dd4a7c0b5a838d41f7a333e59d42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689630bc2aebca7f55dfe60df1bfaa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a603747a4a16ee2c09c1a9e8bdc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd85e6fc3b0534e545a4b1d7ed09f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb527bc00151121427e554b9df8d93e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd763e3323e3bf54132b320f7eae6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c901afa5f5ca5bf14c6f0cb585e2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800d7347628656d236f2f572c1f9a6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f7f37245e7dc0aef1b007c22e7db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfea19b59d44fc26424d0bec285a19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2171f53111e3f5eefa71ffdcdbad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa820898804652af4cd36c4ad438c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f391f5a63f66437ca0b7ea06cfa43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6468e2b8a2b0523e070d25e26d34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e72944420ebcc97f6e7ecbacb2319441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf009b4b07281ce0b1446dbe34dd3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a7a7eead88aba9fcdd6c979f1a50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56848c7067be755484760b3d2a0040a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd651804aecb87f44e94fa1a02040445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be8fd138a61ef7a4bb6d330b0c2ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5ea6549b1f5b6c1e67646d93b115447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a2d1b6652563e3fbdbfe9bad37cc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0440de8bcbf164f73b674696751072449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8ca388efecac96ad9291c5794b6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd5ed25f552e1833bf888ec7f183e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f83ac7bf9e9d221291ca562971a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148dd752478cda0f95c14448ef780e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7209efa3fccf0f6bf4be8a8d3a00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb2f727d615f8326d869cc82c1e29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53638d6b2135934f0b65d7397072aa41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231959e055023d127dfad55e6b90d50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc943a4881831d519662604628d536458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47033a8ac0a7dd5b746148be3836465a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aacfb98af2143457634e356f8248f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15908832af77dd0fa63f89989ad8a87e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7cb3186a7194ccf4a61301159dd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a423d1a51a36919428f8ae67bc2cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19e1bb88333225e2897133c73f3863464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518627f1e2bffd535162bf909f687a0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1ef4f71e7f487c34c60d248bcedd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a77e9224cb9f8bd1d570be0b98c9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ddba4d1c25151f1b34ab70e305e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f558b5fc7dd3264158e488b7db80808469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633ec9155cb56e1fa6cf6688235ac28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72325ae7328be662b71da340fae891471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366fe156df2019905176fde17a28729472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e760f302670af6252094aedb6d5fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65f9f92443faab9a2c4886526a99c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b76bf76c129d8f82aa6a34c4f2e2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdfc5977204c37e58ab6e479e77d9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01301a0eaa749400cfba55ea0da4070f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0471b83c9efde6c3c5dfc6ebd841478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee10ebe676c9f9c77c4a26448257e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c1ea4ae5e1e59bf7ba01b7018156b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746733c719ea7863250f581007da9eae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a6bac9ba9e68fb2b0ffa0a64bfb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72046329f0dee15054650286be9a58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a9b57d23f272ad5c158ec98505c46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268f63d70c94b73e63c5c90e5595d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52380b7995b7257ac499027caea603486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0640566c41a1d7f46477984e17d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53d0a78220de918e48952bedc27e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27bfe537dbd09a29d660561cb15c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb772340f358811a657cd46217fb88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549efb9992b2c4e81802f97e2a9e17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e810369eccd5690648473191c59a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974ff2b306597a6ee67b72ec8aaa22f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ff48a9561e358b640c331a06cbf8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578f52af6e062a8f6015a9132607869495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3b03e8eb3016457bf49b35e9b4ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf610dc25c93080a07fa0fb9df1f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b7dcd91f3cd07691f6794e7625d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728231a0acb2c0f4360506ec8be46a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa4f2cf94c568b3b378ed236eb06a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a40078928f87d751cc645abcea3e9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f44cd44812875bc3a9b417331d6dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca1f09a5651bcb9202f25fb18aeec9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f78e55bc4dc4df69a40f93dbe500504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a901f1ebe800c70f8a31a3d6c4f27ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16bf27ea78946a7cf11d98a4e59a16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a63038694c1ddcc192ddc12e3ded75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cbae1d5cab35acd8706d3440da27d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cb07e8c1c8d31e5e54b371f07820d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12cfb2e8eb22b94dfcafbacb02c122510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f28fb706547d1bd0cc27013dc22c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2f0a9f775a0b6ad50426ac08edd96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49157867ed5a563b6bd8178a53fbfc05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5801a56f5c0d6e16a5fb124f08490f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3526dc45ceb4e26d7dcd1728537d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cac23903f81f1dc7af0998527b833516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f32d32c695777660ed82b44a3399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2393184eb676c7580171e573816ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdbfe250d6cd7ae5f0ef1d29e1d847519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad949450b895785bbfebe3e29e55e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6fe395ac38372ba0c4d4359f9b280521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522be5985f0d935272458704b06742522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034983b59609085cbab3651f62f0d28e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639ee4a167582b481fa714392994d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27dc86e8779af6a623878ac4d2dabe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededd3e1f72da527d48f24059f31395526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81511c64a76f705751b6f8df0cc939a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e7ed3636d92390c704880cfcd1cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2763cb454afb767c7ddf6bf1dd762529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937fea548a72fd7eb466b267a5d877a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facfe8486534ba258d2cedd94f37660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71176a708a6e9e9b2a9aed014713db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea37a3601290dd90b3acd0cfabaae0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a184878b3387022db545bebb6be25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a45daeed9c13500af1e6a32bb77cf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bac3bf81d955dc9c95106735d827c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82ad81408170cef693e854cae523a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c74e8a1ba385cdd01c963a8f0397538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58bf73e9c8bf05c715250f8ef3679a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b62e4592c30e96b6e6f93c15acd72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af8d62c78deff7f97d0aa4af9a2ade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc435fe737a7bbef3ce6f323edbb93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc54e69c2ae3a84e42ffe33de238f81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e9a4aea49a2172e71bd1f07285908544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24416d2b9f4e513e078be8782b823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b034293641789dd4435c8a2e1f7b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ab1cea260e7b1b1bfc17e1b18b7f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdfcc36945d9cb47d77752ccab4609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37327035094852d72d0ef403e3f39d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2005a71f6c80899fac564b59c923f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96da2ada7c4d25e8de34bb99a65f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8f03a1f828de347643b1cf7ba98a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139cbbd4824338cbbbfdedcba38635553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4d4534d4937c5c449e26d18d5c48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e778347b67e23a6c360e9b5383f1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17144a94562330830142110c181329556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e94790679fbaf0361a149e345854557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c2e5be44d31a428366287f12f9b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcda39bf02d2ae6121b5d631e56466559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf7f353643e4275a1f25dce76e063560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e615116151aad6c0568fbbb3cb136561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252af9abe15e8c51a9d5ed3824a1bcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13c2e0ec06153042ebe4a5bb3b334563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b96fb91632d21833118c4f9f8722564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd718b70dfdd697b961d3364c29d6780565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31101dabc90e2da4a44afe47bda3c4f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622f03b2a4b93026fb5aba2818f11d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51842cf1b5e503614034272a1a168a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e092d7e623a942fc28393b433aa627569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd165e83510ee4f226641a8eea9f39f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ec507bf693ad34e8c5d9a525927a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f39ea3aee2013e14461b8a00a937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c907fa565e6dfd67f88c100cd762d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a0c8e6cadf1c824e9782b2cdcb9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9a31f2132d3a5caf0b1f1141473f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da476b7c015e28a10e7a2278eb00476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9bfe5b5e4b97df969d983588c98b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47877dfbd1cfd5561c89ebc5bacbd34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0326ff2ba1bf425fa35c3972d8a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba2e3797aee5d51582b8811a24b17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9d70cb811d7bf05ea24f367f36c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc28040364c591a58cd3e7d5106124582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33566f20c955c678e8d20e855e2aa1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592f5e014e2ee1ab9195c60f5fb438584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58f923e3e44d81f946355f68d2335585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf800b8f2554ed2d46cc1c0b6f7699586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b6bb56274e4356d14c5986cbf45a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb06ce297646714dd7dd9a5e45f89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159963eacdc5d66f79e7eca871791349589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ccf5ddea6032c04f28f897a514b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0bf59aa6315fd3a916f75b4c97c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada33a90359cae76455e905ae5ad8e92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee6c1526e1087fb169e2bdf9d5db5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94eb619190d892367749d055e0f33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a87915702fc2ba7e9fe7c3db3bc8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a403062e81e3ebb5333cdf6fd04ba6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6bd9abf030a32be450c0aadc56ffd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6944baceaf0b6899eb2e98609801b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0164d55377b8da02d9d4058c9ff8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468faaa263858ce14d38ec10b8a8a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f95b4fdda83b8ad5e614975a1c8a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c660b49ed51b6644a9367eaf554e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eccd18dcc263d5745790e93d8ca132603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3abe9dc0c2303d0e7fc5279080c1ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fec70ce4159dfbec969d2dd99578605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674a4a4e1d6cf10b733a3d54caddf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af989da2a7ab2d0407286ffc107367e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748b2e5818918d41384bbf995440c6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1fa0767431123bcf1d95920ea1327609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8593277ebec9f9f36e44f2cc08085d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a28298aede3eef58dd3717392f02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3767610d19d3e973c48460038a6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f2539e073d0de93196c8f8939f34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a898f0494c2c5d05736177056466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd055bdb0f35cfff294d2b4415cf79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3a49ce932a29f9b160350ff0d1ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9274f7d424f8b5e545db3146c52ab6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db26364c2c8f24b2ab14e3037e26b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa587c617e4e054c7b42c60fc6b31df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ea8f9f1144ef6ceb1f71aa3f7ba4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1038107274c1264e731f3acdaf2eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5128c692649380bb5bbc35ef8943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e50d7fa64c18cd729c5458191bfc0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a2029ec84e4bb63b95af8e1a45a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d22759d62a92670bfd5cd49d4706d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79dfae6cfc3c8ec6ccb0bdf11c0f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cef8202e44f75d3f460ee609bec033627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3c959b1a541af2d92748ee611fbbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43536f2ef467efe50a7347b96e2671d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9259233941a7df6a34f42ed97ade5f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5e57d88b4662e63e05a62cee5ccd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020cd27985ff69fb7545d8009f4955b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5769a437f886ade73edfcb1f4034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61350ca85ae2707c1a2412e24585a43e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a544ac21544471d69737cb9c41ffb1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d88281c146e5a426c0a0d36d47a4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e5a70165f7b72aca390b8ccfb54d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa478c550743bc796f5a119493d7fbf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf79396d4bb91f9ce444fbd226466d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bca4c16206e202045742122314bee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599883c9e0484327f5c24391f2c28c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ade739972d21d8b7312b8d34378c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be49d8a9f901f11dcdf9227196b093643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b70cc84e6e251a0d5bf62e0b23ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd4d0cd4d658b390884ed8484ebdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bcf867133d79dffae14f0bbbfee72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58d36ff084fba2153038a6f9b3358647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91463e4cd92312422a49908ddbc77b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e49fec2d2b0bcc85f9664343b8c1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17448ffa370da9870cc4ecdfa8ba4217650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be776391911f5c39d350ba5c4f59d90b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5d01b539b82e40f079eb5ed4376e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8179cf3665b10762218e63cf620064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9e84fa64db766f50d012b7a5f9a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30effb958658e10895d0c6dcbef2bc6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77530e41b273b142974fec9503fe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43c7d895e6f4e56e4732493a7cc97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47433f3380f4e367494a5efb7e15f92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3742a71a2602052cf7aeeb5353912659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e63b6d839dc10a066b8f5cca4bfdd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdfee5b9fec0348e13d5477fde54f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee8c53380a323e1c17f73cc50edda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f158c3747ea33ff99953e338519b58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f03141fa077afc56443749d5af8b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eee5380da3430f2815bb2a0fc3181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b34441df91298d78cf462b2ba049f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda95cf1e0df5748c044d0cb3941b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e947dfc7341833eb374ad35da059668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80cd661bf0ec5e25b027ddf527fed7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac070b59db1bd56745fb60b43efd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3358e82a839d65be50b5d95174f9831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a3968563c87bc698e03da6f4b5ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203cfa336f134dc5327fc3f18c889ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aec46a30f46259c507c22cd615e4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51662114b8ab878783720a49169c615675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421bacbce969b83d29349d9669de890676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f0faee5973fdbd83710f9188d5bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8bd6c598c0e6864f8fe24006c55d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ee2bdb824ec455b0004c8cf39eb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3de7c64aceeaa6e7e2b5eabc472b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58679c064ae46ee5e7137ceb6eff3964681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68e92f872d7864347a56a1a923043682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272e799d4f1e620aaa9b00cee1e31f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006215d96316fd7aedc255a49f0d68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808925b48eddb030e34994b3f82165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e8be45e32fa2d326071018656b5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f75a8bf1e9864e78c21825f741b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1102178ee30849f154ed1ac80e56a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6fbb33cce30cb0db85b3721f6d1fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f010b829bc6db485f8ed9dcd24011690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1be1374fe479c491e0c3a3302b04a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc4a47214ab22e6c0c8bd01fe6126692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4568fcaef4dbda3ca312b297e2631f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef68698e571960d82bb80c9deae27c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddbd328c0968da147084cf35d17761695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439573b2b8fb5429936be655d0140bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8384bd9f843600fd6196459759d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59342f45f8e966ba94ebf5cd148ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ee64418aae2d6710d7bd0502ed79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a08c32d7c9589caa069f845e35827700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671031b2b7306638c2beae9ba66f33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd4a0be22f77fa41c0454eab0df05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14210c176fd201cdf2f6bed0f24d4c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239816ff102671c8ec7bc2b1a5f2a20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236cc6d0ce23dabc7fdba146eba81cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3853dc4fcc3b2b2c954fd56c1037b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285b9a4047901a8650b9829e34c774707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac6baead4b9cd7c83f0046bd89232708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126d1b9168ed49b873c38a1008fce2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa7735fbdf63f06e757d630d7a895710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4a3463e0227a9abed7c9ab61b707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0cddf0c3662138e83c7f0a0787036712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351ce60fdc76cf955d02bbfa44cb35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd32ba3f7edd88883b1d406797292714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96a066cea7c05d34ef1e4e949a3aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e099eac605c249c80cd4f10717de3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a4e2afad5a9514aa32d38d2e4940717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f72ed0091f9246835a1e4cb422d6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1ed35b09a59963e739854c5590b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c4582bf9abe0c4d026790ef1bacf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced56bfac8a80002171f6f6bb1ef602721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e6a1c6464cfe78897fc47859466f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c10d1782367fe5a9006d0198d56e0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba57fb2ebc548e48ae94857343ea2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c0a11ae8ceb2ec9e32563bf9f431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015910438c65c1f5e236efab452e86e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ab5d71653b771c695872b8da9b0a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836099fb3b87f28b3efca6c02d38ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9151953416c92d2d23fe0a405829e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44ab0d6bf8354f1d842577fd0a1c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fe1059939f3cf5b9ce547256c85a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6763bd63bff25499e7ab369a141f2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f34ae439971972fe12875585f93c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a40acbc1ae419213d54c90121d75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831a8e1405929f41b7dafde2e401a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175dbbe819f75c40b379637b757955c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921d80f9865145347f17e559747d23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac1daa16d2ba8fc9d0ecaacf9cfc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da16f2b2cb0a1d09acf04d6fbfaf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e25b910dd15532dee35a9deda5840740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751162d96b4b256570775d079e32829741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403513e55d9186340468a302176b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4918b3a77935641c15d039040f03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd77820305eed0a323faa05f3d424aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e51af484f30a8843b723fa7fa9e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f0477540c2e764e4c2328df40f24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8586f4fc19699fb384b09dd9ac69c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcbc7a167530f7620c340d159bcb6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb6f41f001864d7db04a180c268e09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081566b3f183fe807a86a620129670750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab511fbe863efc536f45b6a6c42ad6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128503ad90cffe443e2c81c26953e00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614ca8b7947256efa92ef7b62c14d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd4950707ffa1acb75ea3b0c3a30d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281fec3838a5698221c1fd3fa9cb272755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f4182717627d737306cfb2ba41508756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993736f7f9ef61c69b9bf6b2f0f18d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438dc3699a6e4331cea97a596b0fd1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac5ae13816189382a0c62bece999be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079c569da5bc009601a2bdd0195647760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c84af9eb65297b56395982800cbb5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612be13e7ad11e63002b278e2e66af1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b54899c9176d6eea63a02a81a4ddd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee517a0ae55944c7f72525c59be191764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81d87d302905c34b907f7146d02ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f7783fddcd20dce82dfad35abfba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d53cf924ea7122f777348c4e8232767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73b72e74714acdcbd2c671acb84525768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032e52b5ebee6f8be34a966b59a812769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecfb216da96d0b57c3e8bd2b6592b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb056ebb9944e3180f62de28882edf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23fe5e715376ec6527452c08353ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b6754335690b0923ae1f4b7ced13773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e2aa41cd91b4d27edaa9e93964f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab507fa79b1eaef476f01bd9390a1d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9120cbbe7dda1481aba88561123c0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e00d61c119cfcff2423a9892cfcdb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca954b7571fb46ded499e203f67e21e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0bb988f4ef9405eba6fbdb2fe200779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad2db600c11c82d91de37629a1fdd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51603db5547a1a2516e3ac571247cd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4d9e3fa66601a11d0ac65b395e57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d63d53cf73c271eebe11f80a88304a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ef3a001cc9b95fa8f92390b0ccfc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b6b18d63f7f768f784a2aff526046785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba02c184434351bae8dbaf4c4043085786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc4a8cb7f30961341835d9c8346a3e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f83ed70513317acbdc10848f24ca2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd144421daf9e47c4d68eb79159a57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395913fdca74f6201fb7639a6f4ffef6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560fd4b9bdff6fc567fc9516c94635c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02c7f252e2e87c57f46e6ec8c0829792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332218605c8b817a4c17b5e322ba7dca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c2afcb7f794f9993c086f1de1737794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffcbd8a3e2beb327ea31c2374f61f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a3cbfaf1364daef03aa07bafaa40796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5b7da4d5be9c3bc827582c9949f7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950a2ac531426d595dd67db704e9b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fe23dd5d9c6df1ecbc4ae462a005b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb266f1e2ec1fec8a62f65e605cbc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea77620b4a89176b3ff399910e117801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10429f79cea4d7073905407dc1c92802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4cdc21ad6936c1434534aab87eb66803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3ce77b6d898cc32518cc39c8ac0e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d8897c68046bde4aabccf5364982805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abe8d782af08a8b50bfb2c330eb30806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862259581c5a1194d9aa7848471cce9f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddd1340ac794f953fb46a014dfafe5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d9b202034502f6ccdd9b7f690cd3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbcc1360927654cf3e1fee77ee7ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253148b4a77d2b00f4b6abcaac11adf0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d61477101baba7df05904aebd49d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67941a054e6bfbfca397595323f70813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2da99e1f74378533b0eb1cabc7230814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e672d08b32346a1744453409fa55b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e37d0a2706edbbf0128c84bf90fbc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49def54d669e5f8fd344410d0828658817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a0c83f1248414db142a1803914d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb9235342f0fcb6b59e2b34545dd4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b7b0545626ec25a79d12b32640a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed619dd0b1322011ae5cdb0afa219b5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8562a64ce035d6f565b864b00cb2f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2c3a1df59cbf4482517166946854823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5184b62f2a2d0f3a79f3e37cec59824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9dd9c6a07dfb8382184db0e03061825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba06e6ed2ae6672d0a8cd85b4cde6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b13ebd3c53fb9d625d7f0e82b3f5e6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d692756b62f2a03ad650b9cc81cd0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d919b9f8318dc3e8b1ff3b124998b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad1af5dcc52fb5316050bccc60e5b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa45a3a5d082cc3c4c125ad8bbd132831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84643851d09387fd3fb49e1c7623d60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65396bdc03ad095fe80207a681375833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317e776ff37ecc991d630a5f13e4c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093094a9ece33675b0be75cf6d725ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc39e71385db4ce51617cfce6c2cd4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b56cbefb0f3212a73598db11cf40f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e586be13ce8bd0de33eaef9163574838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1a0f07b94485ba23fdc3dbcb7627839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa4b1ebf10d4c7f21c01b5d2f442f7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2833cf3983fd63100afaf588b3b6e0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074d1d67157f41ca48a2455a0823e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecece525076a35b88fa12859737a98a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa19fa249362fb5f47277e8baf3aba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e95521c474e03f80c38989d2e11e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a29779055797b345cb67c7e454e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce599910eedded7c809553910d087847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff72f2ce050a7df813252ca547c3423848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f64828550174cbd2888f656bcf2fa0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf654b102c81a785edee4006cc398850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77829a6559270d7ed52dfd9a11840cc8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04510001bb65ac8d0f466c38a301ada1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41788494f26cedcf5ffe78bed583c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19ae896b7541f3de3ad8b02270010854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aade4b1463d77f30118ad4dc3fbdd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c3facd4cf4f20ebfd1307857a98d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3696d9dd46db7736fbc7d5991d8add857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa466a5b5cccca7dbf580301bf2bc224858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f62541c6ba02e932531193e605750859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac18e4a52d56c8186f74d3f40d547860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849acd6f6bfa1d4230cfda08558a5b7d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f08e555aaf20c3c1bb9b8f9514b4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514bd87304654e99d5670aadf4b9621863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d5a862412a132db7c89415a2cbca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5aef2e22533eb3e1da61fd83bf822865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f6554192d76cd7a359ed4c9581ec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52988c11ede5468474be3fc7c90a9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e956dfd3dcf15120874dc710eb8482868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de2997405c663d31ddbf1a731d4db869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228af2731a403761c9e16c5d248ff4a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1808895e047e4a9bb30df80ad2f17871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1537fcd8e9e41dfde1dacbd4413094f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96bac8e83d6a5d94c4b3f669c2650873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae619f5f041513e9765b331b4b60be04874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12fc5839bdd69b64407d53b68c197875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f07ddb2da1f6a8e9f8837641a45dc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced36d59f47ae86179308497a992e88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d180d20117c5e56fa1a309dca1fe54878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be2305658363efad49b63090d26da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5427057ced117ca1e1546be15cfa5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e299c703346ea02fbfc047c9fc2d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97d3ad050fa85583215aa1b23b618882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68242ae88d51a84320cdec80a79817883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34c9ce0a5544dc2f70d8f223b5782884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3461c75ad20b53fd0adab21b488e7d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65732970cfbf1e7fd5abfc1152003c8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642c1d5d4410b039a2ed12278963376887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b406a6bb1da055e70cf67be963afbd4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18847d5d54fc89cfe5771745a4bf1ab889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91272ec8fd28ee6676066c0207dc1a6b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85b1e4be9280fb2d7c1830e222e3a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d8df6a012720f0cb2980562b6bb6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de94e20e864d1167c089878817e084893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e60a598178746557964b538b868b6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c430efdbff1b42b36392869c8ba057895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14678dae690459a9543fe07274731ed8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b0dcb7fd958ed9f137a9a813d3ba2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c04ac38b43b10bbe7bdc19406405898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c518215e45cf7157be0effe9e122d2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24cba23e154ad2d523f395f95f804c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802a43cde77583b2e949b42c619582b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4565db2d6f730c02901116fa83253902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda57a36a6d7ada2df80180cec922908903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc06b39179781de6e32d5be1e046c3c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c47f9e0451fc6bd9fb664e3864c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83370284a2b1e8ef98c935c4eda995906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74b102585610e1c42bbbc596e66ea2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909bb23a34208203aa14e501502f63908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaaa4dde2265b6d0f23d8cf147387c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da619c8d8d9c5f30dfc009ff2eacf0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092bd409e363df28c8209a176a954a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd46cadd6e4fb6fb3c4d2429a9ef49912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e4f46a3f9b8da35eb5fa2029db238913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af17b9a47beb213274f82d5da72e9a2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55183303e7e60bf4a4e3de9e6ac59915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e0044f64bbf90861094ef98aa9a50916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7b20eb7f340e404d7b45cdcd1b4c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4e1bcdc840c85ecee0fec9802b6c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320cc5b6f6ab8c7bd19851d235c6975919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d26e1bbea8f1296a8cb7b21731f729920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b38a9f6d7cd364a115787b6cda80921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268c936bb76411c1b010f421d39451922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dec8a6f67663f2568f259d5363c9ba923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d650fdd803e952e629a5e198c66b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a0ab9e71a071b847662b7d65be97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b6174349e36875d6b99a76ac538e4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aa4bf16a4d3ec1e597a6fa7f5e311927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49ac7bb5121e154cfeb0ff302e73d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed8136e3d2007606ef20c416631cfc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f0576dbfb7b482d93c8c2026c8f4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293b69228cb009f4333cb03c0cd871931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2822650d9a9678e270c66053381b8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a873052b6f3e69031d33a47e9cbb1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453c26325a4cb502f159c4ad96a49a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2a97eab1d4a97ea0b67042b47dde935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a744e6facba4ca59c5ae3d1e91f856936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2a7cbb75493ee6d1644cd0ecaeb7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c255e64b93161c9f85bd29d175ce4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce5aad95f5786e6e746ebca4247e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c970bc35c10218864750142e5f5e861940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b02d4dceacea32f448c1b890cfe71b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa3b344d208d5822158bcb8595ec0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20681ad7e58c60d5bccde2e4802c1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc9aa5873d5c9cdfb8c05657e5e02944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856ac5987cd9289e5f745e7a856f92945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf38ce0e4cfb6252b36b1c7ce6443946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31142d60a5debfa4568a8800fe161e5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe24aa58a72225b055f0c8c76b54318948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a75d1cef11e8d1fa68a7a092707cc7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0be495fc0f2f82c4818233cfdcbc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d448d1e15628bb47d77dd93dcb0a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd418d7a6280456af95763db26760952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e2d3a355be3ffb2fd6c17490c3b3c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f878c0c73dba5bfd431ba6611444954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a65b4e01ae93d1d468d017c21522955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b101cb0837e37b93b2ba495cabe1c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2ad6386d7274af86f97a3fc0bb98957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d85c9038d0b669f132edb9862d50958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083d4dd36384e436c02bb34bc3ad81959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c206770c866c42613ecfd9de21b49960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514864fc24bb1a9a91def04e1c1d39f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569412614adf1fa064ec88fb55ee15b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c41370f5401ec0273e347677eab46963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62682bd7d91a19cba8a97cb0215c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b75d44fce275fb70a4a6ad1406779965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e703b1a9b804c6790e71d7aad56a047966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89af88694c026721a021fdf80c85a3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9324742d09b388748155227e3cf3c0b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fab60ebe12eb8d59863a509b9eda8c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b870ba51fb3be08fa1608c9fc59404970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f768365e9b3dda6a52bead985646c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ac84f9c3706d7433e25116d5fb77972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225a85e473ecd90685b636b40c42fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b185448743acbf728ac8322d365362974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f75d99f9ea16193f902f097064fb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225a42f17bf3bfca0c7c048340a07d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4b8c6ad6a40dc5a7f274a3aa98ab6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3039886719aa3341a6bc709d989e4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a16f34175910563edca93a575855979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398530fe9d028c3b69ecfd0d73e47fe980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e524b6ea6a5b74db6115375089b82981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe2a750d263ec057f37fb407cccdc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799683e53aa96b00833b2c15ee50029e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80dfd9b3023dfb5420d29586cb9823984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e935e62ae1c549729fc40bbf7f02e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254ac0270833c28f14b055817cc5f4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205043442ef1c08909d5d561ab3be85f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228c31b93ddeea8601fd6bcf5780572988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b91210b196145be68ebb198b2feb0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5490f0cea060085ec508ac6b6c79990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ed097a14ac92025813577bcc53ca1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa1d86c3ba6efeb28abc6df51a768992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695112069eeb9a7cbf574f223c069f31993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0249dfbfd63e0ce0e131d5ce4e436ef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0b6c774b102599f75ad5b17c8d84995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ca0af7c5ccdc0e4fe21affc7783d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97a5e569856a178149ffea89e9437997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec66c9e3ff4e112b31a9ae5f783032998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e094df6aa445122283ede1cd27f11531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efe6a988b61dc386a905a14f8b9192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c840acb3405ab9fcdac354f2f9623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e4314ccdad6fc2cf25acf829f7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a85f2c07a8ddc1f54890d676b20505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ced1b6f7c02852b1cc9605370c91a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9205a920887c371fbc0ad90737d52477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7457c207402dad3f4873e1a4b9ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d27ac0e5f1ad3612297d5bef48bba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690eb7fc598f47769ebe62cfc15865810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b1050625de9e749c30838b5de02f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8cdd1e060ec18580dfa1eb8618bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7220f33edf10e069a98a914b42d84ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21776dec9b9a462fa1136190276d70d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d4d7937f32a4c5be31dae6e004a1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856d636302307803d7babb3da5068716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f8a09a53d0bdefe183f4b67d00f7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3c068eba61e7822ef9876b9dd59918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a81b0dc08095f9c883adf7ee065819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a1ed46e2943e5654505f55a036fff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb252134adc9a0c11a0154b318e8d9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f61bdf19243ab71dc1bd5be544fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb697a8d60af596a3bc42e527a8c3ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0ffc914466db8dcf651623c8a9fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ed90ed4a6f8af10222411078fbd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec59bd5b1134efbc61709792e1a3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba086a79b2c0074d673c45fccb6852427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a63602aa031b865ef79ed3438081228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e233fc5f14f782ad8a2e2b813549b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb8c49d3057b5bb4ff3b9e86b156130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841538875a1c804b17983652f795300831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eacc8ad148ffbc018154aafea32dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d94f9e808e0b02f0007adcadfbb3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78aa72a0e65e6f2f505d51a5369f7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ffe35731fd73085253f58b03e08de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e98704a388ab97e6d921a4baaa0bcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5dfb2958e88b1e1960f3c8bb9dc0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d7e44fee43ece08e080beb6d077538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0677914fab3772769e93d57d574b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b652b51b93946e0dde58fe77da86e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf77975f4699fb1e59703ae88e94e1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa209eec36d9c18ff2ddd53e80f7cd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8ac6249b920f3c882c64a1f4f33b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f6c868054134683f63fb4065a1d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964925a0a6659a4625577fe94f2d4e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813e8c0242d1588e0ba4115250657846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f6daa5e4dddaa3cfd1524ff7200647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc28bbce08cc4326ccc6e571f193b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d53b4ed6057503ae94ce67c000d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b11540fbba4867fe313d837673ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d729724c3b861fbac6dada9f2cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957372c1a2a204d459b798f4a442ea9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f049076e8b50bbc38eac5d1ac1e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb361394edbe08fa60de41d832da6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606eec74cfffda343143a2526977ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a681ec076e5792c89d32b419c2d926756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04554fffda34ec84e0cc1cc8cca4b00357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32cdc832a00d99c503c40c7c6ffa6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccd715089c2b7453592f3a44cb70b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4dacbe9157ee993872ac69571d7a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa8ae9a097cb6ec5e248969ebf54a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14f698fb06376d96c5bac29a57b5e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f150c48ded00c5bd9b6d1745972c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e5567387e0feda327fcb897f51be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc2a56bcd30675aa7b7ce7cd76c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18179711efdc34afbe0e3446f7458866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9519690c306bc8892b5f4d1c1901e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83b2ed700826850e81aecddb487e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897a9496f62566a7ea41548276ea7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1293d558dff2379086ef88174350070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2b3e58068bcdfda053e0a0e4d21071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba6f398817cdef1348494f6671f2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2506d89603fc9092b7e6a4d3235fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923749ecd8617f82e25cb39f7865fd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c8a03c31102d949dd6634220bd78d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52762d950cdf01cd09d44bec2fe482c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fde04f3e1600a2533f88cbe482c0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93c67628cd53d278f4c37d70fbcc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca366a749be2279f21b0c8ca1b94bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7edf6a2bec9e65a1b76d98b39a5a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb02e9af2099760cbc17dfceaeb1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d86458e86c2d56af30846202f212382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fa93d9c996cd8cdd40b4c5c95300183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd4d99dc7833f49bfe8ee1266559784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde415d3e11da2ce6a3a5c62da17e2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a37bb5ddf69eaede2886014916c5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f1c1a7485b2b8ba8c6b7d32d2bf4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5285daa4bbcf54780d529878b731588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae001dde120e84cb2cd89662a9a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3680a98c1bb8cdd351ed1e6e372a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352b16217a7c9f8ba661e39a0bc2a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e2e3b122cc0c4c90c7c5cce762aaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1310f22b3005a4e1dcce2ea01ccb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f625f34061a5a713bbaf77809a1225a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091142cbf65c929d76b9440134995bd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f83071622c5b0ec3ce0cefccee47396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91cac9c9af3297e427a2ae1393bc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff99fbdb7321415af133aea5b7968c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0d6273f54cd2c7f3d960bb1bba1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa76f0c3415050f7ccaf8aa637ccd46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dacf4e563f1a925129cf9a14a78da5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b1dc6fcdfbc73c2e850cb0c97069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c00f3759b45d442400d70422f7564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c555523eaa57f16c2b8b6f2107abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd76ec67d273f7684b7b51e0a8004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9789f58bfa95ae9b3b75fa6be63de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4583fc372de10c07a0e81483d5f30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456cb1e86871b45741dc93bf422ee0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694077ca00018e29111b2d968f8828e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bb454cf8bfa2380096ddc89385e90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf849b7757b016bd83e8854eee3a202111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a08992ce94d161cae290dc1c8a16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302fdedad5622e71ce785ef5bce8a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d05d39d0fc524978d0b1fb1fa0928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1820c4dd4537cf5c45b498b790ebc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2425119a551d72696ef020bb8a893b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee27cccb9d8cc75d013388131c5c55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5ae3c002eb2317f821c56e46d0e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b9df937424b8c9e679285a573fcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c6b1ed1a5a6f9aa35d91d9693cd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dcfc56ed19123db2d4afda678f5a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c56271df32e0f75ad8f6878effa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89eb6eb52a8d186720345f55910bcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69df3a4dfd9bb82d2abb333cfb12276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eccbfba4e7d691183bca8fc5dc02fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789971a27dd291b3eb8fc64353b9709126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafccfca512e535d5ef235536b8834ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf5111a591953ba5c129d4114db3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753bcc9d371a9a98d50b0557233b75f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885fd5369da5ba8e74c25825af77abc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5d26c8032edc8ed300e0b17d5f49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef716a5f3afb1516729f6d504b2f87d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a08eb8491fc7aae698c1a213aa92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640311e5bd5888f84a1a49fed20e69a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b3768fc2f0bb89b66b083694da9c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25179bc6271141a813dc62024cb71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd4438bbcad4f70aedb09623877c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71813a38d57990dda532d546ac210138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cdbd1611dacfa4435f82409867814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803bead5443b62138fc8101c873e56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3334cf675f67cce0f0493219ecc362141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02644f73060dacc25c3a99a2323dc4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e965f8c83a852432160c5d551424ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ecc1b4d7aa2a0389cd9e46e622e51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab33d22e4c401e5a9fc690468ed8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc3ce111d71ef667e3d80cae1b93e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bc15d2007c5849ca31bceb546a78a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f46f842dbe1d71d6024375b1d21a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3387abc72c4454394ac4df3b7d05c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b267f829550c1c65cc3ebfeed1b1a2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f2cb1ae9a004b4c5c34598248d3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa571aace79647630e5588988b9cd92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760e0192053d42082e2969b7ccfbcdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b030f8a1ce283d90cddec3e3e987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e6be13b5e9f2cca0e241fd9cd1ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca83ae48cb6688122fa966ebfb2bbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0920c4d5d35c7535c0c5cd8062a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fc1b0849da0b7b1c621038261d2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11963bc6a82b26f7dd8623c9cdcaefa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e591ccf4c6b7a28b441be02ee590160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb78133c01cadf8441d735c8192be6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020cd0e32cfe7204c050e23ce69dcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43b962c4a57e87bb18ffa27a973510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b6195445e3532e320f2255a47b7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301e735db68f4cbcc56e825eb70ed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086ddd72d2f98758c3203416185fe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d956396076cad576caa3b3e0b79b15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4d3671837eee0b4f5e5d56dd0fa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91a08afaf4a6baaee75ff1d0fe820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d477a2be68e6580fcab1ae8d08141b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601568e8b8a8848898f43a79c7e9b5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687deb25cbd8b5a67a80fc41f77978a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9bfa12e63ae7e3d957a404569513a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de9b9faf135c4721df8d123064f2a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59845427cfcbf43e42b64fa154c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d68842c6c44742f5454486bcd9cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20231283baa69fabc0faa23515149f92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b0b828df1887e07096b1b6287e99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423278209da84d7d955fc7f7f9e374179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7a095c5e9b1694ab81109983070b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3b08f86fd57e2180ecbde67ced54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920621a1d98bc275f5f5691d2a7e5a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715289bda8e1c1d423b0219a82641d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5506ed715603687a68ae1dc88670ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b65870f380773fd9aed215e4d8af6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79dc5d0ae1c584f9d0b7b610d428f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc11483af253af0683ef27b8f388c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9b9458cce90a447b86e604dd8e85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae1208bd2da1d0929a4e05cbb13553189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e19f27de07af8306e2896b4ee464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4515d40090efc93c94af42c87af5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710294aaa2701e100b73c91e829a88f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719a0d70cf1845d0a54fe1ea514b7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f93d90d1c5143c030a7edf73d71d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2c8e922428e1cad33911a292c13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d2fd7eb14ea15c6712eb39d33f091196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbae4fac69b686185409fc5d73d9db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd47ffa1db67304e11e641ffb543a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01ff3d90d788d2ff0148cc97c2889199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce418247b31793b567d55a70550b41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882b622c872ae61125355d04641355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f3d921f7fc44ea003d8a303d0a57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2434c37f1aa542d2aff15a1bd2ff86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb3013876abc9304651b34e358a3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c4d329e3fe83814b52a49882a8b56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe40452214d3d74ed8fa6c9e4e811d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a1165b80d51823d58fe777680f87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c72e5834c4a0ebf7c52d7e6e320b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc4a8b509e61e8f1802704f642f01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4e1ee0b9cc7faddd289e3c7f0d37f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd7ecfad3f0c75a49d3d58e8aa312211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282c6ee7d362e40bc0a9c87f0907a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e55e932603e54b35b96b837c74c53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f3642c3a2eec70376aaa942ca1d88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a4f05764dbfaa39b4cdb96e8d638215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e25fd5620a7e0df657a64585ec145216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00fd3e215f107118f07126578dc9a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143067301f4fad330e854d0f873cbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6a0a68dc5b0ea6ab2d3ff63f45661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973981352204904ccb970ea3e23b6783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62322095b3aca6b32bb82b3b15f685221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a006bf6764f9071af7b12d77572c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f05178b75958240c8de7fb824735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2186ad0503b7d34052f61375d0c236224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c97d7051ebd20da087afdc0ef0dda8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d456cb3a7fdf90d709c76480125cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64464336853e31595e0f13c96ae50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5666ed3b3cd1c550d8755f8e9039526228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f83f0a831fdd22ee6157ea331b31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619cbdbaf39c9ac6df02505a1f334ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccb7f24db527bfb094189e34a283ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a21fea7bfaf72f5cacadeb04c648c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466f4c9ff0e0f064f8bf111adf1d47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c39122c45247e5f5c9405c749306d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7b6e484d35e34dff87906243d75f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493c3df147cd9bfbebe2cddafb73292236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3e12be70c5240ea91a91c2bf95d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2725c8675117430d0a32968b98e658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211367c23358efac4a97da738572f81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041407accf1c6b1bc9621f01aaec6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e75a8be221ef634fe7b1c1e53f9f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d77ae4888aaa0081f2b7e171b01280242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc20703033a5c31bc9c3923e2cd7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be014dee999dc37a40e3ecd559494244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d8e577f9dd1342566e664df1b499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36400c99fe877268391992deba1c3af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ced324ecf323f906f190c7df9c4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8795f33c4d1cec7bb786cb7159917248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ca7d952b9c7961d9c48f897c17fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e9656f2943ccc0514781c751aac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8ebde5d2e9b6bcbf95c3d2060a347251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e89c720a0b2fcd83972de1c453971252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87820e391bfa3b760ea5de0cc24c1c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498673716ba14c33a36320ebd62e21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf987d3fec39fcf9d612de0208c3125255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1d39d0199287496db9a16ea1f6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f11e4c41d57df4c2b49d84cdc7b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1ef8e2379091f80b9e2de5302f9b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e8b89e92b26d4219241c26c683f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92547e8999e72137129c32a58bb192260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765092b16916c8b120ab13999f5b94b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc74cf046744a7e1fad69186391b8d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635f7d3491fa1c41a3fa60d936dd1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7efea2b597c88c4ec57247c5e38a4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da395ee71ddad88b5fd45c1430e29ebe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b629d78f8bcb141f8f734ec7e918266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2bbec8c3c439a7e745287de8218fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de2d2b76ab2d7345862993a95b195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7df6668b0d141b3ce6f88f1157cba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876af90fbe8fc33d2fa62e21599ee51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121381d6165f265bea1635f43b231da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e63aae0938a3c126d6b0a4e584be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ff3ce11114c059b779c091d5d437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c5171e27c75bf44c350931f14423274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05684f48228367a38b22603d01a541275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0814a20ff589768a8f1727d3baba10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40510909151915549338735ffe58a2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87451a2343d4f442385bc60e930f16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780467ed7a469027156e5953f4b86a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48129fe417c5658f18cae2115d99161a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa22db1fac17f0f1ecb8ddd1c9f61d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd615b79d2388aca6257106c6239e72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a546269ea0db9c10ba8ec37b47ec6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3606dad112e79acf84898b702440284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6acdc9162e2cecc0e2778af853b80b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a410fea9911f3e1840211bc3166fd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def8044f70ee2c459db4b4b7bcb5f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b727369b396519f3f8acd40b5fcac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ba7fd7281a9d71b1cb0f2ae354770289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c71110bf29bff6ad86c6204c8b1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcbb13657d0d3337bb48b5a53354a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d6d66269c169ead0968eda27071b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874dce16f550b7a71c12df532334e4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc0a69b1d73d309b2f44c3a3edc2b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956162fdd6222a624bbd6fbbf20dbbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadb6fd945e1477242ebbf91d31b51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48755c41313b86f8f3f919b09ff1141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1675937fc953d8536da81a50426b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c7c9e781848e4e26de8e18bab420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4981c610e5def9c181b0e88efb871f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07153daec781f5898daf35fbb2f90a5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93a4191a436e9c6db169c65625e64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fb1457743e154f8a2f56a2d00610303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce7838b7a6d3f440a50af5d0b1725304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd675ff53acab6142acc0a3a55085c85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595faeae60e3a2ad5e996e3cb59f0186306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718613058c863526a99e743ba09ab56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da6a0b7d861bcb3510ae3f26f5645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2c8d9090ffb45b9503ab11b735b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f856d4473c4f8122d4ca8127a0ce1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56475375891bbcee9f8928d9a7c87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85a5cd4657a3c04b58db0ff251f60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a20dfab7cdf81618d052016a2cb8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab757a46f6a165617ba094b8539c8f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550bacb467fa0e04909be2174b0a060315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4780413fe42bfc0047ce7c7a248a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56246fe72043226eef540d56684dd65f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6bd4841a4a7bef6307c1a66876a32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f55fed83a496cb07af3ee30d87cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a032e965a22ae7b09fc49764f3aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a2537f988eb6cc7d5b9ecbe3182c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c06854289b9ace3ed2559abbe12937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbaa0306bacd196aa97e09344f4e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10746bd40602df8ecd1814500fb4dc29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fcf0fec6d76a140573506d7ea77b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dab0b44b41c9f4f4b2428953a446f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c455eb84ed82d976b53632424726da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0fa29f106eebe24a2abe8c5624a24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15794fe9ed78c74810d4c029295e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98974dc3d41ab7ae78864347aa9f8915330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c10aa16c31435ba72a45380fa64727331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137ac2c1ed22e8f9a68e8ca624d159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f16e639b792cfea80982737498dbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887887d077ac40ea7387b5c1b05555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34555d254f865fe5f7d0af09ccf3b52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e8813165f4f5b1df516d3bda40afc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a579f098c60f433345d2f988e876a00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92106ad3e7845424c0d3c3587e70ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912258f51f28dda6a84cdb8f059d32d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb9f38b22a2bea2775578cbaab35a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350af4323169c06c41b378d0198cbee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a1d6e0d2cfc946dc174b5d6971846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11964db8b82bc212095b71c2c5c7c19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1218d7e175eb32596b82b62e7826a82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee38d6ae91e59b793f8e493510449345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498916749361cd18b6c4e685781d0827346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f299c5c492252fe30c1e45a6c8ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854074c43fc195d04941a671de9c8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2071697bdf644488e0eee1554bea7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf3be67be073788ac3b65d0189af0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e2e387531e5d5af2dcc44325a2c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5e5099970470229621ba1a36c52f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c4f54f3567d6c44b8bf470c46a89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b026ac0e818d1d48c9ba0a444475e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6e78ba8fb358ecb2bd2ba965b056355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6f7fa7c832f8fcca4e2f500a9fb79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3eabd40454cfd48677c124755a52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a20e2d7c3dce55140845b77320cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5c9777313a3a072b6ac5ccf7cee2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566956b394faa148f5a6990236ef26c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ec72916cca7d090391d1c933a4e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edd98d5fda389d07c17c68a16d02a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013e408dc8dbf5c915ec3f74a4bc59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47e3a11857a1fb1a3414eb692a923364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8bacb1db4b8a63c523f3d0a78149365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb2337064a47387fe388433203993366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dccf027119b74e2940ff8e0622c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4db82b715037562f2d6f4d55d53f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d80bbdd1cb29d240413842b2032b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24c9ee7eb121d072abf7c059c4258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1eac5214d3155ea1828576b9d013d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63181bf65c0c073343ccedc9818f8c44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf47f8b41ce3a12ccb194d2a3bf74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c97324f9454903b8d1f7289ab3f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f87e506e1b0652f52edf8fa65d0a27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98d3de67388aa2c44c2ade27d46b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc01c3f4e654f3a5c1799d9df688a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4dd61ae34af0673ee79be68da17ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5035405267ecf4abc7b0de4c4557d9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b97823abd5bf99ede3f087c9af1d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa82687815ebc08b85facf4e6fe080381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235bcf734d1c29798d2e2e8fffdb088382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9692bcd4aeddb7c5038353a700274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eba0276ed4bb8b50c2c75b2f4a052384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4bfa938b1d5fd9d0d30eb4aa9ad05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8e29d9285731d00b3992cd7501f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aa1b4ffbcfbb6c98df1544fa6579b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2d950b7be0c9d11d48b4cbe7a0ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61d49d87adeada7bd495fa1cc98af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7624a1114aed371c48c40e61da7727390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b8ade1580769407f86984d5c6fc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f6768adfd13e6d3d89b3056bdcde4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f91958d40584104cc6221966934a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5454beb30b01b64cd471062b6b7d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe76df46415db09ef95f6087d5bea8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa8758bba0c26978520ad6caee15c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da96d132a1aec70e34bc74626690d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd369f22fdd78e2a65f0db19ff214398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6115a0730b652d5080bac2e32c70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e3b7521951aa1a53837b603c6d6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d174db6b460a2b613bbb1841942333401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d1a2ab977443c5fc8f589b9db6a8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63862384d2f3aca85e2b6dca419ca06e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8d89fe413e98927a8f79ebcc7dd08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40ef7f6a9d7dd42404ea4bd95a3cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364cec195848ca5ee194e8706f85f2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fd6f3e86e096f5336596bc9e1af5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0078e78ad6bccbe72072adda8ac4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57040856c54756b3715c94886f944409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e2b55a7dc5330ddefa1cfa35a9c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7e98699f095cb324b5be47a4adab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba2ef618580444fb7d373b1c903a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8d437bb50fc9bf9ee3253370cef0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21864f8152ca9c7d2c6a5c14f1136414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef311db00888d3b531a897e0449667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9b20b1490eb0ecb82e546f380252416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4afd9a6ada001e4a1ade1935c30b0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd17c654bfcaa2d1b9b487e081e49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d49c74eca9dd157406b964a3f69e9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09bdf6f610eb85ac8fb22c1cf54d2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a525469739fc5e358016b700de3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb26a3e22422d73d53c7d96a3ad85b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756d0e5efa2fe409dddc56a4b0d28a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dcece86df326130395c3c57a885cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ce3374dcf4ceb944925fb18db732425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dec5a7cd4bd7dc4800e81862d28fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ce106cfa703dc962e6fa4511fa68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2253b884540b0a6f6fe9c1d3c0a16ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb0c12052fd3123f32e04fbef99e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafddb2d5ab87dd5342bf12b9fecb4f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacca4fc2901f14fd7ab88b37ba7af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c200812ed9d284d174c277167c2fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8131caeb9879be24349661c06a08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7fc5cb163f9571158ef3ef8da494434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23425376e87495ff4b195daa8e749e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4513af5e76a62360c1227b8d103dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26119d3ad0a5326d2d8eda3a0afb37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb8ae0de8b9371d3f94b681da8e78e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87df3ea38d1cc478f0dc3b06dae32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60bd70828ae9740328752fe2281cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221717295cb04766f874dce6ebfb35ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f26ec613a33bdf3a1079084d53e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e906c7f09818c49f15fc98681e3ab96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433232274e907851eda3a4a461118f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd9affe37cdf75eadb366223c5661b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db7018c7f585c24aa05c70c8cd646b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b736bd32de511946765af318f8ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375071336249833774fdaf5c5f53727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d490bd033fb269fa7aea37ee50fc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecb90b2684fc657f1fd20cbeb8d4bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f319fe5b2cf690e02c5cf645fa7df03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58183d5852fb6b0e13c3ec34ee4ca4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade926c7d06165f1c82d00bd1548895b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b76a7ca359013e69f0da813a676d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84fa23940621adbec629f1b77bebe4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a06cf715579969aa6e37433750079456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf23a3b85cb23d7fd4c485e35d6da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b56203851c0136ec588f4b4ce02ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ee601dd02eb925e35e709573cc667459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a90653bbaf8e1e34a8b3708e3e83d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca67e6be2681d935f0bc75047d51245461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1c50813aa3104fc8d6e9d9391e19c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23173d3d86d1a2b85d07dd262d79a01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e94f8ed623f6fcd0a572b0880a724464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10252d461ebc56088d380e83dd21a5a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ff490ca094d88335fa4d09f6a7a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b396d0424086c15d9c5e4bda1388c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5469b9ed4a2a28627f0def5c98d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39135c6b6b515cd16155590255490469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6209f8c15b13bd14a74d14a66d6330470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fade994f40216cece7b7a744c3599471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581b5e0941f73d6a1e7d4cd5a9eaa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1ed653189e6f502394e7b37e83aa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ccf0d9bfa78605046fc7c8663ff14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba9565ddf47a49264666dde010882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a32cd009520bc5609b4811fc9f2ca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661d74761c11bc4e7e6cbdc4b6fc5e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a393f5c923ded280316c3d35b0d11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2853937233ef28719b3e4dac8fcb53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e016100924606932e26986d97b91bc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a654598a9d9812316d9d9cfd9bd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd511e0ad7297a07f51b455501f36c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b9561d1e3beefdeac0ac4eb84e88b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d7485e0c8c65ab625328ae06777ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec37e9ff57e7bf34c1fd38f7dde44f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d58b8ff8b72840c86380b59f272097486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44a8e50fef0a93021afc49db5a9ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9515194547c3f15bd71d56a3b1fc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40e42f71df09b13708a7d68f7fa16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8741497e98457d00edec2377069a0b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf912d78b5d0ffff43a281724100964491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aabe58e5cd877bec104fce866c5430492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e26f353e1245d0c3ca79965f9df099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94584e8d3932f4f89ec19ad8c70abc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc5d1588a82d0c40e2b8fc5c121ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137f8b342bd265a678255c74ff7564f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5fb90b55b4cb91a6e1b983fa3af19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43105616fc5e4f77a95cc43b827a030c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160080575c918e0672c3d09f3cf3d851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38aa2e6a9fd46656996fab4d266e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde687a0a43f1f01c17a753f27cceb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a574f9a67578a1cbc02bbfd00f978502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088be893b1c9b2762f54cbee09d3ec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f32b5357cc947dae540e4613d65124504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd478fd3d07038f47ecf8a716a9115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf56c01f5732b3da468baeb7c1e26c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3e6a2e48b5ef241eb982d2d73e64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c627b99a115d3b447c21b286b39f5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4a5f39f8b774ef36cda5b4ab5cda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2859dec1f124fe3166d6424355ba5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d50ef2ce0cccdce8acf55a1a167c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167e78419ba763522a8483336314f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644d6d4a9121cfa1c3236f835bda018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed24af429647d4d0237974dcf083d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ddfccf4f38da9df8571971ac722b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888eee9a1eb0ac3b48a56d7d653de27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e722f16199a275310826d6e2aa3531517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef601aecbec8b87102bd0e7e569408518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b42d29cc31048bf3d7e69b79eea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969606395f283a618c4cde063316864520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff341942299111ec527c391b02a97f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c9e27cbc39460f378fc895d1ff1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e162c4b17777efc2bb89a49aec92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b20b4401ca4bf772c1f7fe8086bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb5e869bb3f2118dee19a89f872eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14eace46ac8ca3d5fa20adb96201e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e12c489d1aa0de6315b420b1464f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bddb1870776c280219664fe593ff2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255820ae56de0c3e3802689cfacc87c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5811373c44070454f733063cc871530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f7d9ca53935deb2b42ab670820ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9f4356ed3a020f9f585bf9cc1af1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e1a2356fb4a202bfcddff6290884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da61d1c15af7d2cd7d12ba4488c55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31a59dfca4a4cabcc2b787e737aad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656fbdc965edae5e5c275d2543bfff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66d933e5e6b177bdc72f55096196c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb821240f1a7fc15a439bba51ef73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e068e62a99b28f650b1f926bfb604539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f77b88d2dbf60e12e7ae0acc9b873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea40ad0810ed96f3e0e461087e4b6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18df36ea5b2d5a5428c31d859ee10d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0dae2870fb16094a08582036613ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2f71eefbd94b94341f4133255b50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4db4506a35fdf617efc23906d1b7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75381ac4a06d672818bbc56449a6ea16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a20f2e0132abb5773c5cf9ce8d1ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb01892c19d154a430175ac73db346548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda920f55ab87b8253a5ad55628644e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339fca19f471c840657fd403596ae69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9c9ddbf275878ef0db5931c59b11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a296ba82bb8cd35317bfa4ab7159d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d689dbc174630bdae3709079bf1f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef430eca218cd44440bb04a56c24ba3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473182165f7cdbe7799442c6f7864a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c808c16c5f751ba8ddeb64276f4697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d599c00a316ee5ee2610c2e13f06a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccaeee46477ab58bc595994decfcb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e88969cb0b60d2b1677f1b636db6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60de1dd877f49744a5943d04ffc482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1678fbd8d38e6490538c18e8b73eda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5a82a2e922198bf5316a523ec5358562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97f226915c4dcd06da1863b7e4d631563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c94a663727ff86a4c86db61ebc7c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e652dd2d5ab17df263d39b055b2b57f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df765c668af8f83b4aba53cdf9e10f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fff88d08596f06a6e30fdc94507bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be573322cb7145e749d4ad26b80c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305405e8683c78ce292ae7bb835ab256569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c682708ad7b04129993a9ca3747e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d8d1ec572643264d710693740418571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc1cb6233bbe363283fdda1b3b12b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822725379ae5fdd025de6beb90a79f63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66cf5f395bfa10471c3a3399abf16b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e954e3a2bea85f1ff21eb753d1642575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece7c8bc203669205ef3144f5cf8b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7edd058d0827061fdf04ce039bd59f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e10bf1cb3a1d66e29cde15ceac96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ef070a6d9e5509c76bb7bf6f76282579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f68fb61a1a838d6f69d7fa3998d66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d5ef8a1d72f44ac93668b0f94d6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624bb37d0fefef285bb38eaa2ad0e8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f54e0f26ac7c944bd108dea414d35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46036641b54db425753a988f9c33263584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7697d97ca5cdcaae3ebdabebc85c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3bf880a2812e6bc500f7a9ba0cc86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf096f970a9e3c144ab0ab7dbe510587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848dc9e65dbb0cf299a2be6425bd396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef060d7bf162e530b8acd06a50d6828589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42dfa372b3f1deee5e40b980a02494590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55580eb156965b960348f7f7b6706898591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce69400ca68557f99464aeacad628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708aeac66c5f9271c088c57f15a2eeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403121c1dfb210a6062666279c458a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff64cba1bdead80df76d1a6c63527ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43608b4115419bdcece886f194c93916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a7a0496ad7d5b646651b33fae808597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32686abeb78a02d91290402e78d15e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe34064ee17b13adaebae1cb72a751599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6527e3341d85e0960097d18b1fa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3096078458c2f99867d04e9314eefa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e19a58ca17ba34daaea494fd1ac4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8faff71495cbe1efc3e898729009d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86086dc48ff5cc3d46723fdf36deb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a52f3ec8ac4b9f950c70e292e927c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda012a3dfe56e7a32589c4644d9991606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e1706fcdd291781f7e5b64d3aca7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8386e2583039c6165f7c804da8df4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e234ad25666667721c95f96919db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5b4dc35be5576019c0b1d992bca7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d16bd4b4eb596d85a53c5bcd1fa5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c999ddd2519ce9b224e175af05f662612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb97126716b4d4d24b47a997108ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d099c666f91acfb066df4102998f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f895f37a508858874202126b018b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53422f0b4a2cd9c9910457cb5e282f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63eceb012a47347b0cbcd15ad7adc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16ddee8d5d28cfd99aef15f95c6d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ecc821008e91afe864094602a382e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d1522911558a0d827382c1c3ba7e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea1b285c4b5ba1598d0fa9a219834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4291ac6061297acea60b741076612622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad60fe49190cd0a2fd60e01ea6b89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962eb55c2c47c46a557226b034b8532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbd3dbbb3ea56cc24b5b88ba88f898625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e2e7d4bb722c208afc5bab4257c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f6b58cd50cf69cd4b6abd8a389064627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184c630dc97a472ccab38d5cf72ed9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9e4f3adc521246fe780a4b942f8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbba934de326e928a2e2fa0949f7e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764d21c022698f463c4dd8c4a51e48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5cbeb466d6d885ff87819597ce23a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026f79e5189c75a798e68dd088c05a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e12ad704f2238c0e137579db09f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b8eb70948d67cfb59825628a53132635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a91f2827523c08672093c7c571d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1c17441f8fd254a8c0f42f716cb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576461b2625eb518c5ed8b478e8f3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bc5c1d9f7f7ebc2f36c898d55babb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b097f3d96b13f55d26973e253b311640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd834c1c70b51a3c96ffaac73cb86af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada585901cc6ff2da656aca5f811c70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d53332541162460d7581eb5baca6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3629fd8ecc5102b1ba3bf013eedd44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c306b466eae766cd439df82b82ebc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7161225d1a142150ca7d69283fcfbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf56156ca315aa24baeb20ee520642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a54b1611130453f39063029eb2a2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b666d2a9986becb03ceaf5d4ec09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a0ca3c0faaa4f50cbe1f3b7b6c57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244fce9e0ffb56f396b3405b1494e61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec912a1ef030945c69d85eb5406185652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf61441f35399fe22e80a96ea18e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cf4f93d54b7abfd8cc6eb74a1cf66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c1fa3cb65607029dd1e18527ea3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f144c344fbb36c16ada0f95a8bd0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eadfa1ad95991a800f989772788ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594429f311511bae175e29db77b649658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db269bf857892f3bc084256b98fd10a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e40d33d5680bf830f637a1f276577660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260ba06b6999a6b04e8c0e1c320d4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3a31ee712479c072cd82fcbadd41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6570586af6c7970e4ef56f29d9f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9fcb94d81a6a86ab687dc9811a221664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b182a2b712b48b085a141354b67ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af27f457419150a41a71b866fabea02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346026cd9f6362f02c9de347e9b4a6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8b140a8638f7673db605c8835024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3648e23b6ecdf6c4edd9bd89abfe4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac21b9e7edab95fc107df038eff8af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab17b46af0f4acfeec4e2246b4996671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb9cc270809a76fd64ee275b54ac9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982693b19080e57377822160e2f0363673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788cb987385ad60efec62992487e72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31da3dac1f42c4cac27b5e01380dc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86f92ded4b97fca325dfe15d5eec2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885d22109f7bd9838ebd9a48a3e9cef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5fc58c36316deebac24ef139dcee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da56c9b68c5fbeb03e346625178a34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c227b261714eef1a9e1e85b38f25464680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a0e71d2e5aa826107dc4d6691db15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648e7016815a17e0b8dca30f45719a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d8860551094a98afc9d3fd38aa7ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2cb4f8be68f6132c0f54327e6665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869633c68ed9bdac6309d04956960f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157e057f8afefbdbe7243a894a290a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917d2735adce346e217e7af238a164687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97b49abbd1ac39528d7f7bd3d805e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517e70375e19e6410442d77fbed0cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dec0d1d5a3ced257ec8b31f421a7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b4d4792d250ba39657c51f12cea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427882a252099b9e6f847520e5e2cc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d103bc9ee3941ea0046f006d67b50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803499085ef6b21d42eaa20f7f783ed2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bef914c5eec5575131b5ae446283a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c43888338d4b412a38ea2769a80e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d51dcbc0eaa20bb7e39d1fd1a3b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132178ad9a54decb84f4c4ddf97639d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09709549d81b798c4ab85e37dd4fae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea45dafcc182d3c0c3f3cdb2d9d8555700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2b16930d8cb007b56bd011a1a9069701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee544904d0f6fa8431d0cc1ce4f46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce4988c3c2b220f24a820dfc7f21f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b53c1011f82a413c0174f3204f3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fb7a1e17f7addae6b7720d39d5ccf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5c94bafc32c29c194da3ae653bd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d58571de9afebf044c6f8031dcdaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1c375fa754e013d240624040132b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e143fd907ef069cedbf0a6797286709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd6207dea8448291219c5f78641640710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749b244d4f48318f9302946799f3f30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7097a6f1d6ad72a860eb2d940dcd2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c73b34658a4391ad4f29b195e8ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bc5e197357bd4a696d1ea4b82cced714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398d19c214482f91d10d2c1ac77064715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40065a1cf0adf33af6b127c3e962e60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422063760506579437aacdc06dc8dae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993611409b2410080e05f6c359dd00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba298b25cca7616ec9b0cfb2fa62d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43be36fbaaa57402344c007b005ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6454792bd8608a0142b29f28168f65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681bdb508b141037bee4cd7ca89d127722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c23a47fb9578d686220d6877a453a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c03c37f3536f1173c2bdb40b6f555a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451efb0ba38446cc66f7b56f5cfc2b74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9638abc9730b82bd144edc86333b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b62ee3eda452769b7fbe861aaf69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d160b9c4ad5a7567bb90c3ea647718728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002cafeccbbf85fbaea0fe160e74c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4f3448c0d80519a51df99f7d02615730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1e31824954359f5725c4ace5b76f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c19c34f57e814b9de49496bf66ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee9ee069f2cd6c6edc758c58cd9dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1dccfac37ccce74f3a7a15c993931734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df466f2dac769e15f2f48c72eb9cbda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89504340494a80ec550cd2f4eed7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b17bed823933d99d1ae625b34066737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54fd5c93c3a5808b071f82a42a347738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f07baadda3caca63193e9761d862f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9ccb5e09e6768bb354aa4d1c9c821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a091f9ec20cddba0349362fd5283a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353cdd7ec7295a00e5cebeef8d67cd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad643aa5cd268fd86b51bbe7a4ca8c84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed02f0a98afd5a97ad9a3a0f24392744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ee59d9f6fbd2e1627acb5a612d5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31785fbb0de2494a9cabdc869cdad03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca026e3dfc90bcb7d6257f2bd68797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c6ff6b8b9569caca3313803d5e7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a8ae1a7104efea987c4a875a9b9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458f6b0846de8812a5f34c9ace2bc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18096c4eec9629fed87ed732dc54e18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf3d18074efc6538787bb898840262752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d99cdabcb26300bedd1476a78658b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf193ca722d2d225cf06fa48621705754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b07a239abcfa6789be9a74fa4892755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349603c1a48a84837a8817d1128f79c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27501e055334ced99554b78be018b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d75d8ad0dde343cd880ffc68ee69c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40c00ad39e54f12e1d935335a13ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803fd42aebce701d05262f945f17b4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996750f828463b18a70684fde2b963f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269994b47dcd7611ee7b8dcfa962cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1135eb1abf847f8e22d95882c20342763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c7ce97990d971fafc825bfff960e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569439cc38d353c9783c89da80f4b71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d7af79fb6dc7a5029592bf3010cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c8a67c46235ce9f57ccb5b6b030f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4ea12911c3f4b2a721596ad68173f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c7801909f03b14b93dfe28183acf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea92047b1ffb5f09c3c788709ab6d92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30480e1b1dd07803ccbee1d40c51ea82771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cd3db761dd632c6be59d8cbf832d5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fa421dc85e535fed79aa2cc7148ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caecac435c391c4fb5591c651598de774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecce944815dab572345232c3e6247a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c3e8cbcbaadc4d45c19d9a3a70d25776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8b53f2ba701aba61e6201b8e15a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b855a3911c1137d1598795cdda68139778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a934fd1d24f71ca981c0bbfe8588779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca7f05f1ac7f23f6b4ac3dc65ae06780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e5506351450c07e9bdbb8ee41f0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7439a759fe624ceb29f8ff5fcb8e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b7647a86cad5963dfea1af2ab594783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342eedf3a0d6db8392c95d0c231576784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c14a8ed5f3b32d499e869850b4aaa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb707dfeaad8ce587cdb5c179de8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508816a4179458dd8b5f8d7589278fad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e372a891e00b6fa1a4bae5ac8929e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a636c1e50ba71ecde92eb8957f19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e6855af2a9fe521257a138fce92a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f88265c8ea84ded96020dd7b4ac6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4230d23db3f3f059a079c412a5dbe94792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9fef68a711ade6978d0928fdc7fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93f88b828a940405f47c6aa0a2004794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8243b7f63c36f26ff99501bf92485795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf0cc5b041a2dd26e84aae6430b23a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee868c051d0ddea535a8efd54207b768797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11a1323cecbe6456a97fe179578cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3bf7782023c424453341cf09c535799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8917ac5a6db79abe0bd51affd8318800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484507bc32513426bd3e347e413d3e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee035473b15a1b29e300eff14319f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddaf667bc44480017a94e81f123497803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fccaecbe65206bf37df5c69b3cbf5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffea4781826386b3e01e076829eac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196c4a08400aab6389a3e118b4bc84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781f424edbcbc843c11318a5cba06b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592b02d4a5e33007b6ddb2905333e03808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1fd8fd1e4e69765c65000fff5e12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566dcc3e868e20d3089247dfdbc3c7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153f3fb7cbe49324f27b166236fab5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad5182154a3ce2431fa94769b52b42812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895546274355ad41e99c69f44cce3a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b045eaf2ac085f90ce18320dd9292f8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b4f3302abe57420a0f781ff9f6ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275cd88ebd8bfe096c6a70473dbbf1c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b4887b7a65c11793cc7470bda6333817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9b6690009b0684ed8d8ba8388e0a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3256e6457897cdf3bb439adfb94bf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17983c841238b2645df34ee5115b5e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba40a0eb84c1bdb3356def5d7c433821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce60d495c4e71e0fceb7e9fac8555a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081abf9f82e70c6e1e703f2e627bb7e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34f8f77894dc456f31ff51b1a76c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713e96a0d2f804ca82d4d869deacdf4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca56be2ded11fec9ac298922b3db5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad396c804fe03ed86bdfde64c8dcbf6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f7682f145a8ff104acc603ba34d1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00879978419ee63e7691e92dfe7475f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482ed7186918fc986e658485cb85f4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568bb61e50c936e5a24e22e93490b4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba56a906afe698d27ea445dacc1e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cba7e799765c9702daa43418b20d7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0553107a18ea5050125e475d20aad8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead36884a9ba543ae3ed93c51f01306835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781abd524b4f2b4b5bd919bc88d2dee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb76f0cdcabe96eaed3db7055a311b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd628845381e96fbadea9247e44ea91838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254be114690eccd634eef8db88aaf43839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41deaf67223cc8645ebebb4b56f1082840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f72811cda43154bf8c95a3bb624a8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906677569dc7ec888382e484185dfa2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762674b1c6a5868c18446653a186a8cd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c525710237002bb1503cfd55981a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652193149e4099eda119898f1cce18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f7f0783619807fa25f0fbd302fb8b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0e68973341f67c306009631b826b6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b26980a90d70cab010af7b0b1422b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7e77d628c5d642e46a41e4d8d4720849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e2ecd3d222a7b2c86b4a8f5cfca6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806455e0f4c4743cb1eff588142dcfd0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b33a8c101ccad756f1be15f558de852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1438e1d3b295b9f034bd6f9f390afb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a42c05c1603ccfe95423a9173a99854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4113ba149c5dea8050315658b11435855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df57f85e1b9a3c7d82a9972d295e14f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d116b40ceee9709400abad8659ed8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784e45a9c46786b97e6165ca321c97858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416d2c3308bbfdf221299a43ece5610859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4320e75c3816e91c0de72d189022e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5590c71f91dc7af6763cbb69fc58861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59196ec1bed1d05294742608274e8d83862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eb4b68ff4ee74d5b7de65b02b6125863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb521e12893349886e2ad56831caf27864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba6bed8d667ba3f60c9742523e628865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd62e1bd82571abb34844bb3c3f11866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087beb4947e58bcebc5fe49e69eb1efe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c6c7af9e90dddf8039cf6ca26ad5a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa11a9e52698fd6db1916f545a784869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e573c9ef71b5fdea22b88ea0f8d78870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14666950a92f3ffd9e814b1486e65871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049854c9ba5f49dc6208b7d3ccb969872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0a1860344a7fe09650554c7adaec873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea034d8926f47718b6be04aca60cd08874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543bd75089303d2f78b6780dc985d4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767a9b0e231d39b2afd33428613c1b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79312419f68e7df00932f6e204766877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e35636007b1d1cfedb2a68b070492878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd40b458d48a3dc60350d406b644e8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ee0cd2a636548097a3ecc62abe92880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1cb8cfb9214c26590ca392380b5b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141130a730b4f90b86e5997e8114c8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef988b7b5548f6807ac86331d3e293883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eaea895fe8a5d668017ef56418a2d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88a034236df9b34f73e36e5269904885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c91de549046378e6ceefe332ab314886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fdf012ee484501475b2e8ba7e5861887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a143d7cccc358ef1f818a32bc8e80888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7a6a4e6c4d696cdba82729eb6160889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a064ce7df4f5cd3bbcf2cd12923d6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111b90ca50034d3b7e1fc66c3ec1ea6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86339348e003c937a6df1023cec87378892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae0c08c7971c58cb0c70e28b42d1c2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb36dc6b42b176be4deba3d85ee946894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba7bd19ee43758554aa05930c53de895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25df3b1b17710452a0e13686e24d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997d2c50949ea7c686b53fe9b3f7197897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85435c9b477ec40a0653b7f9955fb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb409f9b47478ad6ca4eca4a82d181899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3b12045fa7fb9db178bb03fd1c1d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df02e042051e73242daf0c2cc705ace901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433645fc66507370137920b0585451fd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e59aa724a9eca6f9cc5edfdcd6047903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1b3e4113d95bb36f064d6029e31e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d507efa13ed3b1ccfa54a23912a83905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f74b118eb70b62cb9e6eb3e6f231906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660daa07fb4337f3e71016f07aae6ee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c5ec491f7ff5f8c0b05fb9bdc59c0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc7b624f29a9bdd2439daec2bacc57909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f87e1c942075beac41927fae1ed3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8b570d3bb0a2549106244e10df40911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f17907cf2d740093c3c70edf607f56912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057fc6ff01ae136c4f5b4bca1c3b84b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee8741bce24108bcba826a2b1e9cd1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f00738a6a4f464aa6bd18a86ee3b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26afee2c26475c1b35baae2ec923773916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e1ed14bec0d0e334a70a5e6f0691917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02386af3325cc3675c9c05847eff7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9a30a766aeb1d2d5db2995794979919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082c887af8676c1f9b3fe1d43e2735920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf345ec44c972253831c625e1d593463921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f82adf39f7436132e939f3d415d8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0818d737053648331841aaceaf41a2c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80d961782d22bbae5c759f54613be0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474fece3d26999bacfcb96a48f3569925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58610ef697caeea701fe9a7cb8fe6ee3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73fb3cbe53b753033e67181759a978927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add60525db102a24541907e4d851562c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4181bc855303377f8b924fdc27898929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ec3c89e6989da14bde9b29d1fd17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce325a49d4daf9d1a7cda0fb3ad816931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74108c45f450019ec0e85cbedd8674a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536def86bc76abf8ec997cd675c05f9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc862159296414cf6f7529c6f41380f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caed3151dac6be94370492e5e90014935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587064fd61104aa15a385a07279ef46936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f7305dcb5751368eb06cad1b581c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbc7024c9c782f78f2ca16f3c7a05938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513aa8cf69cc570ebdeddefd4523e16939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758c440a35d2e73428468a5d9218e30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b013cc9a8eb0eee8a5031a847e8aa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40bccbb116b2597aa7699e3bfd141f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9891333d64cba3df3935ef205e1a130943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18704ca2fc8b47d24aeb31515d184944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67924e3f43ca3e86bcc7be36fc4b0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbbeaf9a1dbfff74d994ff1927bb40946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ec7e9f0c706059e31607d72cd5ec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83eba2a05626f94ff3906bbb72eff9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a9eba5678bbe6a30e4f8da4812ec949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdfecba74e2b2a24f16bf76facccc3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd7f1613697d92469b58a4edfc86d1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a55ce1cf722a78f633b1a92ceff14952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1b2e3846cf6134cce21dc661f00f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00084ec19591e4f6bf8330ded95e579c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a39b9d1bd1f10b3507433cd1e1378e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303260de1128a1d7fec35403780e9c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185cd01d5c7cba4aaa7f94025b50ed8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278464a2436c6df2c1e949d2523403958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f6794a7a55b13cdd731e1c7207567959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aec8caf77469e4d721d5a77daf250960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db991da7eb1d14a4b53ed1f507441961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745b634a720550f21f10c1beebbcfc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782359993f20dafa80128744fc937b8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f520bbf95c05062701cca30116150e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09d97d0a7da762a2ff8ba16ce90b5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460e49d7b6e1bd8a260338f9fd6e86966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7996f70fde3e6aad23347a408cb6ce967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6de43ddbb0c724c68ca41b57567e4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3abc82b4a871a440924fa2e0ca5ebb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cddb840d4544d5a6f85bce74add8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207732c4f93d83ee2147ccfe9c77e599971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd20627e2cea28b0bb00236bc896b7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b618105e18ff1763f7fbe139588eb2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d5abb64d5a999fee7c7583e67b24974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407136bbf6562dff6e9e7ee019ee519975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba61d81d391c05780a3fa381775f1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae6e16921b1891954f7dd0ee31d3d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146dd7411f566fe70e6c75adf79505a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea39fad0df633d63553203e87da235979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a37cdeb2c9d9e11466effc4b63c0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e9272735b348e4bacd6a7bc4b715981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc567b6ae69fa806a69f4be635c88982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a1eabb83c29c61be7a3bd0e114b48983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7d0fc998f6b8903db89187fc9d51984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdbcb3c36735d13469c4f3164e3522985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d766a6872cd752b8798e9fafec57d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875cb4e42f2aa912f270da399fe3379987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90625dcfb49a6ca415f4ec78b312608988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a1f48a221680f3e316cff6e6e06d1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473e992c420ef1755056e99bd41cc1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eda4b5beba82ca3178fd02dc1aa07991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41a125475507b0859cdb2f06ab2bfc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f02e65d38c35d8a5c97e2057a1bf5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff092269ac6a3b8852d1a2c4c3387994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4124c5f3f3edfb5b8cc4788e910a8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab786219e7b7956f3074cc8c56fc71996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a0f943652793a95089875d8fbc8d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d84c22c4d3f3635434f3b45dcdf7998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>