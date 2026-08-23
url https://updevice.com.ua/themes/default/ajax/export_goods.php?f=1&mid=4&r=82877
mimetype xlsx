--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d88442286289eed79523b0731b3111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b059f11cbbc8c11d46356a421fb2cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93842c6053dd89dbbca8c76b99a70b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2fa9cb5ac28792eba192f96b0d054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d9b226ef388f2cede5f78acee50045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0810a43caf68fc8627b3a994859f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f3aea130630b7deeecdc980152cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509c4bf60b4a9714b52ba394d0b13c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a9359a802a47f6385de953a96d009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c6a2e318b4bca2973a153905befb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e65c4e8b4d5722c92c567bd4fc93511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7309b9ec99be27062db8e8448b2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681a9544ef7d860e3af235121a737313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a2e907220af80562a1e8ed745c86014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7037838af27afe2da88f9610051e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a63b6796daf9134a556f37983ced16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37762955431947c07a256d4f3c92ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fe32ddad86abfb6e5262ecf31421e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac36b2d7e0c07f9bca5a8d03649fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3df36190e708ad4782ee45c478edb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461982ff6d136f78f69a719303cd8c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7215d7fa9c844daf91c6eb6fc95c6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941279965b6575501261884e95a3ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8beb727d23c3562d74b1b71f82703e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a747df316c07185fd08dddd9131d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1cc78dec8cc3c547b3fa3c409ed926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974815094a400c28212c2cbbceb7887227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9045307fccf2bc7c32fedaa703736a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f383f8b40b957cec871f632de03029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbffc7c18d9ef9f2b1b295c609e9b4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280155a1a14706b500c16a0265b04431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b3542d406b46c44d45138e7088cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f405b39afa21adbc7fe8e0e0d2f6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90339d450aaf48db36d6043637bef8d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96d01dacad32619ba1334cb6819bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362c909cc76351115f89d3373dd4d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e19cef8050485221c392b2d79fa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa891731f67a30e6a32ba1fcb00b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa350225d30d6fb7b47fc99f2b13b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba90620b055b99058a7caf24f7de1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff24bb3be3731d4b370c6517279cbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a188ba3ae62cac1f96314904cae1e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f5ca670c0cad6afb2980f9923fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff832a80d8b2516f4d034db5060c4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303690266b1323c5c0a7d41adcacc5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64eb5e7ca97a1dc4c45dd0bb3c0eb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84737abfb0c6567f0f9aba6cd1712f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccfd79621036e6365d016395230d3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdba9f6edf0578c6497ebf4e7bf6b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c232f06718c2b5b1eed5e66703c4a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b97adc6518ad41b12d777f12f6c2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef8ed9217fc456cc0909b29a6b9f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3365c06aa99353c0ffb443e6011f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd5fbb2eaaaa550ae95648d774c62754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b41283dfc055b2e8f77c4090892caf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db269e61a9dfc13747c85fd027cbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74bd0f81af3ca198dfcf1a8b1266757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df2f1633b533dc1c180e15e9c740f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c49ea2b28f98dbc7a3584622313159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee127877bdf7c2bd61d8f2caca8ba6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07f53d83814e1d44187c51af8bd2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363b6275916df05b70b280a005f5fb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0816c0416b429f21be2fb2167c123c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23a31bbbb7e0050ea1d6a0025da40e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2035d36e1b8f4e6566f12702001cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945e996e19560ccc6699d1c0e9152b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678f480d6942639e5c425fad10214f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0ba8140c6b78b0b1488772e89a7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcb58e47199d276c53210efa3926bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca512364fdf0f6bd44b700558d97e5a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94d7e89a10637f5e9377de374178c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebc39da16016361bb095ba1d17f8f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460cc5b131b659892b75d18323fc2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb11a3a3ca97481c61e7d05240db174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83df906315dcdec9c50ac5f6d1021a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4b2b05b181ec6ccfb650d0698af176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f29722a6e03a42731e1dade3b98377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786fcfd1e6411a3e3adb433894672a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02c7a694f578ccd94e276ad702e28579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd292dad4890efa1db44545f49a09a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a77b8c381a664af94a0684576b01e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e378ff4d9eef67abdcccb67fb89b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842d13dcc77453432162db42d1d12cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ec1267703487d547e554ebcd823b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964d82d80241542f0f6ebbbbfdf6f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f3ad064fceb09c4228fd2cd734aec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c9d44ba032e3c2950c630c4c555c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361576e2f312df40ac12ff08b1caf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142689e1f0bb6515f0a8c8c061fe4ca389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff9ced5eff3209a4f120093ba71c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acebf0427a99c469840402d86990d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d4b9ed046b35626b264a87d3df0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156575eb12a72e9a86c0dd1f0d192093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63f594771fb6defd14e2b65bd6b0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2bd9e44742a1e78a747493040c1e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eae391cfcffe8dd8a3c680015e50f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055069ee366ae500336718c797159f5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d6b840d65d5097dcb34a2670b02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56b663a05837b9be2df6255b4f21699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff4e74f19fb38493890522ead02d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918339ffb887488476a5b42ae6d54c70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a568b541c782756cb07220dafbdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26f76628c89f2684111aae0191a24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bebf38bb09fa4fd33bc6a0a86b64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339503d6550cbbc7980636f5f5656892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc2f83c8273c429778951b69444c5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac873db0f2ffda54da813139f56d5ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38908877b3d09437eb00b792e3dce7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2bfd3aefb173ea1fc6b699dc078d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387213289cbbe9a9d493269d1609f461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270545474d5df589872c62a828142efb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37105538c49a1b313e91b406590c7171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0e6987cb6d10660b7f593e96e5bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8f6fb817e866152f2485a27da3a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b009f9537805d5dc09bbc660bd1fec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47cf3687e0a71ae898ebc00fc50cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ff086a7bc4e16797ab40b1183611117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef4b2db5736b955ba2cd09dc75a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b4f391e300a74bac095eccc4fbbaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350952605dfe9b56f831334385c6c3ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28def4e70f70bea3e00697ba00f254121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ff563c25b47cf5622ce2066a08b1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2ae8bf9dad1c3156aafeab38650e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270272bcac13b82272c33a1cefd5cba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4e28eb312020484c4564fa49d1f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85613fdff3228db72bf3f48a4ac66c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cf21ab5a79b8b07ae6e038c9118c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ffd8f56ae2e49e9a294baa60b3d8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7ed897f950a2e0921176671b9a5a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3aa1f8bafaa94b9d73b9f5a726848130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1610118b169450e4182249c3feebda5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c0eb0bd573e32f7442a60a6453b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aeb88ca9e8d00bc2d9a6be9de49d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38833f3a38407e2029477cfde306446134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708defa02cf307aae0c269c7eb97c4a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f65e19232cb0e42a60e19911894a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db230aaa513dc48189d1aed0d6b1b6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d079cdf7fdc4675fd80da05a9483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770e90c27a7db9faf65df0e5660e883139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634879dfda1559a0c4c8d77493004c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526c5d5458cc240f12d92067e39cb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b9dd7e8d482f76cde3876401ac19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b8c842d2d78c9f8d87fac4c546c52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2b906cd5f6d5ec42c85b38a6929f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e2aee0bb373e4ca7afd730a23377145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9075607261ecd45a9a9bf8b1719b3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc4823ddcbfa45a553a0f46210104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c87a5fab02872c59debe3d7aa0e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165306cabbb6871fe3bac55f0aeeda1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611273b7af0e32e087e3f51ddd8984f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5cb25d79b5ac6e683efbe92e9dbfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d05e67f34d80e456ddf27fd740ec9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d19693fba4965eadf94084953cef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce1bd50112e85f89ae10937782b9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58f2afa987b7ab2793fdcd4fe2afd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35330dbae35519a8701410a6a631ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72945920da038e181c45b5e3ddc239157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841f6dbdf6d0d480731cb6a144a2d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148b5ba8b20f371f7f6b2df63aa0e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2030c50921dc421dac6e2d71cbaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d9b1cf31adc4013cce40c78713fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e64b1dc117c48dfce20de49c7170162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d56aba7bc7bd78551763c3cd4541b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f4e85f41d077fe0fc2a99edc18925164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07beb2c0f349a511234fdd9530af7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f7f577a76f9591e82c9be1199c2d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e929c9b0a08142bec2a61171473709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b59c5a22abc0b3d44efe02572ebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138459c1e7759abbad58994bc703272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7367d1d71f27613eed15abb3ac06b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e73e5dc7c960b20845c9767f5ef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6eeac54d02076ab0acdfae4682911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde6d7b8f95755d3c8924fa93f8a1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95b6a88e72956f671fdf3072d4efc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50782a68975cf6d6adb2dc4290ac10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24b82a2da9b47f7b17d804c0739a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c9fc7666c8c7b285124dbc7f5536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd0ce43b0c2ec83d2d7cd1dae02a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90c19b128b38a35ae4dd1bb838d65f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f20be2da5ee305a0b030f8c0cedc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256db5703e1e250956fbb183e0fde2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c464c1dd3d8fe26daaf9d426933b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc01521e68937419041a0dc2af770d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f109e467643629cfb2153bb97b6bdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc96cadf5d681c94fb634197ab2d9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e26ee03a277c2b772e19a45c1e43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb9b2a6dd3a6ba1456ec373452472187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a055f0f28150693189c8fe1affe25c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f31c1c1981debb82ced50428f9d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3ba044df106b6b32bc4e1e6c82b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596aa9abd0100d2af84ca26e5316853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb111c8108be0e3d2ebf89a0ec1ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c9997e4d42920a4b0184c764fdf14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95961178ae62b1f7215f323392d5ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6750a470aa08efd5dd846378faf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243fb0a4c09ba91c51ec9abbd87326196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317469c2022016c189864635bfef3a1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b120234afe769a91e1fb77402896198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41ca9582c1a397ceea397903a911d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812fbce6dd4f540b6ab6f80f1c13a79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad237b8905bb0cb473d765213f070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c12f2bb9d74c3eb0979cfc8947d0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16dba8a60ea166102b22aa6a32530c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ed0921b9f005f2dc5dba3d1370f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec63e57e45f914e7f55f098b902ff44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdade32bce904c5ea75dda992640e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f66326fd1b5cb7eb431132b48ef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d96e45a3b322d8093d9489eec8d16f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d2dbf7b325f6237345106607dcd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f0f3362700a57cc9724d72c86124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18c21f511e6b1347c9fc1fd5e7d1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fa9000373033ae2b09f2dc41570b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89d32cbbfbb6940c09b621f587b5d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd68984f70c8f6536ee351b4af1ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514e33b9cc98d4fb758a5def943fbd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7fdb37deb3f8d92a86f9e7575e620216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d02483ee2a3189cb217f08d4f003217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd54f0c79361106664e552e8dab301218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f7147a5aae587915cc61265ac601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941996336e6cd8746868b6342099802c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb9c88ca4988bdc8a5e8332101265221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d27636b472d3813d5ba758e685a026222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b0b06eeeb5694efc7959105f8a07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157442473abfb669b4e57564b4327977224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fedda685f9452933ee7623dc55af1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e052199190b9466e1a6431fc0c2fcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c976a89aed55fe4a0151e4cdc7b8a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87eb9f79b4210334a004365ea33814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8b5a03c804877eabdce923ccfb9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a409db4554c40a06a0228219cfc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f14c939fe60d2a430eececa3bf4bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e9c417bd6405993121f0d03e6c0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04fec8d903f2e7ef926015f585624233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e279936966e8b7be48f45eae4bca18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab619373946028ec435d5272c02a4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2abf860933d3869003f4077821adc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093c57a2ada1461f49a0fd965b2865c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e8b316854a1775d2f173f4ada1b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475e57e655e202484f419c49541098239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8eaf6674a2cb8f8869677a3376d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc6cec9d5f3f1ff9aea5c83604406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d70ebac95abe3874722bb808e5be2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e3575931510e470b442c033f581e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198d385ce87797127f001565d50c3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b451679556025912cad118e41b56d99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517817162b003cc16aa97c5ac2e7bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fd85936a5ca5066283051859a46f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fde7282976f6c628338e77bbe9854248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985089cfd7bab987cde5f00235c7b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf24ff6213ac7148e6193ff3d9d05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517667d2d3619cb13c4a6bec24346c87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4e7efc05b96daf5f0d01a786287ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc91369e0069011f94da09d572f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aff722d3826e744b6d74891941ebd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f28a8d096c9417d0ab405e36a3ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a8cac34b39ddb908a6dfbbb89c23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f3673b6dfc9b6a965233388f1478257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3f2cc3493320a9521c49034ede3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026174686cb0f7cbc1b8b61a821cf91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886bff30a329e65b1ab3b470d4146d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30889e7b987c1e75fd1b58970be4203e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d144dfdb19ec9f3df6c8ec420b276f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc831c92ccbff2e98a1c26aba2107c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c59dfade5b9a2e5e016186384c94a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54991b4a79d0c52ef66964fed97fb45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f236f1091589afa5a17df8dc65656266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372722cd4afc5ede035419f1efd0ef7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b66b7ebb7d703cd4f4de2a6ff5f76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744547eb51eb3b1a91bfdeaa04dab645269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb209b4badb5afd2b973ab11104223270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae12f1993cbb0f0d9ba944a3c31c68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d87f446172b7f7d6fcae098bb95d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5e9749fbe5fa5ad98899a5e662149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1523912fbd11f5495ce669f33485af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0e560c992233aa2366460ba26b58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ece495568f752af6a87589420accb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ecedba254016f1e25ec470f254f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db7595b107a95434e3beb9d371859a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8f3c628c967af2f7d5c6b48f4369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b6bdbd634164eb19042691f6cdae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324746c44fd3fbe775706cdc9ac0c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b907f46cd23d4a4b69a5593a190e31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105c24fab8c39c9d1f18edc7389654283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25be705089664adaacc20b173ad08a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c8c0cee90998dc44de0f52a2de95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc9b4e9fb0cb8af7a2055ec4c2c5cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1681a52adb75f039ae131599b48c9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d146e496ac1f71dce25a875381c585288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701ad37fc8a1171323d217e4e54c126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa28f8fb16e32cc4c01e238a6054d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071665f6ea1423924fb91cf3a4ae33b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57142300147815a7746b13e0f735dc9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6276571d8b3e3e2aa3b8f92d9316c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5215a931c587975fe9e0da04141808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9defd8abee33023e6a357ed88304a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10544acd7ed76b38a97ad38b97c960a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb55a74bdbdbcb9698d1c6369381ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e15447a135a67d0690525624db4a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58b37344d1627eb44e5e44b91bd62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b5393a1f711f4f30d8f59bdda872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0418c45861c4d7d5677875197741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3adff0d45277a0d231e1fa8d03a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182703abcb476dade40abbab7cc76acf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc7dc51f87308e93abca41a9ca69a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a22949df2162dfb198a8168da945305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ed1bf9588922a01ab58913e5f252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b016b906a2581dab58b8cf22cd1c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf19514cb89f5ffbe7555697ccebab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124e19109ecedf9a094b275b965e96e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e65f9c98f31c964cba0ed0fc7e542310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e44f0431211049d0fab191e3c1c7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afdbdebdb65eb773ad80456c45af3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800ac701d4b1b4f733ce9ad0a84aaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e675442c2688d024f275771b807a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dce95c0bde0744e7b99d4a09d13c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b61d5f4017f5cbab89d084978ec25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de08e9c5c41cffbee805d4abdd654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e39413bd0055fc83c3b9154576fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf7f0be6dd1fa32ed2c8ae95960a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23296f4a5bb0c0c405848d5831b82a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600603dfd5cd23816011b73122a298321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4861ff482087e54c3f3e75527d409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b1b54445f4ec13c897da0aded64b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2abd50334207f0be5c5c6aab55f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c439d71ac647671a9d6daffe5fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528324df9233268e1f9c7784ee48df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b9c353eaec4053938ca8de8f74bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed87caf9214f655b95d18ff732ef42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba07b09f4d99417b6b11bed6d08d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4ee59203155a4bde76b028528fad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783358070da990f1e6b39f7d38a9063331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba624431dfcdadf3392bd9277650627332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9828f4c12c6961d49969e4040287da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66f9cee8fa41b6291a3ea635ba31e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac313661b1f14321aed2927d068b8e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe2706e2db6af980f183875243dd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b77fbd29651ca081ed0875e64102c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee794325af470e14e26e271882988647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d316abb8e05af19cc23ea008bbde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be642490aef3576c935c2a3d813a385b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53cc3d72d24281bb506123688a55d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e30e261a2450e5531f009c39a376342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ba826f771b613285cde34226f565343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebea8dfbd592bdcc89947087c2a16a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf077120c9f60a241c395cf929fec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a4dbf7ad8e7898acfb29780d3884346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f20b2ccbb824f88155ddbeec48230347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625013fc229b0d68d78b3e9e627daa57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5507f2056e2f4eef06bdd16862e49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05692d5c31b729e73a06c64039fa1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd97a49194887377f5ab94320e2d65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4344805fe8aa8abdccd7664379a437352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7e1a0602b079d48d51aea314f268353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441dde44403cc05c5aa415d72f06cfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356da3a2aa019a6ae9daaeb15c5ba7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb0587cce6856fc6c0bcff79b22f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c5d77129966ea88d1375323860a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47be3be556de418c88b719cc03331358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829b02b2ba17e550d9b42bc65294918359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e1fd47d733515b6695b2ca6178c89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966d8c367d92c611ef8581623b1a9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e90ffe93a1ce8d4cb44d413441f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9769e1fa784aa6dbbad59b6140a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e83373ab0e1702d33648fb81c22bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7859092e0183072db0f9c400ad89b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235066099508330b066d80f41c152af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfdbcf1638c4f7a850b445ee931382367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b868e1134fa34cf82db969b0cc4610e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0130135bcb5cd6860a541e5b2fca3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3379b99af58d42fefd3e29f1e896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb8dccfd64b96381711be0621ed87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f953a81b0d141f2ec1be0cc4204f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851457e0c22e3602e1bf5fb025f665d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2155509f28194951d526d6cb88271374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb9605269ebfeb036df2716cb97999375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832fe6b458d4cc156c4ffb3aa76d5da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc366525e36f7601f4e47ac227a58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526d6197a7cfb758ee7428f0741162378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c01541e43fb910777f6ad97d973c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24368ce5239561af4b42f9b24a3d4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52c5ce983de2acf7b82d62aa4a200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0aae3ffcd79fc97b4296d8726a42c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e598b0e8b3ed9c2bdb8f5b6e1face383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df836409554b1b831c770ec5efd4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf7e92ad7fdb00a3fd89dbd9ec975385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fc878db3f8330ac1ff3cf86e7cf0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c43e7df04349540865a627232477b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97ec99f9e568c0aa1a87ac2da3984c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa1446b20b3c9ff9fbbb96851c7f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c6ee5b3d072dfa39a527081bf86a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f1aa08cdc16b49c8d1482b515871c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f00632a234becc6101d6680d46b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5806e613b7927494102b992b719e18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b34da6a1b7e19c5829e97b8bb634394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e427d74884bc2ed73a5eb4c43994f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc0498872f1e84c71ad3783f264d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7ab68c70fa4cd1d2af5a340e3cc90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4248307b76226bf34ad6645e0527be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26be2a6f862f7e623a4abe703bdb129399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93dbcc65e59935fa60a545cd98186c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc3ff069a7f35382893bb07c18a62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0849ed790f40d782470a51e1f5abf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c07883c0be868cb1e88b87a5a03db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49201e68dc529d6ebda4571591331d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb905d62cc3d250f6fa91301fc7b77f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508e31f924c71d45af74ec2cb7c874406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d079fb0e48dd8832fced106872fcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be97e1bb1dccfdf2e61e9b3e34514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ee333e515c3a714ac6500d210e7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27c276e522416ecf7fa938e1d215a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8da03192bca3818bb00377a725d1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911afc07ca713ee171e31574e2dedd4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e621f0af8bde1b56218e1626302f85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403be2e176a1d8ed861c570964f3e8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eb0a14def460263a00d2c8a6f77c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1505a9ae8870f2b13be1a52719779d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0a973b4668c0bcd659e9851e718f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb84362c780de1da6c396e143edd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2726c571f16fedef8948d995ea22659419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846dde3fd0af397d0ac1111f6d5c968420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2baf48554d4278f8a29e77f364d285421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23df587ccafa71b1a53076b1dfd2bf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab90f63364be1ec7bc1480317a6db3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d178500c017108492c4e00ec4fe5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f981ea5fc322d93c81181e377e26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b44c503e4f147f7b46703e86876b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f1bc21bb4adbd759d333d9f017a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407894bd9e7b6a74210a524c274943428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259256408da00ad877a3b46382987704429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbfd387e29f5531b90478bc111ef71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b043ecf2a42b6289885c8852b4b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bbee63ffbdae320cc5e2a848a9398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab975b3a1771d67224d387b216b0ec5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a593cfb20f4925c165f7772c25d81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ea32ba27fecc5b25a05c2cca59b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531236bae1a148c30029e3ba8d9d01d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d84633d6eba78091674273079c60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe3df06361a146d1e421729ec04dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93057d3687d2018916fa4ca68e37b88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02037f7741dc31556b0e4f9184dfbfbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82530629ad7cec8d74fbe1c6f91a17b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e303bffc03794a2dcc21a692d9e022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2444cefa3e74baea098394dab2460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395b01b53fc41555e6d217b80ebf3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37642d8051402b3062f5f69978c6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd9c9446221376fe1007e7b5241e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26b481fb593d151c950e7c3b8179f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db984e856a2b3a18580a456095d88bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f44b6a763cec5442a0909cbd7a359a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3e0ce8bfbb3aa716eab58108193d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f3d6f229df8b10a9853e51de022d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8cb32ee19ad45cebfd28bb94e205452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086499fdaae9a790e951fbdb070d9ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2f720985a29095c732b5322cb2af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4372b4c0c629fb3bd00ec3dcb9d59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9f3464d75515aa61607c2d1b1c55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6ea038864daa452c50e7e8efc9e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55fa5efeaf50ab054b4cb82def089458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954bdb498db936b3b02996aff19000459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd173aac31c4d9761b5050c165d32c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c497789b9c5cb849c1577a71efa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b227b8cdbe69d12bcc5529778ce66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2f618dfd42730dd8df093577b37b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc35db9478d9f7692c3dc305b4c0ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b6391e5bbf401c4894378c81cb96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3b79969551ac039a08adf50931052466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df0bdd574dd4f71e755dac88c437a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf8586dc3a534d325818880533e4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b9e7e7ae31de2e20f4b7db79b10bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ff6576e77b5b3685d87a7c2c85fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a2f0e5ccd46c6751220c4597206b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7091db26494cf0ab9d4a8f869996dc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5cba77734529b188f3bc709f2e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f3f1d0c75d5f517ccf0ab27ce5d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e6140fae4313a3a41ac51197d42e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7732e8c4e02d86e4ed63f9c10cee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c593d4962c66935fa8665f7edfe715d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1169cbe31c7ad014639dccf3ef27ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf17a32449e01fdb3f69ea59fce67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16119a32183a5def929ec0689726f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537729551720b633fcb1991fe2433fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8c84414562b0fa27e96c1f4a72a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f9de58b2efd43f5edb9547e2e233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c7779955c364177dd53ccb78f2c05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51e6ac77fb37bbe372d8564802a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf09744a6f3cc0c32f155ab422bdc48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e304260e674d10efc95c57ff0ed314487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ffd7834af952d4ba0dd2189ca117488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91125099f33238974a4c2cdd16148f57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea4555cde22c632d2cd1448800ea8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee82beda5497aadedf091270f2450491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229dd16a8c58d7708d705725a7b388492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae567ee96f95bda3d4235b04a272469a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ef434053b847478ce1ec6921093dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d724b19dc436d937f03b55b9adc8bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e254f8e417964a2f7d458c17e6d860496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d0a3586ddaf5ecc904fc47c4ce1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfc9fe207c7fe194237843a24bf351498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae68e86cbf138775933f1982cd25e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e4627e8acdcdc6817666b400ec7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9412cc098ae3275db1b8989bf34a30d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c92e7965ede7f45cc4756f3c75a01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22b41df62b67fbc4541098f22c490503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c99d73f9ef694d78d55b7a91ae033f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a6f12075171714210371e0a4043c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531f19aa556bcce21c6fc658365061506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa7857ea1af7712fcff69e22d970a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121eaf4ee6243ffbbb158c6fd5a8f80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34fe9eddeb9d05f1420faef7747ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef161ae886056fe8d03140b2225d713510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e511b41bbe153216f037677e63b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154b9b6d5ccb0b44b7836f8602bb6a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae307a13757f548991e7fb720e9c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9266fac54b652bac5b3479227bf20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc2de8f91661a1cef3f16d58ff7b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b91a1bd41d38d5875b5bf37b15c47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17f964449f014dcce29a409b0c7c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f005e867fc0260b29c04f9535f1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32c6f6c6e22b60dbf1deee467420ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb7d5636f44ab042d510486f63f151520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56049ef88098e07955ac63a0ef041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f2a957bd16787982624bdfdaf47e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ea192bad0411e6e9e36d3b350bcad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f4a2f13e47766f93de3ddfdaf25fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf01f52b6eb10b7c32204e34b393d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b755ee0dc21e3523588e5027b8cc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2954b31bf551494c0fe8b4b89bb74d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f035f871729633a6e51a82a16931528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc7ad8eebfa0c3055633dd75bb929529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748ab72b787f1938a832f89ca2bb782530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b838aa5fd4d7528829fe459c66edc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853c9f74fecab27adba1bd4bb993cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82d79f1556c4ff01d8bc6926f5c0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6342ad713547896415f8856a6546ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad750def141a2160b38ec329a754fc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeb94d1404955e1d92f4dece20543e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a3f6c25c13ca127b12c91da4e663537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5ad458f19e07420bc570b36d6f202538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a494f2cc600c9d29d28fd4a0a048d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf990ca10f02594ae4de9162885fbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74dab5b91f5172b8205ea90b85722541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755ee79e8b308072e4d51d279474bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e7fe247e2befb448fe7e5975a7a8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b47a76ed2d826f397c8b618cfe4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72af8c0b5ac7e03736c0fc2b6354a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532dcadeddbbae262c43a3487aa629f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822af7104c867249f491a7d2958deac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3b98c4baefc6d36bc4331be19e5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f70870597679c6b9cb2dbc615958549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e05d1a7c40fae50bb3b5e24d156d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceeec4cffc030cfb44a2ce301911b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a944bf58b7550b7a4dee944813eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121b8601c868fab9485aead5738b6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ab4648a90e0363a875f1c04844f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184baa9a7bd8c015f7834db531e111a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439cfee56572627343aff8aee072b12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804850d950d57f7e61f839fe52b2d199557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898097b4fa2b1ef7cb7efbd4acb744558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcdbd3d3331118da52529052140f24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85103f6b7c4efcbbd36ab8311b07fb85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80555bae9f54a0300b96e416263f2d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62a364aebeb99cdd285a7734d2d384562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122377893586efb7a282cf438438bd09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a84d82e2fcc45eeb67e4f521fe76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c2f85a34cbcb1413323fda5171af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e680274352215d1a7b1d98b1e2366566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84095a678657b7733f32b11353347e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51b925390775cc15359d4dc72b57b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e985b7059470e69107b55d9e3bc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d6b2f09c461208db052d9b5df353570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e53d475793c4127bf025a378202e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f76f5dca0f0b0b48589ef72dfffca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b0de109573e6270cd1a45df0a0d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad2386a12bd6cf5649a4b3cb9cdd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71e5bac9b06073098e45a9ae988ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e269a80376a4069e8c62d7ae77bdb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024c962dfd608eb571939e8974c7a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3873d3f005a7392d350b60f77db54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8afd37aaf97a89428d790e109570579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9dbeb3f4874642ab2dcdd0517563580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996168da09f00d9309eae83f233f131581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5bf392d62cd3688571af68dbe52a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489bf2a8bb5faa7b9b4f2c941819edd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb105c9e68eb1b6a1583815d1998aae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61adc08628d3efda6d86e53536d7e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf0d1ba8ed45732d8e48a4be87c8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad578143a018d51102078ea561943587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe18300a7259599d38a65f1daa42a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c836be98a8eb195222b2c15329836589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed7d2abbc131e0848907d03cb8b29d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c8b4d3b313764e94c8e629367677591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4e6eb84e84facd28d0ee60325303592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a62db47ed68d59c078d520c5240c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726cf31b33b110b7f243d497ad43ab8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ec47ac9b582092700b6aa1c7341a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cc26620e391caa88bc514044aaad5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115e5cf42e32de05581df4c52d9c27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092985016c003572cbc2dd40d8de3e1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380f4a37345b8f305f6a2f283792db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f16c088105d0743662015311edc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54288bcf21e06175cc7ac89af3c21414601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71fb5c1af67ea9b2b0c02c1321f5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0de66a28cacc4d304c95b1773e623603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811abeb2bcbcd950b355d54c0d1516f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50abd614e7ba9ffb2c58e74666199605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b901cadca6daeeb46f7af77800e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445598f462c314330f396b46864fc17d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027f20572ce0f37b0bdd0b962586056608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31f69ea166d4f1093ffb436f53000609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c7103fd4b5398d22c8b1a8b9ec8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167e734641196a46fd2c281e447e16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d895a8844ae10f358512857500369612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2aab1222d7db5ec5f633dcd77d24c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5713020dc2e16e1b0135172d205b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe63cecfe844beee0c6d42dced123f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a032acce8375cb2a817f534979f4022616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264ce3690d8140732deafed7915929617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de315d7de93a6746b2146ef39ef536618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7756e7a6de1fa156d540c37caa7383619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678fdaf3735fe8511fc0b5509400b58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac180461aeb45c82ac4ea4787a057f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a7dcf3c56f656842bf7d5232f754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175c6d6518caa9ef5d90d41d579ada623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c67b942d95cd62df440aac4b31f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feb345d2b6b8ee9e04463a25fe766c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76302610fc740a30cce6ea7987e44ff6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec623a6733267c2a37e5aaed370b47d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d190b6aa39183e4b8a8b9ff6ade242b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1580d1c894b2f85f9b0ac7350ae3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3fb614e523b0d3a6de5ac166a57d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7a4bacf3d8d74b10d92f40705901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f8b5359d9cb0a9f5da6a9a08e482a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cdd00f569ecf8d4dad356e027f5c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6157b61e8b748e0e0fee8dda09e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04ccff1a1fa17f5e729d5ae67ddb7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b33f73609839422a361b624368831636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ded030412125acc593283ca316558e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238cfe10657659e1804cee08c768798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be777fdb5cb505d1da5bc9734ecdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14612daa513ecc03494e1181bd6e115640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336b93cde7fd87605d0daf5e299805641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657b45024518a36845facdcd781302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5461a0ff925a26beb6434453cfa7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619b5cebf99e2e6393f7acd5d1bcd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cfe6ebe874ca0aceb078b9fc8ee9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c63c641c4bbfa91536b8abf72cd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0fdffb12769d8fcb229e77020232647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807ec3f95226397666a0b146e827aee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f299166eed2e33cb388bb333eaf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ba2d1ce84cd52785a1938629dcee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc907517bf4dad68a5a3d1a7b2fe79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969eba1c2a979a1e3d442cda5f23271652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72109a45a0a0e3544e6d68f7f78d126653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0cfdfaefaff6f8d04ea0bb3a66224654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae7beb41070939e159cb731c96c632655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748b9b9d6afdf7f0481585f0c9512c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b338e5879854207d7dec764fd8ad6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4407e628a6c3cca0320428d1b2a7ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77544b1f40acb48fa982431a40641b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434eac6fbfd287d9fa6a40c02c6d921660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914efb25ea5f0e20df5ea61e3edd217661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6374d9490e80a61d7a83f943ef84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d9aa668894385ff7d4c213d299dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63df39559080a5cb46ea62d6df2c5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543b00394b1219eefdcaeb06a0d59ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8da0e0e39531054491d23d6430a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a1d7cd1820ba6143f5898a63ff43e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675f4a7b793d9d1a70d3dd85a5a7b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fea3bcd76c80c80ea88a2d21b4c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce536bb11437fc75d12709549bcbfe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d68b6139638e7b0adf96127b55a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5d33e88783a30fc12af41fe9752f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ee343b296f9d9c799ff2adb5dcc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2717b71582304adf3e7eb7ba1bd405c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83914f1fc56e0d6d7dc2410103b81db4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fee29c230946ff689f161a0ecc63e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be5eed339182c9cf6d9918d3242ff7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725e0d9d87b0e8f06d6236120bc5d76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d24c791b02a1e1ad2b62c03120c7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7228cd2f1f513cd6d79b55ca4d38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d55dea02616f76b146239003fee53e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69880da1aafb49909ca3529b3dc5e85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b80609e33606f9116d7ddc957a03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610731d77eb22fc14b382038253cd16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ae15a9921fe4143c8e51f9836f13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f943e727e4326eb612a2a6b845c88dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31f40cb1837a4365ee45029236823687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad96c982cbd0c43032f8eee140550d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449433f6b3ea9b7e9cc83594c6799cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045aa3104f9d58754dee7e738e64d05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0ff6a32b59ce6867e8c71774fc91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfd987b376c01e8e748fd2194a6fd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bd759a092b071813adda3215a1ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951a65be91baf40d1737f81c3c8ae04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf685b79162040c9f8807b71064b97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de2b4d9749d35266c94ff99200f07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bda3df015e7b6e9ccf3a54eacbcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c4ced409677b435051bd6a2a0f1fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac64563f88eb5a42494aecc5d1feb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd9c76960c254c1b01834759759ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2975dbdb2af60f971b13290dc9e85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6339255e267021de62013a1f6f57188702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c1ce1460b5db1130440d4eda6953703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab03735a8baad501936e08f4fb62e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f7420c6418ff604695e6d296ed5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f2807de86563b6dc90765c98b826706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce367d7b5cd2e1f89343a46f5605c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a195687f0eb5834328684c0ff000728708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f37ee5324fec501335441f3ba0f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a701ea6faa745e5dad04d5ff12dfd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565eaf70c61256bb1ad87e532ae8e1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876413fa03acd64e955966f26b0bb7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981afad4ebcc012a3d719617547f88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3ae265aa08ffa4435bb4efb8e7f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be17516c414493935778902fcb872715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f2f627aca3df41334bd75e409d9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2825def3bd989da43d1155e983bb31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad026465b301c6c23e7fbcefff0728e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31eb1e1c73383430e5da012ed9d001719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3eaf3f76c3d7e54e1202dfa36c3fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42181116b7317c8fca7bf528246272a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941132bb7b55295523d31479d6aba5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a375b9d5a59ee863a51d3a4f8872ae0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e55435753fd29a25550e7c6ca3c04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76095af152ca7b45a42b1f4063dc600725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b763a840942fcdac839f9f3992690726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae8064ceb367f431931a5463318d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459514aa9b7c6e4713f1e5ecd90f5ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3baf3c5dac770e74ec2fcca90e9dfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a2aab41cc9fd8cf47079caf16822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f163c4ce8dccfd26642d4a3d08acc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159c358361d5ad409d371ce775ebd21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e156a316d559c22a765348c746d6e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a33d673314607cdfbeb6c077903f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c7b56bd497420c041e446046cd87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132a3b73c3952d405f54ddc5821e3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b9f7630c3c0dda554d7c506c00f99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5263ef622bff0b0d4a877a6c47e8e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31388860313d94ec9f9be82deb46260739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3f4db1e120ac070581fc65d38e2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01104066deae8c0ac7f13b5a37ca19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac253f53451e61dfd492d7e295709742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895abac06bd977a1cbdcc06597e98849743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156eeb039bbc170f52be5c058f2054744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d40c3794011df60656cda68323dc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a3d6d4f3a50c5723c42c247e83a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373b9c1e229ed9d6608e980df462977747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f0075f55a9e87cc6b5c859a87dc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e58f1978f6478282439938869a79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e1aaf652fbffb97238d23c120686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152e2a098977fe2c2ec65b3c699750f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde603da79e67266aace87feec14b623752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b091f04cfa69aaa49a3bac51368db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df1739e563c90067455ed14aff8044754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159659dac66019a82b97b9fad4e9d6a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599dc8caa8831bb8d3f73aff45a1bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd22670105c70cc8ef1ed7969be86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74a6117f84aeb178beff8d63c63fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72351762d6c3ed67d3a3d95cd42756ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75885da8c1d5509d289372fca2b05c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14e9d5982d12eb7e077695f247366761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b41174a8f6b20a90952f3b1fd95c1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d60f0de1d51062e756c49a90f492763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa38a94fbe1c1a4f0cb79980d59926764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd11086ba3690dd07a8f0024b2037765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ca4d7747add2f64513b8d41b16e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8accf414abbc158b057df0541d1c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840ad51084ff4f7133524b3548d6e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5dc9a59e8f0d00f9f36fbbc631fc3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd66fd9757a25f6962d525b6221e16770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c20bc2e99b852fec1d71f7be9f610771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc76c40caedbd4cbd7d3205b85b7c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b876c3d88bf40da6beeb267035067773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f931643316cd0d3e88d25251d29b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3007e5f2d4236cf574e7c4e897b866775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba8b19522e360df5f8f4afebbd31b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088524afd6ac8da8b3797610ab03c058777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8f01e827d98bd26417b283f2f986e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d779c8c043174e1923ba594973ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824a9a9b62ae7899ee5144f1eed243780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e326f22c2c287bc85fe8b136d78b9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583285f0315d4e600b4ac583fb4bc666782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7c7f9dc28c82eab5e935c2b65955f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726d7c5f5e2d5638bd167ef8ff6bad0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f825d0180c3705fdb83a34b6cd7f0fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02878f8582a59af2ff33408310a4bf16786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050cf9888fd62615ef1953851f9927c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d446a81137ee73a455435807bce09788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e4b649c1e590278b55e2d0f6b919789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3133d7644b8dfbee674d040e74da0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6a07e6a823fba0b5b58748bd5cf5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5954299791e2d5f1a4dd04b126d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f49d74d71a2f0aa5d0725e1fcd8d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364fd73fac88a63737e8449369ec3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2979fc79d17a384f64b4d33f90635795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b02a39aee79c801b01e4110129bb1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63564acf0b623445d2108b21d62fe0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c45641a24ba5df6d584dc47d7721b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66736d1fa9e280e7e7f68322422574799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11bba1bc8e11a68d20be3a6cee7bd6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa115e69179b34b522868ac4056334801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9fe5fc8ea846bf518d095ceaee427802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f094b075ef62175964a5a41b525d68803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357d9cdcb054dcedfb5115e19c1e27804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c455cde27dab0e195aac3d892b4db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e3f7bd90797c194c543f0a5ef8cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859711442673ef57c0d6b70e51876c2e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d98a4d932600f068b83245ee22db808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b155c9a6a227d7554e3e90b179fb34809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3014520252777b3b4413cf904e90810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ab4a10668f3be220196ec45c106ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73117f54689d84422161d0c1d0453d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315745f6e1cbf9674692edfcde4967813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d434f2a1a9abd3e448975cf3410a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de3fc476673cc7775535159a7ad213815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669f869992e7620074622abee3923c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df835a3c57674b24c2353b08606032817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c741eca86d56bcf9ff86907d119b4b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72115536d32c5f81f3430473f993d6a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f9ffffc90e42206d71015d4a62a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be541640a4c3c942690d6901c077619821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae018eb3ec965cd059ffd165737bf97822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c267b63e297ea556882e12ebe276823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9429c91c0ba912375f79e8734e1a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8f616d0046f2c8159beb755be609825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8174a4cd8dfe542099461b558cc48826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105b71942e57943c58dc10c269d884d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61814b95696622a123fb405e9aa43c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292670344688b87cdb986425c4aaa32e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44d506ca1706a88665d7ec33fa743830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e877584b958a30f9bfbc094941bba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529e20fdcc9c2f369f97080a6e7dd35832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca143f869532d3e14b3c10e3a0fc4b2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870df21e917878e078a49a68256e831834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fb71696ba580a05baadeb0a1d11a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535858d17d8e3ccafc9bd5cc56c9b9ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4c8c67762739c9bd34c894fc08c50837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc085b87dd4f54043874671043105217838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f6014c67131e2333e5867df4adcd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfa8d09ee4281145cb073d7f82582840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e41c5af9b6ed5a2d2b61a65a6ccc5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f8bb793452ef368fd78d7f71b8b2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787180e72c62a12a379fe838043ac7a5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a44bf5819d4f1af661c53dc9842a0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd6c041b32ee38b5e574ad6d9b18c2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d5eb28a9dbbce96ddfa0fc281b3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb99f2532e7230641d347c7fe30e06847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3085413b8b0bf9d4f96fd11ee46c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bc05a7391094ea24ccc7d69e3eb1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa8d72e312617092edefab027aaf7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e569277d58c039b2d252d4d5de773d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d360c30d0c9a4c87789b0ee88f89d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b2e57af286f56df4100d48cf3559853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804635502de2d97d82ef267bbbf5da5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e571b126a583cf000bdbfbc6e4e4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3e7a2a975c27e5e2bdc6df66dc7c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6757267481a878f8fe3f6fb0d28cbf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a356f02df9894dd12ab3a0c3fdfb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa4c7c699b8cc43fab60460bb442a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773d50aac1ccaf066ed29da55ebc7a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33d0149b86694fd39ab8b507e6370861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12353f7e04e4bf021be82e2a8a810d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfa9a87ce233722d4868c4282a794863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd2898d803a469bb2f0f5be33d0b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a52e0626df18157503ee740c267d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c72ee6dab3f0a65e7ba07ea4b621866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c671749c3e63646197f5a3b154bc90867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec349850e6c38efaf01978e59313f53868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1510a8afebdde863e117da263e08e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31efa728b8754f323d35fa909c941870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8204e30a992e8ef14882d3023a77b28871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d2bce49d72126b60152eb4ffc3264872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc035bc4adb678a61ca30bad396829873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e7e2e15384dca427b92a299ca23b3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f983a03b20607f86be3ee169b747175875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222183db0cd51ab90c25db3bb022be5f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62399ba0024b7c2e245fa15ffc2486877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550a111eebc611132ba83adf4d43187878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8227376d7c0949ac143769bb3ea993f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b03412869736fc40677ea1674b7a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3634461f1d84f0f4b7e6bdab1a84adf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bcb44836c53207e1e319223a872a7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e958b519374b935cbb425df003acb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a08d8e703225b8a58d9934e8b75da1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936cf547004366e9ca1fd807faa3359885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f94b64d884af767a84311d985253ba886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4cc47d8780b4fcafa7fb1257fea5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d95592cc05d251b8d4b0fa28d3af5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4a6ab10e60b58a19eee89f8ee178b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede04e3c838443235fc41956e69a3cf9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801dc3a4e94ebcead7801122cd7cd56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aa14291afd3a8594454c6cfd8bc92892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cabcc6a1536b70e103aeea0462b514893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41eb19e36a2831f4a28cf1d414e688894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f777c9e66d16a091368b4ae1dfe24895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b98522d4deaab2e3ad6a70d67064896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53133620e5feef03105ca1571a0c5402897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ff9c8484278277d12f7bc9e4dd4b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda92deaac16e835a7a45d59f7595f2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010a4160abfca2b400c8aa96016379e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2734bcbcbf328add4077b914f1e5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaad611113154139db8ab2978c1831902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600502260ce2ae973124302843f2d7f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c5f702718756d6adbe04c234be9a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e812858e7a2a941402ff7bb3ecbe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745e627a3c14c1a47cb6c381c19bf25906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b55adb7658d67c9645be9f0e463c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5707e953735ce4addb5be597b53d98908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6fb84d10c8919d363b214d446c805909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee2a1c9fe97e903a10b65ccf5b8e6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343cfe676e76d7ed51a75067ca41250911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2eb9884b067793e17fe966d484e4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b872aa314b2c137cce06b6ef7f3907913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7041f7cc6cb0722e18e7ff150389d70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7cad5b4231878a9f5f5fced0fdd35915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c6256aaa865c6dbedc098afe1acb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ace60d0a5ad595fe27126090c660d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5526c3b649ddbd2b552356393d38ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59c5fe8818e7f30f33c96ba0e97de919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a419e6da6f117a9c4c4cd6cc20802920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2672fe36060ca476140b83a7dd0ee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd577eb73e6a3959aef2518c8562bb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371861f9c8a5e2f531600943b69f3930923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755ccdb9789a81dccd9a4a645c0e0d2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7da106aa096497ee5d1cab84b7d6d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d3d9da96356fc1bab72cfe7a371a6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e85f068aac992a9a40de79bacefaea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e866b7b62988e55db0e4eb78a82b86928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dde0a7a10b38559786a75437f848e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c24696581fa248efc2f319b18a89930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e725dff632615401888ddcdc8e59931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c894700c04681c74012b46009dde5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411bbed698028416aef8f1c2fefc535933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae49a12166f26d0ef51f47a28f99d2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb6579470dcdd86dc33ab2477bece3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70259e21f06b68a7224a3bfe0c0f27936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ad678b3d9fb60ec7334a908cac645937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ed1bbeb4dc03d4cd62e3dd964f7f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231da62c9bd59a3ccf27a4573143429939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb5c9b8e59963242a0747e5352063940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8c176868f88717dbd13cdc3054d57941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4d56877831abfcdb5d92d71cb672942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf9802a6aba1696a9e45025115c6f6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2627d00a113464115fc3306f358f1c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f48a0a99f3593bfd07ecac44a510945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f4788985ff53e04f5c94b649b95b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45c2980c30c57261ba4bf5b5191ed947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4f5684b81f8703057a0b4b6168b4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65515be7b50b3994ab8e118510cff14949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2636cad473f5c5ecbead4026bb1e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e36afa6aae7f29a29a9f132ea0769951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51206edff7980cbb1f3df2453e77ff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70a42c2976ce7d26d57edb37094e0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9010e3262fc826966254be50879a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357062b2131f5a094f178dbd0a70879955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec5bdd5e151edec26d4b142cf250cb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a590d1cdce0069d0991701fce6647f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f224661b29623e9861e3c90b582fde958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568ebb9dacf45edae2650cd917ea65959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8121e1114ceffc162a7a2693e64b50960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b43a893604e328f1e85c851c6fef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e231f480f53615a85be669bfc0e7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59822e626092b94cf15df318f6e857963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2cc1d2e21b33b1a01927d5b308d5b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12cdcaf78990fadce52e6f0274ba6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b6268fa2a02411933951efda485a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f4dba3fb6ebdc90a0b5187cf2d2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1622b6bdc41c50aacf89f414349aa5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c2aef498dece7945cf42c6e17ab1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2064b092798840d23acd77ade9a9113970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767b85e5de97812377e271e23f1bfb1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176448a7ee3e5458c94df55455275f95972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a2fef60d00915732423dc853ff98973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c1d24130022bf834145cdd32ca042974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4120c55171940f7e3448f2fa4cf728975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905c0d3b8ee9314a4187ac370025c9a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909b5fac3c9010cd216cdd5a899154977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fe446cb5d7a9c067edc680a2da68978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca691d056611b41bdf1e326cd9b1f3b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ddad4068cadb394613db55a9f4d4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f20842160d1cf1990bb943f725fad981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470383dddd39e4caed9fc9101551be59982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f0c7b75be4bd484b706d16e4f7a9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5efca4cf3e243f9babd1760808c7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d852c1f0f9206ad5e65cd05e849a8a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20bbb3a012c26aef9ede9bc3f1c3f3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc544ebc0cec8f8a53580aef65750987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120629dea60a31e8b490106e0a76de75988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a18208a9fe796bfc4223b9a09522b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c048cc6e31c17f48dfe4029c2f4936d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f49c331852a63bd6603598a64a857991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2428fd938510b5af0f327bd053e197992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726134e9b5eca63c905ebdacf4546a9a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fd80776b42505e8871fa05dba401994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32d26338f92ef73fe89cb78b65f9e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb451cebf3b9599cca652f203e6268996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532e154065786b25b529772d066b2c1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84881f66b13ec8052645dd01b92a823998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1a9861dc6bc78c3687475786e70d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda7a8b9f9cfdc4c6f763d1eb45f772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa4dc4b579d97a17e8bb6426baa55b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed58fe9a57ec678bad383902dfe4034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791d052826fcaead029055bc4ebf325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f20b79e29b5aa42859d097622655356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616eb86454e5016cd7bc7936b6a28887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f9631a81de70e2ced7ffa0346a418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0e4ca2ed2fbb164aa0c4e7d78c059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82719c7e1cd1b600614e54334811621310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b39d7245b92a82e9e7a00ea4f98d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69d4446cf8ab61d803a51a816828912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21f3226af96745b08c460f7898efbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61270f00a022137f6dd2e748bf32414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2543bb68ee9fd5b42db49c64674115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934175af502cf9b0d4538236e2de06b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4add7c75b342916b86bbc64e4806a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10122b78b7789013156874e577036f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c6eab54bb797294350b342f985cdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1354ea637ace7d976b209331e5247920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb9487d0bfd0febf0f47db67c43c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f790b653ce4579aa8ffc3f694b800622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277dfc6e6cf8e5b6154205a30df6d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03bb8c384b1ceed77acf6c54869ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261563b757dcdb1ec0783d91440d45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210382676ba5f8f2d086bdf81884b01526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3d7866b7d1fcd873d234a1bcc13e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143008c0816d08bfa97d3260e3b855928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd1d1cdb27c9de2d99cf53e7f11f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd74d2aba67898d1a00540f107ed930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c8b48500cd6e0d4a8cd7baf189ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf21219580d217b762f6f431d2495c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266265f01c37efb7ccda4573e773475c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6309b3b8a9b1433ce50adb8bf05c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695b0daf8e71775f33207d8b0a485035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a53b9223f093ecabfaf7e90dcace736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4ab12317899d409ceb11172dbf4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5e24df717adff7ababeffb527fb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b90b3489018d99aeb1f5eec2750b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e1efbdf71e2c0c459070476c528ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f6294e493ce54dcd85b6e3709ff7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b9565c1f77db15c74808bcf5861c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392431660ad439dd4bbd6f36981b51243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4bb0fda691761fc08a853bdc66e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9613b9adde5d4b65392689fc7c4d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1f62bf212306c83f02dd60a7d47946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc7d044a2d3036543bad149a5047d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784ab064523ef1bc9db666263f9b7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43698ab77cd87a23a0b4d22df4e9cea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a7ad2ad50e9ecea2a041d6e7f0b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de33ca332e327b25fa1f302255afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549c0c0cf24305b42ef271d39dc10e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574b7f8112c65270db9fe0ba106467653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4256d9b72007d65dbc87d0bfe7fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b0d542de0f70cd080733eac6288355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d74e400d3ac596ed004487a7a9d3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaa142dc725426bab1a94984ff7f0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c4ee965df76c8d9080b673459942658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe5d909d9df2b0b0a7156980695ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334262f6b70b07e38d85dee52c55289f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08451694b3316d9e40521c1242820561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423001ea86c393db92846cbb80d6a4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a335674c6549db81565ea3fe8211863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3059786b0a546d6603dd07d890f7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829a54d84a95093d1b6de601e8ac0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227e4eeb7226335fffedca5cb3dfaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63181dec7fbefce53df449f12df50967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661afe0eff8915711bacf3eebd7dbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f1249e0ae262f04fd3a56a6ceb35e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ef2a45431308e15e6ad5f7c61a5a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfde4bc1120ec3ae8342ddabc730e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8976cf089ea71d574cb15b2c169884b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83f16f4da63341a233e4f513b3a2f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1154a0713c071c8aebddeeb886fd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66377c014bdfb8b4524a6e0f90e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138a2573674c54b1b7af3824796c4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556840de3b15c31c610bdb9f50accb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528ef3c626f892058d28942034a1dde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ece35754bb39add0efee5f56f292c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a0d4ddf7890e5545de43a1561b7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4e683deb9ba7008bd6f970b00fe881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa312ee1b25be65fdef0a7b15eaa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90d07b5407a80bc4e80d1c219e35b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb29a12eaa2c9d7c8dc57af35b9e0bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f4d93331316ea9233a8c096f8d8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0d2d243f54064820e7714be6dc00586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1bc68bdc0a8982fe74ff91f235a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71c3e42e22b82cdba070d973dcad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe3272e4c83357d8cab187a18a2c5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8d9acff622b65e4dd15a9d53f16490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b65aa7614b9f690b92f38388ed50d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f22f09055d48319cafd72fa7128392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93cf0d7fa036f2b1f3c752dafafa2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d33ff95e581f9dea5fafed438912d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391583e2a4422100241eb7d85e84822e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959299fd28fcd45fbad0ce76cc75fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f76b41adbb11da46a75134064fa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fa1bced4e7cf56c48cd2f802ed88b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ec6868b91902b8033c990411cfd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898f08ca57b2b84234111572060ee0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e38d4930afacd1d6af4afb52a017e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffffc871c68f40ac2d0d10cc3ae7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bcb591bc20418bc37ccd107b4ce23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506028339051fb6f3654d34e9bcad2a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b790b1589973948f61d514a2c6c5f89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e47c443d5d90ea6fcfe0670cdd3a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78f07e0c6a3ccdafb8fe70b140e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15548f77f2d44da910b76f366d4a93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6c0eb0060cfdf1abcb333ffe2384109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903d7ced6df95f2fa103b9f335f2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797fae608f37ad64258011d7dc6a26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d3b957d6c38788e018facebdc2b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783507e523eab04b09db8545efef748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af9f149b18229d6541b6760f22a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403adebbe9e63359a846f139f2a9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7d06736febba2c3515d4fef69c1d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c24baaea010567288ef1a12af5bf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99801265f32e6523bf253c0f6f508c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15c12699ac38b2639b41ef1315dae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ec34061f4f3ab87c89a91d679b3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ccecebbad3dd5703dcdf0edd57c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c2bd76e1bd083e0bbdcec14b497c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7a29c09123edc8e9dcf0aae629111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548452824ab26e4cc5953782e6c42b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c35c2c6db032bea91c07c36d6191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9857d0ea05f3b7cdc00af412a6af58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79db317946603852c05a2147e4598a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3836f66b3adaf4d936992a9a8ab85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83a97f3a8c55edffd4077e2fd35b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec6c3fc691cb1807b30b414e8c86e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f1eb269012f915f4c1b079af408a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530acdc12bbb3850bb2646d6c22d6cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dae3d497a9ebd7cebe80f36843ca80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4387273a48986057636af45a958c9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a60c43f6cb6fa81fbb77e88926c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d507a45d325a95b686a96c70772ff4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7046eb84e9f1bd508a4fe1fcd232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2279275460d9bb0fcc05efc755bf498138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341efb1a8197dce52d4cff50c5d0ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd59fb226c5e8d3e922b3077d5ef06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7801afcb32708842d931927ac071d3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae6cbdb8857aee32cdaf06d115571142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a7ff4ba49a125bea94897a4fa4f43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f937f0e67929b9d3d5c951d706e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1189f8fede4ff7d1a4e19bfa7e1cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b304626033b14f165f7689f1b29eb0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbefaa3eb83322206b5097b3c952c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbe102c424d4f663abe7001224b90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64743c4c6f609bd7140bb80fa0c06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44994a70a41fae43f5e7f360f307ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf34714b7a5a9a30dbcbab6ae8a8b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9b279014bb3b0f380201d3985dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976b4a801c4d01182460757fb118fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91777264fad633372de9150b8aedc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb24fedbc670c35f447b758caf81c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167ed9a676a32d0896784ed9ced9e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e480984f1a0e17681efcd15399ac00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785f29fc4c37a4fe60648134311135158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9653ee1e6896d357dcec0d445a44e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752934607c971838d6e0a26988f783c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0660d827af8fea58f97366a2be3e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f12ff7063a74204b8edd834e5cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c374d923289af09cf48c0455cfa8a6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147730f92a023d26a383393d27d511b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52c39271f7b61a7cd8d86649a0e79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f85972a5ee81abfffaaa789f818372166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111e772fe0bcd24909c4bea8c736e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7d769c46e9d8fe824bdd7440d5de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5603fa9060aa291fb2727607d0cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105af0562ba9d3c72dcbed2cc1461c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c63a17e57487cfcb6b8359d0c6aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7395f44ddbb7208229f85aa2dc22fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e01e6e905d958947e719a24e2008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32e182f592636b5b704fb63bba4f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a14b573d853561a0f2aef6a9549061175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e71dc7d041d4bd0578d84ff7eebdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356fa9d76446f5976714fb94fa95019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a06e516716a4d2f799cfedbb4795178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c95af74d90ad02b86de2757b53ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae022e9ce3bb2f68521e5aecfbfecb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa907b39f1b9cff8d3a136a47dc327181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8647222869f67fbe4b35873c1d1a4ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1596bc17b6f0c76221c5c3689b68d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb3f53b5220ee3b80e4e7e62f5572184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1a40bc28f6fd57ec8992f60d47b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db43842ccd6ea19983774c5e07cb61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318f546a7287168f337ab635eb2824187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20bc1021405c699596f55e33c9635188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f3d4587476805dede22ee29aa866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abc5af688ce78070fed9f4d87e4de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847487a2055c4829ce4a9a9be4014ebb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef35acc4adc1695ecb004624c5eb14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b8c1172bf78b37e06736d6bd61ffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5dba981cfe6cb33d365e31ef53d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a80965b5380704e2371d94fdf0ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36235fac9ed81eed8a3a283b0e26bb34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f076a33a4e40263e23ba8fc45f23d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90bdb6f735ce46ed9d44053cc3278b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e6803672aebdeeba21212bc10dcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c88d3f5ac5f502e821e2a6908b7f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425af33ff130ebb45a653ed903a5db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58099c0779aa0538109bcc85a33f67cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfcfaf5dafe15c8b2f0283a7762c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0784172329aa473374917828de1a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ef6be2ffd3cdd5c71725aae2fe2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128e3602066e2f4b8233553c27709a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25359f66367bc674d268693cd06d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1db461e1360dfc6bd98d4f281f71d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56210440a58b69b0e031d896238ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0639e4f13ff88a0107ad2370d17069a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af87d8606dc30a369ddb27c692d0dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f178aa79480715e94a1bbfddbe5996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bf04a24e8861d3a87b76d130242e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0476e04aefb78574caa78586048b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0676610dfac343cdaddf1a851e2ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53201b36c2e05514c36cbcb85ba2f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca2ff6ac490f7723ffdea8d2c985cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271146cc0ec13454d8a54523b4c130218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d129cffba669c9a6e851ca9d039f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba553e50e2ea26f0819b9dc7b68a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79714c1f7470bd23d44257ddceae218a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e231e89aca181e080fe0143e19da4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1f0ae132d6ca29873bb420cbd536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa19a946ae4b22e603128335d5826224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9ce0e4301bc4b403d6cd03ccb5b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef57c41319c78e717faf9b49af2cc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b328c021f698663858980061cde5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7faca9dbb1515ad7be4cb0629a1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d970b8ccce2f165a5bc89aa12c2d92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bfec1f57c30faba0bcc9fc7616c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b443a4fec61ac89b2f815923d25bbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e39eb6dbeed6acd989b049456090f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909a1ba964a657a051a1e01d6f99d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1009557c23e60d710b554b69043de6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780a6871f6edfbd79219e550a25b1f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b639e622c718469ec83bfcf9a7c1021236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8677d61b528966efa2c44b3434f24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cc36cd4d4d2219a11376dff5c37c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf43814fbb09c9a1925531a03446c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ac4b192018c9295fd05614e03ec4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed5deabce9f8abc41849a0351ec46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84b6822693d7553ca7f597884edc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167bffdcc81646c4291f5129ce9555b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992cf3ca0c523ffa3c490777de272a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53db8870231bad6cf7084d2883cb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ff1570de42fa8e1d261a1394a852246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f635c74fb9e906f443819aad7805df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081856b31df21b4bde0c6b4c9398b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0987f04355ad1d5b124cb9d0870b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0d1bb0f6614f0f5c36a7e01676d31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61993d00a65b64dbd067d3fb09c888b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752773e2b615c60d64913e0400937984252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870860e7f107236731fc31300e158975253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e4f180e39ae9f0bf10f8af419ac7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dfce7c92edab99bf0ba7eafb51141255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560852a67e5fd612038c391e9bc39c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f444e429a59bb8aa2198c332dd18c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c934fab2d4e9db71c9cd443ed5dd94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e67c51a20acdf981878b42157db4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adde157734936d2bf8f652a87edba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b285063d3d19a20a367927688fe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e031f96a1cf63c645558fe487205e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c66d43cad77f12396c32528898bc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a77e66600b42e44eb5aae3afbe499264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87fcb08d68941f51979400eb31ace265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f960d63b9aa58d82c175b7ad87752266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1b44c7ef14b43b95cd5314b451d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159f8d74550006f86bdcec2c6092ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d822dea18863e4d7451c6ae6c5c8bcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a69ccc10800cce9e76d2be059b3c74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d836302ab0953b722f2940b59442af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706aad653568dd9b5b677630e18e0a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3761c8de668211b37cdaf1ac9b6cfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172be78e52f1c4d02e8aa42ca178b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ee12c2124afc4631eb85645cabca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c338684928ca4f6d2edc8c2e4768276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f748964efa450249b6c4e995be7bd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f0842f11ccaf6c0c6be5add9828c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303f90d1e85ccb3f4a2fbf61b1405c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441f9a9ce232a7681b86c1d38037f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935574e1c239ef4427bc06e296dcf0e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89595394c61652539996c9470dd1d99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189aab37716e1c41cab457fdaadaef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962162a35a31faa40a1d289441baea98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3ca70a0dffb023a7d97d4d450224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a01900f227272a8e7a863d74ba9883286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398157845d2ea2d43c69a58970cb4a30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2870b3f1fe11365ae59912e47daaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df52f1bb6734cd4e86b23c47bb9b41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14fedde668212110890fe96e26d0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d09f930cb23c0060dedfebb5669eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dde61e99bd8c3ca5888658ddc21d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e147e9ddc9d340d57402913615f15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22dea19505d72dd365b69b4c54f31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c884731549d95c37c19ab0840a334295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f0b648b615db244c9da30dd97bfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d3509cf4fd7918b0b28c6c4f9acc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16fa85f96aab22b78c115815a5e252298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d5057356934bc3ea0805a92798977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e442451e9e0a2eabe4746e968117346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4360572723468486425f40ead3a79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469391b9507432a3b17cf1ef1f69d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb24ace8bcfa61c9de640af56f2585303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d16d72c4130dfbc4d91770126ca0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9009d44a5ad8f8d3c68008b4aaae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d853d9dedbd18e19001a7c6ea6a8bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5710339a9faf439be6539148973664307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b9ec0ee84f3663960212e6658bdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc63262d66e1bdd8500020bc43ed345309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781698e0469310442e8355c85e2f6a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72134686bb0a54f1bc3190a81ede9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a39dbe7547b3e18a8bddafccc938312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede3766e1bca00c1790d0935e5d3db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d8ff9a6147f0ef31002b82f3023a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f9600a9b7e61e5a9c5de951a0bdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d0039d6402a39edc387689f2bf8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57181ab41b57e94507e0d56643ff12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d321404d3ac00d1038fe6216678e2dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445b878aac3e5b53cf46cd49f4bc71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08b018c196f3f62f61d93d34fb5a48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72b7d27d2903539385fa8a26df53d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d17a69263891178c46d05e26a693322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091eccc3cf320d9b199765f24448cf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b9f1d1ae80737cad7eb6f53c578f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d6841bf898845dd74399c3b773db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988684c07b3cba7b1ce59e3c63dd1dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dbe4ef95e30c9fc46d301e3361c69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f9351d5e307f5dd336a4cff452e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574147fa413b253e04b082f4ec39421e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a39fe591e41760ed7104029faece330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e498049f023d08cffb8be38186df4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa29caa6f59ed72ab3c0188ab10d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6f46e3858d69dc2370165f26b63d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48dea274daab4f7568007ecf01b729334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc628d98560ff5b01630ee23e4461335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab728dd602206798c6b1fa25d3bcf6cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9e6d776ddf92212a90f1f69199a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbe3fda0cbb971ae17759e65239737338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994067752a5e9cc62ad971bf0ffc51b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a50fa25d306132d153af063cd262f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b5c8966ea5834621d33c6c54dc2aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae0c2b3cbc6a0028a80a1cb9485c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6321e5da7c13cf5f076a4fa6e3d9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c101f70cc4a2718d64a948dd74fb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b89b29ded69d28aae56909d73f912345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d4da5170cca44c3efa27b3663eaeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad20fd98232d3746e3e3801b9528ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922696511e33ede16362f1437a79708348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b1c89d5e35130d79e58133dcd6efe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcbfb81bca298cf12137f611cf57d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb42a776a0ee88ad2a8fd9181a1dee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83378125514dc81542c0e2280269480352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9932910d8baa6ebae6d55c52baeca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91130cd965dccd91603be1a773de0159354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4018355b7f0ab76693fa0cf1d1f77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc4efb9ccf8df370655389cfd22287356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d55e6743b23a06d84bf7a81ff91f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7010739c933a0fdd72ca9eebfdb4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85db7bf9bab0eb71c5973f90d8ec3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae22d3c28a871e98fca59f7fe4a43d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e06397e186bd114ff79a70f4fe98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522af1c33a653f16467aa87addfbf5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f26459e5cbbd048e1681399b3988a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733e51edda4bed08d29a6331c7d69b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ceb4c9bce740e20434a7de4206f9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64549ff7c4f67ee7f0d52901002c96c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee291afb0f888d12d5e5653a429f08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b384335c3246f4243b5b7fee98a8c89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f35eb8b4c0868b120a0ef16614b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328bdacdcaf0dfd8499185ecc6ed40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7fe7a3b2895529a8e76e331b91075371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f75c67976b215d21ac8805740a9eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69dc0afd6a95982f7b46960e9e72a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265ba36133b7f433103102dec1bfed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c650ece6b412b5f27c90d2e906d66d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488ac859e223255d59bd5b0c731047376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297bf1a6ab4f00eeb07fa1df7fe140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8427f423be63347955e2b9f5c944125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41f767be2a908af26b96f1ef9bb4db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bff13bd52bd9499a43aa31f791eafa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a59c5aae8a831175a22999ca6189381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f84ce93d65c59cd36ce19715293719382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028710a4e4a0b08cfec0e189ce159f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175210e9c5347f5dacd593373f47feea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea1f35327c21bef1b3060c9f9faa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a165d6bda6e7e6768eb2999a37b42a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f229fcf7defe6483b98367f98dd9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92fa7b25e8fafcc507fab2b66f0557388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6728c519f632c31f5d7ec0c239a99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b864611511e69bd424876919284bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14deedfe3e21d9837de04b3dfbd35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2dee38c38fceb84d2af1e24ca42d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d5b9137d606fed98f70a18bc2770393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303aad075dc1a10632d810a399692be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5a8d2af877bc87a7a83e374142f55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7479a95870c9179629ee793b3415f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd26ae9fc57cd7937ab65257be8a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd041c2488ab4ed1279171d668c9d1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f22d7d303c9500d6d0b64de975152399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977604e0d31960e4299e960dbb6b257400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c8f131018c21cc21c4459671029a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee72c62044e005aa03f3bf17dd90da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eee96f1cfb49c5c2fb3ce2674b920403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad655d3abb5cd336f10c3a2b6768e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91c498f9d0d06a149b49b23cb7b85b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfda0ed5d70e9b842ca5fe1bb498c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908eda0f0e6808fb9153ead0f70975407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b04bcc1a1d92dd7cfb6710c26c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528016ae3579314e90c5d961e26f362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4d1e8787168c84be4258223ce2f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b368a4d87fd21536df884f51c0207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a126019821a996a3551237be02dbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741cc94771599ce093dc7953e23cf85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85713f225b134f9093de9a61ae0fa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ec7aaa16267b19f9dfcaf9c7ae86e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a8b51aba490129752885b49ea9597416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9d5d568f72af079a2b07f4cd364b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351192a04497e4133bd833d6d2eca1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32bf04f1ee4e33d039516d208c23e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf39c82fcb43c13e2f3a3dacc6aad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee12278158640bff469f4cca70d348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b35049cea5eda03212de57eca8b54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd864f458f6ba05bf85a8ebdeef763423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa97f1380ea70288528070bdfa3b0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a5062e382e7eb08e45c4d83ee194425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029f5c5228b82283f7925b82b9ba2a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346c536f34ace6a3a596bdf35a11a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2f4e72f213abd689a1b9f05a50ccf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a6e76a17a3766dcf5242271f23dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f732b7e36d0563fc88c4ec04bbf39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa6251df7abeb02ba90559400f4d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d5601745aa942211d049716967f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef832aa73fe1a091cb8692ea7bbfc0a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623db140f43abbfeee752d708a04bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1cd83ee298e3a0b984c05760a03e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918456fa3c6d78b91d182ecfd2ac2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df696ae9030d6caa6a24aa909daed67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab4e38392cb0bb39327d4e54bb79c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c048f215f5ca2cb72e97e11510b3618439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6a64061566fa3ffda1bf55afeac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3142db43bc9181cfda5e7537bd2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4d0de11360cee535f683aae3b7a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964b821a8456de3465474d3945a9d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f93c3bf47958d0b1e6f23a27910f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4eeaa34ddb5c2b326fe6abad1e808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313522924a06ebaebaf7d268f2dc8ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec561aef83c0c1a9246951e456759447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaa3b8a7fb17ebffa51fcc3d0f18d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b9b3030c56bdb663d82c3c205e00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2bdff6c5f0062e2d60347c5f39360450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddee4d5ae02f86388a75950fd9880451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4febff8f2bbbeb1e57a3ee6397393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586abfc55c6375b39f645628a391dd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664356bcf08bd61635c0f829c9f166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc16409b14528ff04602166258b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e501bedbf21dde2d12f8835879a25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d785fced27d2c696343825f76776b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7fac4e2771b809a199494d21669a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc2a6fc63addfe8009e5a0a5974126459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5dff10a4a32f19501b21883a8e835460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32528661cc3841501854a87107b80ad8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b4704220f930daabd175237c7f2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6540aec404dc3c8eddff918851fb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada78626235a261731fb5725278145a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fdb2f4f850e717d3e35231022dad6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12088d560ecd5c8f60a795f90aa03c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ed51a922845700693d5b3fd4f727467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1b24e0069e6a421ea891070bc559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e84528acaa5a2e82dfbfa3f24248469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2381fe1c7f30630bafd71b72bfc59d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f840a936add09a2158469528f13545471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d8d5d4f836e1b98a426a7351b5fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74d75c1077ee6d77e6d7db7c22a9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c37c56ecde053295a325296aa18103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f0fbf209de96c8fac2ddf02981fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddf5e7b162c17645533742d024041a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b5c16a22524c1eb1378bf96d79c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f956a31f16cca2b819787fb95c65eaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de60078032d26cefdd55ac58d40ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a95280f25f7417af69c78f1b0fc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37eb5f8b6d9572d2a5a59b0560884481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd0414cbedb8e9f594b99c6a90cd24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305890ef7700ee9a2d3974329bd6f51f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766425c59229a6dd5b36a10535e3b574484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b713e34f5ae9caf4b299815d2cce65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b77cbbe373fe3e15958b9ae2ae79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e4827435cd6ab712d585232af070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28dad72d634aa2c629e9df340c3547488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383933b3f95e88a7572fa3448c92c666489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf394ac5f9d2b56822cc393b87356b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82a3688357ed9cd44e92387e496cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1654b951a8464bd3bdd69d0ef7656492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc6c6acf9ea5adc23b1b7003adf59e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74719e93f077a4577675d90abd412a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f482623274f172350349c9688d84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3450ad3491733d4b6a31db7546cf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c608408b55a2d7aef47e86dc17a3d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de28b6196ca5b75eda0f35f87c6188e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514102e21a8243096812a1c179664ec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57aa219de422165623fce9f7b9e4c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60eef2aaca54d2510e966391a16575501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bde4cf74df002ba05bea7cb7502c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04336128f3018860e80ef2eaeb6a3479503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392542d3b9481f76e01fff728a680157504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1316d3be2b595d3e8f9d132c99a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f720e8e111b18235aa082854d31cd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6faa8be7a64acbb44d820b6e533983507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada9bdd9a8964dd0a970c7a160c02a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc794c89e9b0b52fbcd10d5c3b5b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde554852e000ca15beb669f9ba16732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b0e1e0a9878624fd1ad118eef934511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24abf5c44c343a06060251e89a09891512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d205e670c500f83089c6997f884b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307d6e47385ab7bc3379f109d1c1e54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db07a331367735160e03d8307b7eb34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5a5242ecae5f16e9786370227e47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a41ee769c1b207876403e686f755517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe40d9597a85d2820179e6b76a13c20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e6ab7454dedc35e05e350a8f28fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b8b86b7c05abffe316e6501fcc3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fda07d78ec3ce8de76274d83f3ae0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14100540f43be6590538cdfddbab2fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7312e89b7d705221fcc174d3fc0518523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08223122b9c1530c398b3a23bf74f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b0e25c071e24408dc9ba2893cc4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03641572dd2ecf8c585990ae1653ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36f168f3c8592477394a9388e6181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aca11c31c40a38212dfd616ef28371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2533ff532450355de601663a9e0a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f3eabfe266be1ef2ab62815ab06e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05297b4625518489be673585b21f69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2de3a43a93b1333af5d64b0ef18d16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce63fbc4cdb573f3dad8369b977ce8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c47a15e981842e0833ed2fcf37cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d608e55506637a9f25a775d65892535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf30ad44e6594b5a03262b989fab2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280922387677e3457ed1af20454cc644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f0a60a9e9a688fd18ce0a020bb68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609103fd8c47accfdcc895e857b5ffb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aae2d465d21f87dbb5dbce4a7365a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f225153b57309e21e1c11065abed8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613821d9bf150f92b6ca5f8276bd0a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4b624100944f7f94d97bd228eac4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc1fc0e4e1957635f1eb8ad0e13ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5e88d81e0e3bea422d1109c5879b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5144937b4c14bf6ada11e542462f19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0e1cba9d9c13de7068454313988c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d345de72701dd23add1087a943fcf81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d31f68595e928c12490ab77d68963549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cbc7820167bedac80d16087bf386d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6dcede3e7e94c7cf752cb16c979b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920a7a2aacf9689312ba0f5ebe2a0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c48b6ba9b861b876033f718f93e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd42c3d641c184ca727db7e4e9734c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac4b552d39d04b62eff15226eb5e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c796e52e065677d911b754925e1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b354e03e7140fd98eefc952a1905e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1440ba0c17b2e52d6ca1c78056f8f96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac1420931099e2f4cbb6a49bfd186559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2730c795a5d4a65acc0855c972f95d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ba20523ff0a9964b7cdd43cce6f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2fc26f5dd871f1dd034ee547eba6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d9cc5a9a5f53be45f86b3ae10948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe228ca2f1ee962ce4ca1f245e59de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c37ddefdfbfe55743d40fc3309182565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f141fe1f0dfdee826d8f5588bfcd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6262aa459b6bcc6918043b464dfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd7ff888fb7a14921fc67d27cc44f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da6e4d5eeb8d8bc4f8b08bffa3d7dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf80f8ee30f330f7d07840aede31c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd203aa041f29103f7d7656f1f740a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483f322075a590f95a4c7fb8bd8451572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b883a529188abf6f0c1f08b7923f53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6808009133215cdfc622f15d9e01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd806822e15f006e552982e15936d5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed8a0b917870abd7cbf002e87cd5a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095709b852db376b19bb16eb59cc0296577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732261b188af373ce66d2b4e323a6c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390a00d745198cac13e24b971733e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268f3affd992cd9dbd4b99dcf47802580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64652f347d8a5af671a9dcf28aecb50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b19dabd1ef964638fe6ee8783c2c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7aec55be0311fb9cdea8057d62f9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1d944fbdd60d8d564a4663389545584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435b540b363cfd6fc6113bc01858bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce28499528389e1775f2ea161d74ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a83c7cc96bef00015607d4df575783587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a0ff9e88ca9ed9ab77f364d9c859e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55b33adf70a2ce050bf81bc3f6319589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5f1ed3a84f5fcac7bcd1effd7b45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8123b66e6ba9314734e46d4d7a739591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cced6872e4e7d88bf6a5eb5f2189e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c6f58ef2a829303a774584b7b4ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67d2b4d4c274c717d1316b134d9d12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ef534de3ce411b1e40f34bf099f1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cfd6d8e5f07591260eb32bb7b4234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46356161b6a1e7ec96451ac29143d13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4620d5891d5b5a2005dd5effe17404598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25627e061a38f3f1872dbdaca38c84c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038d863fec1899b9ba5fcd226a8215600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04be79f506b78cb35056d959170c53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62114fe6e98930220fce627ef91fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86b55786b024abb870adff1b480ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe9e800022a66bd3a87be8f589fce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385690e12dc6d68c841cf158e0efec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667467314a53ede1b41b646009798f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa70ea0b756ff13bd3281175b87bd34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4d747c0d2486d6cd4ff138af4d6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1586882ac1b7878f9fc40681000b37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5f5ab93f3acd94801463d9e0078c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb57768f7fc2c79edb7029bb900f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07f675a89641c6bbd2ea360afd6b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b5da3581b09965d9b9c6c34f4ba33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b6a0a5ffbd7b75c8f214600c2dbf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fcb154b1e3f8a13974202c2d35314615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a873db851421c1e8ed3a040ff282a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2cb7572e0aecc0bda57754da97d25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df99b1d1b1d20433866621932a2ec3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a825f2ba59d28c49267e5c5fe41d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde51ca8df466bc7383b9fec8aedcdfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cef264b350b30373d65d7fd67fb7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd29769315c880fcfdb1618340ae67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2daca44172e5e7127c2a9e0a21f65d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa54fd07dbb8a9ca4589f65479241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5400c6a01152fac3dab28a07ea5d7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3beb2f5ed18c9fb0c27233a812647626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c01da22c239ffc375674a2cf5228627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5654da4fb582c7208012d9cf540f5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f771a4e8398cca91fdaadc06a2a3077629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c8c38a72e043b2827b05f4263707630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde8ff89cc08ba7ff8af34d5d8ce9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab887d3b7f51f74048e69c1da79d71a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c6a4ddc94dcba2385f0b6fa2dc32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae013b8d9820ed52fdab5d081f944d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60676a127d5691fbd3927268b522f7d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569c358f83eeb308eb2df8e18ba632636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9e76bec5660c4bc545aa71fe8b59e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8cc4c6c95134e81b1c9273ddbdaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76003cc3d698468a9b1c0247dbb3e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b52504cafaf86fec597404e2d070640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a3623996b4dd3c52bac4ecdf813a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82da13bb31147d85fca9e22eb533fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e8fab8407f873cfb97b05ce4b6656643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa45c51f9f61d4f464d3f79756ac0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4538129f55adada97720b7a25e18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12fc8baa1b0dcdf0f6ae46d3fbabb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627eaae4b9527d0a96ca5a8c68b7331647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d805aeed08ff960145ee16ff0605648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eec767286c5c7a5501217d3625d16f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851c83014fcd109803fbb07558c9b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9350ac5f46be095de8d6a04c146f730651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb63c611e2f2f15ba3b8266c2a46b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ab1f38299706fe9446dd377832579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae11b74f3bc9847c686522e44a301654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf96b1587bf01ba7c67eac336c3b40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3a20b57e57e656aae9d1960c4501656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf450c753b1b6283f9fc1ec1f1e7f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0445dc1175f42cc19d89496bb6a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94673d418fe179099d86c9fe5c53fba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d41844ac5d92800bd86f3ef995538660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f0bfe3658ee5583499b084d9032d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7616fdce328fc3488feec02b8592417662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e19beae836e21237625c51d963387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a3040e07c39ecd6a8beb3d5052bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b69578c1eab60c83d2874a598250665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57dfca55371bcfd05466d739e2602c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7242db065966c89f0d96e5bdb2d150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbfa2ac169955f08afd541a1439d93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd36ae4a25e49fee4c2e8936ad907669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8ef34b981f4c95eff74c799b34056670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6501da2c6955699d073136636d813671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7e0a66ea20ad5144d570b112f4e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17c65cfc93c4bba98f651b243b071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b92b17f1c58c3ad06c5972b9323e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393435033a7b25e88d4805e51bccd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02c23b6c5c99b85a087806dd0c713676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab652170c03641a491afd948b92fbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1420875cc913171dfef7a03949aad2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530812a63269c16bf0b89099ec755320679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f6bffce3312bd42cfdd781a17fd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd83aeecc803fd26dd844b0d5e92f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e82e9165b82e47beda6d4cd3603f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e34814d84f00571d153ceb1b9809683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2e14ab82f09b0c8f1fea044f0236684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8497f4cb8fb97e23c26fbfeafa73bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241420a2c5f612a208855406b91eda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e8d369271a43b56c4990400d6c101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb76b57361c48d94547541e9e73e54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b2a512f108ddb947127867461e85e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff0fb37452e5f09d784628bd1d3a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e468d87751365b920af977d9e85317691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c7a748b6a51735c7850ee48d2b16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd815f2db2f0f260f10ddb2fea5802d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9c3bb651178ee45a1a0db3d2e392694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66469f0972b71de40f5bfb0ae02a25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b60bf4867b63fffd07badd1503b08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf26565f801391f24e12155037648a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f46b747fef26770072f8ea6458c87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a4c2adaa3b78b1226ae62a251661699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc214afcfd740b631bc1713414868700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374acf44f52c8367f973090338ba9791701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665a1b8f35ea8f7bb5a6dabfff66d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d6f298da546bce6e90959765658a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542254a569cfb973272fa01df7f7ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25b309be90cab2ec198b9f1c33e68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c06f7c936b17690e5f8113c2ed3b68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cfdc82740a88a31bca887674b770707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84749cf2ca2ada59d938d90ac9c103b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535620c03fb69e34c73c2367e3d591a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6a16a43c4fad1056c86938bc5110710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8831b4cada8e702167a8aeaf35362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb1f8d5b8ff88d029f16f2f7e94c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee19b1965c61c538b21ac6ca0941a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a706af63d7e514f9211dd275e341c4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159cfef1e7e00f0d358099fa7ad7d76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba524f06fc514eb1e7fd9c465156c34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef520f02cd286aeb7b532b4d1c6115717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79433d4587df9146caf4e1fc24b9ca0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f4e32fabfcdf8538aaf6e4546143719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed9fbead1fb1bd6eb2df397bccb3d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208fb9813bc0b0f1325cf524aa7f91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da9a7908364a96712b3d3737e27551722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa8abb714924424dc3c8028d10846723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f39508fde7dc3e1d3bd8f8074471d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f7ffe1760e9b288265ccf361f6f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668265ba485ed1858f1f71ad297365726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a962a6f329c8405cc3d0443e332a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893942173d04303baf3f4425dfcac09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f6abdb1be952620744f85ef86a0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199389ab05493e11e8dc0fafe9ca4aa8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fffa9a84f0f06d530f25e3026142b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb0ce2e5c4e668b055a9898b4e11ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132055bd12627935a9aea7c1b85f8f64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05af0e773d2806ec316aab2e6405b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9cc6be69c63da59ee554dd024f7eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0edea66173dcdfe5b9634ef8dd72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d443b1f47b3bd70320afd03652b38ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00d8cf4b1484cebe7c13e41d79cb68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f41a1a98112d35f6d8b3677d8ec292739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e8b79db17030505c8794962ad02a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6117bdda88ecba0e9e82c7fabff38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f86060d84b585f21b34c84742bd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275c8ec9efba2c5a43efdfdfd7dbc20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e61b040a16581c8ee2df99f278b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3b0ef04275b826087cc86be98fa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997db3f5da89185da56079805a62772746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0261f04553b00b4d33d6af6847eb3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284997ecea8d5469773a042bb73690b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a38e74949ed236b53d69f1667f5e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98789cac616e1e6026116b1460dee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9dea5de1d7df4fb562205847a4c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6160e7744ccd2519a319a9f821bf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217faea7d690682810c1e003852f16e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f1aae7a5fc1b56cce0cf7018d37e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559df534830f744dd3dc09a69d2e09ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a770ef8fb9b99148f461508c44ff52f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff399dba371ed2f87a6513e9b083cdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575e0c2fa31b054206eec290cd220c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5aa83fb9ea4ca06e1ed520cb4272f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863278ed97aa07f48ecf6e805018d125760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c715ab39f65c99cd950794a0f905761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaaae7e2708ea973b856173767bd50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06b2569ce79f4009c219b9694a98b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a7090b41f852ac1c4bf07355dbb88764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a90402ff26b22cd87a99da1d41758765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f59d3ee66ce25119d5c8f8ec42802b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf4461211b5b338bb729be3338e521767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e1d98319981bcd1faaff54045386768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c20e87fe73c495af643d5bcf2bdd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813952c6f33bf759c284343ba20cb263770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ba41f9d87f828b96e1e2c46ea76b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fab8ac26a20fc3bc48917b1c88cd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b5352c6843830e938d9e6213faed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b837bd6332b50d8f50218935b93715774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a0c9972582541f112fc6a6340236b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fadff97d63c70befb487b74b2f9609776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3634a4f5cf4cd4f0bc8f85af726a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977ca42eb0b3d29b195356cfde38c4c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0d44830cf544b1d5e1115e0c96b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00320c69996e576a9bf6f8b41e11c83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c18882995a0b7ad9d75c56863b8b35781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e49772b5717e596480b6c2d80b1be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32883c8d07eee3db8503557d6d63e9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42414dcfef3f71f256377a4b9302d1f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786927b01d839740fcda162162a7beb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b2787c9bc5f2dd66b6c572e2464a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f343e48159b2129fc193acfab3991787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486763c2b1a5d4d2543795ac9e14b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adb7d0e0c005aa5c9848e4ce66029c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d7c29fdd25904825928a0c463a7d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e7bc54959824602afaa22228067c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abbe553c7ae91e251c1f5ce54b6f29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7037f07896391ae48db64b934342b0c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9a272f75efea7a621d527c0773fa8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901dd8eb57980f8b61fff7254f698a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e287a1f639e17da75ed38d89153bd6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cecb8a913e9ca5f3104575254bfcc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39ee1fecdffc79d0d6cb5dd90cf3de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d9b4505578fa52ebf62b2cf930bd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371551a9368e4f29afd0e06a705f8be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba596451882d9e9be64cadf46332ef0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f77829680553b642df07af1376005802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eec5f5dc03da9868151f2ce292396803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8827ad1c509afe23a56e5d55ca9e2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4c625cf9a0e8a1f6adab384b25e9e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ab9045d8c446ba18f24cffc91586806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd612523df1b0170b9eec9c54919cf4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4c9b7b0fc79cdd47b330e0ffe15e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe535e3f0b6c91dddf1b04a72822636809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913819b88b6ca33e3c231bacd4b8e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193870e1d153e5fdcbb300e15935893811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e41deb099856613c42b3e2957eed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339036b63a17fd742ae1f74cb577526e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19000679c151972ce98873b3a94487814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4de2bedb7efc08499ce6f71aa610815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9843a0c9fb3c4bb1319149c4317d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984c0c25038820763d297558aabe1c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13448b9291719a189d70d5bc5cd80a9a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a163a7ca1af3a45b91acb5c3e094e8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87b9c9b1ac58083975b6e752315ab3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1cb846dca84344475ec9a9b0758c6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474c7c91f1c954700a5d74173fd785822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb08afda183e640a68822b6dd48b1d8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06776723a9fea64939f331110ce43824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844a94920434a8144ed85c68dc9dd2f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab306252ace212b2ad1c19c398b7e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde4b6018853de92bc96b9fc0ac01c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f4127202676f0be1d8cbf5f7fddb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4421703fb9d0ac4e7dee4b06a4e7f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53b9d87468052b677899a937fa5c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd63afaeda39a5a8438b6a5fba6b2d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91ddf5e227d254fd5abe1ab9dca67832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87490f935c2dc7a8440dfe83febb50a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee738cda8956f98a827b4327da528834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02511face39a0257ea2b10410b5173835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747966433a1fe86bce06c10db6458b10836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6d9d01ba452896b74f7db5a377e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca45397d0f3de0b5bd6852396c121f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a9da9d8d430a05c7b69780c9ef15839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b78c8a67320de3357a6275c63b83b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c00d26525a9c811ca91fe8a9f94c80841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef011a9171b88617aff2a824c3869842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4ab3bb76a72ed87e72b04acc3986843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec130520d3d5a619d4dbea89d26d74844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126688f066ec0b1353a072bd952c3c7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658e05e05e5d46cff62c54e018fe462846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed5bb75fedf7956f038a229e97aed5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca4251f4612f7cff4f8760498f048848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f12aaa9bbd39ba8223eab4d8990ce849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f544efc7062755bf08d4fdb49b618c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5186764f50fe46af4bd900a50518851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9de57961086f07e8c4cc1728826a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f2b0f0839ef8798ddd1525fa0a04853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c2bac940262968dff37d7e6e2ae4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae575d3e7bfebf3c53112df35e6d7c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a751d36cccd7cab5fd059838737e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae81cee8164c2adfc562aa087539c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630534b6f4a1123a406e2290427efd1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd997e86baf590f49c7b1554d27450859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bccefc97ecf64cb199b69b281f23c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f266ef353c1792e98e9152336e4463861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a1ef5c5910afdfc78ba47378efc0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a52d004bb1af905430d95ddcc2f89d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38cc31d8c4c30fa08d9bdd1bae3d4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963e2e0f1f9539a730c4f422564eb3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06371207d87f946cfd8e4844030e96866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d59702b79272cccf63a40bc232719867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d0492ae6d181136f0f1b9114b1a4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91206927dc32f8d2601d622b179f1af869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc36851b6c7dc88b827b3c355e6763870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668c2d59e3d146ff77bc1ff3ea02f1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cadc9b808adc17d47fe6fd93c575d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4940276e833faa1b62b5ac8bd1f38873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daab5669378e1307df1377b8ab0ddb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa8689c20dec4fb80992d7cdc4670c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588fb282375e0a0739df6b0efd5c5f5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cead1d0961be15e08ac91d55fd7b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b240d4ff29284af4486816c1fcd13a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b2cde7e477bdf98b5bbdd4d3c114879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122d44e09388eb6dfe0655d970380a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e5bbab7854395ff5a96f04d34af4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3577b389106440e33435d32760e1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2638cdb0cd6c70b1a696f2153f2cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103bb99279cfd4d7b56fcbb95c75ac884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600ea8b932bf2720dda1f36117842e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25d6a5fdd057b9130c67e1d0e8fe5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5f83f5242834372f1f6d8747d81b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42fca707b1bc5e42a43fc91ee93f6c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d26962795dd87ec7dcd4270900b8c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a934d0ab27398519bf46ec38df02da890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a890b1cab3396ceaf49ae08e732b5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730ba74e6091e624b81dfcb3a93e4b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359586f7e2c71cbf7404b23290f131a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197a2e29ece4e1f91d4a76056fbbd9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f7765e56cd88e93afaa39b0db72c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8ff8ca0ef0e36e825fdd30e1cb7a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225236cb47dc4d0bf959f2f9626a7c5d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40937cbe6a5685a16e2df7d54e063898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168254e8d79f5ee90629a4978b12496899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9a1ad5dea148cd91a0dcfb4102f3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdcbbc6b4f18865355b9c211d600ff901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700afe28d098b8a532bc601720f1386902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d36cb45f128419c7960fca3e4fc7d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db62ceed25d94b8aac94bca6ba7d4e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c897bbc20c467f6bdd6fd3aff3a113905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ae766d140adeb05fcf611940d73b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20ce360dd6da9829f49c88058c835907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6fc79c8be90939cf148a0e87f0c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef921ef81da47895cfe4a6be7bf298b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff47c02c69c13d28be9cb822717c7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c70f5c621bb8cc8d6ad5845107d72911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad63d2d4b4cc5cb044bc6f8a00aaa3e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e612fe3f1f47ef22978408f9eee9a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aadb2859e955d379c87c3813c072d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd1f2bd231c5575edc1ac380154e1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c8feb4ad185b6771031609dd4daf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41bd8f3babe43c3c9f6a8cdfa0439917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fef9b3498d64142d807a2803ffed3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05b5f6971a0c0b7b09486096eb974919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e8a982d4ddd8d0d9a5f5edfebabf7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4010b71358ca65f517fafe3559fda921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6518ccf64434048160e5909d140a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47500aa20adaee6e971a5b4b6f284f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fff166d2182cdc1bb941decbacd94924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1a0f6ba6ba4537e4fa9a044df6a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e71bf2934725a88081ced10d4f223926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a36aa6a8038c286195fe980d04a8c2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5801076e4f1ba4b7a48d525e510fc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028600b3e41126055f56d2013093e45929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a37d132885ffc0500e85ad4d2bb0b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c788a82d6f0754fb88d68a336b176931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77374fcc3380084cacddef1e6d17f1e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ef5458e44dd3c028053987339463933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cde5a6811be36620c83d2764dc9ce934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913ec040ed7eb5e2a9c4cd1d4a7c13935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69cc2c0ed0fefe0d22e330d43f9f05936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d38042d5be7e807159f60cceb611da937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635000b297a468cf06e39d73099e0c2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6af8678bf6196c2cdd01e9d06845f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a006316ea35ac7530c1bbc2167a8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6713a6e4b5f4450d04f84c50fc6cb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9469a3e7a5cf15ed6fb0fc75d99cf4b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d62f22741a67d305e135c0e28c8d45943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a4595fca0e887b82bf9937ed4568a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef929691f4486cdcb0a67b7991127c8b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192bca55be7d398308b4661266d0d4f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7fabbe67bcb9f199925d7b8b7fc3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f52813acb9bea9d13fd4a441c8e7f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349d94e9bf12325f10dd904832f6db949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16cbfa41d7d8e6b1dae625c79966a4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9253edc848fcb1b5db1b17ce5da71951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ee4592adbb342f7c831a40f07ec47952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bedcae7140b2ea3db4931f6891b2c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f823bb634dd24dc00d19be3525f2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0e055fcd1bc864e936554609b845d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a07c452c3b94b1608a6d22304ab5a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53ff4975450e17f43e650a51af497957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7077d4f8e223d7d7143238af49788958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ffb02746d472ced90cd1172c6e329959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e5cd1216de52470563fc0d07bbb53960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c2368d753570988d762378d63bc0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca7551c3e5c557377cc83e1650498962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5085fb56ce15d01754f7fff803e718b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c426373fb1b5d64ce4c6cc892e92964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a62a1390326b78ef7dad75bbbb3c69965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56c24858bc4cebd52eedf2334388a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12733860eaa78e6d0fa4cb462ae31a2d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ea71e03cd08cc6ee79d325bb4a38968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dff291f7c7924cf213955db2dfb95969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a136c00f3640f3538cafc46a5244970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c167cf7b1625195473fbec812ef7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95600d4f9f6c7628d058e8b953bb7333972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f9e35db06686a42bcc6f35ccafd6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e907849943e8cfb6fed12e39aa30974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645129ad36c5d8f8e11caacdd6eb1106975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e6d32635fc7abe963da2dbe27f10976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9bf8b17c8f9dd85a1f5249476b48c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5560a2882af8845fb14fa8873e3e8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb89e1b509bba7cabadc0b33f10e5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66fd3e06301d622daf9526114b109980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c466adf6d206253a6c119a133b760981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c30c36562736bff55be5bae138dd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead74591b82bc28c5d07adf6fd9cd16b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e91b979376bff333612acf620db92b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b2e1a654c31411e7066427199e90985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de15bdadec637fa8e498586f68fcf8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65306254ce6b910e935266fb588e7a86987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292fc1334282031dc03ef769d1f9e5c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352dc2871ef6a3c9a134141d5bc36ba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb4b72d53ffda7adbd4caab913cd3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea432517d9c9024bf192d075d458ee991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c555fb3291ef239af5a735481e38d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccba83bb860c10c4a682b9002a91517993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e87f0abef9e37e0e7b9b95e82abb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76532ef86c667c57e228a54675714ac1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba987ff109f7e51e7b73b3816bad8e6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e33ef5e3a727ce256efe45584d9751997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59d6fb94084759cd9f40e1886077ab998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>