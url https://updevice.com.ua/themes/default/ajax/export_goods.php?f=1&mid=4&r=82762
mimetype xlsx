--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef9f691405e24a209987c918abd0371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f89265ea794ed44c10f901d8f6502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154e102bab42442a859749ec063097f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03231fd351b7a87e435433bd3ecab7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142221a25ae8d6936d663fd83c1c25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e90f31cafc96d2ab590a067b32ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657628892fcddcb26ef3c67ed19426b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4056ad3522b087ca05d0fcd6651db48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187803fc569ea5951e8f4a7859c39099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b23151e3262bbcfdec196e2392b2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966385864c2540a6502dc2740d554e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0b51d087634021143654fe0e13c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c9d3d708e9ce1e6fb3f5e391cb6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580caa2be25864b7e2cb7fc766970db114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb712b61505c98fa2f03ec1ebb542015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a66649fdb3d353efc7c4d083be4a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e6a6055d98729d6aa3ac47a7fa69c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e096ee276bdbf24474726723da8807818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f01d1c554048b0c79fae754b4cac419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd8dd3f12d56c90aed3fc5b2536fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d19e402762b84214a386a99452d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40cfb530ac84f3d4bc7c8b58cfa99a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b469b885158a638b1a750a556959223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0afd2743532519d147659383325a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fdae1a1545b6a46b52fdd6ca1937425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87311b8d8ff10c30a1b659fbc54a380926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4fa15d765b8072e491854c24c3d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3cc6fe1511404d046823c1c9bd79028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758d98785eb492c33875e1523a69e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a033b551dd5e167281fadaed63343d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48396493047337b7356185a08af6eb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc37a105c6f6cb7605b9e98c53f44c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebaf419c8916de34987425dfefadf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81063713cd112372b902ab9e8f01f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af6a22dc485f94ec6fab20edb47a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f7621c653a319d9e949da175b972536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec7cb5ded3560f8b7b113bf55f21d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa457640121b5952426babb49a89b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e8b2ce88dd57ea87d2838191afbb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98611546a3e461abbba57c3f1c09e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4c8c1bf52522e5fb300223db262bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54955e60d538e5eff7ac99388a20442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522af5a1f2cd6c8dce130ebbdc88f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca30db04a7ba95d87264546131c53d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f9d4904a93af1f0bdca50588e2a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee375ecd5eb6b1a25420ff9737274c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea20d4fa44f44aabeed20e48202d97247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06aa4807979b52d87c22574edff4a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391714c449979df1bfe27308f4f4862c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc86fd632621dab093f5e19cdfccca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30421bab644c184dea9a5339d2b2c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa12c9b244118d20da92f134c10af252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdabe03c40c3becb3c84ff1a80328fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc3b661394dd14db2047cfe7f26b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ea527084283d349e5a1c1c95296055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec4f41d87e0a2a55f804f42db954c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e530473b86cce663e35661407158ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff1a51ae48c5fe0ea7e379b9aafe3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c477dcbeb1dc5eb214cbfd3bb45a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924893c93ebea11fd57780b60ee50e1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72dd7d017ffe012dd6116384ea9ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f93594d00c9174994797070dd40862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f460a505428ab871878ce3bff70b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3990c74f991499f0e4fa2e05b92eefc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae74921e4152f807d9750b244514b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73fed12e1116041ac290cd2e52a43a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc212018556a65eefdfe7d667ca418567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e8b19afcebd7d1402f819785a31b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde80992e1e73422ef7218a387e5bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f904af5e3f637583fe8b802a5a09b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc3a067b01cd3e8c76dd7eca4e64771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8e4a2b022f6e26c58c0670118a91e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e80af913ef62647ad25e8a71fb73273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83fea19c5e658338b9a0c015515d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a13624ea4bf15bb2efab48f1d18cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0425744f0c3e541ee05502e88c6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a751a16b40e3e1565ea6853279baf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd17d02ae934ced278c1563aa4cf5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d044347b69728b1c9b08fa31298b6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8eaf0aaa83360c70ea389b9f513580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1636b4626278c142983ac164d31281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bacde04bf9b9a68889efca395537482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ce306c54875a8d025175bd0a022583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85b7ddd1d709c48860b2b05cba33e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb27b6edb9eb67e978b9bec4ff17b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d32a3c8428e9ed2f1c3d33aef4457086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd119784233586700b351eb92f18bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07a87b5dae1ebd96fea52e6db002088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922c25b3124367ad2607071df3dc9ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03be560d5de6c53b0f9e53c7105e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ebfec58aa642da15611524b53b3b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0addd05223ae3067cc6110cfffa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f31c85913895e1ba05b33e70bf04cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282817f54183d93640eecb1dfc3cdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135372843bc61f93197f89d9820044ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564529c57b9a304d4951d2c3705dd7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd143b1845043dbb06cb224d8b363597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56439025b3759e87e084f0a4f1cf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea416d9dfeb5b58e5ff82fa7c9195499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e12a9492a082d324949faf5dfee5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9064b0a7794de9b671dabebb855c46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22218a6451ed1992a922cc42ccae92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b870ab40c3defe3676d12ac1eb13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135b3a733d906812748662df21600fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d402398de8332c547e8b1af83fd91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1300d555869407f8dc8293b0340334106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a80c9346e257fce892f51c0df173a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38882378942a845988866616bb64310108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d124af89130236808a97d102028325f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d481c691ccfa6cef7162acb640b280110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b263d395c387505743b6e90081205111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094b9b765e4497ba5146b83a872629112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6260fe9d0852abed4e2b9e7891a27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff655d116cd39a4abe4bd9a7712777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976953f16250abce187ea76ce0ca33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c81b06bb44d344914b486c0c0482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e9b48bbf0f5247bf3194f06ae269117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ee701803080c1316020420e6d73f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cca9342dd2c18ad4afa76226b38d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75eb66169f4422ae88b5d157d63b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bda79a103f78e582af634e8549e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0c9f9a78780fed116b63bc357272122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524764420dd58e93435bf9e3364fd50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37a0a00582134f7ed917a4ff5108e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58f1c115d99cfc82136f081868bb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033fba750090d2893f57bddd1ce750126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c4d0ada29b4eaa57ae18c9e24ab4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7733f5571891b3ea137ba3a2a2462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf70b91af88486d3b993a8f8088b8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b8d46cfe1e8d650ea43a4ea8b19ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b706ed9edc6b16726e15f3193b9de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990941c3b85b00460c2d913f244f4cdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f36c0281b7e7f5e4efbf5f645ec8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f096f1fa2effcae0d3f8b6edae8174134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006107a0b1925d406701e35571f8d448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b50390d39fd962aff8e5da0ee5d2d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8a8a12c486aee79df9f35cc3de66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8db4d357665e6299f5df0b16c664138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7955fb0574151e86a4c3327e4d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806660f5b9d4637c45b72dd18b1cb2bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613bdf6a1671d528cdc82f88edbc68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8db5855bc7eb3ce7055d756c51e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3cc0abdb1905a06a4243ecae7a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426913f3bab360686cf0b7798942e3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0fa12de5f9e0bad7e0dee85aa1a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503229988c1705e6dda502a791d47ca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd54be7ceaed88688deebf692dd33fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14004b44851a7c51f0ec4586cb2b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a794cec07f28707811fc1147133c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b06bff1386b263f323e3f03958f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c68657b62eae47cd783f0b5acd25c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c2ebafd0a02c14425ae451033c49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f527e5aa3669d0ffddda471368df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48b976cdc67c60ba8d15f21c8d0be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d4a2cc6ea330bab297d8f88f99c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48a6c1f22807d467c5a2087374112156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f114ee411fa7ce94bd384f97d5d0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2504c48e4ba21f775f2b1fd9451667158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ecb643bd8b3c4e8c92d8d38382a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f83ff2c66d28d0eaed8b3c5f34b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f80a7a846591b0c58e9d4057f96a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185fe49fac86fd5fabc7a0ee17715c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f91bf065ee951079416a6a9019e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc592ae2752b823b07fdd0c648e38b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4ddcf195bbe101f55862b9aa5f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f761751dc0272ae0d5a127fba5c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217049cf9ebacdd4582778386e323f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf9136b5b3343e14a20b985fc95c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f5b28fa57e9cef375c1755c3f428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc148715e4b72536fd9963d4990b42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628920099667c49d37c39ed529ed911b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947cbb9cf91ca9316e70f923bfeec7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc06e1dc43839889b2422f0089c3f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685ed880ae6fec886cfc7b3b98d61e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830407bb1895aa65d03ae099d27d53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c174959736c702ff34dea87e4cf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432ae146b33d5b83af92245ecc1055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544b53c8506a5b383b971fdc9e8041b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62323dfa0c3ffba53adaa9d9030b3c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd69615ee9da5824df87d561da5a72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48293586a16f7f300bb4697d1ca4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e94388235e2cd4611e5072bb4c98f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec224762520d8ced8873960f3025ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968de5825886a0e96ac896a3afa7b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f862c75eedc8119a974179ffab60fa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ca48056bdae0fff8b0fe37f93f8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b370a6ba9a9dd46de4623a1d9c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0331f3fd46778eec4122d4112a410f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c02bd01590b3a1f06c58ef7e0144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d92f3ab2d41855ba306c18632722190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9f3d62a1c3b7ee41aa8e6f36436c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b088b7f3291815987d49605233fdab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75149020ee452a813bcb5beecd58d158193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2e0c7d71442287dbe76af26eb5da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429154d8739a42f2a4de4a794cbc9c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df8fda37bce8279304b106f792df7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42b8f968a578f3b2571ce14d38fe6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d961cb157d59410f20d3516b1a9acc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4011ac7e5118f50a3576cca8d2a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c46bca88ba49787f9c54809d41cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17942ba7c9c6effc69d7d017a11ca6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421709e32e1ebb9c0ede2e53373921d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b331a85620e5d8ae8bfb354a2bc624203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05265e0af67fa11e664bafa9a186d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b73858c3d0045a2868c4cdcbd346e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0682e36d679352cdf02e530e0532d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5388c666bbf06e8aedac0b4ecd2da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725c676be243aea7cc75f79fba2663208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabd1e3b3de7427764477ecc9d79cc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74376a457119e2a61e92595d3b8367b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c31256cd453a9daf3b1d8dc3c3fb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabaedfef3b0cd797434f796af83125212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eccb88e4e7d5f8a94bfb9da63af8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed259d847275c5eaeb5ca8b371ff8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1f8d57989d91bcfbd22fde08f883215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8edfa1c29ccf5815eed1066db004a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbca738b431b610d0de7f2c0433bd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d969bc832ea65745a48abe57cc86c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b45093214bb52b19ed5f04891d634219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c343868ab4065de469a45ef768bc07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd979f059b04a2110a64ed5c51f1f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646c4e4d34e5bf2ae707fca4decbb4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d379ab61d3421fa2ea3a6f11b35f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a7b8aecd11e51c6b90926fb541f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cae0850f86e4d2598689c2d6cfa70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc12c8f65fead0dab25e67ca6d84d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2868d9e7083e200eca9b87cf64d14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19c530827ba758c505d5264a3f448f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f31f0700f8f3170fd87ac1b03ffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1505f03eee247a0f51fb2d13166a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc94cb88a6407426e2863158bbf39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086adff1c48c156f900cc882812f5ce9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa66a5caf11d05a9b10a108afe3e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f177c6c613498055df2eae1644d57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c124ccf9ca4721458e9f1765fb42c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf876b63af4ffd7eab493a268ff1343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471541f04a8df54acb36113ec7e36c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d241febf0f801f9bd9bf969d28946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e58c9ab0a41619e99bc246b1655f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef287ab40a30297dfdcc8a83c535686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755afe2daa1c31cf9ce915e4a8bad7ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5202b5eeb13b7946fb6a237ff2f1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d54c74b907b8b1dc7687904c5f3c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c9bba139088c487b30574439f4e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd133689c1229a2c1c74993ae40df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3eab4933cdc29a5b0082f018cecfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d856eb8496a7bfe2db1c5676d0ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bb7d8755c78883205f0e922e7120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbee31a95339c788d8494d966d5743249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3eb0002f232e43af0bb606190d6d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107091b3fc2f0bd7379ecf3b78abae83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e07bc1c048ae06189a2f4c128c8013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb641832dd4417a1ffee66db7e848e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef4e5824feb731c288ae83bbb5e6a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d7a9d8e5418430813e3847bfab47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf69c9c94c616930d851f2c5e690a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b592245fedbd36810402cc3c92b14af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d136039ac4a66cbffba851176519e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3365d3f4c7287f7f2983da98637581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de98b8e577f7d709730a4dabbc439e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04789037d447f80c31ddb02e0ff2894261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0784b6143c8bfe999dc9ad5ce588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422a6ece0f775df65facf92579347d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e35f075341dbba13df564b32b80ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd961cddc0a628b8185aa1701b510265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf36a52883e94e3e0c22e391cd3cd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b92d1133f646afbb878637e5531d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e04984f34b85e595b215265e2429268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00a7243f579c03dd52f0e5299c5980269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d7d73f1d1591008d4f9c4da0a1f1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575a8583ea7a30177ce1f747bfd8a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549a5407b8b34803865496f3a56f9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7a589192d2fde140363ec53602ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29be2cc7a4b09a760edc1b7d018d71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028d78ea0b61ce32bbf6c19d2d89548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad803afab62269ae9a576a9ea179f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd998912ce842d60f52773c15f9ffd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809aa5d47ec40f5e785e7e7673d62e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba245f8a478cde37de3bd3a6cbb647a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e9db378eb6c9dc4ef9534bf09ae1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ccc0ecb3305ccf8b80f96f2ba783281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c19a000a2f368bba5d7908dea7269282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d3294ee30b47ab920c572aae1464283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b004b4281de225901bcb2daf932b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301e8f6de5eb69cfcee8eb2767175e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebba8a1928118126d46bfebad1f7c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecbdd5bb141590dc08368f0c694d1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d666f025e499dc972177498678ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3692b515091ddfbdec8f7969c23235289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b120f8d6134bf5391b9abc249416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b27f9bae92078f546aa696b05905291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab314053ae0940c75e180923d5e6940292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecc58f3a9470eeff1dbb7fc96f7047293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149c2dedad951d50f045aaa1a2c882294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c11b3142ae40750f7a00b57435dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fce4120d09e96bbee2fd8839137ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f9f9c1d3b3c296d956d576dd856b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27adb71109266ecf5649e8d17cef2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785569fab704abd53d8fc52dfd6002a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2a68e3401c4ee3fb093cc142c831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f629a04de43cf4f883e1755fea985e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eee325f47775dc71202b25083a034302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7624589e4efeec2f47da5928ee65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5616f3512f6d286b529f9d943dc222304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a457ff87067a7034102b8dbf0fcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9d88681f231f6a35de431c864c6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c12c69d6c5a0e8a17d7d1bb589f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c583e9c4bf9cf5a4de8e1e3156d1183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845cd6e732836569c52e8c19a88798309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71376f4eb61d8ff11df55425d2e78b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a7ba2fbc4daa6915da3e54682442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a9f3a1eb26461bcfc5a7ac8c102f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02dc4620993639a7819ce31d0dabb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2d98bfef29a23a109f48a2428e4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a619427394c30853029821db86942315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47aba025e28d35a40a4aaf260749d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62021327db6a88501fce084079e8c2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e738382bce37da450cc5ec42bdb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa4f775ffbbd97d3e61fed3b523ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d499ba0f903b98e3ba9b7dd1b619d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e2555bc22ae5fabc8adea3e8c677321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b634a8cb715ce149f6f678d60e58f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271a40c07adb8d1aa6f94e26e1b816323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d18706e4f9bf8fa2543c51a8951be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0d371806d7f12fc6565ccc4a377c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c6286b3c7af09d179ec34f29d864326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5b66d73736c24dad0600cf8da0a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57695730d2f297b5ce97f301e372802328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eeca0c61197706ca0cd349a4eed5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9356f7b980319952ad7e7d26440aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbeab0eac8bbb358c2e8f8040e2f95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726affffff89b762794dc8cb5a3bc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2863a0c77ee216f1ff3898f5e73d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b1ec750bdd76bf84f9d6c0e8b07c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06883e625c12e3ae9b59e3fbbfe4ea6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d488cb873b4bd643478e9bb4fd63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c390a4d687387ad5c742d2ff38581337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f4d4d9e38aeca821fc839f11e468338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade6b7792fd19b792f799a06557acb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d2330c12b9116477187c8bac2d01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18952f22ab12e8ee714d9f8125f383341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97043ea218859c050e2b164a7eec98d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6ac70bb4a2c0fee822280e9b7e892343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf22d395420aea998d74409fd50d02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86728933b3717e0d55bee0213a85b7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a6237776e9ba9331dd6788d2e19a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb37f9db04b49726edc7ef98a95e0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914d296f8ea9ad6876e43582277c00c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11457b621756c32f7ee183959f0f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee518ba6b8dbb1718dfbb61d50289e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeee4bba9f9d45cd2938e928b346e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f66cd15c300c9855a008e2de1abe56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272efd3d29c4e3702fbc3a67b94bb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e2e673bfbeeccbe92ea38e226314f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ddbba4d9588d0284a7a492799e5fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8da40407235ee395aa41ecd332ed9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405eb6c81207f8ed9d57953acfb7817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4662c731d883606484f1e67d5b17c10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ee55548090e6c6a52737c6362a3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c0df7d527854bc1aef0a006c8eb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed127c431501478ded1dac028c5bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b10b6331cd370c8c2e14086ea38bc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca8b20a6a99cebcc083d8cc2f784bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461978e5d97697387cca48dd1f9a380d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b89c13992abdc58590332ba0822b7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581b22a6f6538af3af9b8cbcfb4b54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f69d6fcf2a5a6f154de9f28c2cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc5146ee760bdbbe58202113515ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb536e1776205d1008215be3d97819369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754fa771bde6b6c8361fecacbc0899d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbd992ba95235c6835b01b859426d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651f3b94f6e7e5fc17b9c13e2ceaed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d383a422dc0a73dc69ae21c46615a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba086e1ef067ca0762e1b5723d90cb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626942e9a063dd29d5c862207ff8b7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9206d64a4bbd7583bebd354c7b9d8c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba455c412e003e8b3bde083d731036377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101705b76f7ce8b12d00e785f7cf5cf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002b24a36cc1b97c480a1d7edac2d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d45ed51a04e2839d1c7594a18984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585747e19a5c911f9da1cff712617f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340321221260f33e0157933cc1459e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7721085155e21fb5065dd48aaaac16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5858826178942b4975b2147569f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587446734b540c1e113fec1d4672b494385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133bd6aca3a0c5c45be896058eca15b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c30555d2e488231a319437d1686b41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afae6d50bc4558929fdc6388b5b1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62156d9995e71a7166bf517f620157389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17ccfbec909b2ff0a7c393fe32f26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ee05dd352215512cfd72b540aeb6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb795f280f78655251817dd19946f190392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567eb88f1bfe86f00ef2b8797c2c5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebaccd4f7cb25a52e3d011845bc32e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d59d9646e07d663329cf1a2a4be7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f54927725a2d365c35b8ef619f0dbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84d1e8eb79c38390c3e3a55988bbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f987b1769368e8f2aefb8357de1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa23f6e0df2714f8a7e04d166d0c72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354609e03a603a1f5ee7f12a2a9fa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef601ed9198be8fb96fe2486112798401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29cdfdd28163f2cbdd676a2bf2b81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727121a39993e92c12b3acf0bddc68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c5791068f1963de059b1f931189b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ff577e4861cbad604c399c2b57e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f6b3aafa802c7816598358263c8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6b6f98a15e6323811e76532b9d36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c7e002427d9c43ca4891c336e7d4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2208b10a4adc199f10c3864985a57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c211dcd055bb6cb77149575b58f82e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d17d206e880421d7cad00f854a2f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c9b788e55064fc54a437753e3dd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3f1b0a1999f27bbb5393b0bb8a3ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc39abc0b55f9c461addc68f4341b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf0c58bb32162aad315c7cd75c3efb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca8c4b76ed64fdfd96a951e4bc51b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e54f39f42c023b5c896a8d157caa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a7f193d7e41fb963bfeaa1d08c6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7f04cc36720d8b50956798e16972f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d555fc9c40d07f356cb3dd66dd6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0e72ff807ff1b64e5ecab125287f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a728adc2d9a8440d4071b8ef38f0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803ddf6b9fe7ac79f578ad71118c4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71dea9ae193f680032d74f1d315b55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0cf2b4f4b742de63e24a5b35ced67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149f73c055138f96c7c0197f684a60c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554538a4f2aa93a0ab90334a57bf53a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec5f9a09e55984a3a58913d9a79f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4da49ba57b34dfbedd6e3fa52daf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39076536fa1c20089077c2ab3b9b2152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac03955fe5b5f7a63828436b16058ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f06b849bd05d6ce0dbd3a3ba21d63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe230da3d1170cbd1123301ff6cd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76093723b922500f3d7f03deb0b9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e00127a7b1ddadf341ad6d05c87f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f502f920b246ff8a618067e8a3e4eb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fd61a9d938e9b70f40618ea41425d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf09c3396467966487dd434596ae8e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b9ba3d3774b9fda7ba5b5e47a201439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c75676beca0b1c7204086fcfe058440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e644a14a5502efd85956d2e14de29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27097ab16523ec7836167bd2a7525bf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31c8c6a861fa13769e2aa83763201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b4538830bf0f1c8b2cb39a2553fb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b865330627d775aab95ef99e4ce677445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245e294d1f7e64af86483aaf983d41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc0695ea187dd1ec4c325e16d19ee0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e52caa327e378bbb64972d115cef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616cf7f59d6edac6c629c842d059df9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8dfb9fd79903c7b54733d6f446255450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f497303cc4863d5456e277481fbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff963f84e1603d176ac8230cf6456d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb026e591cf5ca6b3df65b8044d754453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd7d7243db1225a3472de11228742454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca88bca1ffbccf1e3668454b22dd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81ad58d4f8ee8dd826d950d809bcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a85dfa245ed8ab10a9cc817bdec2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454fc5171eba641a9368fbdb5ddc004458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad78ee418666120582d5e0bf3c4a5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac716a3127624b6357f77f50aa997460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f0178b7ef16a34c4d89f554d759d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d4443731a568fe5a8a7f18b3ff08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3410d2286ecad176410cd6daeb91a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e995bf50c53f222fd21c6e13ecf55e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c6e9b6973903e1b2c80cdbbc64253465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c3da06ae254c28621ecd51c66ce1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80e376f8748db4b9f049b561e193e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86d313d313020f21c66d312695a53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d339e131be71b674007e3ebb21b81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97a05f8e76a8b1f5478dcbb581a1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a0c92266a38f929cf93c8dd45718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3c8c89831f9b6473b0005cf211871472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389229a8094c9e068ecc188f7f5e9143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08e337319600ed7a0d2995bb62fcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50afe782877444e0e0a320eb24c0c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884bd396c3d7dc679708cddfd3e0e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dc9c4de816f6bdf9537b003a5902477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4a7c1b5033c9ea7036059730a027478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfb996e507df3246f69865566cd2ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527fc231b4877644045e84faa9f78b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba772efe6bac51cc00136883582c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb04ac5bdc5f1282638aea129a1e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f5ab2dde6b3c6355e7637eb42039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e350a5113461e0d9547062bb56ce3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a55d41115178b8c87e4c95106263485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdefb2cd581fe3e4a95f9a717f78b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c7afaf4493993ad787899c4446cd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c0abf0579af5723cd5e86278cc9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35b76bc49fc4e3d8e91c68d1b75af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0969a53b60aeb96f6f7f7e6bc2d3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca5a58754938ea74813539d36dbad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1414cb09f4ef5800d8f2063a4cc55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eff678a8a2bb6517fd70852886603493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011cf10ce0549d2f5c6c2a7e2b5db32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9badb038b2a9295c99e0e70ccd8c0ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d6b1ccacf2efc05ab1d942939731496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684726802d6daa904e67841178cc75e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb453c660457953c491ac7b22dfd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf76fa87c7b7e0d0d68f754608832499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b36f060d99c5c5c0c352159a62a645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de9802b66ea87cc64cb753fad485d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a687c8945a03ead6be0199c85e5eb1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a1fe65b5ecd33925c93672ada0b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861d74902e39f2d0465f84e2539e1ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd2e75841e4b1544c96c83c0a0a0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a6c274777b273d14080b8533dbcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9606b8e3492bca386d55f9b39f878507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d859ec7723af639b83055a6e62c741508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778b59045c01aa43d3cac455cc47e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f072b98ff333beb1967bed10c54c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e2a40f2da1f6331d4d44b4f2a4c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2335719475ba92b5a596a5ed8bc9d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e36aa520720db3a9285f77cd7a9a5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba291c4954ee429c1eab3020898c320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042082d8bc18c47e5eb00afcdef9a4cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920908bd24e07135ac1612dc77514bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214090dae9e777c77bc4e2e3ad5d3aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfefe5ad9812be87e2481bb7af10217518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b7ab06d119170af89a6faca802e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f50a8a5722891d457aff86365697520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb9c18dbf0ca9824ebc9e9d449687521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f02d6a01a4547524475b9c1d3474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84faff63e8a7dd9378b966a6cb68aa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5789e623ddeb69919885c2b4a0c9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb80dbdffc3885bf8d9c8896f0cc15a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132162c1f494660adfdffcc7c7e4f86b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99466417fa547c7a30664d834ca5e6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92d3bfba54c6ec7f2d02357c32af7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391d385a980cae459c6a4d599923a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bbbe2b4d80bc28eda371e635a524d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b0671100059202f22b72e45b27ad9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ddf3d21a11e4a13125638ba34b73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71585eeffb1074c8419674cc0d5803533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492e329607d209aaab2b6e09e5e0a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bbac925cd77a2eb552066d70c57de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0abfd08e183737cc5e3390e315cec1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d1ad4ca776af0189b2f47d9006476537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bf49711c990e600ebabb96fe3af6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4ef29521d6c0ef28b192676e186a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c513bd2d48033e4cf0af83218ba2ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf83a5751a6cd3997aeb9afcaedb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9335bda1ad7cefb92aafda72f02d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93417f2dca8f14983923fb6e7d7804543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c70d86f199ed84c3624d4ee2a401544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec0d25c375d91307b9518accd663c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba2268eee942f1cf2c0337bdac1bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd50f3738bfa5b535690af80630362547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dbe19f3955f1da8018822640c63b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee413a315a56cdf69076ca5cf2771e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5024b69fde2e8f22ad8d7c51f8129550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e807a90b6376bd5f07e9bf11cbca06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191923a41fb2ace92e9160ba31dcd54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62ecf5930330d5f312fcb11b5f980553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42176cb26ac2da62b63f9f73c3b9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94df4c0e01f9bc6140715a034df69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a64b3a6354510b01600d4eda96e7f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa17969d7673aea17c6e87337db39e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605933e7e7ca70b6b8e09933bcded169558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52361a946482290b7684b118927ffa67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f40df9fb40d8940a229846fc3709c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3412ff71e5a43a5e245a41832a77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89900be78f2d99abbb24c599a6ba1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22758dff0ef7cb118326bf7cac8df75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835dbcdffda800fd61ff33efc56136564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d57afb7e2c874902d44e8a0bfcb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318c2c1ed0c98788b01dd084770da6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1bd7e4c46825101500b7c2adadd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b8f18a611bf593190eb0435673447568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc448fc2e9c639245f57201e58550a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2f446fbe546a1def4293a1fe0794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418554bb5ec1171b587af5bd42210f2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97b5f1f5802512c3e201820e80aab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47586f9bddcea4d7b74c9fd7f28980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06353042aaa57f8d48d2b2b9ce06543574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be0122da8c93fcfcb0573ca5ac061575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab370b3a0abaa60b72325dee27bf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f2d8e837c41104f5086afc2ef63ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720515ea1d8e34ffd8d95b1b9cf4645578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84cada07d1c023d03429c34b4f611c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9274f8181a3b34fbf5005afbe101580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1ed7e30af6050f62fee6123d414c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b36b9b6f89010d868f3a83ac7ac6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5750398566ce814a8e6cc90c0a73ec8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515535f5669b7a0a05f2177706eb7deb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7ec6e6386567cb736dacc06e82ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1a09f52099a00732db26ec7a5e31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72727d88c889ba6f138d53c9d90961587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3a28d5acefff328c21c6c5c32ee2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b431c7703aa83a288267b7852e17c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f2bb5f55bd4f7832b90d7a96342e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887a1d9b0f18f5dd3e1f3c58030c93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c5cb1e1f2d83d7fb58dcf472d1f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47f134980b461cad6c037a69076d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb659dc4819d51abc4b431f3ffd976b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b7a63f8b571c07d89548a940c576595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8bbf77c6c0dafb1789770c8073d6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ad02541032efe11bd069e25198064597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17794a12d70ddb2a214defe1ba567598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92812ce058505189146fb5918b0d0c6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29454ac804723f869352ea284a5a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aaf02fdb66abfecac679cf7b18c62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e69ef98ffc603cffbed61bc97d793602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f260418f9c8854c90ad4e03a0fc19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56df2c87bef2549a0b50040eb6c0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e826ecd96c7a8d1b61ea2a0f12522a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a42347a99bae8e53d48df144ed0137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fe72615ad28f5aea29b0d4f681dec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335e47131190f4765c93e30a2c84d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafae47ffc66c78db3bc00884d92ae8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50cbd42f067a3f248f78c78360676a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d05b653dc7e1c88bdc6171b80a781611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007bdce564a4a5ae64a2f598057589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f64a184b6071fecefe7b387a85f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9607c73a13c61781da084bf5cd1ee2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005cfa74d3a07996b74e855fe956ab2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e3265c8956494d093c912f344429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328efab6ad0c6defd6f8644506fbc5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2caa415e29af59d99dbacd1cb2145618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7a73464d451a1daea0d75479a764619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d67572f30c968c832012cab0cd09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52303d1fdc9b01e85557e71e37a06a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d03ece2ec9cd7613003c653d0387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1dac972d880110170824fb1fba91b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca15c7fce49fab8ab5d0eef6ac86e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e346c0ce3eb30d4b58f9d2a983f5a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce3e6ee6c4a0b2155893c961e83fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd87f84f4765178aeeeb341cae76f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa7018a997bd603315c5503d2397b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79c566ea9a6074538bb413163b58a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822543daabc929d410edf5495e4fb64a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bccaac76a77989db26e071ac8e9922631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87436225affbfb2781a322528f22a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b85942e07501f97655aaa69622a0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85e3c21bfc3c56b6406cf721af452634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1123bea3d14879ef482622e9b682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c39701a56f2cf7b8418b9f3e5831fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd55d396625dd1f5f298e08e782cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883210f1f2f84dd3501f62306d03aeef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb410bac4c83df5f260ab1cfb7fef13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8edb7643a32fe4bd2523f03ec8eef2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b5ebe424d966e81af8971c5efd9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f1f59e45b738b5651374fec96cf07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec7eeb05bf3bcbe717cc6bbe28023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa756707772ac5b68ea167c2516e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c400845df1c0dcc27b4c4980f123645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a1fdb8a295a123baff3c0cd1436a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc587b615494b14c4a765d21e19a4c2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad826a356451c0add37641d1d72deeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa029d7974af17979aca59f2c56514c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e7b8c6dc62e4e4193ef9b878b55fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d1e676cfe318d47ef6f7bc86564f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27487ad4289443624509faaa3e953f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf86d0747102914bc42f52ddf5e646653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52a5a80c441f9dcd7c6f7be46f306654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef88423a814422f4f9650ccefbefc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d2384ee52ab0299c3fe93a1eb955b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541b9838a08b1ccfed4970677053a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f77d2531acd3eca987b6609f954c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa45b99171f36649c8ab7201bad99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa77aa76cec8f08bfe029fb4cb174660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ad1595315ae380a1a463da0031fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee7763047942a05900659cc09d168662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530128e83c1b9fa13655c2add451a7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be7c1a9c9d46098da2c8a8a0bdb4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4101244bb123e6751699a9ab3dd6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16871f110fdb5e3c342fb8f080083a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e103f02fda6774f143f7daac38c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d691617ac528c6951b75d20eb840d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cfdf3df775b8ef9b2dfebc0c16712669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0cdc6392c72be3645591a05cb70f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f081b92da8fb2946e7a8412f6618007671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bfa2c908b18611e522f42b43e71b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4923fcb955e1462c22fd39269e867673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf6567ca96f8c7f0bfe68cad80595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59b17a4a75d2609983fa47d8b10937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107dfcf01f9714e0507c51b6f2950dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4110eabafe76379e96c89febe87cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b6ce562a10633cde60592e04927b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b1f8744b2f6e9713e3b84cba1b9a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7dd76da9619afc505cee321551ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6478ce20e493bb896f810cfa4196c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccc57aef9d7daa52457914dd4f5da6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac733d93a3657e6a5003c7cbfd212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ea6bf5188a674a3e37f390912221b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d5d1b305c1684eeb331ef21aefae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f0f3d262196167824c88d6e3f8b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917fd6465fbe03ff2a7f6ebe8e7a365687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e4d36dd079a4a4b1d93c7c7ace082688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aca7348cf448c71ed58288931438a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d1248bf8839661bb129784843790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6bdf64e43a3aa9aa385a9bf9a51f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9da697147010e6c8a22dfdc8c2c80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996863646b7c8884ffc335abb044af4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa666cc78bd275409a894a431df6163694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277930e56291f75721bf6e3a5b2b7b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad1ce25881e3413075ce07b8acb08b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bffcdcd343d2261065946e20513f46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358425bf35e217f327517af9179371698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ae6633c81811a0e260541ec0f80d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b6f19a02868a8d92cd2e1ed2a416700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87106da7c384cda483040a560cb794701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351575f601ec7958f92fdce50ea3f10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4615790fca5d5ba25c79d2f048f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfece8fdbd275871e6b168d108c1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66553d4e5fb9b892e1879b64164bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a7b184513658a26dfddf526ca6846706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e2ecea9e30fb947df7d227deb2d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ea5dcd0aa0b96549cb6c22243932708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e4be59d0f9bda09a6e3554be5bd94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687770d5d97e841b746c457d7c30a410710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b6d4f7a9e23cf5499b6fbf340d1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6737c33fb72dd25311e4bd47c3900fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4aed2a4ceea8dce772eb0e6e7bdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8359e48dd242dc5d613cef3c35e45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e933a513abe8763caa61714853cc2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3d4f6076fa4d82a77cb709c29fc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f534fbe56da4fec44c1ed87d18c55a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885da0a8b666f9ea6694b71364aae3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da628f4e43314dff7a318652b9f62b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708748ce18acd7b0673b7c0cce7b1fc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a626f54e3c956121a364f9ec4fe15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fa93456f71f3f05a0143195f4428722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a06217b992d83ea61a36dae613a39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ac93ac3a85d0e65bf5ab1b66c178b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe42ae1cb75886070ff3be390028c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2629d03c3f0cd434efacb297e1ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c26c633809829736ef4706f7985d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3be38880f517358084e4180d179a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04af173c8fcd886339b8860d140998b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462db0842ea7febdf545a6a8c48fe2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e23a1f864cc540d34f292f3840a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95529772c6f77595b07c6888054c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1fb879be221d2b7cafa6d958853f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692158c1f33ed67b414bf457ce6eb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d0ee5f7afc0cf85cd2a60cfaaa11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf7781a9f676c783f7bfda87eec7e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba2840244955ddaa3d02bac31414b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ac0e295d6340479a1175cb46f97e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2416dce16abea64bc260efab25b533739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd258e8f92e76822268a49dc87c7b860740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f169ddef99b47dd96e89d340a4c1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede2daef2cc8f317d250254d5ebc7b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2f56c7d781e23f00bf8189b2c8b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eabc0697aeafcd538ea693ec5de46e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d21308059819c55937a2649cd1a1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786819027ade085077fd2c95dd8cb3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d0a3813a0fff718f2b0b53c75421747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7393c6562ca0979b96f9b7350a0fd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50691f1fa4f957d7c3643c8e7ee6e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97fb857a8a3030eb18ef74e40d207a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9aec428cc2be2ea0df6db32d6f63e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a26af7134ecfdbd38810aad4a1ca04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b168945d2cc9228b0d847dd488af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c5098206c752de7e371d8e956209754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e61d23dbc90419d88c4473fcb60e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca97ffc82e2408fec18c4899e12c3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b521597d38d3d128c0088fca21a4f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcef6dc348ae9e103233e265295b3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537459ba8b07d7b449341caf68e94d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043541fe86646e99f1e87ccac95dc9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e237261a4e25de8795a861b6bd21fe8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb2e72a055ba4b5204076d50d96fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893cb52ad0241a46340eb5b3ddbe1a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4225660509b9fec7500a001af8652764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5506f77e0f7320c83e607a32bfb752765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6388e4461d929c3724c6508a28a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b0cb74dd05d59c479123ed312d62d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011877a68438815aacd4dd5b1a73f5a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ddfb0ed4d40bcb2272202af2dc45769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2a4f7ac0cce949e16913c7151bc8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707aab3192b97e568b2713f5833f850771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4cf83ed143e036c4b04c2f182dcff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cbc70d20fd1b4e594a7ae80fe0179773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba572ec6b2f7ca765c89348d682ad8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee72e8ac5e476e3dc6ffce6a30c820775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ecf2155139ac92596dabcff28b2f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d2a2e06e5c65ce298231852c4e72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c4470e376319bab0688ec933566e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a04de4639eca853766e185d0b6d6c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91bafe0aca9dcf15c8594f83658997780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4002e4476e407abdb77bc55974e99d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652138e50f05113b22bad774bddaae0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee56eb02ea08ad1d0eef254816d57c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a600d56dd8c31cceaa4ba6711b6f1c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c507f09205dc5d3b59cd22fbac13d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0689c6e1e3d2e8b046ddd6128bdf6a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920808f2d1090c49fd8beed5ca28912787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea51db43539e2be3aa58943a951453788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf2e3128b008fbb62117c990db71f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06b9c3c74d88f0c246b6cd5260be5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfca65e556bfd443de89e6ca9e7d70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed8f8d5b2567602f7086f1fbd7b05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b8101c181124925872ccfbfd63bfb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2285961024502d1e249dfbc2b1746c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76c757342d0e841ee9886016330e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274c8fb836f919c194070e3146cebb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23caa85ab3720ab19fee209bd3eb5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1edebd977d5a35e5cb1fd50b4019798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f264cd578baf559040cbf6620824799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d0a9bd72c070ee876d700a515974800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7d3b95b491c5b420a662d973529b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adab6bca83121e0d43dfdc36ebfa97802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acfcc07e547ae3818871c97430c4b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d81392a61beb9bb2b2703eb357f7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4049dc2b073e70548e9e3855eee0e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f2c3ea6f236133740de36fad44f26806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e4aa774fc175117d95fc2074625a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b45ad975277f922116131352a4b61808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cdbd05aac8133a9fa2b96b8d4e71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ed69a69454bcadb7534badd8c2dcd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf3327ae933dc8c214d9f57828e73c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d7265ac1a8fc3d4c9dda1e34b024812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdae4db06f7a5b3e9a4c885006b296813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d0a33e8fc356a261907879f92e393814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf8af507b4cc4fc5ec0dd74ba70869815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f41ad0ecd2849f264ef1899db67be816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a2dc6cba8ebc138450b5d99a7c7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a895321aa1d9d5721888906e4865818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631f3e7954239d47aaa4160e3048f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e861f47941143af1c7e687b7e6273820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03c43d83911da7ff6b8eb8adec9ee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31c8c409215723a762df7fb5f2fce822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba900346f28e71dfd9b47ff89d351b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd44e35c42d23ce176ee2afc5957c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97b74526d7c92b36075e4ac1973f42825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784c98e7c6180c1a9e9359afdcbe7a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c8e5fbf3d78c21aac1ba9d6a5f923827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcc54bdc1844bfe3de5058fb8f8a4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f30c6f485998162d5b60d4cfd3c39829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986755571a8f87eed60fd140f22f30830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9acd5e3f4c7f487e124434cb78bc74831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791205289977568a52f91020163258832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d12a2593893f4ae3eec224bab7fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03492890bc8cf3fd504d506e9373ff52834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8941799c00aa48afd47642cd2458835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563a7af6b0cb33ede388f8b1d27d39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418694652d186eff05e1bac65fc319cd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65a2d2f60491896064833a81a67453838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0bd8f265c149ef212dcce735b1e6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370511a5f78a0ce756a518dc6f5660840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e943f77970154619dd7edf74c38e9f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06ca22abf9f55e2ece93493126255842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880d4a3f1bd72a4c04619b0039e3ec843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b205c437b707e2ddd64f33e928b1fc9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35dd27abdba6443435853d3d500fc1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f0a753474ca9880993a3066e7dbc4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd7eb37df31d090533c08f737ee61847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edfd57b7750ca941d364b7e90d24a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea5f1ff9196734ca485482b166070849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a9659064f6c229d571f041c8fd76850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c4abb63e5a82f7cc68ce0d45e6e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea923a7220b9fe2f07c4b66b97349852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ffc068dab43bca6b66f8ea8861de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2906739c17fc073977f3b17b76051f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ebb8f0999639218726f8c2b0c7afe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427831f1a5b888c485f35a0132136b13856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580524928ade8461c2b50f537624dd8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2635fb76178b63c9f7a59671efac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1cb8d93e0a03f815c64edf70f888859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0cffb0e11f9eb8ceaa1e041d34b1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096548528631a4e96bad46e69c95cb8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe642aa202343ab652f18c3047016be862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464436d12840c81f34cc495d69d0621f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57e8ba2ad83ebaafb10e80dc798b5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc769d17785fe5d3ee22f0af81d9b1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac422a03272d770d1f70ab0f3499e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe73f01754766696d7a6fc846e3d7fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29cca30987b488a364e39c1e2341e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120132f4faf5018c934d48d12584069869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10353052a086d72456b6ff1c89f62fd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a8826511a15dd353875820da3c597871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d16d02418f6a9a23ce61f9ea7bd24b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c86db0fda1b34380ca76cadce185b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105120eb671756632d9ec063799a8c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6ef225ef8cb29bdfbaf3135ceea7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9d13b8a2a5cf0d1c5706f53d8305876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663c9f95ccd2390ea3ca63abe85538877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf624181b09a8a21206d8a98c6ef8ad878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c85b89addd31f9fe07b4b036e0ee62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beca01444bbdfb695f7cad6c833f68880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09077a4e74a53318e7e3b026e1d2fcc9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a2c796f7e73e2b06c497b4898b7e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7553bd0518c7ffb906a166ca169efe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc404adc54cf7da769a261cf09077884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb94bbd2910fe2a318df0656f8bf40b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2925b66d31e5a348e6b58e466b7b09886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2cff4037985039a74caa90a0eeced887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae529ad7148a8171e47e692d361d58888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad347cc501e6d642826cd5b154cd8b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904937ca2b36ca92d67b965a4193513a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a7cb615eaf20d541228f2c7ff9fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca23ee2fb3d61eafecefebb76d6be2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7515409b5086a42bf6d51fe5c71f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e3dc6b4dc53372179595efa46485894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf0b635fa5681f60b7407940453fd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515fb3717919e88e3f3dc9563597d3b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa40928bd10de4fe9b94135a261f12897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5e3263d89bff68eccf924636c302898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c322e05130fb6facdbb59b5c32303899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb87cf6d4a1aeb4a48294c6e24c657900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eb304242bada8e641e133658ede1e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1af3f9f88b0a74c2f89903badc77c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a372c52c5d38fdb4af2ff5e807c6e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ff38a8b57a061eb0e1289ca595a6b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1972b19bdfc5891863675538dd4a0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72fa0b0c139f14f151cc9ac9f5180e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dbe7d7e19f701ef160b7ee64c08a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206374475b9b2cae5a038107ec6f548908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59600f5a9ac229259036d162cb0b60d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ad92cc4e3caa29f3e7bc823c54670910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34350d4d79a7bac863899284344e84911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f98f7fc50f793f1e725dac2ad422912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c496490e4a7fe5f21446c28ea1fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8a048a577051ea07bf69bf1b24b4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a66122696b538bfde57058faed965915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587973f12b2e3b600fcc2127d3d7fcf4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b51f6ff143ee90f1273004a7ca80917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af918185c64a632a3868e8c757ad4a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e18c63fa840f567b955193943b4b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b160f2fb0668eed5c710e766b825c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d133b204acdc19d847b60a13f3f8277921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb296f74f4cef34ad6f00af7a6c9db922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac569b170b839f4731df7d035f17ac7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405dcbedcaf3c97189ab9b43adeae9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9fb9d159d99038110e2860b2725e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd348222d0ec65b4bd50c9013499d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07386d5c0617ed85be840be8fac49e4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a2e9fa21281429859a258864fa018928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5ea11288ef7b190f7caf3dca8843929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be3bcd66f33ba72989f39580a7306930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041a868fe982ce22e7942129f71589931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab7796646d595de740fb87d6b377a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d2cd76256b4b8e09bc2a18b06d99933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970085d5a409cd1022a30a68d813528d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec74f062746a797873b0d1560e9e8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed76486c5968b706c2e623f9606e2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a190dfb23d0a226f3a8a255afb2363937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c92ded90a9de6cd09732cc411fad4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018195d85c64515494f5915a274757939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5124cf872c1c76f27fdc6d011394940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf1531d162b0b44432b2110b811ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae4419c546c7d58a5192bce6c2e0b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e56636d149070d7162474591caca64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecccde42858ef839e2b801ee096a53944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4117abf1aebb70e9e27278745da4c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb30823ee4107eaea74de26932853c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf4452b61df89bccc18625d0f1d6a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310dfe89a79d5bff0b52e73cea6f4b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d054380fc13b379ed48873ff553c54949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82aff819fca70a2d02bedb537d6b8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9ed5539517ee84a1d2618ae7001f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef2a74987116ecbb6adab0ce12eca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af98d56434372aea367493c27334a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371f4ca048cdcce3a8a7dce788120b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ecc0a31ec0d64bde1fcd7bb3c1c0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee4c4f2ed7b6cc5f04a1849336088f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64064b41095f563c75088feae6c81957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab9ff8632c7ec85ed8b08683d22c18958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f74163a4456ecf16eef3bc03f9f61959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe216f4b04d00099738d5e91dbf4a6a4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f48b53455f59315be82ee48055ee5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e86a670fe61e6d5047f603a4ec6c6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7c9ee264f9e8fd2ab2adc5bddfba963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6a5b69a2bdc2687200dbcff612f7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9f60c0e1a063cc0dafe97fad9387965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4c2ef789a91bcc62961f21dc71029966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a097d08ca3119d1902cb11a8634eb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4656637cc8aa3d17fcc834937ce8e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a042545e6b0091e32628f89c472a889969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2bf53fe8a23c210df4a0384b765a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa15b356dc9c45c5ac89e2d4450f88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d1957bdb01182fa84e4b48233a9b0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc33ab493caafbd7b00e82b07889b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159b9e61e501dc9887bf9d36962907974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6f3c38c86f48db609b3c18674a301975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e2039819ee12864c7216f1e7f803e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cbdbc6f3700fcaa8c6d9218ab4d4d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051e33723eab818e5f34c72094b876978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc167f515da5ef04dfd45d044a33f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591da3ae5527fe873e87cc0dcedfea1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e767b7eb569dc6e4d1d02bd58d0b24981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c513b5d8fe0f83d1bfcfb33c32a632c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6dea7b236ce0f3d816536847eaa21983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100df8a77989623989cad006a1eed71984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450289ceb03d107c774f1e513ad4af985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8550dbff082cfeb39ca1c20d8b5c1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a9a3968ebac7a91ea7796c6ea2cb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb71ff187e749d62fc9a4369c300a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a20d2407a78ebb73b71cb00b2c31b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15c73995b5e4ca2d9faa80b078e22e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5c8daf43dae0b159a32c0e9b87fbf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974abf02ec631747871a4b9c1e3aa4ce992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22096b0500104b83da597b01ea0f2ad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58b408a11ec1e61f9377ce24c3da8d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac0f960388cc4d6063668d3b3ebd3a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9777f5a134984ed6182e14755872996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ff78dd47c584cf3770775423c044997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6792ac165cea4f5bb608f8d93f1761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aea4912f4990aa8be762289c0e77c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f2bc45c95d5f6cdb090b70fc8855a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95dfe8070b2a24c56bf9086f6fd8514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b766109f7b3fc3f44434a6041d5d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ed4948e103df6411832ce50947a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f449adc13a9a8419faaa07ea590a7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e85c6e7a0a3c8ed4911631e25b2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9f08fa87c9a082091aa31a3d147049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4b98b51834ef044ae3dec12bec6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b0cafb1a93268b4fc132a296849111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd8cfedd2363f26a486f35ebfbdcfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22bf576a781c010cf43641c491080813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4ebd5b219cfbc133606abe1c109914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e091cd991cd3445b58a2c6dc181bd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234c73678b42a5d6f38f29d2c17e5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f41b11c55ea1be6ac5d1e8d680e5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb61383dff43827ead49ba0b10971f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e084be5422dbf004bbb2c798552add19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d57a6281fea177d0804556b4a71e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f469fd0b0ca62bdf5ce74f4d2408fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbd033b07e2980a09468d29a74df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfea4a2bdd76a71b366e554c58ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f820cf876e02ecace489b48d45d7e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965e56fe32031199cc6d0931380520925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6560682b4e67c0499e1684897a36d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44eb100cd54a74e020fd6ea14cd10827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e1e4583914f154b9d062ad18218528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09b454cc58607a75d9691c7d7091d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc91e1e0e57150b71262372b2a99cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c0cc1930093309ab629cc5c4d2e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7548e85e682ffdf73ebb2cd9e94da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b02b40786bdcce671ec43d26244433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336826ad63fa9b3f52edf7d36742bcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72d1fb243ce74554385324b918ec335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cad117badbcda48fc8f68f2108c2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddfad60553e0dc940e6bd62081564d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77806e3fd18b42441c970e438d0370238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7547c41abd0ce481b24c7443363ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b28de9d065b6a29fe40966cb75dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f265d7219d50e41d54a3207976f4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386066f683055f8ed47aa4e654cc77f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce61c0bd3d8a298cc839ed02e47e2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4ede210edb22a70f3e65f26188bc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8dbb058e00a4be9f115c9fdadc18245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f00cce4b0a2edf1df2e4dab073ac8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc8e66936f875357b71721190ee4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08282b9650ec5f8f922c50a9b620abe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e043ce89d9807a3a34a111d60388bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8dd128f25b0a3ae3e9e240603a0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c5199126142fbeddbf5ca061e9e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e119b6e8c0e52fbf92098d10c1951ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5061571a76cfc3e3ff851535a38966353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152695afa14e02497c1a9de6abcbe4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae260abd2d5d907d4dcc1d344ccf7f2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b099b000d1076e9ae33cb167a01da3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce76acdca6d761bc287b2ba27d083357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ecd25424a7e0eeacff9c8e1003e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfec9cd9c07e2ed7de104ada4ddf0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483843ee313dc2cd9e36a07739fe0a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90769d32b55cc35a56dc0c31f396161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83c41fc941648ad776cdde5eba78862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc6e2a34a7beb7d8d21111d3c742963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5c438c717717936e1b7c92aac12c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284772f7c4ef1451eb01236431c33a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad5a671174bb6623de9562d828f7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b084ed27936720e295f1314d5daba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca9a4f1410ce69a7f7f1acff6bcdf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb96b613781b964ffc2c8cdd78c194669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92ed2f5948be84310554ea8f6498470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bbff43e8fdac9df7d7e53059cbcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362b2f1042c2fe3343ee64a22c98f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac485b0d61f322d54239a2782fa37873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc9916b14aa72f4b37ecc6447ca9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d435a8c6352763a0e30bffaee5ec375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0ea9a852b57362b9677019fe95a8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b7fcd6745038438981883a55785d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7cc30c17c2576614df638391bbea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9119b96586ef0729fe551f47542e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3cf1925d22e86c6efd80fb6dc04c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d01198328d5d0e79f9d033ba387f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5eee8726aa2e8d6ea18df144a026982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46991e1441acf37a69f2ce2ad703fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc6c74b703d367d0ac7f97abb07e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f40dddfc4290795f1cb20181243c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee6e6f2a32a791c091b3eb88e9b1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f805281478e70b9cfc2248fccab1e0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b2dad4560844e33f0152554fa31088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf8bc9bc816478d72d68ffcd0a832589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6bf47f6960488f8ae65e1462cdff290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243667e7d0aa2284c0cd15630ff2d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45bbd7bf379ab94434b3249dd04f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf3b9f2ca11b4a8436d1bb2cebe5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e40ca2563094b0965641e1c72822294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7ab5240318c407e97658836c1428e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f620fddd6dca680f497c15a07ae6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3a082b30935ec17d64d14db569cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd1cc0568132e3a52bd8c37933cc4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106345a46fdb3e745f124099b08ad499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e08c044646d6cf913194a17e8a3145100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4117d2b30d80bc7bcdd0f5a73f9673101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5717232495c7a0c373cac9d3d41ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f40760b08c8ab5a4e859d61e6d55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855fae6f04ae7802cc1097815dba0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb2f42f9e32f8b7f4602b0246b059e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79d01e01461466d61e14bce7736629106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9641370dc7723d11bc690be503eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677381de98572a65948fa618d06282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a0468ea48bc7f484826631d3184e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d64843012e65bac7732ce7822641110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6835f6105ec7cc726ea684e6d609a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3885ae04eb90a5546d9a5d91a772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147fd3c9feb02f5d1225025b851bccf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e033c0a4ccd09095c9f5ab4b4af5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb7d206c79ec9c4c731879996f9be9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d456a3086b2754d72c18ff8af5e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150acbce4c0160266018eb99f6c9efda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1905ac1e9c0ac1a4d88c6c73e4765118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733146334f758ddae155a83da2dc2edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc745ebde3a65563a2acbb9f9a825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dccea4ce334ce98fc8bb2533b4e92b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2221860a9983bb3f529a794f7e4c30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740c918233e80fc7b5c6d66b9d8c2cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ef3d638c5349cd36370623b9edfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a399fbd725f94f36bfd3662b97f22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9142a0c98e7e83f421bcbaa022504126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c2e3994b52e5b28c9c34657d62b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cab076b97fa9eb8cb308775fffb28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa90b2a4a69451d65c2e9a6acb7121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985bc36ff4a2db915bc574ed19cb77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3567cc6726b2fbedcf34a405ca2e1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2da04d9d7740a814fa6ae9a3f882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e89173d384b5f4d97ae64703182f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096771d64bb6e8b18a58ef4233553475134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68936cb99b32068fd15db16eff56de0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea806a0a14ca3a56b3cf82520bc724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb3e5742ec174aa5cbceddaadb7f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43fb8636a1d93841302a10c09fcbdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188f08e35f239e5cb9aacf8131aab9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe26564ef6b29b459101fea5e304b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d570113877f0f79d7757305daef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ffaf20b3c4e4269285c106d826c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071071e5f00f0148378ea212c0b06c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4088f4c9f7ea739dcccfaf1057a1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155bd74027b30905e7c0266e602c85c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1033a4c41aa8d507d861cf9181302a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f36901c35056e490ef3677eadc426e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a71677c2a6a6a639ce0c816c5e60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a86ef86c5e9622771ac48ecef7c11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5053824f8927730e948c86070230b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d778852b6747e3f0a40c6dd015af6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502122045801a6306e8f128293e54dca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6e59162150abc93b0af080a7967a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723eb12dbec3dc6a8b9fd6d5fe8107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9122caab55a363db1bf60dc4443c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7bdda80ef8a31f8b7e540e94e924b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24ddba1f32bba24a101448d20fc8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1a1a7c76cb6fb295e48002a1eaa4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea5ab36f95c9cf9154e501ca14b1f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b67e158f656f0e3db1b7e7c48de8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3c846c88477265f8330e4d852edbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1410aae30c42135a757bc3c2ac975162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2d42761ea2a99863d6b47eb9f3140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d9debb1f60aeda3dc8f3a31eeb97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ba8a676f39df0f1d473a1646c9bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924546057e13b7af2d84ece9bda03a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65c8f8fc801a9191e53c4b83e1a8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2243ca0dec09f7e73ed77e9a5c64fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb0f89e91684f3104c04095c17a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f2371f18a3de89f065dafb5e4b6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f644c3c6a15fde9799be6714fb30ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab72422a96c19d53f92b156e359d49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542d2ebc43af999ad1acec9bc4d7d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123b5bb1d82e783492bc10bc723c1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78219670572bacfc41854835e66e3675175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bbafad9907f1a3a40597edcb9eff5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2500030ee5ccb61812f11aafac88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06045765ce6dd46130a5a683368e9f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47da9634e4e8897db55cb733a7acb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e78db0a71ac15d66fa6e885ad3a56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889a9f2944e30656ae1926f7064466181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52c6c106ad6ff7122d772de2da913182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde850a2a4453d49e7a4d4ab5da991183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0354e851acb9129647433b164f799a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded66305deab5cf4914046acc5165a23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb98e3da3e9096f1d51faffd85a2a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c7eda5b53f40dd6c11b07bd6d9dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2ee2086934493dbf8bf9becf0957188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537ce92d0da68a930bb3640d1307db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae69bfb44fd4fc5351b11d04c3f219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd3569e4bfb157a5fe06627603d7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e000098b0f0c1fb291792a7b34b6101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8048dc9c7cee80b421be6c5bb590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b1fa1c6d2cd2b50dd87fec33fb08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327724e731cc1864ecbf21fc5ce45cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8146a33ce49c4c36ab4f092742667196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac06e0380849fc24345cd5a7715b3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739de983001b2ed621966d9ea0ee2f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f8693fab4028a7bd0e2fed2759f40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea142a5a1ab8fbcdae116d30da5c13c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbef0a96b5e086a26d663467efb622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704efda5567208fdf17b52b1a8d0a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422f2134c47289c6edf0487807c0c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e6f8498d4305501b645a948b720f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2590cd7980aa85926829c8f02964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f3c750e59001ec576f9ee61a6d5f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677305298e8d04d808bb8aa7e1758cd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a17f5289e60abe05bc1b7c3dfa09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d077ceed6056f1e4cfa2b12bd8a9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5653a0f5fc22a59526e2692178152b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942e7f4a116e038e8373a0a949bd39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60c55caf0a61eb6a208849ad3f748212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945acb6d9d5e7885d97a59ea2ec7f0f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031b89ef14c3ec8fc2a8209b300d26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675835433d7ef5c79fab0bdc58d34913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f365e3c5c6c384529bdf8f0fdc62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9230e88b48dfd6916d303c4cf0d53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350ffd9da1e5b5a8a029410d915b8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf051847d257c25442804eab430cd96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8dbd085fa6d4ac1c25dd2e38a4b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114daf02837b5d9e913c10ae2f8cd13d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84039845249bbff485bde93fb57ba9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350eebc7975c0f7b248f5263c14d98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134c61e11edbc5f22b86294004dca71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab3a93eb53d40072ff81a8dbf7dac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0578e0392b5fc51963ef9b4a7d06cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5403728ef2a9c736aca768bcd93b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1115afa01de717ac7f6a55b71095228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a1fc046d8c815cedb28bcf786797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ed8336ef0dfe1dadc151bf479477230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccee4efb0f751f025f8fad90e9cf889231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d1aa5cacda73d2e03f798dcfe4239232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59eb396afdff83741b344cc0fe184233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c531b170ee0e0451e85b4f3510c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a48e3d213bb967f058717bfa37366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e43e7e796a3dabb9bb0c798216a3ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467d01ab972e1f83d95c424f835066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b91b8cc7ed249ab2611ce52e1b0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a62772085922e68b3557fb32093d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72b9e6f800a94142fdfbb28e1b3c77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc286ffe5d515ef8709f649817f10933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f92264263e5537b997a74c221bd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894403f3190bd7ff39772f1ac22f4b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad7d8bd3da64b0e31db276ea283a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a174258ba467f2840d97acdbd6e8c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c780ae9e4f9d5fc4639b4a4d115f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c83ae4a9f8e4e2e455d1e5d5da6bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105337458f374a62323ecaafe6e85c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a86d7561b240e2ba9bcca27175195249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c470d29205af2b50aab29fb527f2c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8fedc7cef661e6c36e3aa026ecb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d5abde1b1429ae6f275c1fbb77fd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81398fb8bd0ec064062f8f4539d784e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ec434184e062b4d9d5b86b8e682ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788d3f23d21cde390b6006cb0afb83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570029ef05ce3d21904b996442f74eae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2a2e75f4a25fac0cd5be0f530d258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3701e3b0a32871de1fb8918264cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb837b1a55d62729c339eae1157154259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2168de90e12444a773c14b8f1cc51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241738eaa0662635ac3999a06fa2cc1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3437994d4e7df5a05943fcd722fcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8be1860bfa58fe7cd0bc7a3a991b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5cb444b0f54b59be8aeb410808991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00da37b4e5b75812efceaa76b4209265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115b8c8432244bf950d80232f8bcff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d5739c3dba7f5f61c422db824af1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3774c216c117f49416858a68d3730268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3ef1981df2e44b49ca36054f250c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c657f9c713338963eb48fbd319d9fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92208f00d679bc627fdd71d0b6415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6a03429cda0c89a7f354d6e80bd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ed85a3411a01a5e38e835b1db26cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e25c02c109636fe1d4619135a3f5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f27d7f97e3aa997688ddf6344661275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaad05f576b7ffbb6e6bbfa6a215aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760843d432bc2b5f718335452e948c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d457af8fd020782f62e8a862b8caea4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aebfd4fc8113d72f4230af7ada08d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821803f3f2e3107d45a4b37d7120ba9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1595fe7a2ab80d4c82f4cd1bc82be31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665f41c5c77b8a42e3f9e2324ce692282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd8a56df1bac6a4de4f247dc58702b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d14925b1b219c653007fde40c69a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034fea63d8f3f360552a1b7c5ecf4bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11c5783b63d3a5007feb58804d9ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900278b78cfa54f59815b9a610074316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebc8e9460ea22295c53b1e5e9d483288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af73b9bd7d5f0312ed37ea8b9ce69f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2e2248500f2a16bcc83c790b266e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d19d32b46409a286674aa10845d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec450836ac84e813283bb88cd4a28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99516699f7ad70a8aba2734043aa29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67f6483adb67e2b7ea4bb53b0c845f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4359da42076058ce2832a099e80e97f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc277d82c2cdda9f49a81497719e587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf8ad7dbe7042102f4c26368e69069297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30219c4859b590ed108b0a7975f3d1ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67275c83c16431d75bce199cdc248299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f13823f637336927af53019af3115300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e0150cdc1b1009237f721e819eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b550f697391f31e225646fc2ade0e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f3fff9669ccee4d40cd658169d89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a70cc0a076297feed94c2afb30e37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a0fcc0a3241f61c27dd0076a261d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef45efefcb5ffb8efce8fd3fc7b38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ead6485d520923b8ce7fc777b497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127def277119093494cef8c5c8b532d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b5afe1febee41fc79329466fa9b6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded11d668a03ed85ea5911acc77aad8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8bfc1f6b1ce8913b6e2080394787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a8a6703dcbc7bf1adf2424a6b215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2877002d3fd6403efe32a1324bd40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978bce7b2e4cb2ff33570e236457e23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e79680936095c8b545959693c7280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763202279947e76e4bb9f78d51f579316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bf0102870040e1c2ab2adcca0adcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568dc3c246d696906f39677521f3ca1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355815e71235bfc0bd8a15506853526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c25ed052315bd1695a5cb0c7ae52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5a210ac211e3544ba200286ee3aea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3184074770800c0217719f6c9a70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9829761810f7798c0a6d49bc444b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278f257dc63d018857e9fea7f0acb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada2ce4345bb33ba68f8735a0e6476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb7e1663b86b0e7d30844b51bbb270326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0fd8155774b7a7128a4408fd81fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660ab94134b8605e2b1a2580ee67275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160834c6b3e3e22934be75bbe784b65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068768cebf84fb58f19a3a0036bb470b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6623d738e487f12acb98727e5bf2ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac549e93fa5a367ed27948221e834332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4177712f99f304ad9ff02ffdbe2c7e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ea5d51b80986c59f357378afb1cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6560ab40df3a8fda35dd5b17acce5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f41d01ad355abd375ae644534535336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed7327aca1e5c7d5555e1fd35316d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510668d4c94cf996800647f38afe0a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3639bdde02df642904f9329c1713339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735fdb45797fffee351eb114374ea9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b1b29c020cef19b8ca2695ae6eea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d438d231ff376ba510d61dc431696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee57bbd51203b03a0c1bfa5152843ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8da54008ab4592afa106d91fd02696344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b54c5dedde1b141cc8516a2f852b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66a7a9068253b56f9e6970f8dffc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b358d7c4f68ca9b73e9e2848087d1b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e7b876e8ba913aa94acbe3d25c34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab0d0b4bba684bb66cf2890a92759d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef40af780a4865b812ba6a63c6840350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af14dc72bb63f019f9277f08a40f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f44f42f5243569825a24596e9c6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562602a086f48230699d4979962f0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80efc677c6e6bda89a555f7d10ee59f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4788dd6bc81c1b5685280ae3a934355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c8d2be479a61ef9067be6b9068fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439c8a63524c2ac52b624781ea1d0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41863e24962ffa937ccc2130c0ea204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4d3cd75b33abf93ca7ff43776ab5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a6443297ed1c2336e6e481ba7c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c167fab999c86c84a191d9190680361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0127fd4e7ca0ebc06a67e03d43a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0904f2e681dca13ead1e985e71926363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b2f53150cbfaff39b264f9df7d809364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b9e44cb6608fe01ff104aa93d654365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b184e27893c4bb3caadc446ef64ae5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de176dfa40f08cbd789d6d59a0d12e44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999af8881399473b1a02ed20ddda475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678089a3bb1c342a63a349ff54f2d86b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee0dd697b40216f4129c67f64104b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ed5e09e13e2d47e74bea3248bac0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919e9de74dee022312dd6a454852ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512f1743a5b3f27e277f1836848ec35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eb1d7016f21d2dd4aca1ec9237e27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a498cbfce6677bd6d2839c1560c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb9145a7eef828aff2b20a0c5c7fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54fbe576d6ff3f64bbd48183201250377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045cfbfb5874962afc4298e9b43653378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b16eb22f4cca5d2ec6e5d7434d14e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902d37e21686e73ef81b31162e149da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ffda441b2036f0c4be10c374fab26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f85bfb3e8ecd966b15739dc25085f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1359f99270b01fcb0533144399d77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079323347f70ce182f077319dbe019384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bc4e16d7481999b1e5644b87ceff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d2f096cef6b06713f0518910d733386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b03f0eb192de46f006942feeb0f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc0a4842c06876f67454e3819ca4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fd9b3794ea2cfdf849de47439775389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c303424d49b9a31b88114cd858c35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9e9f3a3744bcbd20d85520652ea5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104c4134a5e299e756249aa6e99670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3388012b7d3fdec0923aa1683cc8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc172998b9cd7c20fe96528c49445394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d54e4df34fe9db1cd7a45a007b644395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212394587f9312e4d8b329324645705396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ec87faca9d3a5a14fb729593ab17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4fc8034eabd5ed2e312dffecc637398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f13964ce4e4cdbcead8e401585448399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417372544504a3bb59463a3c04dc7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32633fc6ae82eceeac7606c5c76b559a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6989d22bf4934cd4292273cc009460402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74718ec80bfe8435a1901ca3ffe6e74d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a28931aa27017a73f876bfc0a55f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104b8cc4c5ba68739b5c6f661a24e96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d457c4d79229656ad11a4b37547d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd88bf042a9036a9cd1db08a1115c98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48e8d5bbfbb238b7da209865cd365c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330cbcfecf95cd10fc6ce66ca4f3688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b55b89efdee5761466c5395fc8b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ac7d2b1a9100c515b3a0bbdf54ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6718cf73ac0c5f58a436032b3b439ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1234c29ae713727ff2bca169e5ec82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45c0d4e02be29fd625f1f40cf8819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0066cc9b2f0336ee81d3a65eb7ea98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546bd218326012d60717eb7600aa29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640af130f8ae40e5ee54fe4af5f0512417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de8431a80008b631cf71833841822418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401915a86a236eeaf71979aa42c4d0eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2246f50e210a005b6e652c7bf3a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92654e5700c09a8ac55b0a0de03e6ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f39924dd397712f64dbc64fd6c70e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ebb3f1ab9f25d6053030ccee6392423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b2f21012b4a33008d6dc9dcaea6e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f29c84c3fd8632c381210d4cc14af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01425dc950e95b788a59d3a7a6ebda91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a4011d4831bc851450abab9586e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a4e776da877c32133627673d9026428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbec0325a2a9fd57b936e80096a9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace1797971e1ee8d4625116dda0123430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb8989c0c145a5d0dcfc2eb507f35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9e2ac54c375523d2cfc4dc4bb647432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add32b8d6051816ccde5a1c0e40a044433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e353e48b84ae8d97c5c1b7f1721266434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71780c7bf199666065602a86196e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefee3e8aebcfc6b79934e6a604e33e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87d79beccb952e8e3e83854069a583437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8552997e91a0ada5104d741787f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4723cab02cfbbaf14765de147d7fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71db1eeef61b7f67514b842ef47c74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea668d4bae8efcefe9249f554937204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af8ce8b3a944dbdbd340596cf8311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33be10ff567ed793bc569d74f580c1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfc64b1d3bd17f56788f4386a367a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62ce92496fedfdb68a9203651e9fab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb7cdee8c1aedfc50255fe499a4f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a8f1fc81b298f0ceccb56315a3fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06283d957313c3cb818dfecb0d8f98ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b22d3989bb04280a2a6d628acff3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca6bc2782de577a9ea77ff7ca6abd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93bee2387771410e699bdf6e4f6e81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06f4001db41d71525ed4a32f5642f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b89a6d063738c15d9dbddb14e01a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a3b922170f83483f3205f1f0732e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155763c9bfb643acbe8f74a836d2f02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf100c15e76f5786aa07b6e79e8b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8819816dfbb74b0a124801fbfcd920a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f783d0e43501fb0065b1b3e1065d3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e0255ec8c3db67b929678703209e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029fd009a5d34aaaf2f95a8d2d4361f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb5c1aed4f98ace37464aaa1c9e77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b3d5b5eb911de645b19b1c1710cfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec0b675f86637750272c7b665361b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198ca7f593c54e6e83f27508a2181e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f19a7096ce0362da73bd00b65a32f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e41d2de92319af395affb852c6035466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a42938677cd7b757341722f4e2eae5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003ec610d4cbd76acdc8b10537d13f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e930121bc47c6fe190270d62759c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40521b5530b9f65712d1997b19276964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa01778474973c279aca7aec91b3f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e91dc7dbf67da24ab638e8f6a41e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096cd42bdf48a09fbafe4ded0c3b41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3971fc34158f1fd6b9855acbef8e277474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb205382746265d9180d864eef5019475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795dd137652e63753c00a0bae123f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255c95633e3d97001b5b7cfff9306de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398565dcd4125a4245c5e6cfdcd443478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b959555fb1e13bcb1e1fceb78521c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c90526143163513337a69de6dedd8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ece7f3239bc8319b0d6292d405c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec865d2c29d6777d6351cfc06357e3df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45cec2c589a55bc252024b3d7f3c37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89541a97676c1f0f8b75d4d5f3c47eb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e92b3a3fe46610f0dd5686db70b4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd37a11a9b58a4c904e20239b93168486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e053dcd1bf850ea45ec75d08644f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13ed056a093fbc409fff8fbe7ca15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7b43927d88f887af49b116d9b657489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057300f9ffc83a67cceb0623e8c3ba5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c5936b07b4eff68d7788f58bb529a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301056565c20779e2c5067c303c8fd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145590dace365cab654e69d68c66119e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527257465e5bba8fe43b381f787d0c28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e2ffdf289210874270cd437786c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f308257055e29007d2a5cdb3c16d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5789a03580e7c93288ac4c7ecf92a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a8032ef3fb51ddb1ba035d18cdb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf70d4137231e466ed1fa316f8a858499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaccf57c17311cf06f53319ca3da5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3d366559c654a153de2be3704f110501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276863f65282228c56e1385012dd735e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5696e0ac2df32e3ef79befa471c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8af17840f7840d20d453b1b986ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2707f2851c2fdf45ad68bd2906ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f6c8c661bcba985ea3c52d58aa1a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6f0fe6f9a835eb44f4c95a5bf5dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e516d7689a0f7c236741b90461b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8015a3781ff9b58f49432c21cc79f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c59354ec580182cd16031a851882510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea10f4e734a7c5322a244b7bb6dbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ec28461859d8787addd087be47e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897bcacb594e91ef6c260cddc17c29e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fad2885062d7e8736865f747c4bb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739a2806e8f357367b1e6cdb5d0d94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59d1e3ebdf1ddf7c28b9859168f44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826b0e0ada4b30c6338d77b3db58ce9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff495be83ede928caaad3f04941bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa05351a49e6eca352545ec1dbd5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23c9715fad012fce7d14c83f00125520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bddec65661d02e4889ac5031de386c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80e1ae824b5dbc1626b160ff237ead522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77274a237d9c65e49bf8f59d0190c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de06023f54b074486a9344e04f7e62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afadb1eb82f258d199d9b35598d8416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c3c15c00dfd778f9a5849e10e641526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754164c7d7d06354af47c1e50dd2f067527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e719c4544c7b8e1f7a09903166118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116b887b4bc6066466b061849c473e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248efc300e8769b7ebc16f991b465ee6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a734495d2f420ce6fa12d275665205531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787504808f0dd7f66e3d9eb5af1a7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd883291abcd7da04cc64de7c1e03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece36da499eb9cc450d318095d2ad7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50b11f795bc468196a397e0407f34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096d59e2424747649bbc01f9892fc11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ec0a77c3a793bb3d60174c6ae69c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057baf5559921bb5686e705df79dfe7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993022689bbe476c1287cb4d589590c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19daa6f905a4a29885ffb92ef7f6f43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba49eb8dbb8c290a792ccc46128aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a05b34ec332695e90a69026c3c4e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ad7f5d14b460b4d206b981cb60f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1f01487f5944780fc707f93f1aef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffc3a71583a84e050a227672b7974545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29cfd28092d9fe5bd895aff707458546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eafbb32b4c163a1d497f409cc263d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0718739628fb3efcda58d9858d63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798198a3dcbc1874a49081bd3e2741549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074b4380bc4ee0ce06130479ce0fb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31241af46cd7dbd57e2e693554f0b3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547abdfe44d3796e088758c12718cef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10aeddf9d9d20112f5423b10fc5551553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816831ebc33b46df04fdb227a1c7584554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203ac969e2fcba214a77aecc9e08bfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be238ccf0f46abcf334fbe8e10663556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9cdcd58b1411d9b90edf971a3a0d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916e3e5cfae7f87afe604e683d8564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657815a82dcd7b183f99ab23aad541559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546b5d582b60604dd4ddd365b08a42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265fc94716664a8b5d0e79aeaca2bfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e578039631c2d31572741d805052c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd5fbc785e1771c3757e0cd1c9055563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4e1529bfb0c6f096be0aca7c9a74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f282d1240e9ffc18e8bdf96ebe5b47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706b30e339fab78d063b882af4f7ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52177fe7b36545117a1969959b83f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bd869fa643baefd5269237c2e6c9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ea84dd74472b6cf60e3514018415569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422127803a5009b217727970285c3044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74c3409df0cad86743cb09f63f2b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee838b3f6ca831ead3c1be400c01b51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ecfb71524944dabadb9261bd203d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163ade31204704bb53061b09b8a61c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8eeb71179bb7dbab34047eed9a35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83244fee3f936bc34735851f4d781f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e072ce369a35a19e4ea6e2f87dc71a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8989d535126cddc891ecb6c804a828f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701198034273fdd18d0989305462a369579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aacc1194f8d47cd5df041b021e9f67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81c257e510d200eebd5102b843855581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730562b51a403f8510f354f66e6b60b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f59658ef13d0ca5b8db600e8aa730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0350d95e00dfbfb53bd9e2b68110eec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87787c29ebe63295f53249015583a795585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa440954109213e460038db7615a0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e28ea7d1b3cda1aabfa537921b4e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdc2e4b686510d0cbfc3f8cabe28bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a018b998edcc6ee4bcdf91d7070d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea012285bcfae0369655afa594e0ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705e394ce511c2fe46b0915c7442db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3104160827fada88e8b585294433c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d0959aa2f4ab2ba6c6a1303a39199593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd5d487610a5962f36665169a7701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b098fd65e993dac2513f81ac5bb0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df38b2214005ecf5cfa665c8829c7bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132a8f58c0bcbe6a543a7e183e5f34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31d86ed4eaa72dc723840e695ce74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68f46cd16452dea71eff989f2768b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e870779af1a2374c03e096a5cf3f287600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac761f9ec9dcb9a47234f45e501b7ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55468607675e7aa2061d33ee39058b09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592afd6d009bd9b81fd60ed85caee580603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ffc8c93d12ae545c68dc7152263de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3566860286109e7c981ef7e9a8607d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cede07df4d5f589e3a8e43d6d596fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e136eedc7e0846cd7914e194f5bde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b4f4d3ec724d8e38dc5cbf9b78a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a3389a37191ab0d8a3e2592f5d01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a82d2df240a1aef2e3f3fc6273881610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff170507e3216eed2f231e229a10f80f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fd1ac73a44bc0ac10e22e6f7b2af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03df8da0d188aeca2892870c0bfa18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974a39224bab308ca4dba2e6178390614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4fb8e76f42599d12fc98fe4f1919615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634ba466bea1f2bdf896f30da43965616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e61bc4629930775aed5f83ab30e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02dd293ac0590091d54db0ce5ab6d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64814faa3bf4e9fc4478c7d8bed23b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41def3fdea0c9d3605fb9d0fc13c1de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860b9c51a192bd2895ae23b6a83616621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac30b610abd3cfb0dd1f1a390606d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb5fd5f844c25e3bf1153104caefd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a7e66d778315bce96cdaed203c402624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61c24e70d06651e2533d05f2a6e9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fecaf69bdc6a62655879eb018d8bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e661c6a32dff38bd09f779e296b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1c96c3ac2557847a9e9a0e44080f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51810c0515b2e23ce40a330f99493daa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724211f886a747109365107675786c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cba766998a72b69c1c6809ea6ddf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088469266ec85cfc5363f1ac0c9922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8709f6a941d7d112b935ee4566b90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf224d72b511432e4daec8c5f10b43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b826bb536019ae5358f55065ca0f524635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2c7be7c79600ee0a86cd2a99ad31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaa1fa9bc02fa53d0101468e8ead97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8f5c73a540686d87b24389bbd0f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33b23deb8fcaceb6d61cfcae39933639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb62d49ea8e479552232b0b38ff47f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15262d9204841ae25c1b1f7556e1165641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b05f88b556cdff4ec4cc1ced6044c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb8e5b5bb6db62e4f627e9b7637ff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d0420d839fdebb21668842ad2b05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1d7c033407dc02b4c3db08042fdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa02849c24478e6a2f658ecd99b4f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70965dc155dd047282b4c0dd782580647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9262e51154484a0374f3260e7ed5642648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c003349ee355dcf7fbefc91441dbb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07ebe52550116f59a60df1f4fb5c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be10d1db41b64dfe1a87aab5104f1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae5cd39cdadcbb1794768fb4c9dc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d1b988c03a2501d1c1a3fcd8ea1e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e9684bde3a47405482cdad3739b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cf298fb8e938fbba37e6fd280c953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a28a6a3c94a42d53198feb9a69ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755eb44c44bd90087914e48a6b25f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d55b7be20be6d6e2c123117fc7b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44307d37ccbac26749283ce785ad9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f1fa4dc3bddbba0a7342b2a03931660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4151aab479c3116cc9154add58c6ea4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa104f46f99044321612af308d402a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51458ac6eea739309a6b625c61d577663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa0a65ffdaa523fbde11932b7627c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4548302b4c1337fb573c651aaaeeed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b05479071ba1d1522d4631dd27fe07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23670e0665ba39992e02e0f4e6aef16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a19c85526138353644952a4296dce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447449a31dac9953c7668e6151d701f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aab798cd6c8c00d0045cfa83ea76b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e28e1e0847f897629b9080349d82a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5151e925efe2c6c1e9c48ca71a3c83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bad1aff745beb0c0aad51646ad2c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae2e63838e0b40ac2eee200407f63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33a969b5ca77a10b6f26436dcd9353675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05b691d12fb79ea1148736051dbc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0491c4993c2950c06a2e57316e6b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228bc97b56a7f00c1e12b7cd8a48383678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d346f3e8012ccc50fb7e63c3692875679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b597b2c468b237a1a9f3a25e500a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e02a9c9199eb75bd1f7224ec0c0b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693b8dd8cf1a943757adbcab8859b56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7975c9c42dbc9389141f851ce3139d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092ba142877690fc4c63ff1b95e1b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9052a6a0c42dbc26dbe46a6fbce4d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80bf2331e2f8bc05908765bdc7a10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6cc97954c34393c1f46c5d5ded4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f7cda706d2717434fd995b55bd742688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02978ff2f9cb0607bff69da1c4e661689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276fb4c244e49744b60526353f6f2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843ae4d635a048043d587a009c73ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6194e140705f7db7f4477e95a805556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2503bd2323cebd4a8086558d3ea6ed3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382b3a0be0766fdc69244a49c46b13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd61ee7c87beb982c1e5a7ef725848695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10167ee96dcb6ccc853b731a149d106696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619ae24f6f5775b7d1ac92035ca8e52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0a845e2115fcab7785c9e530d9e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283db74bc555d49babec3d69a6ed56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f619b0164f969597ddda877984136d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f2a7a16c5fe67a39ffead2c36835701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0fea719966ea55049c055d24ea53c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f4adb4109656db243209914f1d6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0681cb1ce48801cc4a38dcee4998c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc1dcbef1ce535381f5ba1cad79ab4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe576a8b5732abc83209682ab87a9855706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eff81e8f456e49d3c23c462415581707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7c4dc652689d7d99b37857ce00cab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ddb9a129e229e3babfc58767b9c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e6385ca5d1e164f33ec49bbee249710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b2167be0ee29211cd1cb4a27dff6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d8a47be9271d5f28ba445ad75e13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe23e02404343b56c4b94572c1ea68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a923d1d698dd2e08cc60244f55a7f22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d7da5a83e36314c79881503276c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bfc85ff853d1eba5df69390312b8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f10b5a8f9d5bb0d851458d0301643717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1734395d1a10c9631695b9ae913dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072469e42a01f31e33a986f31ff5e45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72bc3261361e1fa0d166a14840355720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9b356a55db0e56cf9e67226f5e2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee73f8a04a940e6735f9dcf434b4aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6149ba3d309d319ac564c090a8d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c625663b1ea71569c8b1f29cf74db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860311ae7f7ed99aa72353efda4288b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f071356d6e3ff843a5cbb678959f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b749bb052ac61ea8fd32e01a087640727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a796640e8d7f3cfe2c263e101d76d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399926f9e90f57a24ad34f0a16aed7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba821d09d797dc0aa59a846612d3921730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085d46f597ffc81463bd9f0a7b42f6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24526237a2aaf5b6f0e89e31166bd48b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963f81301a34770ed10d0858ca543f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7b858cf810a3176d03c06bb88e42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d3ee39dfe7e90a11e49a5bd423934735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b867d6f5310dd72c641fce57c4d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b153815470ef193574d94442c2f243737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c2e61510f0e0f9982923f0187636738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b572d5bfa953c80bb233a7e52da065739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7bf6724b8a6c9ab80720bc1056b5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ccb22cb7067ed8167c531c82699bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe54aa2d1c311a9b7a009ccedd12a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57b552fa33d71675cb7749a024c575743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b717e6564667e7355cad6edf1b4899744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446bbc8f0ad45c564c0c6c171bdf60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd1ed3429ec7548715dad6d923a57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a28f377fcd531433f72e657b3ffe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd383e7bb4c70e501c32dce7dcb17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d721517416991ad5ef53c6e767894c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece1720e1f4026f29e3f31282f7da3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5245cd9ea747eeda7c15b1f6239eee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28999efab298547ba442c7434da4cb4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b52cca66d3f336c6ab4ed6d54136753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96918fe8b6d676621a47946621c62f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59cc1a49df3d0fb1cdc87642aaae2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e6d4a261660512e2e39c701cb267a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37051a7174bf53a963330bd407f324757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25457f20c28661c8370201c780e994e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2946d599b105c81c575de5ff459c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016094bb91fad949939a06c2ab09eae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b2dc184081a269e6cab73fbc0dc0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3675fdeaa13d10ae6768491ab761762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fcf0c2df90f651c7acad52779b395763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db2c2f62b6bbcaedad390cd756d7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407dece70148c18e207f550e19ecd6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ecf9fe9c898ce97dbcff6a3154451766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c60e1f995c6bf8f8f5caed5aeaf15767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955284129aaf3fb0e38e70863750ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef59b452c6e59ec1717fbd99585a34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a801a33e31a34acc066e30cf319cd3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae76f2432d8c6a767058034c404343771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89073986241b5a72ec0514401b7eea4f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089601f96795ca2881b1325af50bfbab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08db05fcb57d60f82dfb89b68f417e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d287240724cf7e9dba689134e611b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa15b0e31baea9c3019cd43994381776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ebbf1823c25d625e7e028ab1eafaa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd514f92b3e52760bfdc3b93f16de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c78c833094d39abdb0a97d1d9a1d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc0f65c79a4d558a1dc3a9324a136780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9e5f0df7914f629472539a81094c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ea0375b251f6ffb639e3439192be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb20e09ce526660ca53d4349ba5d6f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd95c31735e5333927e6d82a85f126784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a855ae6dda11ca91378ddd463ac1a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668134968b7505ac4d58b5117ab5ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0caffaea333f86243c40795cce1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f577597fc812bd7ae466b79263f4e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aded977be1fac5c716c6b0b6a9fbab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff312d63f700027cecde1fcf26a1c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926495af9f6e996debeeb573dfb0359791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427491565973ada696a8913219fb921792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1fd19a7504c9e1f1476b7882ce4d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67826a2fd0012a7da0ce4464143aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19027352fd5ae5930145db4302f5ca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58f0051f60aa376673154ac792b652796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba983378ccba7e39b73cfaf232742038797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dcf15144c84020bf33b7b1b8adaa4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f894af5376f4d4ea2d2dae412bfa3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0e4ea5b6d8038198fcf5f69d8bf5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b84dea1a9c534ae3d794bcc03c9668801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e368de0f52ecce0bc7bbd969c675dca802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06bf8cb7ec89516abee47713309e43803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7dd6f162bb82781ff0251eaa7f35b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f274a2803bd2a44e3f744e474190805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3d181de17047f00d5e7fb183a176806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3998ee03bbfa351a3574f9a7cd25807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363193758638cdc0b70f41f992d3ad64808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cecb4730a6ae71b073a3a3b4c3f26809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa33fdfa372d856576617333beddd3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b91e9a6d3ed71bb16f97b2949dfc0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e961be8678ee4f4856b9055199cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321de3d379673b857a020d9469b14d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83318a5b75c76342f04e904983ce07f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeaf61b9a1781a18235cbedfa97b19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2bf61472c3be5f41e1187d9e7bd7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22a68bfef973aa0a64454b5c7cfd8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4cf5bae5ea398b96169ed670ae8d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f94d14516848949ecd5f7ff94983c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07944cba35ad89ea973fd7a25e99757d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84d85b2c11ed5885bbe8806d180e0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c2f7909178526a0fb4598ce3b05d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe793188b69a7812a534e1f3cca959823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d003c52df075429f84208f81af354d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1d264feeb4fcdbb064b50847071f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea392e3a3554b5a161a287fb16adf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525035a1e5092de8efbaf5501daae37827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9bfbfd94557f8f56f4ca900ca86a3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0af999bdcd16a2c9578450b9c83ebe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef71683383ca5f128e81fe1e6eb5a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e175e1ec0cdd288b83908e6ad2c2a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1abf27c5e81c1a5b27e33f318dfe9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7056539fa64fdb460d206cc682239833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea659fecbca243bbf364ccba99b57c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aa764ef8215b5690f3596a4b4535b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80dbf6d9b39dfc221db54da9115078836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f8751b1d7dc98fb2b99a891fea76837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dea6bdee92bcb3bfabc0d51f23b80838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e5fc2922d3cf9fc3da65d7f38fc8f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0116d8068d3c3a3849196ef156786840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba712169fa5986f3c0d391c8062c3bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c3b71948f8b3856ff2c341b70d59842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f67d64d786be21592226408fb55a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a31f68be430f69e106f7377d72c22844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f325f8e104037577de23bd576aa401845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39784e73e57e57ead82f82bf616181846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7e729d03e580db3e9097b7344c7a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a484753f55772b1b331ed2f121085e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5619261a32a1695f4efb4e95d8c2a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440e5d387ff46a81c08dbb26fb4e76850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae28eabdfb3829505b0d0fbf914b9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e52235bd1b3b711a1d612cebd1b2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d9535356b2eb3a86aeb2207816711853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87d4cb05ff17df6561792f1186a41854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac3d91faf56a8a4d1f697f459d9c44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587571a92b2105010781c9bb6152e75856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea438f0fda2ac81bc1e1c8d7a05e0b17857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe56b607a1f3d1734293eda5d61f29d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5770c306fed49769faca84baffe15f8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011b3b992b12d76f2b5862e7f38cc6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe8a71775f79e3d889673961bceba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9ac5ffbd106909ee2ce94318cbdc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe006ea17d01ecc2b08b335261b716863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924969dd9b3d687e14731af7f4d3ae86864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5967eafe5e9fc3fc7dd0fc9086a2fcb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960427235d73f7e4f6c0e24d41ff0777866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052e4a802cb3170d0fa3f32edb5623867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d690b5c8b267f4d95a5b03d4f399868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f7a616d028c40f83541f2e08040a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba5d17f2028a0d5d9d18476010536870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ae49b4bf59b3e7778f2f55f20b3d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13555d1fd0450d3a115bec63d07aa2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14015e31192b2d081d3240ca403d8a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdac20671c6a00c91330ecc5544502874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082833e2e40645fc4ed6445c9cdcc276875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b4a0fe80738153ff73078d0641d5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db64922e94de1ee1bb392ad4d0f14877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218c3832fec1790fc5c468d5b4769a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6353983c088c4bde67f6034b90b7e0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b404299f13f163582ecbe5166256666880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4134e7069c8fa82a5864681aefbacf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d94b60423fc3f85f40febfeacb6d4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2d38adbdab6a856a8d1583a7d746883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2552af418849d6a2a1f1e1f869e5693884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f45e3a23cfb85d732315c20164ea0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca2e6badb89b8ecc704530dd68944886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74cffad1deb0db48ca91794efebfa3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b6a80f083d41085142579260a655c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a676b38af146413f8daae69dd12693889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2ccc6b0e88f60532525445b4b844890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fd66b6929f60b4721b2a5bd3e3f1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1f742fd5292761726e38f8f2c2e6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98830ddc6215bd45f59e58aca949d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73392636bcdecad9dd102d2598cbe1c9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf155788cec2c67d5265d9a924caece895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b551e8c207fb171384aff132ae1573896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab3ac057bd307ceed67ec5d43f86fc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f598a21b498e6947484e497b932e03898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c63a363faedf92ff36117d706831899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe9900568837aa29b7d084a4efbb54900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a281a114cf477b40da034748d7144901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141706e832b4cc12e5a281a0de9165902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ce3eab5e500f7bf4898b331f8f92903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543ab3aecd99da09a64962d291f565904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8677f2cbb5451851f98d1e02f12c65905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5cb17128a3f5cfd9f14fe28fa0e9e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901189358b6e0cf2407d6aa9cb301bc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be579785fa3006ec9ba794727d2ef908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d216532c9f69e22b7652195d3625909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ec3be666fa0f7dd8b9789a27c0ef910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c8899a48c294f5bbea86bf144d05911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1509b1d1ac335f28dcc09e732428d3a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5301db3a5c83a03ea254c695171a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bec4a8f53564c9a9d7740c5c73504914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8e3946d8db07825bb138147612a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c8331a6fb6eab2776ea89908b67d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72de2a35a2dd28a58e16ca871d7f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0fe0095940ccea378479b7a24b27918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff97dde23c0c479c8afff5edf5e6ae919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a2ffc3e1d2e0fb8d2f1e3b1d41a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e2368d7769edf092738abc6c25d5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6804083cea365c95ba0d908c8f6e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e386e0736978e682954ef92d36d7f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5828bbcbebab6700015f507d48440924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7563057fd2b3f30bec6c79f217010b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66356fc560e4ba13443fee6fb2d3c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29c44a1448e829f3798b295d5cd9f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f1b7b8ce7b13799bb9fc0a0dd194928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0225bc7e6f9f2066a6d44d422483ec929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c11d23aa2427a4926f65ddc2ac5c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba85ebb57e5511659b98014d8cdf6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855adfa1287c7e23730aa384b87719932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e8691f381a2c7f96b01359205f785933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f824c10dceab0f068a946ad075ee6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc2a413cf88dbc4aae10352def317935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a9ff95a0282721eeeaf11ad11a11b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e17cc5f38170ec8a40ea9184e2cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc93c2e52ec2061deb8ec636d9375938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab35bf1942fd3a9e3505119759856f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d32664e82929a8c186e6b349bc14c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6805592b9bb2140d5c86a47d27fee1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1db2f0f13413e8d2a1c0857f502f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1664531727a806f896d2d4bd0772943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79abd4d8b97c51a6d8526f4a9184e40944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ca60cd66a49627ac5ccb79cfc807945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c8d371a54d4950e3c2a4cf47dfa7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dfab362c8988aec35343ce63329ec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc99fa41e2e36fef3c26236bb727cb4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0796e5f23e189d83a0bab870f11c1eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597285fee5ac75452503190d5521ea5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c1c33a2e34d387bbbd383adf3071951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfd5ac096670368de809a041ee520952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20407e8b3be3ad70a06eb5f34a219b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221dca0dc70344d61a0e704c31e596954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182274c976e30e0ee9e8665272afb1a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60eea9b181b4a953787660202abad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237da96f4db02dc6459629ae7e3bb52957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10ca78e6c37bc371da5f48a50e9e70958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592294b99d3984135c690818a327a11959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529194efeb88609e767adfc519f132960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3150dd80be5a4fee2d862aff2553961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6652bda06423b6e153a16e056e965962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c88849ce7626cab94478c324177b63963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a53bdf0aef3e6e19b5f177e88188b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b302fbb4e223c5743835e726db8b7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aaad631742d25eab4257a7845fe9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c60c981580bdca450010b80a6acab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdedc9bb5525c87d9fea7bab53b5e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8dc13c62e19697ea695770a59a90969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e037df8f6597e741f81b8fd9178819970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15031d730013833d79cd77407c99332971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2222653e9499de592d9668d37e410972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a989669a68528d811298b3921b93973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bbd66cb070dd8781ac12e93a35a5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145689cd09a159bc90e0b26d515fe91975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2308baab471476bdfef57799bfb4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a134ba72cfb1bbb78f372f0db54f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869a51c5982cc88723f49d01daa3bf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6cc58c664d5ebd871365be38b0b78979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca6eea95ea036a3eaaf2481300ddf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5985e5e50122af016e059432360d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618630e708b57a176e269ecb91146c0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6055cddbbdb0bd07d7a8c4a5aad50a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0937a0b45bd0fb5143e39295c94b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804a56f005440ca010392acb8fe3f4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e79e6adf08dd24d996841150ac54986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807026c9754f65c5d6c15d4f8bd4821987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e2df9986685a8f26d480d1f84be7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57bcd46bcb564bfb5d2ba88970189989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33626b9eb01db5b7cba42de4b9b8959990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2bf7a90ce30c7a20c5451bfb1523f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4030a6ffd80701274bc479a5830f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498680d0613c95eaa8ee8057025c67993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de2a28ad094e1fd2c3fbf9cd487926994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dcf4f94a7959d05d1e288b7ebf845995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170029e590246629cd4f61d63c372726996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fffc20afdb9ee3ef61249d6f839a4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>