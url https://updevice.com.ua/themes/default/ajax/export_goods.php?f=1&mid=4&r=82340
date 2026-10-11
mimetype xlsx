--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166b59afeed9cbba355cac8f64ada71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170cb9c11e9c54d3ae573598f3764a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341754da9db2b226f83cc1e82c4584d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8aaab27e677f772facddef4a4f4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4eb7d980b1362d8f7f0683c27c0055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dffffad91c325ab34fb79407aa0d416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcec04761bb347584c510d7cd9064b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060c9501b78172d3540ed914f75ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b03084a41b67a7cda7f47dffb1679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc9b1adce175e06ec65a150b0873510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac9af99fffc48f65a04c8eb10015a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e99e49e25d2e2c440db03b3b600a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b71c2257cd063a1d40be95052abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc7ea9fdd5a99d699b217ba0df1b9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c963ff83202fa0a9fb40eb60b6bad715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b261a357c78e0cecc1f33041320b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad565cc3640133d14475f26b564ab417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4bdbbd79414a832889f26caccba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9518a2a58d57ab29a83f4a2e925f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d4845fa764cb52ebe7d5ba736a7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda6ec5c07d058d1303e5dea7e8602d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf4ed7b33f1d4e9a920d60dbab88ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218cff1824ea0700114dd01108d945e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8426700f1c36b59a980e1dba30006324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d19bde70c4a26379f25414100f3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ca3ac6bec5a430f0b49dcd000b7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697f9369102af12dfaa814a6d3ed0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400566935432557c88ba8717953301a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804e3388b762e2bdf591a7d22547b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b1e1c17a9933874386e59fe7294bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd4d52f2a20be56cf18aad48b1ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659cda371d02c58ef024454071a85f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c59792c2426af355353c6626d5592933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928646642cb6a8feafa98f5ae5a346a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020240e5f920317abb1bdbbc4d0c8a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460580a913cb5bf6b02ddf010d42eaeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aa8552fc08b46d67fad7a6702640c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8cfdb2f00f658527176ac34f88e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad80670c3ebba49c276f93dc0c42739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91946f1d2c7d500926354721f3d460f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b138356e4d348b953ae9e3020e915341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1088ec9df07deb2fa721bb66ad865f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7145509ed0ea97a7d0bb02cd0e4c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e4a1736025cff9aae73887d8b260844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357ca07912c4652175fe04f91013f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3998e756ba61f6db8c7ca7f5a925c7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a3157528456b51af8a7a34e4473647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d1425c90327b7640b5dcfa00038048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497652ddf78a5362b3fdca7e49f9409149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff687b6a727c90d019b4bf617a9d76150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f137ad1d7709fc017a310edb4c322a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fe0ff08befa3fbf2ce16ad5c462e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd3caf8fc6218057349277dc50c0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17bd9e0f0f33b337d863049a9bd6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166596086500cb43b2407a35bdc7a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7c82c22538bed02f12c48616e1b5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e9f8e0f6f5426f73a117d9dd6d48057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ebc3bf898db9bdf903dc24f336c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f18d42836dd78b349b2d50c97c5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831f4a5562bbe939b5af42a6477f9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5303166924b2d1b70f3545ac14378a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822cbb8d8ae75aaf2062a31f6641a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a7f789b57fea66d0d91945390ab3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2ef685e7ba11ee798ca0d779f88264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4e528a90324047dfa07e3cbe583b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50344599c5dce46a1987d1a745f83066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bf15451c1c943cd4198b0d13d436167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa73209a6e239eced0f99d9660c3a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76b713777fcc8859e9512c540495b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926d65894e56e4287403c70afadf1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c236ea40b3daf659197cbf12efdb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482f6259541b879e6397e5b70e39ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b8943659b9f5459ab881a5eca648e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed48c8a04b178f4db4518b8ff5a29774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73febe25c3b99f531ad61b545c7991875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93caee9c0f6eabcbac8f70adeddf32976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a95303353e84268d01987505e609e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb12802fa8d97bdd95cd1eab64ad7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968070311e3e31fee88e253f4c4f077e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc48c680649b9a893a5e2940d749880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b9f566c1ae9886e6195f1c71d231a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd8cc4f3297adcbb7324ac1f8190482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa717e41ea0083b6a7e6a1f8d8c9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4041690c4cb2cd1d03a071aef887584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4cbf349e5678be16795a8582e4aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f8d69dd0d24025ca2006e0781c0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f511222e47f06b2420894bc7ae1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d72f2328bd6a67a07de1014a6d9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764518c7d9fac9ec7ea73d91990bddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f49600e787012da8161e1ded68a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8013e4e5026336f1b930685e03add91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d4c188db42bbbf661a7daf0b3a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf03101783c4666a07ba64d5479a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f85f42cdf4ab1269a84137db8bf7b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d9d72e7440078841e70631a9197295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a3008570db95010cd0429e144dfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d1017bc9674c49b0e6b36485224497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977efe62ef7d42e71e330de1ef03abc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c37b91c4e31d1131c56013a3b1e7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f11c8e3f629c117c56bb3abbf9175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f239878bdc36b4fa4f22603d009b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba86ad08f93db2101c6d7a4b2581b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97821a8f96b40770ddc736f7b7c356103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4fd887e22c84d31204901a13cc4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a21268e632f933f2b7f0b83da6ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f04343c91abf4895a228c29d6a7425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68bbe4153dffe3786c5f04c01257e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d1de69ed8ce1e59072d3794df0b13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535b9be9aa3a3392958563f362497c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecbc5278b8bf3cc1305e2ad49fc1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b65ba249e8b64bb321ad9bf30d6bb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2cd212f6378b9d330af1ff2dbc451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662e81609d9d844da6dabd1fd8a745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb8e6959fe38b07f7b4fab957e55bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03522a0474de1c6d81ea14219f307115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd951f019a2fd3a9ecab412a7e205116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3f0e122ab72915765883e303049a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a86af4af412a388eb538c9dab4fea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891fcc169c01c7b47fa02a2ffd7a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a41bd41c809dbc62b7d42014c15b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de3429a185a9888dc14d3003fbbaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06bbaedb534141ca20c5f90ed00fe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f5e5f296872ff40df6ab712b5e47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968e96f6d8b265d31586234e02c454124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686325779aae47951e096f37ae1b63a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f04e174e214ae9ed87c393eff700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2a9e0c6d2d08078ff27d5d7f30fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341739d34e33b30813125390782ca06e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8bd957c6a7d44e53774f91b426787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787584880da24b0bd30f905a9c163e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d01505332d611c0d770fcf27b03c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8890116f358601563282546cbd50e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f6ba77c1738488ae23ede3184f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029322136fa0f8672533aded7d508ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278949b2ff4d4e285998b0fb682bc32c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b53bf5ddf7dade254d8b55ac5ad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e45c7d18188ab0b65e07ab21c5a1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed4e9a92ede544be2f3470bcf77c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db622dca258b1cc3788b19da39afa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2003510d107a6270698242c304e06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a24e69eff869b245afb451bd95de49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ae1af1d0a47ef57e75b48fbac603142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960dbe4d1f02270b0269aa8f9b5a13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f7756ac5e179e92f55f110437118e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca886487f979c4ceb73dce4ec0ee605145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54e2e91d83f8ad808d075967c363db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08585d8946f826ff3f2791ea5eb31eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a8c8adf6fa72afe6cf4b744b2758148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93995bd2b2c920eb70d58f22c3e0fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac41aeb8b5e3f08ee40ed3d476f436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b894d3777d584601e290d77713f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035165c51b4f786aa3f24bbfa4c51ae3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffe5cad9868523061215139fcd93e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be63bfb4bdc0e8150d5c740c972c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042bf2f3057def6c1a7166ea0e7a445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0b95e8d947789e5d4cd89514c1c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca788a0ed54f0845d261e141ab3084f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ff0ccf0080bfdb9be68428b8cff4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a091215139358b4ef1e5f87b71fefcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6f66d9a2e05f5bc42660111dd7dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0ea5ffd522efd80393e9578c8456161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104225d14cff499436cd94dbc11b412162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e154d7dd54425a7024a0ea2678679163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d82284edccfe3f7b7bb6ac9d73507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a6ff5687e1ced41af5f1c6c9916b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee39b52f220bce9c8bd751d1ad8771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0caffade18c7996b363cc01a84c2cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4837632cef8f500c0db6cbf9a188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aaae9cd13941a41b450ac50cbbaad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb8c32e158df33bb4e24fef0971c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b649d2f6f4ac75b78f828bdc3ade171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b53aac840baec207d43e7fbdce476172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7999832d8dd3e3dd8da54653042ca41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3007c315e4e904c0daccafbbc62b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d713b4de953832e433d79ebe94f174175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817f8575668834f8ef439d741c9772176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7839a6414cff9ee6829bcba307a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b655a199e0588edd91289853e720178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126ca83160c93d7e67adfd212b8b01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ca32ae67174c86e7049a0e22ea81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e352a012077de16a7b8bc8a666afe8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b0510357cc056162669c3d948628182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ceccfed2dade376c0f08fe520fea6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb81a956d83a1a972cca9693efc53d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6fd314c713e3752e7ebd3e74e4a20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d69339e01d306d1022cc3322decf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197dc3b9f152f626f83bcecf3ec481187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4ff944d00655aa695ea335f1f67c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e304a79c46f1e8fa70a3f9e6fdb589189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a2cf62b1f04db331b4860a3ebede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f46038312fadfef9a38a0bdde83bba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74abab70a7bde04df1aa918a50fae1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e1469d4e13349cb36922f50bfa74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d101c190282502fc7f45478d8fc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a39580d5379659b85deeff4d682e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867e26a1b6b0392aa82213cfab6aab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d1b688f7347a9588a767cf771c7ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ded77beaf8589473bfaed20b89088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e6a6bd9fca57c9c797d0b83f5438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6489abd316c9c54ffc96cb1e1325200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c08b117214176d44f5817ca414ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed32d84ad5447ec590faef4485875202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ab17deaabb9ec7d33deca5e5720c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3c0fd170db378141e9c29de7ec07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0b774726ab548e232adce5b55927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca91cde9c03383b6e455bdf228132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb81da65040453393d2c3f81fa9bf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3018d337f44325222dd1566d9bb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a7044757936b8fb12357f7b297d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3acbd243bc942aba885bd08e83ad41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2c6c4739aaac3bcb72e8e35a2ec13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464007021b7dc006fae4030a64a43e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ce32d3d4c36e3601d1e6c723fb60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896d9f0cb31546f4bf0bb4b024cfbc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8638a0949d29d4b2bc1a78a4091c01f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff929a6bea204556fb0d746d4596c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcb3d205a38714947a99cbed2188a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4072652e4008ba8eaff6167a7be425218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2d95b445bb03b3172757970cda7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf40fae630f70e1f22127a0495a59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28111a46cc93fa4340592352d4dcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6391c5f791949b40cc48c365307c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3276fdabca39333f841052e818bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750bd895750f1db37638b51b371ec7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d7020d3c5798b5bb2df155a02197225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac82916743951db55436540602c4c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f4cb8e1614a68cd1218cfef54f26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3dd9ba97192667b2e1e3d16fa7aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2d28317324b19e60309ff17c15e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c79baa0a2f20ac36e2d939f20d9585230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd1b4456a2937f5efff25a58328b87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb5053dfa490b3f9f0e21c3c24111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272058752867dfa8c1c2612d432c88e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7112a8daabdbdf6ee79a73c6615c5f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4ac3091dd21c4abac9f5fcaa86064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81b58e403611a116bb2e2a8bd8d65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a5ce0ffd968ee3249c0bd88fae73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0368bf1f50d4d972c58703ca78ec16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ac12d51dbd75aa22c51c50e0ab5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056a7bd02ce0bd4420295e7b4e2926240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b07b6cfa6ed4c77c2d8956ee382f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf733c0c5cbb3421c3b290050dc5bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0890c9737985ec8774d661493b6909243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4283428888a647c634ca230c31b87a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a30bddda17c1c3c7d7d1a467311c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2f4749843b28608e3780554afcbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e056bfc1283d45f6700f6f70b8829247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc914480c435d262e8aeb01c98eaed0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca7e386fd58bee98470bed32a2d03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36728c80d08d48d908fbe7f4f8a828250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd6a802eda0c62e2c99fb45c10e70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9abd6792b4bb0be0d9174d1966060252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb92c901a24cbdeb33a9003bb716f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063766f7c55420948dfee670f66b11b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d5054cf60e04bbcee02db27cc9706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bca57788ce7318b16224e686059af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434b10e8441a65947047c78bedc428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c0324a835c43d26cfdd8f0dbea7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f912af878bc245caeeafb45e258d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea196b84c3b902c0938f05ffce9ae7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe987181f7b848fa30f94986737ce24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69529e62e6d1a82333183ee589f0ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285124fe258f943d39da5f11deb66b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaa274d3bf5238d630127e7cb1704d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca28718503c0d7fad5007c87e044a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a6e4c9e6737981e0532317553e5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ebf5b83eb1dfbdfb1281f031aa65a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b6b060365bf04f66c443413d11f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfef3bd0c225c9d5f50a0af301e95aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484f0425355d92be809b3fb2681967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f35f0df3ea3aad8805b6bb7e3c90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8561755730a9e4201e36cf87322ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005763ee0713f13cf2fb8d0c6ad03d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773c28562ff4ed209ba36da51f89ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db396ab842c3851933b17ce65ce1688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6219cc4d7a626d3c547471dd7ad27c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0688f2a0f9aa1adeb75ec59150e66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1720d52c579bef13b6f6b0e435860278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b948c7d5b47677f237f2204312142ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8edbe4b994d08a3cde61b35cc488c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec83aee0b73a8bdcfa68e74d4e328281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd3156578041b01273d0412d6c85a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74e94e2c8e895930773004afec5188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394cde2f28da88c847f4571e8dfa7b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1ea9fd9e482c2214bb5b74bdf4ea4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123b13f4275a73d810bc5539d1e0ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7124dcb2af6b4de2780d52e8766980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e83d0051381c4c1a085ae3543d166288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68416cf375ec4e7003389fa5bd1b39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b317c193cf44d69c804d047e19b1ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c748dc3797e6bb323aa1122d6c171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bf52b8ab0b46b7905898973fad34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31015463f46f8a0c52967e4af18f59d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177283d0ef0c316b38f9cce3c74f3368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81aa5a944b046375c33c6bf912f8a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886f9a26dca76bf0a33d1a9ed9a157296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8dac61bea4449474cffd73179fde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51fa38a01a4bc3af2bef2357f28c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788d3dcb2bfea73374cf4710434fd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee9c1332b7f540b182d3a04273db2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247a9cc6ac89786d1a915b80db92e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db404d6200f04ba92e1df11407e429302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01ba0f1d3908b8886d9e6325d4100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f54d33cc76d80314311b9427921400304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb14d20ef4baae4c7e09b3ae237416a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e9d554e5334064b977679feb454a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2858aca2c6a9eba5859dc4c76d99ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a884571a556a311e417110e08a3d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfd5c205dc2f6da8e1a6a41d69db9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c7a80f27bdb1e18e086255396e91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97600c6ebb3d2e49021b4d61e048ffc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c2fb15cd39decab9d9ddb8115562d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a935a5f177352f87f43799f145299a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d97f28778193e9e9e042590d6265314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab16faf2a52af6566772f6019e51a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c1702dfd80d44422285a0ab5042a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886be9e8b77634064d0590a032b2b32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f56045bf71b3a27eb4d8bc232689e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894387f83540a6bb9d382eba889af52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb2a0e0eb89f2658d921b3b8d27a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ebffb844f84d7651a476357b21a1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c0ed7fa2b7f822cbbee4c2d0291e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd7c2e3f31fc9637021e002afca25f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a369b3866ba8068fef1390e7552df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1b4e0178f66e9c4320343d3b28cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762eeccdbeab3382b253480258dc64f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad165376965df4af7c49eb28e62e76a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a5cd1fe8c58e515c3899e6bdf801e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a1e277acb1efcfba2c550d909aa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02c7a0d3ffe62141fd1b24046232a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895502565dcb34ecb146cc0da5c2439c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc01655a560d96b64e9283284fdc1d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a5a06477218efaaacc7a1793a35f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805276b5d9b95ed720827687ef4ad46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b73157da3b44be888523cc662135335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606462d6bfb711b0d8dc3c6afa664d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b366b119856be009709c6c453611df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ff635c6c7a87773cca70311ceec11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f70947db824d14c1939e052e078d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deae4930bd76f59f2697c213c094a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370abddbd3fe6bd81894d213c08167341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5531480a1a24a80ef7bf5c18402a38d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e2b6b0527e426d0dc76ef14da2bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d5d66c96fe2e06e978742baf88e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ab793a09d97531028bc0aff93f49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e27816283e9941ac32cebd0a861ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd170da02d312b4a4fc33cf8b20dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f91069edb050b1fa1042eb2043ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc750728bb0fc0d4065c0164ac619349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3545166baa67ae77c5e52a2c2549350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1aa748267f214365b3b82a0096b55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c69fc18e00732330d72ee83220b542352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125b7cd667c67d8529695cc24a2c14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69923530abb8f8bcac063da666814354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db4abe7c28bb5ceb2c0a3dfcb2da6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d89861a58f9e07691f98b7e2909601356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce1b9601f2b25ffc65b238a139e4a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a01516be8bd138779c24f9eeb3a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c292729b254514385e0ae88fd2d10a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4a867d72d1f52b18a5a2ee375944d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1ceee8caebd6e86a4702947e0411361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f74ce65d0d3939ff1b57a4b7da82d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75198e230aaf43dd91547aa03574d9e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924429a4f4830037e6c1786a1bfd4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247e9216fe03babefa62e0aa8ce4b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227922b38a1e7992f12fcbc977803ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236ccd0092c94e081bf44b4810c6dbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f2c60c9ebee12ca352fa5a52dbd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966145f305fd09f4b039ea3f1b2a0d89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906d81f04fb886ead94b8f9d9a46ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae87f88b73224e2fcdef61363a626371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7a92a8ba6367467b08f61386c34c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0157e908ba6db3d611fc87b89c73375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65286117de41d4468ace0dff060b2fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee91226468079db24621a74a634f9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ab9f8372809033eca105d4236d37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f21822698d23fc0791e9e7a5f9612377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6c8049622ee0e8667e672ce54d4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf33a1d0d63d8eaf8cffc212139c98f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934767e6f4609ccd7b0d5e2ae203abf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57e785fb72e5d5efe7c2509347611f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30527cef6de55f88cf8398fae5061e99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cbcd8c62e1a23f9de95f3900d0b2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffac7fdca7acb5b4d4f26553062ac8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cba53718674ccb82a15dceac9cff5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980058e1f097e599b280c0b9c7ce905b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c25e940d5efdcbbd4ad664bb00b1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9390cf68e3b03ac5afe811e9224ace3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0948315e970f82dea4d745a7dcc7c70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b22004c748cec2edf0f56ed2833bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd2700f352e4ca8adb7435f755e69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550421137efab77ff69c0419ba507939392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7a065e0cfc74602086d9c167743e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494926b05828fb564dc081decfdd787394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e51634e287e2544e6c4efefcf3f40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0344e5e0630728f432a51279fb29e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70c1a8cef595281219ca3fa812fb49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0d8bfd7172fda68831edc1e8d4f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc9db571664e28ceeae178962c797e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ea83e9d8cdeeae49af8fe99c58cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ebc7fecc84f31c364b30a7d8e2e03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7151072ae815fcca6d51842eef98608402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5efc0c4fec2bb25be6108cddb98b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e13c790cde53ccfc0b8a40656133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993dcb4daca67032c111baf9391f86a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea33af2eafe9d4feccfb3922b2aa39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75db102509ec5a153ca052ba27757407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39d4f436927a602edf5eb4829bb75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae96b01dd00dcf2bef64ac5adcb9a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb50ebcc595d45101312475f44d645410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b209b85a2567140e45e0248f61c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0c23d9e5a5219b2b23bed70dbcc2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdde1ba9edca560ffe3ffb5e57e4ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a074dad2d74047c6b344eaf180472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202ed093f29e7b9b69009cf603f226415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b861f247933d1fbe01ca08395ff63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e71ca53c37b222814728bf13ac0ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d8784b4579538da88dca3c85024a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b342497d21aec67ce38720a3482e4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea879a1b4e29dd4db50329d872c50ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c88a196a5d5e6143fbb2130681cbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786298927bdbb91625043ced036fb5fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb77c3893db049bde0d0afac741b4e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cca9287825b9a337baab4110f25fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2730271eeb0f19219efafe8b3bf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4cf20e525462397b3c940ea2a8da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1743cbae7b4eb58d0647ba27b76d41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bbdd3f6a0508a7383355a6034a938428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c83b5ec71ab11306d6e22b0f03b64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b869e07dc2c37bae8353faa4a6b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3da312d01377e0b14bddd1cfacebf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed69b4c2b21eb4551f458b214ab3ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f43c2e910ade0cb14c93dabc83fb63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbb537d1b02d9e1ab28b0aa014973434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de77b64bdb838fcf458695d2acf99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8e3f4c0da80ed50abf5917f2a6cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92ef02c1719253e1da1028d6746e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eaafe4265330b6e22d7c26ffc7d66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980fd4e290eb76cd1779c8707d4c9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa40e9fc88d01f026d621983947b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757390e7f363c850a80e50a91c79b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd884f4b5800a3efa6d55a0a3c7e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380ea7c1a7b5293aaf82fd4d738dd73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9fe144f27a1f974f053798ba96dd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee3e8a8ed64b9e65ed5661259aa56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27e436668a95eb07127a28de3467e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f4d0b305e900670d02dba85bf5fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e8d54a5441ee81544102af3ce350448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f980022affc83e17883a93d8e4b38a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6094be9a74044c899b9a637d1c9c7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322facccffa978bb6f2c29b1c95c521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1209c4ae89fcdf9b8d7c986366dc98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89955c6210247dd2942a2c929aded0ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6e6aa8cce698cd4b0ab117b770ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa923acb2eb9c241cf3c2a8a01aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489022b447e817d99e2f9480657030f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5023d5ca14c1acb849a61d5d6d4031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe221c54bc9d6c4ef49d31706fa26b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a88b8f623b907b14966eccd816bee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4794c14fb0d104656f94f69a149742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd24248a62afe12473fb574da8c6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c6c31428e1fd69939d7f324efdf51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2afdd34272da18b1e5f0b62caa7d46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f660dac2fde637613682126248eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655435f531ddc4121cfb1c0083214b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326631de30e1d02523c9e98b282fa3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff21b2a108598167ece926d85ebcf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a81f845adffaf1f702276019f938c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e0da70c1461fb8b890203438c303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be90dedee22f62ae8d6a8b1ef9139e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a9043ec2ad2d58002c641b62a0332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039b63b3d3f7879bfa109c04b5e9dd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74090281edaae204ab2c88a80d71efeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3084dc7240dd245267881109401aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73891f4f545967b5bab5e9c67d7c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dd8c632325516d73d0e1200d8bf29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41429ab8d5f1912a30b9067d01f8b81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e601208e3d8da7cd047980fd03b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71309890ed89fce59aa3ce5ebe99ce12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c82dd224ba81225d45b4442a1c01c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a672e3002b48dd812f8e6489c6f66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d67b71f3f34c2b0e81dcb5405b6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c2d369eb186e38178554ebb5e162483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2c6f7c6eb2030a932c7fb32a64ef3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695840e501e6555cb73d5d550b898fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19863ecf656282a1316d01e7aa95d92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44701ab2e4f84212f03a8217063fc2a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7dc73ff34ad0f2400b884fec3a5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cd1cae2a2bd0fa593f70662007cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81635e59dd2d8b4be98b794ace11f8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90455021c6c9b3ceae1751c819350491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eca5aad5652b1653c6685c653c7a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286064c26dd5a3b9ca4c8277b514873f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa0c71f3b14cc3f18cefe8af3a28c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6671b3f0f7ff17132f56d68781829f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80394564f7afdf971ebb2b82389e536496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ef24f2cd47a613c70323457acf79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e286acb9d3fa587b82a33d6b8e7a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c260969da36c4793cd257a8836141a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39706c87d6ea8758959ec7aed8d99989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39d3b7e6299f7ddae7c0f05fcde0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f25bab4dddf302a5ff7265440d38e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27343aa9d5250d4a954396611cc670e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9def496ca60ab1af97f49215d5dbc28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cdd7b02a9ba9545a309145af0b855505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d19e5b18e1c45d070f239b5dba948506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ccae8280e062186e3047d96eeba6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67d4aa4e5aeb199fbdf4600f83c66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6c9a212e63712742afb02bce5a3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575577aa4e8559372fd55ab2cbae93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1dd59232bcd887002edd799e9900c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f12a9eeb88cf0065f2cf0d76b306512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90565f467eee47df4ba15714c25acc3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f309fa318b2e46e7bfafd0b46d2f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc35383882e96b320624acc75df267515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ff485793a0c114b1f982132baf22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034ee7b52a4409af0464871f883d40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774bca78bb98bc714eae4dd1e0fdcc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ce6bead5e3ccf92d05661f47656e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd987a8430094853b14b2b9e36dff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e875e2f74939b276660e8771e11f25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e8754a71c7f1ba938b956f30655bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc4ac0471cefe1a396de489451d4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6d94861e61b3f7f2c579dbe66368524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b60fb772a541286ce1c735217640a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c85f37e482109f11a9e3809f9990a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29243b84df78cb3dbaf927e6de7338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc22bd3f50622e27f872dd89c2249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f75e92df4ee0b5a7d44e32c429b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491f840b790e59965df0c6a42c4f6f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee6aeefc1832901ff1669876fe61f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4db93210cc46cf2e4b77d1ecff96e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ff55c75969369ea9e1670d71caeed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376a523df9181c2807f273c41891b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d56a72a78944c4bb460d50274487535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f582148ffbe9ab694d525e8642446536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d97ae91ad15eff45de1ee441ad74d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689a24892d1e7f87c4b800e48d998d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82613302125cbf90071096fc05fea43b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f9a4201e6fdac68aaa3bd13e385f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3f3c5e81519c9f5b89930faf743e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7dbaf45e46d47ce870198910a696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d4924dab336baa3d70f98d2c4271543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defcc75219774d1c99ad9195ad1cae6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e4f27221ff0163f277ee7d0e35da5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b23ab10d18c401667eef480132c2db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9199f28d58bd24c186fc93cd376131547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e57858575ba72923505b7b8e5cb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f080844bb67b170487c095aedcfa2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc02d242a4cfa1d47b66ea36428a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14496727865b23c13309a64cd0e6e18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3df05faa615501f017f52f99cbf037552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d22136d4395f21eb777bdbbc0ccf3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597f3d9cf881315114fae59f9f823c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca3f033f77e4628e1ffd74b223e762555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce3b3f259a1ed7d907a257f28ecf9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031cb55723a2ea2f64c20fe3196c05d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faea71eeb4236720a4735c78971ef08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95902316031db3e27d4f2ef6ffe46c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d144c8b45e5d99fd8fd114b5486ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e5906042101d1edb871509a4fe947561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1ff1b963036da6a5c67dd4d7ec94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f013d8631ddca328c8596b8341d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3a36e770fc2d5291635c98fb44e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9ce9559832f348af9d53d5f833c18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68ae56c6a1f4871345d1882be1de6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47edfc77b780312697498c4fd8f42d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd9c28ae508c3d996f943c72c268e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7279a9bf724092fff511178b3facf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aea2f7ab6f2711fc7b1a7438f00ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfdb678884f93b8169e59fc914cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bacbca89b81ef269b81e1862f0c97e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8cacf2170c3b557675cd580e7f3ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05881032f41e66c4853c773b143d65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee37addf3f051aa67b2d1b179a171575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99eecbdf216e761025c8ec20a4740576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e57c55ed69b976f3a84447f24adc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31101aae9849c278a85942d546bda36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b2b807e5048499fbf7ce206f6265579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aba81cb6ce1c2c7c47c0babb540f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813cfe05e828e5057401feaa185676581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77cd732c5f3d70656a8e50b20bda08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd1abc7b64abf315e5cfbd4ac8246583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc447548d69945b565c1ebf46566ea3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960085e199396e48a342d21729dc87d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b752da3ccd50e32763326429284e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534d7561fd11b633488b6265727802587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1553cefbc86d107494f0315b67f69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f092b36622c8d53d2c942f6b7195d5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881eeb85e8aee7abf0d82d42a282172590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ed3b7b4392fe0a125090ab4fb5ea7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b70f0dff29d02807ad768716e2dd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c1f65e6b0b5f327975401138eafb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5058e2e69fbdfc526c65fc38b0b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31670dd95811b0bad1f0016c097dec9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3261b0b6b1c1652003a541c85036eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fbe527a10574fc1ab0abe59c178cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01afee41b6886bc0e0956b53b5767a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457fb5f1b979e8375c08c6ea766e304599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076650e1cc5f844bd66537cc39697e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a281f940335ef5ed7d454ee2adb8c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9573ca039382c4f44939fd474c99f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded9ab7f20da59599d38e86ef3ccc70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91dfea24b959aba6d3f7dea1f61d9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33109989c2f367024b8f146e18f8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc06682b1fbd3309747d92fa86159606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333c376da0b50903ebea1afbc48754607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b75cfd530cfa345f65661021ee590e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f789b57bc8e5311da6ac03b468985609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f774c28af152425554d125ce119e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8913cf9eff3a3eeddd4ef4e110dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa55144a8fb3e19bdc2d87fcbecef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f5c154f11250e06bcc000e3343b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642222fcff305788b61e8232ef3c1338614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff25263f5e88db776ca3204840555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c18ad569deaf7c79a08bf20919b723616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf39c7564ce80583d7d3f1e8dabfc4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe414c862a6d2c8016ce5e197527f52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e370111230eb7c9bc806e3b1961e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d996598804ba1397dc6e89fa8a282e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b9df468a839eeabc4e5c495d2e54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5220cd54c1ddf48aad07a53067eda7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227718225c3a0f5ddc1d320cddbedf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515529a15cfff7f522fb16e94f771b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911c1db5b77c58fbeee01949213e0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539ab51e08aae1679f7543ecd3d07b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e62c305a6734121159391085f4f4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c6e84b4ff58fce49b1aaa0d6ab517628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55e39d344dc98af2439b3e37a4a9c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df393da5c37761acad6d8e65bae5a68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717670558f33fc0879a9cb3d8008e9ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb65ef86203215d284f524e98269c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874d7bbd6d430d6f19e58621ee5031633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a89e979dfd666237dda35aed73669634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddfd971de1ed02426346aefd47cac5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90fa89fd102dd51b9143cfa3c87c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a001bc1e8ffe298b78fa6c4937171637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50a60c90631cbea5f60901e64f1b99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f7dfdb3b572c9d08e5582728d1baa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa8d620307bdefffa292c9164f23d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b073b15c392b3fe781eee85c25a79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cb2cec0689d26a7025c8c53d15a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062820ca9d1edfdcafcae1b9d5621224643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7be4ef7b8a1c6a7082b3afd789b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d4ba477d6edbe8177ffd0eec02646645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8becd675e03ee5917f8f69cd6f33def646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6568acd48d703597ebaa6f32b18ba4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4805a61d706a741b2e1bb6c5e096a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4885f67912031e61ad635f3623fc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f659f44b4ee606a6e5a2906890bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f9346e5616b94b6ce35c180906d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da020c0031a4728c4d29f16582c2fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273655fb5628ee503b0ce54e72099b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d83a6f6c8bbf1b2386737b40d6eef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400885594b6b61e747b68a588663e4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a77c103c14fd2ef5111b4c654ccee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a24e6cda811a654d526c3b0fa16a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc821761b373da7ab88e75c301959658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc5061bdf809d03d82d68a24b5f521659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e7dfeda986bb6bad5a05768fec76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c116357cf9da03d5c81b6dbe0155d3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64808c93f2392f3c9dd301e8f5e649d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4bde33e8cb3cab89bcb22fdae3b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98dfac78f1a8db3b975ffb0aba8a8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b1368b42420dc16ddcdf758cca324665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b4722fd0f5706b29faef8567b36e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4cf5e50b7c2e36fdbfca7f404fbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a836cff482a47f5524b3de09a2677a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5860a889a2fdaca838d4a64e03775b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aea81ad58f89847b68281f316074d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26af984a45623ef507db73036f9b12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37cc0fa7a8ee1d33e8c8b9e4147f77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e14fa1e407f59a9651b2c30ef3e19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c51f192b8b63e91bfc12d0287f7e85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c07a276f52164b10a79cec9024bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d799d4e3a8c9ca0452bfaf4c8fac42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079376e052eeb3123382e25100c76840677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd41e10d70e910aa7c23b654559024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c4f6a7d583efc90c1fd1f895fc79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b3f4f316a0d8b3db70d78a4d14ad9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188dee113809b76525f8c5b675f8a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6f868e50ed81b06e62d2e24b39f82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa0eb78e5a682ec54d72777a0148a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b770ce0be92f1f62932421d7edd34fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe479c6702c6d744b0b8ae33b687f78e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b7c7c85d3d4b7653065ecda16c78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a80f2ee4dbea32c2392cceeea1d19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452138840d019505a96b6ff019aa16e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58f62e090d4bfad5aa8046e822e48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4145c3f11442985243b8b97143a10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295ee82fdbe9f9088aa41ddcb3b254691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0085fac99c75a7d916272d9b218cd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9d6e3d343c336090981157ce546c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6003e5e67ec51fdb993cd493ea83d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045cc8300e1e2b8f55afec0eeb5286695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a00b90ed81909f2a8c6cad752a42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8535d010f42f64a652aa8e483d5206697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871483fa9895bfd4ea5cfb1cb6e6903c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200bbe4abc80edd404bd83ba7b58e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2994d85bcccab7669c63f849b8b4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a153b9a469296d6b5d6f48572d037701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedbbe60ddee5d5c5c1036f2c9e230702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4295b8e8c373f9823a16b72012122703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861b950a8f7adf924eebc2b864dd95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc1e7722a91fa1d4a7715646fe89f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893c0abfa6eaa729a1659dc9ba7684706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a9299601ab51690aac6927569f16a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5240f754b3ecd58d7b3b4a529a3f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad9081f450739900e9be1c6b55ee3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c9f4b365b7cab6435c4b228dca43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10862e6c39ba6695dbd1b585fe909e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b52d11ead8be1495dd4c45b31655712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0aeb5fb1af2b0b6bb5f580887dde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5c46346afc0b442d692e067716d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a777bb988ab55d71c0af688b775d88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14f1eca0b16b0fb901113a7e126e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba1498ab60cd7a33d54314d10aecd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7d85f04a27599dad3983dcc9c6d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d586b4e444c54054bb70db670232d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee811e9ff877f6a199721111be2350b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec8ca847506f56187d3cef5825fcb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174c948c6528930023e9a5a33558e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ac06dd98dccfe07474e424cc52f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579399e8b8fefe31804294d03c93112724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa80b89997a0420d4cdbf0f0f583b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc60d9043b4c53a2370c348919af2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bd760ba8161f63a6b759bbed9ddd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd6d4f8b606fab5c98df8128cae580728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704b1e3fe69bb4ab9cdef74d0cecd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8231e278fa004eb6c30e33104a7a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b78fc5d14e172f7f77037439a30a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2336606670e4488595c703fa3bc891732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bed30d83fcddb9890f4c023b8c9363733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0e2b623333dd1a2d01f1e8f02cdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea91ac7a010da7ef1b96431746f13e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ebb73123af14911d5810181d84b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac6a6f1e04b2e76bec85ecf7d48c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515f39bf03a38fb6dc2e2a74665aa5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad53e2fc0177959a50b87ecd47583b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f46dae461cf6013c809fc525f46c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26140abf50f0e297522a11443b74d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760ef5df635df01b51b5a7367ffafc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8343eb438fe56112b8fabfea8b866743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24582ca2939fdd019f6fe4e33a2c0858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f639415f4b9f1b1623c1ea37a8d91d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe18da2ea5320782fd2eb5750556d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862a08e1b5c26798b44cc205b27c2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1a339d28373e6148d234f489c3ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311bbebfa88f61993856e2e0a85524749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1149529b197725e5e8f3018b7965750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf131d2e61d805e5b489103e6f08d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96780bc9e7dd2bb166d16f9885708c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a527d08033b38ad8220855746fbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953aa8f1b2de9208530aa09f930b2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3509d98a2da82884152ee4ff0168be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10872861cbcdd990471ff39953a24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb0f926ac09e33819c0a70525f1ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d998a354b3a501d4d6ca61f3d0c627758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f40ee064b71895bcb4e23d7b6350f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee2dd29573412aa572bd1c9094a42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5942c5b9776e780c87bf015759dd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd576cc7f3621dacd1be60453e4ca87c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9654a564a7ed7598d828cab5b9ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e309ec0bdc1f2772331f569be75c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824b1a78530619200832a76121e532765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a5432773216b2d5de9c269be19c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70814a61991e8c035e2a7680af9d30ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0a1c653203caf31877e53adbb9d3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dfa441ea87afe4194e70984080179769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54857fef7457d09537f543c548375770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea6eb8346b15f05caeb212f36e8f0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e79f1a0e8692a6a003fe2da52d0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5abd91e23cdfa872b351a629b0bb5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5cc1bc5121bfe12d9a2a11b9e9d43774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e8afe6fde3a85decdd1c6d1cc588775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61fe8be90d98000703f1b399655c7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441890a2273d62503c63b13ad69b693777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824447b629f03714117a67d3ff127dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1885977b893151a2fe4490536a341f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909f9a4d94f4c1b0c5d36b694148a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2284c3c78d298f111088a22ef6381b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa73a5070c3cd65b8679854101321e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f476a00d48714a4869e937f3c01491783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddeb40b764bfad0d847269955c1a91784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7018657b8679b7b02cdc51171517b6b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8eca67130349b2d096a105f06422786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae29b508a1754e559085bfd9704c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e10e8f38f1961619fc382c40ae9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b99da984df5a21c74ff086eabba57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a51737a60b8bd651ee3a12be37b41f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa11ca9e6d103988669608862e824791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55cab9ac5c256dd7f39591651a0e65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262a77282b1d9e0f89bc4cebab9339793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0684d1f6ac83fe4a89d142af579e36794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c9c408bed1a574ecd54f6e2b2741795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b572e5ef20890e4c21bf54e5627fd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f505e69b22562e470eb82c9a25a623797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba31f6e70a473cefc8eb35023ca517798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb34072a1b74163c92a670176e634799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bcc6637f7595cbf88393f6294f0b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6fc51aa1671e1d81fe607859e0d19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a2e7e1c34c15df6e9e058b74c262802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89967dd979c03b261a56d984bee1e2d1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ead3a691e9549635854de6c1ddbe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e4183c9f7b0f428c497c44ec201f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb9619a2cd6a0862306e6503e40db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdfdf43668fb6e1d8712a1f68d04d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5d3d55cf56c58b55138baf1e78bf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae53b49cc036ece684f3a96e1cf598809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c718c56ea80d237fa811242d48792810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134573ba0118fd748baa24b08523c8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078a243affa3659b6f57fb10666689812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704567a02c24d78acbbc51e61d278b11813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d6470720a9aae974da211f8b1eab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ecf549df1664721ca9bac3951321815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487117906d0236dc736ce1727f75ae94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd670116b5c46f82cf5d6019c076a216817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27abcc67872218be0b4fab863c44b2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449405a9e75f75a591773952615e95819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9dab2e6055fe7d21889176020ff5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5f60b44fe6d7b85140938452e378821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cb3296eba37e949653a4350756658822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d21d923ba95f153f8b0ada776056823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c0bcc1d1c649df9bcda593a36e3c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58950996a5a9ab4c11dc08cb27c502825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aadd7365d33e40d56acba43f10abf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dce3a23485b4702206a2d2d303a05827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2e29882776116f921ac8dcc4be12828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75c6628054109cbe505c31c744be9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ffba758cc08abea98e986ca54ffb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9192e883a68d80354821f7121e6955831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb5978262664a6e7479fec7d9e000832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e15ed294cf9120ca073466d3ceb7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa243faf0ddb22d7ddffc0294398c5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd675cd81a078d74e69116df8875ecf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398464e380f956df071bb63fdcf5a00e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872282a660fa47c1930659d04a59fd4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec8f3f5443ed0723db778ea7286cfc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014421df4da2fe61892c1b47fcbd09e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b8d82a7c63aab2b4baa10ddade9b7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb17cea9909766bb1b97299f5a449a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7805145faa9ce0dca309d086d1aac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a84fc3481d7359f1b2aebb6d83ab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9152fdd04b0b3c99f2b545311b55844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09348f350023c916115ed2535c442c42845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f7ca29ed75d6ba004b91a1c0026c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdef6cd316224595e544577324cc3f2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4672f9b11300c2905cb5994e8cf4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdcb50957af5659587952d9c9e61d6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d1aaa0e05cdae3f7bbb278af5026850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4b603fc52571d0096246de75817f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a6a9ed0a340b42691a951ad80556c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307707cac73b405e74d250381509d0a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e152deb6ee17e8d9250b698dc837b8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7f14d93868083c287d59e732e623855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9947ca13f9f7c4eef7333102cc245856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1493ff97ec43983032c92b02f9b88a8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295711278f619b195cbde4c7000740858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c75dc30a7189e44727bd8b89e989859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd55418a629e54d07951b8e0994dbe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95681a9cf0f277fe44a8babd60a2118e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3ee3e40d8568592cc458a64de2fc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aea69079ceefe73e3a5d05b6ec244863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3d47e5a1fc6e8bae1ce82c9b973a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0becb4b72e42de7ed4006b84e2f1f2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af370c6b2e724eadda54e6b48ca97866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfe1058e64d5646bd15631504cac19867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006302205008b095aed13234f9b71f30868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092f1e8100db03b7b4d26c9e47c635c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139fbb5430f2c19f95c89f1da80f02870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ce9c6ff2bdd9d9b8a5f7c615702e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6539a34448f510de4e2c94cd1e749f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc2131a19435a6919fba2fcb76c126873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e4afb936e2a3b371b9488c69eb6a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256324d140784e2a61bc0c135bb3e8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6f5e8ed9ccdfabc5b0be8defefdf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bb2bff353ba7872c141c72cde8db4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca540ba9406e527d3c04181323990c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acc87fbb414f66a6017209effbaae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f638cb23f75721cd4a5d299b368d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbce1552a3ac05a2c1b0848ef34ff881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f54cf810daaac41845b6fbba7a781b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b197b18e5a14d77d9833a408b2e92883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015853abc78cbc1ec2e996a69f9d89d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b981705b0eb06937412774f15e9af885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916639a0e83495220482964677e6428886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4d48fd517e6c9cd7fbb0ea4e7fb32887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d31c1eb7de4392658e02a2d1dd44888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c487a8ec76c1da9338270f5711976889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583037188dc332df0b8e57927afa08f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35aef1e9521fcf965336664fc86562891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe2506ad9aeb0817af82f830f25fa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336364ad5a158a8a2fd189c15580f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04e224eda9d8e605b8208093c3827894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe5524a161c0eb355f624c4d1d4060895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab66dd18ba44bd5c72a50cde28816896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6b7dbf3d80c25d1f0f861219c69f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c463e9af4d89a6f804df6d5087d336898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff58323c3c93fb40e5d58e8b4cbcb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c780e851a217d1ddd501c8bef68d52900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47eef499384a95052b0272897b3b87901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1701381fe0f4ee8bc48d9f4df7e62c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20129ccc7870864157b4f4fb83c7d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40133062c5b646ecdd8882f6e2f799904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56471a7f8e245dea19c47e751e677905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e48f00e70c4a74d5bbf4f67452707d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c0412c11edb95fa743517b48a6c3b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47c215bfede67c6cdc695ac8066d5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c7cff1221279f5132ca839e54b24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccd242ee0750649582ba9bab25e80b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2c97614da2dcbef444db334e4bac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794bff88a7745e1f51c9c1440233e5e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cb5f4cb1a4b796a760dbdf2ea045913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508add68e649d23932b2d192e05662914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe7d3f875cac269c9579a04595ecc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24778481c734482489bd6e57ca430018916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106be4f9e3f83719605053049328c6b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7ddb5541fc73385111fc298a71d4a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3585fe877b6c8d78a5ebc9c74eb82a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad65c5dd8bb0f21f67998f14ebd988920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ec3905ce40e901d35b9e372eaeec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caef816300c5619629b11be012d3fc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ae289526604b609fe38ecb1ee3ec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9492a8685658307c539873de5fc7f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6014dfcae8e3df18eac5c0a6019c5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76449d23ad2a77e49f90b8b1fa5d33a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb30d932f906494ab4abfbf6d41209927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b763ffa3e3d133e7dd58818f1cc6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38123f8df13812e51d12ec4e31e7e8d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd35680f5d009fe20672122a67662930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c40e4601412ef87f9f5853aaeaac4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d32da96b2898b01c892ce2f0840a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7b38cd4da3f5886c2e4ee1c043fc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a236ca38c9039169bcd78948206da934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0220ab1f73448cccbf18d8c1386cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18975f74fa05232994e41752c57966bb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac94041d0e915a3da54e55d2ecb243937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c22f6a9b6ce13840d9f961aa6c5ba938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7456de34fb8d200d7bb1b47e12220939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c161661a247ddb1402f144049b6a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b71f30bae9817b338c05dbd1b92c3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e47db342118ea55af3603792da402942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01943d46365f47e620c5daa6986eb441943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0d96ed73ac938d315a026abcd3c95944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567421ac61b7fc4b7b78e4fa7e1052fe945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53228fcda02260e1eeb108da077e2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eaca0709394de57549032689b6b17947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee9c55b506366fdb899e69ed919d2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be53a058fa57a861a5b9e528a9d74c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327276fe5eeb4443a0c99bef629b1fe1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65a169650a6cc6276f0645a2e4ba5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a80296aa943d5e1377a3622acf9dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0a67ec5eed26f4c3500abd80f852953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742196cb46f39f85ab8a6128663eac2a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a403e3b6bc479b5c858567e26d643955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b9c0982d1c557ab190e0e66ecdb71956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389485e07727642f70e9363d9cf16d0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e4320846e46e7dcfdaf168826eb7a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb5f6adb91b9369b65303bf3214e3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7898f5937816a84917b8fca2463950960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbfed3d27ce35d4e88c21ecc3584b0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d870b49b7e636464ba888619828e80962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebed69b181924e6f12e3443de3e90963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfa83a17057e88055817c2b538e92964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5ca4455a40c26ab42e77ae60581f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415acea643809cd86cc9622312f7e10966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44c0eae66442618b4edc7f3c92f9e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ade2b71769f6d15125af6e54b8365968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e15f4584798e1ab4a5cd15fff4983969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dab8be48e4a0c87e05fcd85879e7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9456678bbe215e4e188de5542ab218971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353a3658a114b7baf5499110e24ca1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e2a9e1179e518623a949dc66c2649973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce11da4781ef4e3b2fc2573662db0e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e88c0e1aa8d2bb3af9d7d979cb12975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524858c07ef70771aac5506dd341615976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e93ad3b005dd4676680a2354d1bd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd0c72a2694c038dbfea395f67423978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d5e579ecf60736e40ebddf9162608979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a506b744eb65d30ca25e47b5f311980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c4f6d91aa2670dec3f9108b89d245981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1b9a7403f031466f6828b1e9f7d3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78577f11ee830b98259c70aef8e0184983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564300de0b65d3ea4b204bf91b9ed9bc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40cc574cb380dfddb01d6402585612985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b48c7d60191bcf22c6acda1bd07c85986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0e245cb17d93b9bdce54ac160ec2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0d335fc9c71b06ba98c7bce70403988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2f5e247d74c775c9100cfb7139ec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a02dfd8bdb8f3632be43744d18d0c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985fb392ba845a18bce64ac25c1ab0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7411519fb90d1a4a639ab9632ff4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec8416c1b302b79393d6896da086e6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804abbc13acba72d79eb2abbf96496994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b255b5da2fb125ddffb4e0c7ac8bb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f82eb7f19211b9fe8d4207df21653a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a95601ce404ad349a08d68a9dd5f997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f548521eaa60b2fd8865bb4824cc95998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a43f6b289b727def60fcf47083d001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64518d7e976e9e7d1de1f4524004c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e78948ab5e55a43ddae428fec410e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c3c3dbef7eb9839ad234578b910d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e1f459e8be2dbf4bde18f947dccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b47be59e4594c84d86ba8dc97e0106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f89c637df4a6648cd1d538c4bfba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25089112e4ce76292443c6a6ccbf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e843702852d24ae267ae95d160db6dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc498867e2aae280d903123eea62aa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc847a9e9be0a2facc2fb3de532be8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87bb019a332c5326fa16c9b377b5c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa812ac2739c9a54f5a8205f45a41113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97bf6822d249291c70309ed85262114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250941c19325c7769fd63f16e0b56b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8b4335e71fa5b7a5350f060dad7d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e50291b45e22c287965b6d125b80717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e03c895e5b49713fff09b8c92af15118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370487b9bc074c37b2f57b1ba725a6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c139beeeee247750154e1ac60d0f9b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb57c74e5d93a792779681fbed0b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c43fa9f6dc3c14d7ae06cf449761622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c6236cc6f6bae1d2b3800b29083b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f4ae88ebd4eadbbda5b79b93a0e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d2f50f35cf10cb7c774a82faa4af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191035dac30601ebc55211adfc90dfd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee3041b7c1b62b0118e531c55cab027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734351f86a60e18e84daefb51d5788a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a3db2fabf2b969648c00187a8c73829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2efc6a09b4ce88398c1f6e99986f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38669c1ff1b240e0dfe1a2b7e4937831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2bb3f31744b4a9c393937e35141d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81603459c7b0299addfe467e1e07c65433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a07eec4b10c3a9635eb3dc7d2253034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb08df53f84b7363e10a2d40ac0fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44438366d716a2d969dd03093cff432536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f3d52aa43cf6cce8301cc66377db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246048cea97aad974747e9c1bd0d10c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6199220c80c5ddf340cfb78c78ad839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992dd040b560d74a98ba21bae2e4f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2e10d5eb58e9a08ec4a10c823a0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564f3b1ff646d70eeec7025ca17ef3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110bf1fc940694179344bd4fa884fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22210bf4382749fef7f1aa7986e7774f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c3a802a56e552c8061adbddf595b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597844b53d6d05c80f75fec7835245f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108fae5b3d8fb783560db4fbb3934147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b40cf5438b2b83aa746bab1d5dfa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c61803ae6cd6b7d2f3e9d39f5f70949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550dcd7ed9f8c7406da19201b7e41e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234abf9db4314f523a0e8fe5053eddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2b922f83e0de3b4fdeb4157e9e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e262ceae70f1ef417d27322e43a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e520f71f6f714f35662200324a207b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddbf2d626786ecca609bbd57300dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a710d294b13c0009213aac12d15e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0e5eea8daaf9c53cfd85f83c326b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674269ec10b408cf8b82126ffbb318f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4395e9f7f12b67f06df24294cf1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b466de0f74a43abd38bef1d268aec0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979474fa1368416ab80c97007b155cb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ad05bf2f994e81c770de4fca9c4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519f40d8f0a3b65f7f6661d50f75bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44c2ddbda106793c54a6388c4ab3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630704426b5d1a996c3baad7c838f7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5188be1acf870650b6b345cd37c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37be8bb6a9fcfcdb328a357ccf371567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349478cce5614192cbdc0e8c3d2fb4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da05ac30b80bd6149c4afce07f3e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad48ee84033ce8d915b2c44f0a885870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cd6fd9ca816a44defc3fa1af1d3d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535f5a16a437c481395d7729b71ef772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7fb250a289c501b9d441b72fe647673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea071c2fccd18f91539814517ee31b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75432f2e6eec3f5b708e5770e5ff2a5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3c2c50d0a9d4cdc8eb309de5183376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a053dfe8a953c69c44716935ce2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698ae157001122ed32a24c7945d8d7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ebf7b01c94d6b2249087233531f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56110a71ffb686f9bc371f09caf7d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102972395c40d3f03804bf45c071396981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338afb15309ba1372e13ac3bfd28c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495f2b434f2c5ea5625c3781b7d9d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038094a5b8ceb5cf9e54e5a950df8a2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982934c557664215b6e066798da881c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230842cf9fc7619491b9ebddd4b0bf4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6338087f873fa095126284dcd46de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9100ef398806f3d1f636c20479fc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8384365c67448441e146f2977b0fb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b599c6f14e96f2bcbdf6fe383179a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a95122e66b39480755529ab01aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892c95f3d19befc9e00bbfd58c43a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea7735d3b3daf3e44948e1d4fa36e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4883c28b17e37e3df7b36d0958a066594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d58ca97adb63440be7038d50109c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f9a1bc6e158482fb204a67f61afc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7aebaafb3fcdc7d3687eb3603e04097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078e66e42cde4f7aa18792bae95eda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef62af6a4968658c7aeab04b7f51099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3068314b6fb5d990632451b4096a56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874c54654d1b48b5c79617c63a62679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118b14ca6f33843b9cdcfcbe1a2c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52291d0cc3eb75f34f20ff163aaac7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646462152edd4c32256f1a4e805d9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f6707a2b7c2dc00d486f9c8a16c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8658167a1ec9695709837a3465b5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb41f99ed5dabac2da09444e0b08cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc41b84d4a78452675f62e3026473fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6db47beea88d270884401cf0955b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd7281ca9ac483f1731336c8a84974110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7d79f93510ec81835660d7c35c40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe700651001753a204fb787f96d0226112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e981e7e293a9b6bb0db6d467921f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349e2be7be88529ebd07dca279de20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53addf727aa8c4cf003fed461b7dc5fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b31edff444a810502147bd9752b08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492c41728bafe52e87b94b7e23a05d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599cb96f76538b335e1f85b766b2a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548c893dcfc382175a9d34caf8c84b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0945c527419d167e516eb1c1bd197120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f256870b1f5d974c858b2fb5896d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153420b3c909f7eb78a412ae362eef3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094728f0b55cb1c003dd1c4bec5ea1ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ad176819798d0159ba6bcbb5e4978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd246947427c869bd8871baceabc5f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660884602436b538dc1cbe683ce84af3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea390045c7248319718646956ca8e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571697f4e97e52056b8c6d859dbe013f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9f1e93874007f764c8ae9f13056a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590ed836921434f3d4e7b4d09d03b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b687916a83ab92ed8ff103f122c1e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317b5d221daed75bed8b69ecc0efca3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd32b835371e168f45e4a054eed66d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1cc13a9f2adfefee29f446984310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c4ff4b364009f91e96899a91431b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a0b662d31e00d9ef07fedabfcd7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70990360e88c211ff261241e4a3f66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7f722c105dcd87f97ac9a0bdec2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b0555666dd703320952292bda5004139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7cd50351d2e3731519236dc2ea5d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62015631fcff996ad59e3b1e27fce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ba84f1a86392144213cb5968c979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476646d665bf3038aa72a028ccf3683143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446ea0f6520343979d45b7e67ceba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce3524b942a4403a0f144816582b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ac50dd3597e1f565da500a294dbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d312e507adafdb38732768ca168d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b0fe80576a9d024c94a6f06a0725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084eb5a4600b7cfd1d53d9b6ff963f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2fb461cdb95eea3cb9fac1cdec3c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51269df50fcd4cd22101460e66646d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470457c99c28bf1300c15ae98ce7037a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605c1edee2dfae01c4bc8d5ece81619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767d624d8b069782b6562e54030df96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f4a28bd4679fca96eb5d9d9344ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f155586b6a4dc769ca6a3e37397d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b483ffa8f71682025661f8ae125dc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b4edf778ede9f11ef361f7864192158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb4f45d8b64f999c4dc505afc4747159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658f9e6c57192aaf0449e670531f5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ba8ea57d7dfc54c4e6180b83fab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ae6b79390e7c90ac01b527156466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201496d1f17e6ca14ff218bf1b91fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5464e6664be25d2fb980d4fc497a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b55670c76357e6dbdc3d57aaa9cd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f244621b46246e74cadf6404c28e48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7ba9d34f1140cab15cff6d64a088167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6000424fc8cc38987fa5c284eae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cd04a60598589ba303b0ffb10f91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f1042a2d13c1f64f058d64447b66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892579ad3b42e568e0217acb8e42e7b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205c8258c0e727119c12a8f54853cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73526bd9c23af881d9885dad31153b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a4b4371172fec53606faf882c134174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c8d971fa630f28b2912bfd07ad80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ad70cad390285e521725198e3cab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193be2e28544137ec51c23ffd57d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852376c964bb4256b107642ed90de3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc77bc2f88122fc8d156e980e7b380179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7f24f20402c16b6297a6cd492b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea37d00445deab97232bc41fd6e815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce70d4f4dd357386a1833ae24cf00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2f2442cce956ac0960737e2bed6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12141f4864c2bc68f234c2d4de7d55c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533d337540d66853763afdcefefb302185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a21127e22c6f5a808d039abba190186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9faabba9adedba4eb5d62bc70da5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200f99ca1eaa6984eb87f32e7b83ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4039891a59d6c15fa9bce7fe006a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d37a3b8c3550b2c232db793f59c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e55711ef7fd9c51c70715284ab716191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c54fc6faaa4c2d25b3efbe5f8123d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97e74126cc6102638be8382684c18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f912be0458eb692ff2f1307a4df130194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6628114437d12724ae25e2c1abc71c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8fb861086630014fcdc148a3c9058196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e4702b09977aed435b3405a85922197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b1415e982d16cf38ff3b684f5575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d23dc32db34ae2d539e0692a0078a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50482a8d37710bcd5f86191bf462b2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488ec0af5a3a5e0850494787ddb9905201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b6ba04ef88b7550438994abc5e5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc6bf78aba47b87c76628385a0c80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1814034681ed97a2ff79ded83702e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4d7f8637f724ddcb1d47f16a9aaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67f5fbf706152a59fe58460900598206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308b13061916978381beb644a3e607207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c68e0f3e66215199ec82024b717c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b163ebf9e5a5209783057cc55296c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666721c02885ad4cfd35c3b7984982b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5287edd203e6f13b40d383b90aae42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b900469e39202c1e89e02f03e1d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacaa2928ef4b94c1c7e3331e97572f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64ee6872dcb701fc39810915dade94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85d0596c58a2b849fc6d914915330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f231c3f23ef8cd9a5887837e56d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa98d6ce40f1b279f234657515d3ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205039f325b1edcddfbe7b78f97bd71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43785272e0565166806c73b435f8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d418e6ca42566a7822ae8c7c11897220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f6880924d2564d91555168e247190221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29df4495d482e97aed015ed6a0dd4ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f53902e91868380acbfb7977219e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc0b854ddad0c8aef75c1d74fa78a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f1ba045ba56cb0d4f43053f15f10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a829d271b260203a6c3c23557ea87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cba16290c775e488c5158ebdbef7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea25f1b561c3080fb3724b4f6a591228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79138622dac9754bdf6ac1415abf389229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eafc58c6b66a3bbb4d894327f6639230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b832fce63dc2798ba9fd5761774a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b470569b77b66ca91fd7ccc1a6eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d4832bc6b7a153603e2ee06df74ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e1e6aed03a3245566b6a0d7785bac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d580642767497129c3f599383b9f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72d532ef5a92a8936857302616cf33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7e32226df519d5eec86a2ef3d0f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee460f1c6ae99c9da28e8054abf2fbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cfeaa0080e71bbdabf66b60d5b0ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee07f6c98226b82e625fc739b1f36a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8204df799bfaf5c7ab2fba6a155d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729d86e96de40d0b424ed53a83b249242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1154883383f0ebe040bd4bb62ae13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125d66c87e51f94672ec9d3a52f807244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda5a9fbb00d62b0c97fc3c4730405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db979ea47c6eff9383d524a20e19f30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db000385b5d568f640abd75859163d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824c0da47d0abe7b5742361b43aca7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c3af255849883c8b68bd78e19e633249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9a6edae14c9430f4f87e4f9248ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074283d86380df2c5307106ca617bf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a94dc4603a6bcbe2e2d6b9677ae05b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33ceb87a3c9b855bef2cc0052dd802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b48948fc328648ed9bc88ab400545254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ddf5555c39177f43be870d77d47be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b2b896474e1423f679cfd51dcb2de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762a65ef9324bfaac8ffe1d4ef1781257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83522f8c832a0be97df1bd4ac18d76f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe69d00c19beac799a69e9dc2512dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc9af85c24f8cc148e629b9185268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d75bef50b27df570bfc8523d89fdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5321a7cb69dc81c8e637c389521a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf683a9c2c346a2fe421e0d07cdb36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c81c58e09f6c0492720ba73b0512c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e46cdadec51afe9bb42ebe3be6109265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046467106a79b8a040597b8648ab10ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99416dcabe1f5967672cb14dbd324495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0dfe998527c368f61771c95485a8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb36bbade17b6f19938899446e485c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92443df64343d9f2b3647fa9477205b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d4d02d09f4f45cc783e55ea47ebf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee888a62d540757a6c24684de5d56fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a65af11ac6bfc5f7d8d2f418225b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb096bb50589948fc949545e77f753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfcba8b3201099a22f09883f2008e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f299a30fcaef9a41a756b3561428f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07701c2e65fde4fe33c87f722f319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a35e6c365f5652f39dd03e8b77d7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1d205688129c1fb01d9e54ac18ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363f7be18ee143deb9a323d08775297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95a255c8a249f1dac6943dd0d7216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bbfbe974e9fd7c1d3ef7bffdd501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2b1edc38d717893ab64fb3dafc49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886590229f1a0ea8e476f9395adc31ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d37b2afe231b25f118a2e3691246285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad9a274b189ed27db079c628c7a9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2323ef708fc6c1d450b70a28bb350287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb063ae4bb417fbec36ffe19fe7c0365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e9e831c63f9b0813063172ecc181289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff3e27e664a0e346523011ef36f39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887408d8ee576903adf07b0e35d60c7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972022cf860bbfc99b56000582b25fea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed088b9a0ec13f0c65bc47c35cd603293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e316d217822cc38fc6aa0f8e1d1e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ece70de1efbeafc5f5fbba2b17ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e4b98f23e6d787c503c55e788f39c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2e6b32e4a93604bb387783047ead297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8047a765e8b587f5df7aaed45c71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b57bb51939673771d72c3cd1f30a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4611bf2f57b55df9894bca0e75862300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881661eea0d7887fdd1b7467ad305892301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142d32291661f95e90f7d0fbee30f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361820fbd99542ea1d9f3a9415de31f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bec41b5e28dacb23e5b5d2214ebf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa5f40e7cc76f25978698af65d992305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f52aed74f891c55b3f1aa795b941306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db5ee0b80aa4ffd823343056289900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb81b7502e3faeea7f115ef171501a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e94e6771988a951fbb8e4b145d7a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345de767490ff1cee7f18aa3f92da70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4e0e617412279e938513e8bcbdd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef485e8542d1a54e7c94d2cf872ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ae03cde43a5234c6715e7de62a1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee126b44e790a469208689e6b5ffcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7409e2e7aefd8ecb1802b5871da916315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9729e918f73299b7077cca69690a56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd5ef9724982669fd0cf6223b73ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb21514ee7b36d4c307e3fa1b80ea3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac16f0e67518d22c2031f2862916401319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e93f829e76f68b41c73c988cff78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11ff8fab226d3fa7fc93d051ae3bbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7926de4c3ff10002dd17046c56d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d5c5ed22826b5cd2c9941fde7bc6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337691980be004b594c0039ad0c01ff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c2e075b44f2891c0a1f79e11debdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33266ac637306118337f216188c6d96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71955a8c1dd44c60d496c88577e77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c751b935c3206201fb514be8a60fcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842574a1762cba099ee498ae695c79d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e47a52ca618e87fd2cdbc20f2830f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aae9e10ee333c81fa2641b93bbfa62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70a028ea78b1bc9a94fe465ab6322332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89742802b22045b5eba6dc9fccff765b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac34385ed7ca87f0bcd03928770e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73766ef292a9fd08b9b798b352ca64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bf66f901190a72909358235b5058e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f16be245f3e91eb5e58ab1b4313d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9013f99c107f23da39781ed7f8c78d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb07579ffa2ce8025aa5410dbaac42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708a92339d96d29732a1a66efd2f15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f94068026ec24c79094afff137a87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12693714f0b78dbd03efefee02e4e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7aa5923c8b92d688a816804956c90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2faac786c962c322515ddd3179961f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66f6c88cf70cd4ea0422832f2b84e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190e6e3c111903fb3433bd67925d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd352c8d9d1f34bdca4de781392df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e32d4dbaf178e07d3db1f2d24a862b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df86b39b4321042ef652f110e9284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb81dda737c1120af26238a2f25b86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b582818c8954e1d4430ed54266b66db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ffddd18a72af3f466457283c5937352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc525e9333dde4963b336ca2dd2f2b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba8414b49d099173b8b5607d807218354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c00289a4f41f45c80ce524dde22c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf6e6c1a0f7cef3790bde0bfdfd910356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcad98b4a89535639be48861f764d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d44f65e6a0c549999bad5e4971b1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f76d06bff59be15aeab731846d90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b3d3a0fddd6706e828fbcbb8edc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e8d89e990de7f56ee9d4f996a78f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd96a7fd8f5658aa81011aad693aa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a78e3d5bfa9a94a46b23c4099211363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ee5eede5978e3cea0effcea7ba91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790732e10f21641a90580bff995979b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd11ea615bdb7ba139c593442686a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6189c49541000d68ac7760c0c74c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2933b53fa731da1e54ff246e64a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b83cd0a2098752dd1c2f9cd084e365369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45ffd86d2721a5bcd923c6bf402cf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213cd57b45c5df2911cc0e5ee49994d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5723567f60edda0c8312314b9e7e16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b84448b00ca14eaa55ab871f598a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d6fa31f78771291d5f5b988577fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcaafdacb3cdbbae7a51eab7ea2514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b08ab403055daf9f78d9140e8ce44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e643fbf4a260ce2d0b6120f56ead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e09fd0f5eb706d97967d6788d7945378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f60408e63902e93036d65abbe10f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70216f1cc1dc6cfb92a0df2d5142f8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d232f100aa57bc6fe01d0cf6626e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a59649881d6da11e423822d015e2ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d56b904caecdbd6f7d2e7d1d8b89cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064722b4436a5dba938c3262cc7e6c05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbed4f2c6a92eff3fe482ba1ca2a8d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01955647362b2ad5bdd57de74a8a10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b0425655f7e46766816e18dbfb0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a1a61a687d16c0862a49dab6f3749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1534941f4f264e64313a340b07bd0e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1ac95fe37cd4472e5d09ca37994b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99510b03ec94a57fb3f153311dbac9ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03948f29a839c72bcb1b36e67d220d8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc456fe49d255f0c22e5c798eec55ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d7b94820fe4e5e3d0060b964f3b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fcd09fd6bbb3a031de403a10527e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef163bb3ca9384c574f9d3310a5b7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb6bd8ebf8d19d3868d6f8ee44c53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616719ded529e9098fc4a9b633af5075398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ebe99f7cc7f4337d48f1254b4d01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27326d3952dbd16c3bc88323eba66d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3884720472d8721048090b46b2f0b6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f0bc511e0e4fcd73df81689cd29c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e74e1f363f060c921dc1e5c540184403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c9709113a511f8954ac9f803a16f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48cafb71abd0d673e9975b8179e5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d42a090801d59c809b93cd1cc1a8af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4b73253cf28f26e5022eddeb72aaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660bd7fcef26a1d78fbdb321c2bda2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225e584f37deb7c5c86e84a5e54cad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c08f07cc573209d939800ee5a1a13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c360e956a4f6139ed008d2bed7a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c594fda2a7ec07e2143a5c1ce7957412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7727e9ac701f429254549a6765a85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829abd0b62ff338c8ac1a623239b2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8976ac6d9f2c468b26979bc01d76fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70e1b61f15aa90c7ccc2121ba289ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326cddf82cbee6abfa39de97387ab9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e28a5f5f3732ea1f14673b4099d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1f8cd00aadbac6d3afc466bf9ebb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ace73b8d725427610f5bf699418606420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ddb75db25d7f8ad1f83de2e82a225421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d57510909c48a0814dcf8c50620693422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b786252d94e75e4013272965548d75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d86fadb68a16b3ced75271a824e2e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53b7331be6d94cf447758090ace5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72615c2bdbbcae1a059ada23e2b3d97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd0de1a9a886918354c2af637d9c49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e882f6ce996d5bae0ae4967c7e8e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73f512fe798ed133416d8a763a196429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4026dc8868690749bd91af36e70c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e155a1191b659805f1f5fe223ca84c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220dd7269863d86708a92ee4e86b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54232e647a3f022e3cb13e51a225b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d34a3ae6e98d3731de4d5386fcf0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c95531c190174ffaaa072663e808a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75844016bcd2b23251cd30ed558fd2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35728f161186c18f1b8663008bb997c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023f953b18468740f9801f6f874be7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e592d43fa4dbaf3352886ca3f0026a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aded432a9b3b4688d45cde02579aa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9000e6066d2460e00f87de85a6edaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178b53c02581ad0876a8ecfdce481d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72309811b984ebb4c0ac85c2c99231443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f894964e0f3992fba71edf905cb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6cd689ae035a37cfffc16e407e7e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075a550660bc8156b9bedbddcef1bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0affb46b6f305a33bba51816045916447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4baaad4e016120c839fb8a750829e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0858813fc330baa3072148c0d4de6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ca6473c120716bd565b14e1d8403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa1dafdde1ae96588b313170bdc20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173e66ed0c98c64380cbee490be122452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babced64b5e596227f3b8a75aac3fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2870409f9086fe03b0f33d25d7723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f58fe960eb8c5d23a3bc3fdff193455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810824f9e51cc3e15081155ac89ccfb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fa34f2cb032bc787224662c77b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73714e341e621b5d4e3d8ddb0cedd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa852f12f3528ca8a07fa46e183ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c246c644123d28f8bb53666faa0858460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff45eb6ba039cafad8ca0db83b377461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db944a26736dac5abf73b124a8b2db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b71b9dbba41aeade075c761e66d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9505bb52fa5cbe84a657ae67b756464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edbab5a80fff0821fbb2ad4b0f7db4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4f8a2ca597bed90f87b6d09eea6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ea92f709b5f8edc8986bbbf90198467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea459acead24ad8584d1118397a07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db553f419b223e4ff8956f2ef92dacf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412486d260a04219ec994bec511f1867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24d47bc44d54f63d0c7d2c4ee6635471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b78231c5b832302212302c5bee6c66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843de4247cc51f36cb854c15a081b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bd350d571277febaf05af8d25447f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ee2bf8c427ebc9813a4f80998d4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2ddf0c715993d28620b691645be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c08844905ec0db36a2e5a6444aa03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad2ef40828d5f00d8dc0205e3d607f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4f570156cb7c976fc0feac7a7f0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd2ca33cd5674fc4372c20e96b2e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b40ddb8e2783a97f2c92751daeb60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbfcc001589c053a73a7f006207965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231fbfb6eeaee87f86a64fbcf526965483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda7e6975b33ea240c413529b06293484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb399245551e356d1edebf00f247af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212620194a98f482f1e7926b7ae3d00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021104a4abe22ef97b245833976c0ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e30a171ef37bfd0eb63f2fc3c73d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fabae57b4ac02bde6bf19681a2f6b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3eaf0ee4959f3742f7b7d1becbcd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8948c06ed2f552a5cfe88d39022c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233d055f52a14e14e258341f28a01e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c902d5b61caaf41eb6f4f9f0ffc6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1237e32e35e60343580596b5a7a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2de27c79bc009eab19fa711c8ddd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eea858d126ccb3fcaecfb1f366f4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f598561fdd7b69800cae2859cecb30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564f29d1147aa5f170c192ff3601a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b6f4e733ab5341a71bc2bda5a0f65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449659b297ff97ecf77c521d1b5dd056500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff5ef9bfa08d43482943f1ec906026501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bf1a78a9e6280ca6de2e978034dbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01094ea1b646e0add7e4682a993ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012578109e912b86abe5d0d29c0dc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219de34d8121de44d443c45d1246042505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fad6c72db7d172fe40920a7b2d973506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cc13f07da6b28bb70ab78c63d8a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494762cf8b4872dc54137f55c06cff90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee4fd893bf41bf4e7bb1a9addcf3bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c0e0ae7fb7ceb06ce5b5fa28f774510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a69d01b745d9f31c6d10f62a382a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a35b583fd514d80c427d2a2a8737d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d2e2864bcfdf6af77dddd4abba9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc780372ff3c75348355120c68ee89a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452463b6f6bbfcd6a6d555703413ffdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc327851310c0303a814f64aa14c3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2292156aee63f92b731fdacdb147e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464c2cee5e5c4f2d66314b660ad7c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63e8ef30e739c26dc8e6f2632a82e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e516c5a23615c2b300afc389c69a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d68924f16714ea033cd12bd8c76e2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dcb07253bf45bf519214849a69a0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697fb610070dd15d83293f6d901f3ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e882a873de6a15b2e85aacad963e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc029ad3d44702dd50082dd315f1ab96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96781d9a39ce78035b43001dc01b597d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be6a008769910fceb56b7a9a05ca5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08f9d843dc837002220bcd421e39b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19673696d9ee3162a81f7ead659b9c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30697f5984b8f489a07297381d674e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e11849e534878d99f9e0e0172cd21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d897a6efc200401237e69bcff3f60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabacc038bf89d05ea1ad7d87082e5bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c06e4185d8676d4964e4be37a02a69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081eaa85b758b15e4a1c0a72d0cecd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de8f6218d57f6b17801b6ae8596c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b18ab7cd4f282b85a0c36bba705841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1539457f57e99e80fb566a74fe068538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1202d708efd31771a91f9dd495cd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d97b4cc007d59010c03bc389ea0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ec5a35ab15783b8342e0ea8ce04c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf4f3026c83444c300282a7e4126c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5092c1fd27b4625d6325e587a6450543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e5d451354f5db978c228955e4bb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbe1dc96848ec852346b084ea811a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea3f0665aa5b521ab6998729445f25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582704f85f90adf9e9738074b24def547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51beb7a3f246b1ab35fa4152998815d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea59f14882da278c50f5b507d9f93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5725a0564bc910c94b5364f6d8ffa8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a7357c95735eea3c270c41e830b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86c60388789837d0621fc594bbcbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b510674db8675065f4c6779056f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619fef74a95d62e1ac52176a784b280554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d110ec679a32fade250cfa579cb8f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7d5f69210d3d1c3c67faba0e3345556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320a778a4627087dd0b17ebba13f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16532f0f15676f4a9fa219a495d00249558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c2dd0179a186bf7713e1a0de81f03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c9858a4bbb8932dd597474db5e51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b42ee0cced65e905355933ab76617561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d305ba5bb12c27d330c7f4c171f9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3644704b9570946daf34a2be8f7297563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfb2b5c457e49036352721d9a3ef3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74fd923c2b61fc7a1cfcf4215de9ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da63e88267ef538152a3d9d56155c7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff94726defedc898a0955fd866afb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c792975f0bc4f01c9207eefc139e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c17ecb9d5b79272356beb03761ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b1a35952e62f230514569501a440570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ea94a8f95074c1243f81931c3e1a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71c5b50237b24607cec4d394b68ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c553b9f370cf00e3b7541a979acd0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921bf57c8a806573ab9e7d5f89af1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed44b3ee3798f02b8729bea5206e9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114153105e2ee1c5a61508039b429c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14dc9dcf422a745c7ca86c833d727577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb658629ff23f67623d978bc1d27e78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e077609faf729adb4213fac7b0e291579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e2ea5431a018796a5059bc060416b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60110bb0dea085a80c72259e71c2061581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525597015a63422e626c79ef7cd642d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250690b2267d2821495b7dc53dfce45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe70da1474e18643033ca4b937db9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2187b17f42a10a472e9aa3da0f7ac1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337c780577969068d8955e2ad9faa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ca52d2a7661519481aad26cee6a16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba53494ce7dcc34066c6f0907cc2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5974f422bc2f33caf7865b7d476577589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7674f4acc5adb4107a8d006ad3393590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d8fc5bb93e69788cd095e14351558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745ef2948f19cba38dd31b3774b5d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc41715266dd69d4b816fcb8d08e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f93f6fdd934b4588805fea56d456594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36973f6783ea28f2fe850ea0561c6dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a935cdfbefdf437f185dfa30b631f2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987520ba6a70dd72842128334d5aa18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e7b90a7f789d143c2388223ce79f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a730ebf86ec5eb1da8c8980b952cac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed29e4c7d05b5f0edac28243792371600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c57b060c31b4710a2a4f1554afd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba322d13529dc22e764436d2257b0bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1408cc47f9409ce7dba50265a2679b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca6e84a047b7211fe87cf663960a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5a9ffd5e7d359ef95deb00e04886605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2977e414dea50a0d90425c8497c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc99d596ee7c941facd13f2cd6074607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90825d55094d3f14ce0168ad452b0f5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139168f34a57a55fc7ff557a5561bf17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab0fbc7c035f108ba4c9014434896610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e836069aa0f5434db6ce2b668568611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6782cbc03f40354d525c9091fea92a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e2af407f43b5f3f068b3379b8067613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62757879d50b026be1cb38274d1071614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebf9638f8cfcce2a561ca28dd44f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd5d1cb17fd1496bb79b718b16044616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a7c9db532ebc1999a28f9d7045daf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc053a9c09cc9d87c9c42baf98057618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4312e4b2dfe2c4dc5d15832c71973619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420bf5eccc2f23727c3ab47804fa11c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762259f4d7a3aa5a0d20499ed2b03b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1511506861b892befcc7339f805b7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2dd40dbff6c39bdeb7aa3467e1906623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158ae5727f8d7cd33039dfa81563e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b0cea48fc0d985de10474c2c208d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51935fea4c7912981a28b8813945335626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7717d3a14686909e12bd71bdb3b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ae2383ed6e40bec0cb5a4d24226f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1152dc95f06c572a7d78cd7ffa16c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a395420faa75cd16722e3eefb59a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31cb6bad880df5cd10aa23caeda546631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35a1c8da86524cad60fd564b3d70b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e7c9d7a80f84195acc169579a133633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba4fde10942728a5ce9197e119e07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617f2b637ec3153cecd6b8d101ae9e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bf1122f88eafe64df3bd637b2c02e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030b24e5b4c004f491ea689c2d9ed1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb974f20004a54ea80f38cde9b3cbb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d025550e7ee430b0316fdae81c1c49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659233dc8516fc321831b809f0a99ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f659bae8d0c3c0b6ba4e41a151a0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a31be64af2b7c8097bf8309865750642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b77082134fe7d4e64dc919e0dbb9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741060db351bc1be63a0a2cc65ae357644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9b36d7927f05ccacc6e13a16f25a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af545a483c217ed70bad309f1377c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015067b1583c5604725035ce523d3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959223af25fcd66b9fe01aae737db03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ae0d866cc96cddd0960437270b8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9747ded626b599e38689c2b96d3515650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a204cd6d8d66c7479fa1773bae35b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90c5b9c9745fefb51064a750c7981652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfff5d88c3e9eb9bf3d11b3d41cdae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e194c8d81c2cdfd9ade97c2023733654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4513d626a3a4aaecd2c7ae65e49f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7a8d7914c2113949f44516457ff4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a066bfceb72f09cb7667b0ade83b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc1be26ba29f77ff4d35347c28d40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc30dce9d9b820bf537a9559e05d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc60a26b2c863f7bc214fdb6d3aaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b4f3c070cbb8cfb40098ffcf4d36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d183cd3878a51156da53ddad4d23a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39125fc96d5f0c2b73176da7949695c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08c8735660222628cfc408992e1f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c994480670f51caeaa59b038cf85e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410e1a532b7bedbf8c6fabfa5c0881666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa36fc488f3b5ad7bdb8597c22774667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0770932741cacee4a4e1094f0193668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cbdfcd2ff41129e1e8b33c3c7e736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029057364f0baa95d28a2644aa4607eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517be7bd8c5f2e7515d382ce258c3cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509475328fe226bbb095e571066d376e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6edb36842b85efbe9e737f13fc43c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01647bce0adc58ea1bd267fde949c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de1695f6a6f2efd5ca0e1ca35042a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcc1c2b8d39c42a048aaf0dc5b574e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738bee59ae114d5f25cb27d4036c544677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf2cb3bd10365ba5d1c9e63fbe362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7f63255876af8ac15274758175e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22412c06d44613f461e1eefc075f908680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74a1b8dbfc933b96565a1ac5d6f5ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae30cf355e7ae347cb4f0d4dc1aab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f4af9474cfe72ee15b2a5b6ed4893683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f138227751dcbc469fd65d4fa1f84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9d74ded27274aa02ffc3c530b832685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b27d74f9bf94047f87093cac799a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e9009ef6f6a6270d711633121b39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525db701ccb1c0c00461bae4902599688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c15d55b861a04b65f7b5bec4c572d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772ed1999625654933a5fd8f2ba48d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eea9f3df302cbbb4e5b97c3a8ecab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0463ba8a75a5f24b4c48d5795104c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311bba84e421e8e3e97d9abc247067f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4d6950436de6598efd08b2e28faf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59e1f0bcf54ee76ca7106721c3616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890930a6ef158a240b5fef46235ef65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571954a8660c86bc6fc79b4c751b76e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8711eb029774fee42e4bdb1598bad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118d87a98056ca3427d6419e4645d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ecd2ba38b7276bbcbe67e697caa19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc856c2651505fe15209139f55584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af407d2193b91bf0854c6c57703339a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45edb82d3322a7c6b29c695445662c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5f868e799d9c6a8cf52c7ad785ef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d013debd775fd7a0a95f7ce6885c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00141243ac02a94339540480563a307706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5170314b02ea8dec5f1f7f065f0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee091cf3104c75b56fd326ab1649bfd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d5f9bb6bda87230494a61ecc8d04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44ba049da2e001d3273a690b66029710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fca3dde0e8f60b4c842fd6356d092711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13f1fecef8f4ad7dd3beb6c2c2b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fa0c597396075e641a283abd1923d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513abc320d333e268c47a6d9106b565714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15554e4843d655bc15d5468f13aecdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5ffb048d33cf1131333eecb25c47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e3b6bea5fb6d7e1872731dd3e95c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ffc240aec671d58ea6128f0224b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d0d7c5b9a9246507ac3ff6d67e91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158881ae173e96dfb23a736b56d8af51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca989bfd8ce980f530edb98500cd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df882863cd43ab0c745957d7e3c308d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17455c3fb2b5163d05bd8e3d5dc38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c80f83b948f00011eb481a64d352724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfada5c28481b7f85bf52fc7e58d2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b088a5c43804f67c6e9f1f11c06a086726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6a76315a0e1fce46550403866cfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c01be6b7b83b1bf609858f90298ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad582cef690aa5dead4dcc8384f081729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950868a6017c9aa799608467c49421aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36302c8bc44738a66f1a3e6f5323291f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2cbd5de00183c1717befb136eeabd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f19e18f995c1ea6243997554c0ee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc078304ae1717284461265ba1e30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11dff734a4b7e1c706caa307fe3da6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612dd3cc3e803ac9c0b0d34f440a8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b433a37526768923026182dedd82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574ffc90395fa966755e33e9cb626c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e14254cfeb31b10c568eddfc5cfba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6b4b79ad22fd336f130cd5f2724db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d407eaad2cdecbe101d4a9547b33c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7e332d2925a98156833c5e55a7f8a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f16ed3ee8e18a8e776a976210e7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633db33419ff715ff151bf56b7bbcc59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59afb8b4fdb8d2a4be5d7b288fc774c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62be688f029581719c9c49d4e34eb81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffdfdf64acf7fc80e186e22f4b9e75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440816212ba366cbc3179312a96003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18b43305e89d0e63c94b1c5f9f186749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ec313654856a31bac1eee8fb72711750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0197e4ba3df3d553509ae192bb0502751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac787bc3a29c3f509cb48d20182edf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0055723b1bf44113f432814fe011a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272f72ab98be526c96ad4a46360e45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf7d95844874eef14707a1587e93b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6aa94f1d6da722f056de2829e8f26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084374a6f54805607b553cc1f4aaaa5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e3976ee9984a2d30324974c978994758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49b8b63043a82807a75db9e8c9c75759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b934ecc8d5bd5cc22e0e97cc30c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb89451b0b1d140b1285dd564aa5bfd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d10cf035a35c9b5ac7638211de8e0b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e036fd81785b3b76170cb958eb5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b4157d5020a14d9f8a48f00d42ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae3b59e8fe7767b58a48693767ea08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8c0a6bcdfdf338378c65e891ee5b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f14e31d93b0de89c8d547255cac563767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e084e59054c1fe9052018d9807a5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb99e9d9be02dcace02e25cc21c12769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596021b1acaae04edf0fa0130d51423c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349c0e2030551d1b38d0ed539e2a53771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3976bb86a18299219898ecee5716cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b10c2dd9ac356bbaf4551508eca3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f6520c293e738e0049f8bd31b7dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c7d014890dd90d72b3b6c3bf1d57775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952ff643205a513a34e7732dd686c6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2301a3708b3a4cd070141186469e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb20fd8b27303e533553cb1c13b5fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c79559bfcfa3805ad267c05e1c340779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd12f70b3ab836e6177e3a4ec3d61780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f5bfc8c6624c32ca4bf4af2f61ba6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d76e30554aff629646730e9912216782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f3ae09901723b7395f97c4683f33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3299ecdb456861cf009893130a58d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d3aeaed62a1cdfe215c29c868069785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8763e85270d1627f7bcf0520080db3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91066e878a09d37a9476aff5b9eac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019d32cc5180a036682fa2ce902df3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f2e0a83931b05be5490e1551d339f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da604d235c8402aeda9ef6001e0e142790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e508a2b38be8d836f08d623b4466791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b22d9c3f4b0e25a538eaa97dc953f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa7d3a858a29ebfc45e2320d65966793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d6f46f5aade3ec4589accdd01fda0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12dd7976dc2548b8cf0e06b20a857a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea65eda321336a2b690f17bba53492796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afb0bb7fb084e9f552f0f7d3a5e213797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809d8560e20cb967519b99517f3dc1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33d506b25ba92a5a478310433b294799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8c1a629e6ac23840e21f117948f31800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efc94ad7a62d88b3d3559e371b24ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b4f7f20a23da5bb918d977c0e612802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeb2f5b462139af78bffca81985988803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb381ccf2dbe020b605a13996a2195804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd3df5df06780e31a39dce8fed259805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da43141e80d0733b4557056958580806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df468c1f431eab043ad029d8058c1b8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e4dfa86e06b44514b6ca4f8e6a33808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ced5f6b6eaf9e09a7ab7363378c68809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb18ed5f11c1c06bdd5a27539453d55810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f70913b40ea59231cac15c50ab9e2b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ba5c9b556eb77df825982101787b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9bf46743c4e9528390f281d15676813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331378148fdce9a81ef692f2b868bd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80531bf6418ec0746ff4bf130a8ab80815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f5f05d895034deaccc64008ce917816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a46a87df7ddd520aad775461885bf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050319f876b9620ecdba71a2c8e5bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d6415d29c50da6b700343c9161ce7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227301cade4bb7d9044a093ccabf7e8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc88d4d07eac6c1ed24cb775933887821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cffa3bb8345e345350415f0b3e318e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1f40eba356f9bfb514e20df57b691823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060dae7676794d2a5870c1fa297729d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236705eee9393fad358b44709ba2a715825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57c6435c737830ee5d04e2d5b51c38826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93045b783cc6488c7cdfb734839f31827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdd57611df8b0bb48cb1858bfcc5a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b52d227e89e5f5ca2b255a0556339829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783421c8b092ee412760c3bda2948c93830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64b3a44b586213e84a86bb65389a3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd9e95fb5914fbc10b9a0f624d798f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f805ceecac2cc749ef0d9c17aca3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257037bcc33a9a07c6c5c22f07c6f7ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a99a9a149475e7f2021b394a3f568835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4217c6d0e39ae6f10485c7650d38836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe4545624ebb2e95bb6f6fa50299b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bfe9f4a07c5e31aae9fadc57af50f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210e2882825aae2a8e19cfb72acc279839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a755c64705c5e0bd688362fa5c1c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ca37d202d356cf1cec89bffd6c6e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6b303399080e4da8be5d7017fd40842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2b2ebf94d0ae8f5e7342f609ca48843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dc7817ee0c1f0ab017e94b2269a17844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643ee26dc8d06898fbe45ec5b14774845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e586c73dcdf600dbf8f28a416738cf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c8fb24ef73697c54e3c839b21404847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3a582678d6fb84a89fd5521ce81f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea238f7477e0e0bf3a586539b96499849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee07c9f6981be11a231d5db1f63508850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fbc4bdb9dcf928bc95ce0d8dc9f4e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c18f280d3408164cf27eb0e728bccf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f7cb35c56ae86a08b8ab848253e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ca6dd644de2c5b320d5b78dde331854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284558419e5786d78f59faaba3e578dc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6831fea44dadd186ade5cb7ac6aa8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89228354c1202e3932ffb9e5174739857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd113f58e28d0ab26547836477144858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63321bb9df59d2b16342b17cff75c1f3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91644c7990b6445a1715ecc7e5f9dd7f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb64d27deb85d9d5b9d5f8dfd3975c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2876ab9287a52beef494100cfb870a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592223f95a66900e41abd3f5945ebb71863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10b63049bda6752638c7451d32fa8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dabd6b3ba7ca1f99f151285b1ec60865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058c06963e82c57dbfeec8df60eec9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df4fc53a3b06387076a93819ea08f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5f9fa5c04a449f5cf6df5c0eae73868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80904c881e71648eeec7b4b2b0b759c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c472cbbf2a5610334f6bb0504629db870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445d93935c7ce3e90be139d721ac98871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34be5ee977973bd1397252ddd2a548872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b69cfeec3bc6685a8fc871eba8c5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b3e5e0ec9707f7aa3edbf4506126874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c97fc65544fa269e15eebe22c5d940875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727415f3153774a9cb3920130e61916876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36febe9c6c3eac70e845bb1d3b3a5e3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ca4863504db272148ea3d559fe45f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2bd81cd88c28ee588c2f6111865d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78774760f0821f4dee9d338a71e5d76880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f7dd19b4c99752eacaa784fd90ea881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e8940e52adced9cf8f507e9b43bb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f11efda02599983a82665147534d83883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05c2eedf147cdc7f24825bd41e7ef4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281da1eb68e4260b0dc7aa5fe4eb7d16885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8b4848fb72821ac556b504248a84886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433eb67170d9d808ad1fbfbf8ec76c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ca95bd12a921b6b880896adeac79888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a1ae9329d5d965bffc13fbfe458d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f357d20bbca1b6cb92229b05399ed890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc7712bc818ce720ca17a31fbe8dd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c30127de71058e71da17833be8547892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a122f5ad4d0c0e15f4747963c3e508893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248f1f7e3efc2f42e06f5799ce9bf3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06920b75924fddf15c2b91ebf982b3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eee19943a2f6fdcad3ad91fd218492896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b1f1e89223ba45f90adf6e5fc70c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ae32f27f61343fc2b274c714270b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbfdd48a15bb8fdf5e5d6aeeced814899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c6bfdf670ea6fc7516fdcb6508ef4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da885fbd27ecf31a9dc060c6ec17d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f919391f0fa5db990481ebc92419902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46bcc699d8e5593ebfd7b3962b377903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e95ffa92bc6f37026754a9a34c9f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58022df92033198bcce1a88fae0c938905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d1e4457cd71c3686ce2aab09c4f2e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d3dba162209c5143b395feb74234907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf31a39345de9f1972d54632cb6084908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06744503f3f364228c93939a56fd83909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c1afcfaa24479b60cd612010b2c6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdec00a0c7d29f2c2b87972a5a53440911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f893230e94262175fa96b7f77bc9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071558a4c66ca0c56b41f4482f0f271913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3743eacf5e721088b0194e6f50ccfb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b02d83e43be9d99097f4ca00b634915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5af1f33dedf4e9447e5c1d7ea9c41916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616df57673022b42425ddc34bfb45d5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2076efee1fd1b90c929bab08a9d5e5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51a4b73bd1a90b6b01d2c95607fd7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c8d7887d2eaca281afb268085ff0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ef91c7b7ed4ae93f508987c370050921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca9b5844a0da944c9433c42598617922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac304e8fffc364497eed743a0ae69923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b43610ff6881437f0dd5e4a9e773924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5e2b15df545c24c4db4d67538b31925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d3958503af749e7273667340691b0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5b162c43b3bd165f9d641caf2cf7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad465b55ab80bdf73062adf361614928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7831532bc59f752c69748ba65d12a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e273b089a072f93cf358362437b9cc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4230bdda83d3d429023149f5dd5d0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56aa1904b6ffaefd29cd2e747fbc80932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a57896391f9fbc704c44576c06ddf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe4254d613844f6d8fc99345d0e055934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f80bd448ba747b8cb92c000da891a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724fb3803773eb034201f025f027051936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83175e163e3502a2f1988991629001937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662a6a8775ff9cff86e1dcc5c57c70938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bae9158efaa25d4e31a9568686044939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bfa3286f9b634e80f5c907fe5bf2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b421353d381138de87ccdd59c63c01941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2c11412941173dac53cc82f5f34d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fa9e7487100808d8fb6b4a7d1656c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c86ae7c4189c897690ed44fd2c28944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a2abd7212c08d78c242283088cb8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b82a998b7ce08c50631429abcc1472946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bff7d9db644307985f4289583b190947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a47483a22ab8080077e556fa2ac2b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4ea5eae27d21289d2550c26f85137949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78a2324c52d7bb14ed2d30a0aabfa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d3c9588b40440a3b9c68a1472ba58951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db62ea8586a3b07637e9667ed7e08b4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49efcbe575ea6ef5b194d27e401e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487211974d120b16a3a81efc2b29fc19954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a875d0ee41809ca91ef04eb698969955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4387ee0191d2c789c660201006667956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81358f70d10c8924444ce171452a818f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f08d61e305128b106c689c122560f0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a5ccaf15b74f283a5c80981e98b5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a103c362c0b844391ffd5314e69eb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b638d3ab2c910aabf04bc5fdc01f136961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876efb2edb97f246bd06390b94038d1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a449cbf20d80c3e04207ab34c51238963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da9371b5c74df4b79b6f6c5dae199964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16ec88262475597f12233af7dcd77d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511faf932340fee811c70ec037d31a2d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54233c8f0d084cff3d45c5c583ba29967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e52414708f8207e0a490abaf4dba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f731229134b02cb33fa8f182b8f7fb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d14901fe118799e7b3edee9cb3906970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2101c92ace616958dcde4f81ad430971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c50cfcad86b0cabbe5d2eca94963fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069be9aae5e86eb2215c57798986ef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c590165937b51d1b0562a0e4e69ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a905b320a6dead1456620069a3c943975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc725ddf3595f7d3b43b29bd7e3ada4f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a3c49c3ce662af13d97d70f1ee21977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0082ed066dff7c7c7d45e3d7620a4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b07ebf44373cd250d2b261b7e2f50979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9449d28eee68753d94d4d7393c4e8b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91dfe3e0fb54d1b2c70a92d8bbfd0a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec42f02b736941e3d52dd20bb1a8e2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb6325208962f9af7f2299655195e7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d7c65f4fda0048b21cf8a725270bb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651cd60fd5fc21283bbc59303570d4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234826d4e4119632bc0b50214f9b5bfd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de87f4fcc73817d1e669b8905f162b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83dda5954263e09c73f26d8f2062b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c2ddadcfa224f59676d8dfec5c67989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a93af8343526301c7ce01cd65738990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8a38cd50e209f3c55b8a924a09f5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d03ddd89faab9b7c47fff6f00fd5f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3570e73402e3839a11e3c603415cf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8252246195c41053a16629d7025edf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bfbb028a5c1e68fa91673f77c8304995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8586b1993b5dfcfe6ef22993bbc4a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944c02a854775e14b554b3bd9ce846997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>