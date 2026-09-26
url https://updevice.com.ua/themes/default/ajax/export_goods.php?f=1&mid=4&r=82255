--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54fc0b194b6ddbfdd6d6d0792b58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517bfff90d2065c07678554b6d91782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5059396e12742904f1a20fb359730e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e2a7aab369f78d86c0ddcf92dd31e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7c4f4372bec3bf3589539889513aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8574d296500cf0183ae89d27514be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104570bb94f9a053b1e6d2de01a828447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fcd4909aac37246fb2504a0d1797d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f88bcf0dba1226ab82d637d5eb9d829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180107dccd2e58b0c973bb5d80aa420010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5b1fbba76849d9595147c4d52d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe45e5f9d50f577dfaa4f4b8592d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a41a1c33a222edebbf7ca7891cf3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f20fc052dbdfe81ae65346564943014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717787ae6ae52e499cb7ac3c6612bbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d2ab847b13dcff0f8ed0b826cd58916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b074a52fa0e105e7cef00e8ddd90f6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b24ffceee39b9f09134a1aeab2964e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7569d58b57cb9ac008af848a9887719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2105a22b8b0344d829b97de994e6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477d1d5f37ae5bcd879f0ba6ad4c4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba2b1fa27e967d14cadcf5f93f6ab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6ae6b3c498f62aad26b61835589a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ac71bd34c0e9ac6814d2a264ba9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb15cb8f07495e5769748ca026bd2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14adae6b9f38a5058c8eef7d27a46326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d9f2aeed672311569ee81fa06ba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808a6e2241816ccc5d4f7b757e775428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043d9e000afaba4bb2bf40074644c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bec417e58f517adf81afe116d2c8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962cc2261a71f091e2e5ad91c5f314f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51094bf203f9a9c69ce2138638c28b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98ee9ab9e79d78443c41701e99d36033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f902b8bfa7ccb71d7895fe33ddf6fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08a1ee6788c1cd3282e7f4cca06f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2ffef0b79f318e23476edf704aa0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4e1521a5134f29c1483dbdcfeb9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bf1156c868369835fa48adcfef5ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefce031bda75b20ecb1186105ea6c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50678067d7bb2b0938fe1a91654ee63840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ea78b4709f170ea31e1af55dbe7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ee5427c9e7d685ff9b472c4fb6c9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53214c4c91c7741aebb14932fb4bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d51a3830ef6e2595e53948d1e1854c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536162036af9b3644970dab2ebe3e2de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd805958333432397b871599cddeec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a549da2f9349309488767e045110747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc59ef089261cf8d0249f338c759f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a300e5b24667a701a1e589ae5374249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b460d02325d3caaf1a0ce97190827c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac07e05ed1953b317448e57c15e6e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381cb39b70725458b8391d8fd9b233852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0bb5e69aeaa8eb8a3ab09e9fa764253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8d3d02ee56a5e10c004600c0fe3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceef6a2766fe6cfea9843fdcea9a9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c248c8ee0ba044ff8bf096c6f19c6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126b2704e8c288e4c7a8a1022c48ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd16b29cac233ce85b8f3fbe7859d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b785880c1a2a5af25db4ea423623c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f5e85d60ee5b6ae6236a272d7c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabbb3f5510eaab451d16e8fe7c565f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bc3fffa519857853c0e9a6d160ffa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be9af00df2a23af4a743f2914c972563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a16497685bfd23c477ca1e71845f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02870029e2a938c617e3ce3e28e9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965160c3459a5d08729076c531aaa2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2c64c17e42c71e9a4ad62880c0a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e631849104553423cbb944c9a55b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a37577d673bd49860e8ec2769c6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041619ea0d0854503deaa69579ffba5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832a5d872de3be68215aebc3391ae971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7752d925324a8f6c115dd89e22aac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50ef42c98ed258f0a884fc96374bb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883461ce1242fb350785a84bca07cc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba5cda56a10250d40a4a11146aefb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3814380e664625e2c8161346f2126b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17401bc70564019c6e024e73a5b4822777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85902a4f69a0ac863f874c3d35ef8a2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443e894d63aab7fdaf752422a4ef0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921bc747b8f6e9dd29120a98208687b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d968cbc642f2c59fc01d7648d4c5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad470b52525f0b9e4cee6d14dad4a4b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bafbc50ac63dffd4e3aaf805678183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b276c992471b93be27d1bd3c4a695c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae17d291d448e6d7d68c4545c2fb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c566bb11ea0713c17dafd973245fa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd874c85a851bafa8564e65bf4d8d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d08c7c0628c0a65fe9974012058888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578068bc850ef6a83d0a246948834089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cfc92ec28b2fdba7ca60f1e7d501590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0faf6464cbcbf3e3f0ed86e6c2eff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf99d8c0e1310325270fd56330bb4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe5213863d5ba628005bcb56ce4f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e335c8952b3546bfe7cbd3b9b57f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817107f1eee7e8f146b4ff3e951676af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd83011e32c7f2afe723b7440b467696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28333fa100953b83a050a7410e5adcbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e9611d95958a7bcbb9fde98e4f1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356796f62019db309e2c1563b89449c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0625b74ee54432acaee6ceb37a4ab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1498102601fdc7102772098ad9f60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79293479ce9891a1d6429ffa168ceb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be5eee864a031db857a91635834b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe56cbfedb26ea3f6264cc18e25f872104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12163eedb160241d10cd6665afacd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ec242cd5316e5eac05295a7f9af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b59ba0b916b174ca6fce3e6578881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1c096802cd07f0f2dcff22780681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4599ead4587e21859f5921a01b143109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6d71370565ed2fc5fa4754e2aaa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e40436968e9a87ccaddcca6d6a32f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcf53fd691fc1cc622f2c357b08fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df536314c8bf3725b80c6c86ff11572113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831523a9703a076ad60862fccd3f29f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600b54ff045580b010d4330826cb4ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445834976fccc00f337eb310fb14fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce95e9653875b7e0f9e208073d1ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b1ecf05b5799067277defa04a3f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e7a4b1cb1ac5bc759a6d1dcbba8cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95e218a9f28e18130dd75f8ce6241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652c25393aef35e8b223825cbdc425121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181b44b3c8c0a25fc7d1cff567c6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec187cffdb93cda3fc71d72da6e68a14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d505d49f46a25a34ca57d2870a5bfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b906ca515388eb3ac69e7d918f137df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4cca3ca99db5ff46f177157a38254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bec81f3cdd97683d0701e5134d7bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d607121ebcbd08a68b361e0acffb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185221f70940f2b229aca7a5cac5c08d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6bfffab0bbf3bfdb4a45b2b3e7c66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef6da7490247573935890565ff531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8b3334d35d3073e9f8575fcd90de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1922fcd4d9eb39bb686b945e290c53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d9d9dfa9d2ccdd57a08a92ac139f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c702e7d485a48b0baf6d0b2d775eb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fd4c72a780c644f8fadc1e8b21f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ebdf50450f94bc5cfdd474c77738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54a6a2ad833bf6c12a9a72dcedec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5cfdae20d8b1a24f7876074ae3b9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784f66fae06dd0ec9aa80a4550c4d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc2a610045fbad4c16dd35eb81eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d496929a09a4ab9f88aa96392b241142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026533015ff441e4f8f3302912564199143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa1475c293b9b4b526b3de41e6bd25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1693bd21bedccce2d363b02eddb95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f779f23409da5f959d492d0f70803146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e7946332947dd2b03b16059431dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9e7b1b10425054def702ad32849e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62161e8e2bb96b38b63ced3cc77a2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af1880ba9dfc51dda09f785d5f848d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d99d6489d6cf97fff9b44eca5fbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c799a63f707572d5ef4a5743c2f60a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a829b9b6f56b96cf22968fc5320237153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928999a4c253a609e588a4372330057154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297407eb9daa3ef03f8a19f29bd6da1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447467bb1d9ff5dc47b6f1475394727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c65891d4f329b99df853ba35850819157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849df4aa804eb64b9705f9cd58f8c59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986596952a20c4904a94f42bb2ec9e83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989ef5565d7feca14a3798d07d5314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a709e559a39ad9def5080e7ae282161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1137c1f0e2e5dd71228d1ca1414d6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ca3012bf343d45a1cefe15bd50f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292aa674c93a659ce29efc1992bbd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055188d33f1a7568278e5b17ffb3f23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abb6790be1c9de86bef4ce78e6d61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23fdd6e8b3f7cb9838006f72e951af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec579888017bce577ebfe8f94cdc80e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b5310f0ce8c70defb8e3c9222ab9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6d3b7b74b1577d852cd2c02d8485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa8922b3ff7df93d881e7be901e082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf6aebe767afe8aa3902e271d7bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76646459b061cf1fc771d2ec3c9bcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc087114e74971c6814349d8578725b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457bb43867a803f23ae6c98a27f4cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab078b924cbf7fd983ff9c1426374d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f43fcb4194007cd73865b3c3d44fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473a02374e1223c95149c0b7a67da4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614d7660abf36b49455d869372e60a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354de9c8b2264165c62e43ffdec1745180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df8a974e77e78ed2784037134853c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf1cdff394c379aabcb1dbb9003f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7404a8b6fe148bc9b8c777e3af9f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07dfe29d6c69adb90e93f3601c8cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a81df4c9f20ca486755435a0578f33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d450972966c3acd7b7b2b09b7b20de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569b93867356df879552a6e07f665b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a6d0d5785938b750303e0a59df49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212405e2dd1f8bea75338cbe37290e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd5ef5138627a3b6537d5654ec669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d251f6bcff43eeac9f65dc515d628f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b4d8825186efda451232d52a2d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6262b6c4f2cc1760be25d75c58e84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05d83121c1af312c4d2625cdf4ce60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864ee4fd041bfe1481bf82d9a2218b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc7e4f8524e6717027fd91ff4db12c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c333de02431dcde292e673ca4090e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242c4a6c2a31eb914fe123ee4eb78b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f6b3efb195ed4527918f3145743bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10938b9695febe25409a9769eededb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826854efccc013ab04f0a049927574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376004f2014e578a6e0fb41c727c240d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9151ccd86fb0e417bee208a20125137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a6b137ad0c78e7e79d758b323f8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c550f6138a388f02cfd5865b6ade8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4646c16e3764bba43947e167e3417c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb679ddd4e39713aff8b56b4dcf2c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a531c21ffff99e38683bfaa8987272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e247ca12018790e9d42396272428a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908299fe614e7c5582c9a3a8e0039426210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e4fd5a4ef38332c0c3fbd7ebb953211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901c2cb08c5d55be0aa5758124e990212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6130823fb2afaa88b49c1f19e63f7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb5fa4b08630ee7dc97cf991b20275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3c8907a468995eef7c40276b4c8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e811ca52037776a8da3ac6276371d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f99a4f2b96ba549993aa4e66234a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9593b5a69aeaa310344d7e144a717c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429e8694b6bed25473aaf0e7d574f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960fe55f8c4d6c196d9d82fd0f35703220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04ccc4d85ac7e6f50b6df88824a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4ac112c2b8f25507b4ec73b6f9ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1c5a99038b024dc63a652f919084223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78316d24141ed26f05e012df6ef721224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed61da87a7319391b213ab191a8ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe6d0eaa25f80611c6beb390a039b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb4e8801fd66367b8954e484262899227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121e724da15e5313f33dba3c373467e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098fc4e68cec88899788a72e7b8c127229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9881499e07ce46b75dd9f97e743a3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa14b4e1f62166d33dc97f722115c63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbf1ae7449b88cae39c424e8b71fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eddd277e2faaaf2cd46115731e6f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53186ec7a28dc0727cb6904a39c2750c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a06d15239c5b1c978e6a18d9c4c43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833cd2a9ea9eb3f48258c49511e178a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659b2b93454d5da66cbc7fccee9c5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abea227a2e9dcaf4a0e0f5988954a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332a949e8d573b24d91c0518633c1ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc364b03a18440ada862e82c42477e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f234ac0b6a0757f94d502a1dd1db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0adb8bc36ac3f37b6ae11c0dec90f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ae330216326daa12fef1db273382243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f245f59e4a959ac4f922b60cb55d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d751a0996e923ebf5a8856b6df993f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504825d4c6d848f6d93a77eeafcd8873246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed4c6d312e100f5ee321eff06d7d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666e9d50686e20e7927b70735408b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e2c47bc5a4c6d577ece1c4fc5a2dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923491afa001069c6a9ebd7e58b8a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc8dc5391bc65a685693217882e4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a384ba25cce15e827148cb459a0a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d027497aae5709f22fc70137c2ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ddfc252aace1d33e2409257b3098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22629544d7a7b63f8fe75bdfb47f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612859aa4796b64a898b9883d51294ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a5ba4d10ff523eddd53d8d345cbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212057b732986fe6e6459cedb32936b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d7e9c5cdbb5c0569c0a05afaebf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3813d5987063a4d2c36d0ed97f1a93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5f4db54b398cf34205388b9c019f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ff5d3d8f84a0a6e398d9e7a6e2b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b474a02ad8c64e028599de2315e8b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28541f907039224bb547d272ff0728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555cda2be7ba3ae74dd890510aa191265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1534ca44c9875dfa5693f9f44b9fbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e604697f447cd97dcb138acc2ae7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55a7adab00109748fd84ea64cc50d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3c00fe944dfdfe74a6aa7c3bef3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bdc7aa27548e9762c8e9e7c305158270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be542fd72f634721346e1b410098d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c889e8e7f45337db437028ddc3d2b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874121e3e2d3a20566eafcaee7dceee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625d6cdbb8d01f8f57f0991a24480d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727b27aa7570e240e6b26c5f3d5656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af84461d7631d4ae22f64e3c28035276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94e779e384b71ce13c194024594ed3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce691a108d82b3249f3e11401c12c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f19e0665ba593e7967560cbc23183279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea6d81fd9a429c77f45e046fefb38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19865e1e58f5e83d63502942bf2070281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520092aeb004a771ac4a80c83be6002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6d5467b70f1fd80a03e221b880ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564910f7049c32a32424f9e6a36abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1117de9a7117a1fbbad42bf6463878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92db9d440d03284707b5ceb2fa20d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed78d49177e83933c449af9e4f666f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955982ae3f536b320d6885b34eeacd40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7c8d8081e0252819ad9bef7810b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23033679d74360933777df4b9c52042290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf422e6d6fc7d68fe44e37c6b504daa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7688a545d461032b0f67ada9a7945292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5f3e96e197b0c9c3b6aeea5a1fc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8efeeb5615e04f32d592a19a6dfcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31750573129ccc002e5d0133e7eba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9285d61199002a336b75aa844087296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9430537a636730910ac45a0fb5d8dca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ac9b592a1c7b6bb8bdcd712449150298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24f482892b725a0ae098bc318b7516299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e028999198a52f3d3992d2db5211df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e49f65dded41c3e63d30e5248ddf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b98df3cf0ed55f8306602dd32ce90d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31143a66207eb6f1e3dacf162c653303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a442a86fe630be70d941ce18960c6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36213beeea1d98b0b9f11e58f31364a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71015ebfedcc65b53ba0d0c102e75d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dad9b0c0843ca2f192c249f7361cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ae9120a6199ff5b483fc37f98b09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01fd4c7bdc048fe438a3a91f6b1d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9fbe92c22cfea5f42dc2fdc32d99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc76516e32d477132be568b2c9a174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7651754254b62c82340a0e4e5a960312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b59cae2602c5a752a52d0b3dfcc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f162191389189c9a0942e0e0c9c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626cac0a08e40deae5ea86c8d06d2c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d1c86642d54115adfc0a0fba3da2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d7637d7642f1a24b7d53260e0a955317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae3d0765b9bd1af5bf52e5c5f3ad6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9f56f69144a6af5b2b60e91220cfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38ea2c900a33d7ef2a90bd100aa62b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024d111a67e55f825b0b1c57723f5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858459184b0fcae7a3a1d101f0c8e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe5e0d709cf8b0ac749747e86d29f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7bc1db87e400eb3e0f699ed48d068324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d7ba8f70f1958ccee79c993c9958325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e561e977066a5c8773098f6133113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c57883fa7b24f2e68cc5f3fb5ec36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d55d1f3c84c5538ec05936f5bf80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdd37c13406ef6607ba07a26b2255329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142effd562c01bc72a59c8fbf86b698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe7e08a0efaeb42e22e779452e2916331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722720d3662bfa871ffe85cf5af802ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b65d7aa981f5e86187375b1b3b00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540bb72d2b77bccc0b202090d768825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c40be3511853112f2592499b40145e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42659e588f4ab5de95f4b37885950336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eb5f5f1da6ca07e0acc5544d36064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b545bebc206f51dcfcf5190989f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a7657ee257543dff3751921e791b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336acda73da7d590827b8c3620ddad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1d6e052c8aeba292e591c6db42d0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1968e12b7553789049918dc379bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31d5f91a3701b3f1e618ecce53df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0cf6bbf7ee560228ea0428c7d0861344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c532d49c4bdc031b96118623d826345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113706efc6df426e5916a2e4cf5cf0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865d973eb013fc0341e135cfe87a49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00ef638e403ca872c0b57128262fe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793905efecc79d5866ed554c8153b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db4bff4bf28bf93c9164d2b8d15ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3df899d2006e2920d63eac8c2b3c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240549b0662c54fbade6e8c2871292fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d346a3eeaeac0bff0135ad217f74a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd669dd9bb36ca1c7c21a7986b8c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be08fd95c0815abc1d2ee56d45026b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e35ec238c43e230e68356da1fa58c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ad73f61a4da7d624833db9b86818357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8357913b3d2dd733c2ea63a3b5d6cc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9d985e375fa211a9d6d7359cad0f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe2deeeb3c849f6e35bac7761fcaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26335666e86f4a71e6281c6c283488361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505a622209746f3da8e5bc259b2241362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6f8ba32cd47ccfaa064be3726298363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f451f2476d7cadb2d0677e87f2fddaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9dfe9ea1ebd4482a6a703e309b58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8ead5fbcb834b6ea77c939c0eeda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a92100bef6125e25fbef40d844bd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b915478f001760037e590712a139f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde9c1bb8c9970abf0bdcc2897e4eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bb4332e61ff0be632d79fe275e03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a29dd5cfb025e48c36efdb75b0c35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f8cd56d82e745a684fbdda887d3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f9373aad1c9301deba51cc677d9f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84d6e4f99ab67c350a03fac95b8f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b2fa5d2146f8ce2f84260663676a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7062b8cc956fb8c4ac073779e96f09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ace58978768c7a010e968086b4202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c7b12f110667f79ee02282ba4891378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c226b8edda41d6c0fbd20c1da40a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edde39f0dcd01c1d272b9eec5a52c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f8b9c67f03ae0a4f5b7ca93b9bb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2ffd45e9b40f21528a1706ed041f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab5e5d0ba208aa4e98c30422942308383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fb09bb6d695fe1bfd64ad6ac4448d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ea711c1dea3248e7c9da6f54355f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac13353380bda603149d0795c095a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ca80851fa79cb90e56fc46193f59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac28c6e508a264eda5359cf63ff1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135231ffae357582bc89315f49f86c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bca6e1ba6888ec576840e364df74a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81be828d2a1e55516f9e2b0e22d7da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773acaac1d28641911304347e053a8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15195c5bc39a0ab89ba8dd633f624f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112dc138afdd7a2d5a55648e9373468394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38253e2450aaaf8ca269ea0aa45c0939395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb3bba9756fc7f78dbc0a9373b5ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd043ecf325bce4f4778500a352426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aee9765fa2697c4126125a3d71f10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cffe63ba80f7f6f09d2c1f10278c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31d1305ce6bf1f4ea72597e0cb7b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849789356bf2da73c937f0886a45b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca11a303bf047daf42d373d66e938402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f26d3156b0c3c96b9cf314b5e1517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f695f74f00e673f5e5b5cdedc38b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cda70f73112a8941348e2e0a38f21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0d351d3686ea28284b3546091801406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c164234c110f76840eaf8b1f9825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404dd9588b779ec6daa09b43b86e2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70ecf8861ff2a13513c74961a73af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3953f4ebbe655df61b9f322f43f42db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3755846f773425ce55ecc371540d081411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bfd983843513920b1a2621c9cc75c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a959aa5b30b7337486f9b624a650bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f55a191088be974eef322fdcbef6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6c2b7c5926d088096befaacaaa615415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa03ae27004a1c3b0150090cc92550416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378851236f5e73f24e5006f1c3a35ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d8b5c0495d123e14ef49973fc387d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b5f661594fc45100fa570b63c98b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cd23cdca1f7006464ff9d45878612420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21deb407c2f9b2659b552ab476b9f79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009968298c2f4bfeb22633db563ebaf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373e884e54e4d6eec1096455421bf8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90ab80d63dca8424f28f8e356cbed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae312a9e45c26bed27abf1312519c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf749fb538d99716921708b2559c7b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2db19bf3a4e48e24813bb42e79a9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444931dceb331ec82d32fa0096ec2e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1788882f30803924407f30f4a23bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec555a64c161567c63e0820071985430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb62b79f3bef23c7700c1c4141248e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac07dab785beb5163d82094e1da517432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7394607c39827cd1e08a14fefed5828433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7624671096c8652ab002f1b82a53b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9977e3f5f441068ee900d3e858519435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7d386bb9f369cf34f2c2629c5fec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf9ca200e5dc7ea478f03e22aa47c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b2f33d476ccf9201f5c3a63f5401438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836de10f155a966d95c14fa926f88ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d6daaaf724613fdce5202ab97d0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58286d87a41b747703133a7ae5267413441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658b2845e9a78b009d21c8a24ae711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f985aa9945431b2c3a2c7bd777d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff321567117ec4b028195fe3225eca2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b933f043a523f3d037f2d0417871a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb44453db1edcb98b0fbac955239fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721304e06fc150532953e956c62ef56a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39e92e7d0516d671f19e384a970736448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda652207abe551a50793570b1df12a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557d53ccade379a9f1582a0d719bda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be00edc45ca98b8848e0e4663a1a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31021b512befdaa1091a0f965639eaa0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed126cc44098fd51120406736d5ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ce518c1a1d95f12091ac72157ff3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a107e8668da8378dfe373c5ef9795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d2f5d48e0949f12491b43ff8d3e82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9b181bf561961bf9b20e78f0834e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e523f2b804ce92909404f01ae287458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7eabd0ae51af3b29a22e7389bb8ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cf19976b436e80ae3cd70b456370460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9035353805fc41561cdebe9dc84d14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a1b886c8818e36eeb75ff26177534462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28a57115edd40f5ad28e691f2833b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b253b2c5a9386d7f3928f9623be6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3993da3a9761ca241edfc7e9fe31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dcff6d3e142d3b2f70983ec1a6f43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220b7c14f0d396aa562689a1a5340d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39a63243e260c930cbf48a287df0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f19bef1b981679e0b825f89e5882469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f5b082286bccc394329752ed3fb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a36c812240aa864adb7224e54f95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f38c92fcc178476f3875d82d689f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1abb39af4153594bf24d3da66f3b63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49542e5a589b0446352d90bbd9cfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2ee47b8a8db4f0054777a8d88074475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49408ec91d1d22161167a7769b4a222a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db78acd33cb42ac5cf0e7e79d8d75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3db5c9c7297e4e00c1b41d0f3056478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4d9736edc72b7e16558a5f84ee44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1420883d724f496f32894233bdaa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b48bdd03a4d02560ea02bc224d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047b978582f7de3ad68f5b05ff10ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25790e1b6e926244523b58394adf2092483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dce167115c7941623e356c115e6047484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce768702253550e3c6f42e76bfd8f21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1eeb2d569642e39fbf115856bf3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165149d82ef7fd87132e8953eeda9cd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a0c672c70b33fb09b1c085f4189bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ccbaff4751e13bf6ce1c2786a0ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a225e737c65936ba4871c8acacfcec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebae6fb2dcd7195129a0bf61549f90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290d7568c7427e2a1d6358921d11b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817b2055d312c51715941c805203c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464526053633c0fb6a7413d6144299e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e54338dffde39c585304608757a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd58ebc624840786aa448e4e27ba2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6e3be1d9331897dcfdaef02360b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a4b992da2e972f1551e8cf56eb31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f376e140debad6507467e6e94942499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c76bb32c1886ee38f0b3492778dbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d66e562ce38a8501efb0f3dac98a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fd06a039fb600d98e7aba103aab33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480bafcc79fd944f083269cebbfefbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c1969cdbdd75518d88947d179a503504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665dccee1065540f6184a395cb5c741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d1b0825263f203b9bc136e7e34c3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015e351cf01645dae62a7cb39fcdae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7670b437215ffe6bc2ab1398e1893508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177738193c05d9cb642bcb16f23d17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae4eacd5b5e5b9c96292cb6660af6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e608fe7ceb7f33b5a738cea1e0f05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20522ac5c1ff248c7383c0f278959f48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120536efb3a19fa42bb5270fc66a65b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2b291e6f0d7ae3a4977ded32aed0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907eed7755a0d2ec47b9fef315c4a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8c68d70b64219e40202d976119a9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925734db7359ae5a3ed1d687334e523517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df84ede76f8ab89c1466c0407787a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d477d8a7f9a8cc884298fe20ba3960519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3254b8fb17a10cd52103e75dbb59236520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319349f9addd842268496519ca7fcbc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e214498a8e7c8a627f893285bc3db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9776a8c0bc8dce5a004e4377a8f435523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875d49717a7216acc991da9c1d39b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f884ec6f0b4b9b22b1b21cb705048525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bbfaa456afef057742e787a3a781e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae2dfe8c5755868bfae6825af45ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f756c5d845c49fe9fc7d4635ba188528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888422abadda15f14df1af08783ef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1baf29b54824c7650cb00981cb616f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d0df1036910e6bc6eafd1ef18711531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc1892f56b1ce76ae8eb7d7bcdfd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1adf81a7f257ceb366ee15e795a484533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e40e271f552cf8209efc4f7b39696a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abc55cc2f306e11f2528169c75d5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec17546ead221ca91f5571de4c61e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b5a7641ee8b1ec0f8e14c4b2a8070537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55763171ec876aa2de9a581caff986d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4cdaf53d3566039c7ff5dcdd59fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75e922457f1852b97eb97fbb4b7ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f850d8ae1a98a817ce4e1d1c6b8a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d9d114a213d24435c3b9b4776102542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7a23d59be5a08b71d8348044ed913543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dee41af06f9227cc049eed8d1b33f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf769ea204d3d5a4049cd3d1d1f923dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd6b62eedf06c2b99798a200899078546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e7d008b98f4a9defa47f6ab1cf0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ffb4b20a654ce9f09d3776a7618a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3640b2c2756767c4d17e9ee67baabcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa6348dc31eb8a2fedb1aa21f005d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c6e5e3757314e6ef529bd1190e04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c21abee9b32aaf7a4cd6fb680478552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773e36d6d4fdea06735633c7f96f8ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c44a2c4ea17a0c3e5e55eb707154554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b764d38f875331a27d465a981dda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c72994b987c4ee3cd9af96f713bcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faecce5249726dc8ce920bced69241557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8316a48353c2d61f59a79a3d0fcce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cd6521f2f5f8d8b0b81ccee69669c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b323a6718deb1f46bf9a92c0ff5918560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6229bea3b2e1c5d6692d8680972ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96c80cbc0cbf5f5b1e6593a6c2993562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e5dbd6668cfd4fc319abef091bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75319f9c1fb5620abc6fbd0f4cc8a579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781c95db2a44dcb64edef6c5a6d9ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbd64fa883ac0449994cea51545a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c24b6c368f26204651cfe6cf867ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f48b76abb586e0ee7c88748dd65e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316bcbf296e81a390f5c894907d0062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d216b3ae7d5ab32d705d2bdb7d8723a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f73f1d86a02a1c1f9cec887a420e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d0ad3d9f0efefdd2915e3106e6e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3206a4e8c8fa312971cb061ac6de2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43862a6180b1f497f3f43d18c7f0431b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b0688cda808bcb30694b126a8f786575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfb7de6079b4403720050b5084171576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000000d472370e6e40a0b363782368577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373adc31f3773112c2010b4533d8ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ebb396240b9af22f4b6ca30a5406579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc858c52c238c072c0b52f310614d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef050e8c84fd25d1e1997b5c028592581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b79a690d67c9b879b30f4a2fd2d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8b0afa722fa45c37d1ed3ace9e8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0917a2216f73b59643f5244602a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187944dfd8aee696f94fd2fff009740585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e8b2fb3d7e3df58419662099ba6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42cd57bc337e1aec86c6887c86aae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed7c832dd3aa43f78f2f484ac68ce6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88f67c14fdaab28937732dca69f9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e7b9b6ec6e92c0b23004b211721e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa980fc481c094aa200f0d5ff355b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af12acc0fec76f97efe7bdecc612ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41118229eea272cfefb80c4a9764bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee24b7291c11427552b353aec4486594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed866ac33e08ede5ce97bcabea44662595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e04ffa4cf4713be1db3f07713640b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127bc730974be75d3e13788a1bb0b14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29e722d4082c419b9530696b4bd9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f662a96fd2c1681898158cddda3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdfe98d50b0334e9572044fcc91b08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c9685c13e175b3b8cfcb1f0280aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c6b93263e3f7a6f6b6a579d49b01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e07653789d2007711aba406d501c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb257616188fc7505a7196ac994659604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57b844e729c0eaa28fbcdfb41bab3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b61b0eaff8f09ca563c28aad7933b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead7b13a17f15dd45d8d06813899d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d399c2ac54a7fa758e86936fde2eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b634262df896d0bf08010146a772609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34909f2ac0a1ef980efe8b8c2515968610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1112698977f596e579f2bdbfddd45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7ffae13264ada9379285f97b1a94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf281eacf3eb76640799fa091c6d7c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d280ca8c2feccdefbe57595d4102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a7dbe74ee85fa0595f1093c233dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001048ec342e4ffae11ed8a995d5ec03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9900d11571c4c15185c7f9b1ec3db5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e922f4e46f278e8890a39a6bbbfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7172a075010c034a0c3d98ffa9da47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b118e2c033b4334332b29f0e79fb7f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65cb0825353ab5db8c25ac3f786ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402889c768e9fa7c070c83db6bd36bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9efe6098b6bb8818ee91d15e84ac1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2cadbd6f9039d59077d52d5fc3eed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548394e73ca9202b7caa5e98e092b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf2c5a0a9087d706a10ba2ce65503626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d8b19bab88f8adfdef4d79aa152c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820e3e34b07cf0fc7df76dcd1d502ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b15cf331da089ca6144579bc97cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8809b275e1a955fb00251ccd90635a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f986401721bfb85ad61a2467aea05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670768d04423916a3903e760f0c0a70d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4f42607b220c2b44e13b28ca8ff5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db233e892b0d0499ec2344785a3f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac738b97cc22598e558e9fcf72c77c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4dd74aafcb15314b7d8b53bc6533636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213941fc828a34ca580e59422bc6efb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32ff99370989fa6219b3c39d3038a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c931dc0d5a80d2138c22f2c4279fd37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b28677ca9b08c9c529ae197ee40a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec733c32404afe2812f5f2b48505b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad971b85f895feb8e079f95070b2cb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7e07955d99c2f5cd7f5a16442137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02becc8f9a6ce50293bb852559d0e03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b14eed7b3a08e3f4d1293c43b8ca32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6498b4a18a017891b52ea89bf1dba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb28cef520c7b969feb0b541f3867f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dbc4feba94ff581119a194d53c255648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aebe0fd92af14b3986e933b637a08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09c74174ca72a32a3f0a05905a1f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3312dfd7250c4e18f2a6ffa741a330651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9ceda4ee74974bd90773744fb0c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f70246821cd818b8bf2a5f263a7b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a975a7d6da5805699f2a00913dd2a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5f184ebe2af4f17ab0030f0be42e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea46b57549b16664e77fa90b8113f17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e435bf06ced0f30c5f7617fbac5a0ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ede16f078b4f049ae6c881520550658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7561747935a9deb08c1bffc0f9ae411659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d60c7fbcce4aa94ed993cfbb56a85f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f283be98bf751ac6d031db0bf324661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c2c306c0f5de696d6a7bca63c8f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee7c17fd48dbfc50defb1f7e135fae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d15e9ec8b4d4245c02461a83bb52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7362b690883fa44ec8954bc9f00b17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63772c9ef3255b291690782ecb14c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292968d688487ca3150f4727dd02f10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb4aebd6b300c029efdc6add9653b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d1c346b445304385aa5b8dc860f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb9eec7cb920c21d9bbe7afb7c770670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb0853a87aafb3abe9438a038b48c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461df84829d993035697962c1e7a9e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201557305aaf15228b518d1b76daf5aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb948517b4cb848cf37ab486fabee99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81706ef95ca3c5be5c51e0cea9dc9ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198466fd7db668d8344d5153944d631676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b0a20618f85c7d88fbfa6c578bbe8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635bc4c15712e600bac68947612744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783e3073982415e1610d00ab60ec880679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afeb9f1a16e95a35f3458fb543aa82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990d46bd16943cba407f6d9700e88c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79740caa5cce399fd938d20f12f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da370ea5cb3c5c244869aa76a80b0fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450764788e30f90e0e349b3f596ec49c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2dbbe750b6874a69d36bfb6c224c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a14a323c4011423b3642345fe02a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5831f77ad3d561fe9291a8298d285687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4841f203320b436967d5dc08ec19c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758a09f471483be8bffdab53399867689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71634de3b3dcf8457936e9d8151b59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fbbdbdbfc8d40473e7b01b8491c59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644acedee7ef97eab294b1fecc6a3c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638efe0902161798800100a5be22447693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f41b71ac837da4ad298f4651d8e3f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434919a49b5a6da8e03213ef27a2b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e70a5d5024cb862835e4cbb21b9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9f12cb12f39170f019ec3f701bac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944aaa8e5c1266f24802578c66d767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146b2a7063dcc2195e70e149d8783d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72465db2521605bdf6a742d25ebc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17016becee4bf96f7319a6ff6e8c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033729b52e7204605d383e0f87cd86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebee340102ed7c6c0919451684d6356703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4370d38d5de41d27f16fece5ce2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47e8d5179f8253d5d3be2dbcd6045705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd032286ad6aca06c3d0a13d2c8ce8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c86898bc68ddd2c62963a9b721b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f4d365cf1c45d31e456bc267ed0b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4881230e0d41ec1c2a4ae12ef242e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa026dd3b98841372f1bbc5f54f1dba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4a3b3a4159feca9292319eaff0aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d8c466e16e0994daebe19f5b3a62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf382e2233e3edfa8074a64c3e4da9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd10c2aa8bacce5128eca6c5ecbbd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e08528e6780195fea1e0e5040580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f96b173634687cac1d8ebc0dc95b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800c10162339a13c0eb373e57b1faa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c89082540464404a33c6bedaa724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d14d5fb94eb1885b0373fce04475e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309cf93df01ddf1d85e65bbf42d8b47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16f6e2a7c7591799aff3caec79561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fda3304fa79e9b262c6225bfd24ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d165c811bafacd383bfdfdee641def723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b6e2da36eb45d49f0d9a1d8a2aec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862ae8dd4da2b3001fa2b5a8ff0ec7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888aa7cd8f4d240b9bed88648964ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec3d1b05852eb09fb4027eb1db13d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741668ecc1e591060029e7562965150728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504df77a7790ce7dbc07bbcd6f77cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de102857cffebac431a3737c6798d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae529ede99f967cccb72c722375b5b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4052bef465b07c7b6c82c0a6c92b16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc486fc0629389b8727194b613032d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b72f04a94192beb11f787219a1d18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90c26fd3b4eaa72589ded32f801d3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c7685862d85075eaaab261f9c44c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb12d1fb560e4e03c181642d84081737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62daaad9f365ca48e19d81b81a338738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79b4724609e7c2bc090946f2d0aa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85ce038880902e26156a7dbeef8615740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1fd9fb190e56e758551da4ad60048741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c91e7e32d685b77b6dd1f26ce957742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbc9924f63dc1bbfacd9c759c9bbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400263ffca7410b08e2127cc3f09dbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1459f01c7d7c5e121396d7115476745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc4f90020c7390a5bc7edd86425ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec020e55b899e25995dc9e7d37a759747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5c4417db9ab722751b8ab9a0e1709748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc8c3610100c115aeaf69b7222294749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1e12bd0c011104f4f502f396a960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf6f220396c9895c544a13b90d205751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853469de7caf7eb3812f177d98b0bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a46ce2248c823140f62b38ccc96c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb9a02bc65a9e342ba223dcf585f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af725a3a5c42ae1ffc7a61a75ea9acd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdef5aee764a731c8ae5d106297de84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5552e08dc1e8eaa8a6a8399de8c10b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e5dbb5c4da779dea18338c7f9161758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf90c8dac1b709a1c0ff1c754d2cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bede4a198cb17d14dec7fd061cd086760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515754def744d4dc4960dfbeab782ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf7e9b6027b6f7dcad3bec2f6cad72762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5942894044ec0bc7ef38bcdc511ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987a07a8fbd9c20e32f32c1e797e6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd159b48616971dca982747748e0d9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bc57ee6bf325e30016959410fcc17766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5985d9c9ae8456a474b7051f80dbb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea4d096ced4b9dd85894b5d059499768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae876960e956a8cfc4ec75a665f001769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93180a63687fe0493993e5d9a6aae6c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156833318e8acbc33d6d8580ff259cc5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d1bb71e085d9458a568d40fe298c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeb500ab489f464785c2613b5e46d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c588278130f66f681073996002c0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f3030c1f57a878de1a2cc84d39577775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a9e4bb5f06694298218607a55d21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66dd04801e90082e9b089a1a68f13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7dc5674d903eec2de55e4efb6a23778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497bc6db3ed3a64bb21b31d379a95f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e780e54c8d2ea2e62cf332508525780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36929b9217edbb39db99f09e7f4d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48894e7c7359d1345d608c8a458207cc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b9b51fa50e00c90cc39896e98051783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b67d3055393c0596c6838f73acf0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae24410051be312d9eb4c7417a2d82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466507e404388b89ee9c18b7a65ddc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db529cb6fae5005dfabc9cbedf2ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdbf05bd5cabc7019429cadfad8d0c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b6eef8122ad56700a2a73b1b948f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f31c519f9c4378abfeed86030f4b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db16cd9b4b61bdfc9abfbacc606f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745073050051a55a3533fc010096dbb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630eb318399d4e1f6b177da70eca23793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727220b42f9ae52b3dcad487c2f6fab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d85a90ca15d27038d2a2080a8e9c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c472c4b6b0c0f6a81f6549cce607796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269420be5011d835df2c7b6cb1a1202797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311829358634dabfa17299006218e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a39a871e131973948eb73e526d8d42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef1ca27682aed3cc27f3d52c1540b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655049ce9cef525f9789730d8eadd6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b6b2592959d3cc75a9451665ebd8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0ba053c149d9dfa6955176a2cbc3e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d300c2ddef12fca198df364a25ba65804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c51b6ff63bb1aba9bf2e18c107a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518a5d86aad32a6646885b266d4b9d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9008f784d9f1ae404f3b7b1502e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe06e1f2c263b57d7acc24ece3dbb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bec228dbd1f089523ba7b68438fa9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787c22a22cf96acd02e4fafbabe4a6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd24732d1643826a8b5d2a29edbf2f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e3dc13ed5d6b5cae363a1ead7c1ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171202eea78f47a8c475127648e80d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1235f103573cefd6c6558769e15d4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f004a49211329ca551bd071859a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced7048570ecd6964d4867085ea3a5d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e8e42eecb65ff7fbb35d4e882f237817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd448e0309b4f164a47c6bf01e683f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14a270ac1897e840d455310a06622a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceffbb5fe1ccfbe735d4d34066cb6a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80874ba55513d003504a15c5a028a7e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c4e0915a437d3c3505707d8964234822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cacfd1ffa02f5ac261456107596ea5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5254bfbf2cfd90a79610aebeb9d92a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6244e816bd137f026b1e80f6f95b10825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e690dcac93e9c30c7f8964d259149826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e54b00970e5f6cdf1299fa5c9973827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5730b07692c8e3c1da104ad4bb35828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d2891d4e7985cfa0fec1c9641fb14829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe5c60c19f7a0ee54a5f4f21dcfcfe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a564efc74c7c28777bbe67b8dd427c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427a012f450dc2c946363add9a1c8b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168a408e1f475355be93a086f6c4ff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30204d424ad5c08e1ac3d5a58346eb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eeddbb81132ec5386a0f1fbe08253835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b2bf0988d39e7b3ac317ce5af02f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959e2e14e7a5f00224afb3c709e846837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d82a52a439b913ab7193a57533807838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a708f98721092cbe4fec43dd948ff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ee25cc9ebf6a1193d45e1fb332c5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7984e89edefcb06f39fb2d997f2b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5ee7ca14cee31eaeebef5864d7cd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619431e717f5b5d971fb707d0648e3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24c6c958970f4cb105c91e0032c77844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539bde7e4b57024f796e78d043aaf27845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3db9943a55462bfd94e51843f72cd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f8d263c9d1d52f7a06892a01ba74847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f28f3f1d0487d2362899509e3b84848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867994ba502b721f3fb2f3dce9fe2a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc256af128e3f2a66aabd6d735c0143850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105c962984dc48a61248d6b2415aac851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40383860e8322c367cccf5407fdfc50b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435c860d3f2cd30c5325fcfffc464c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095af5e2b83a95ab021cb91ec285dc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f30dfab95aad8843320fb81f7530d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13631b654b5eb76d30e2321b08a92887856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50759a85ee463ad7b585b313fbcdf9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1bb9cf912cccfab483f8a26c62c7b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb677bca71ee93d709074e62bc8206859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74951dc7a1057d65f57db2b72d5dac860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c90d277bc702ce07d225b4f1e73b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a373d3e9fa6ffabcb6f9568d68bc7c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c83063ac5a7515fc994972ac261d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1c59d6537807c133733a4229a4ad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953a6591ffacf50d4026398085a8e02865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f2f8475acff496cacc4b66a0e741866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661bdabc7e9944691f2b38d9e8887bc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d74728f1eb07b32b1b0f826a8f9ee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3027d2c43fbce8880f5a9df8b74b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0bec6f72cfa27bdcf2674f0b2ef52870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af18fb19d6d13019bf5ccad6828f8d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f3f7d1e313d1af6d3c899ce2c1d9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5407a8f63297a7a47aa3c7500f521873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055b8d4a6c2c40a5291a018f0c956d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea053d1a02d2e6727a062e4df104b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81220b51cb905f7dfbb5e3d5fd063828876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4ec12b46bfb6701bc09da6c5dedb1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf87a0fdf17c84265f8a6c9a04b71878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6e3491605dde8cad001983c2796d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d538a5ed3e7eabf2e5ba2cba64db880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01121f72d0924cd25f1755a5f1425cc9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0aa02c0ed30df410a97144a4f24f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05363583e3cc6044e0192fedf158b488883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f710f8a86a5d71042b26b3dc67fc13884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770da7ea5b6df6dc329874a751aada885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bbb51e9a7a215f5fc761be732eb6e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db6db3f7ad17b4eb027a7715924700887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948b4c433ea097913f1c2e3254f6cbf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c6a64523b7218be76aa6682ab13e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a16e3ced3e21e67b36065cfa5e783890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbab6e25bc489721166a5f57c1919891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817d5dc61e70f9c8da6b89d26a1a78892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff95212bfd315f01ac0923ecf1583893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36145496d91420a4d0286bab0b829da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70101203adae81b78f76d55929bed9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5c80ae2dbcf9a569d67c5f84ebec896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f267799e892a3201a5535c9938a4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef2856751a7d2edf154f4db7a9d61898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b8c02402a4fdc9f2c59ba6d15f85899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942750cd7d7824f72a59329d02867a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bd25107a1ae22a3e1bf9a1fc0314e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a106ebb40e6af9394eceb92c6cc612902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f21e924b2f3167b9e3d37c12dc7088903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e3703c182f37880d8a0278f2a17f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa4d9f758329712ef46c5636485e8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703091a4bad6e30c18a972406bfc8ed2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d3f38de4d6e9f798fb1a97319fe3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860825cced86d56a5b703f33a3a7ed5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45361be7afde36b5ffca35ee324df2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c0753a0d29c26a9530b6adde8e2d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c873d466159ed79da500903cc7f9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd50678e6ff2d2c2a90dd3b678fd2b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f018840a5ef9da1a03992beef4c87913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53677ee2159d19e74d2a2bc3953925914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecf5558f35873fdef23c8ddb2fb9d5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c10cafefa13f8de59a845e551cb0f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577b23c408b1d37c6b1e950a1dc247917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff9a595dae38f8881ba91474ad8f0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740293c9e829ac4e07431f3200d674be919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d2c89f6768f9d5a6d3d31d356ff8b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881145be51703b733df9a7526675ace1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03996498131d5227f9a42c450ae0fa9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd8be5bc7b3bfb275de45ed058783923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211fefd239010a5230d189953536608924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093e19c89792c546791dc8cced1544925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c138fdcce0eb380263ea08da017cdda926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51aae561f6a01f2cf4bbc80bc47b5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62b675797fb51d68f8937b9586039928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052937c7a6cc16986dd003937a217da929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda5fa7addea1f4b19758640d86a72c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1bdda102785c84cbbeec68892b45b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f073dd4b2252df7e6e718029f37418932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511165cbcbb37eef5d8a3364d1e6032933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b004946f817d7e8b4eb4fe6623cd7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46169b091d4b994bf02faad70c116722935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4831f8b2373b68a1b2971ba861eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470661d1273058f29f2a4d1e66b83ab8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b346815784cdb1d7498897f49193938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01ca1304ee7a10fcbc5dfb7b30d2c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8545e7bbf2ee8b1896bfd1208cf7c7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a26453971f91665435c1a31a9a5e8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c4787402afa9b2af4ff16cf157bb942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f327b0f5e941b351fef7bba26de476943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec742bb517a59f6c4320968690542b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3f355ab54e0e6a1bf3a1adee4541945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313955c54e71957e34f1cf97010eaee946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2328980db5622d7acb72834ab40509947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db53b36893a5526c94dc369c0ab309948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd42259cbf9efb6ee83d0ae05c92f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cad2858b739dd8e811fd55ec1f0a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d160112daef0dfaf70cfc10a1ed1a1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad37b4972564b18398974d9a0fb93f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b7e393d4c0d8ce968eb03f350a49953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac87c4f2f3723c64b666973380f2e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9d37bcd8bb3e1a5754a915ff810a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc61f0f91e24a3f031286fa88bc3b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad011a24fef6c3a709f8223d0d119957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d9fd1f0c3d2b30578c7d0184495b5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23bf78183697629a3b9ac714955019959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a4089f9bbab85d65e2d05fc73a31960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e690c55f38b6523c504b6197e67a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9bfc068bd035566602757e345289962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7561a92b7d85eab198b545a49dded963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97ffc35eeef850816936f13b0e804d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a82b92a508ae2f2eaae7f981f84d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1719107082b9203cf72ec1ef82ef55c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d835e9daac59143b05ff21d455d42f3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b787a6f9248e5cee55dfba77790647968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018c9ffe20737cfae77563c0030ca3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2105145c672444cf09f5f839fd93e8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3d746d3374d66645dbb6738dd4af971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fa6128470679704c679553457a53972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede7ffbb950e82fbf06d6b73210bee973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148243af5b41aeae59831f1351acf82e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6d6c483c2f14599a70ac19fc11c7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de83835c71b23a2af5a456ef052242976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e083f48eca06b3eab36a8b3e6c519977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2b0fb2acdd9809a7b4a2b32b6dc49978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e21a4dec956cb1fbfa36254df9342979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177304c6cd60f623d8f3979e545b8aba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bafbd7075604c65cf2e68990d3f17b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb931a9b93c8c330f578e19d237635982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbdc544400d9b8900fc6a0e7762fdc983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e588bf0d0809c5ccdca1b09f78c5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a4a24ea8bcec1ac3f123515a1fbb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbc2ec60ab0c9aa05b0726e40896fc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479e85bd85745665ee38e81f073710987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24044d6f22c45e345a298bf103361fcd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b581b079fbb163d53f6f5abccd860f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33d93ca13b902a73d4de34a7d918bc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4bf78eb8df89adab3ea0c3c1c5bf5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441a91e56c3baf1e196f7383af07839992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322676bf26b64e50acc3c12354f459d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1aeaa9dec3ff9dbbd16d6d897867994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0017a9f497073fc3fe7147d607aba6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736cf61d0a5b9d65f20ae0f2b2abd3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8f60bbba9a634abeb7c26a7c46ca997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1301dc6af6a1641573ed4f8b87ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e557a647402c14f1d0dc81805ff7522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4fa3dff53821f8437d09c23bf29723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e55bd56b5b316410db29ff6e0e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d0b1d4bd8fddc6b01f5d4ee465465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805a2950bbe49bae42d51a26c9b5b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc480a3bb9c1bd4b76ec74b59a2a4a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b66041eea8d93c74f891d6bf7092998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0f1510f2f17d13b9ee4579f1198c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcfedeefaf482a4a5b7799b9ffcec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853dfd101b19e49af9738d55766cc7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a11063101c155a9f401baf0156f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23ea8be30f0acaf90f4c171b20f2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79092a37ed8350f63f84145083a77e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba89134ecbf5be872a6a832ee27f6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d40904533728e0414bd0cf8a539316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937de534dd4bebe289e76a90cdcbcdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f264cf841cf25c5fe70adbce91fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee835035e22200484a5b16f0e1a14b6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd5147c45f17c855315892d41c81c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d834ffd98f03bcd65a1ba8e67fb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e9674805a46f706a1c3feaa3d8b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28dff510926c0a2a09b9f8979b60a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295163ae33e34edac49d8d5ca17d3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd6a996ed538f7d8e885335d4051f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d558f8f71dbc01c7b04c41af28b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c760a9bab9456b6c4b876661520427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ee7d0b794bb42b870d17d829af9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a3525f2c7af61c97a72b0909f8ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b554fa38f4f1eb6b4e1a5f2d89caf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35564bd24e9687862a31e78d33a31a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf7f3464385caa06d6abfdc97f2e6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325fa5444e6f2222ac8ee37e14963c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22104b7e26de0be5f7669b259a473d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791554ca0b9f7a7ee36e870292eb1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dcf9c72b30d0f459cca9ed62d243e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883335d082a52dd408ac8af53887b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8606f0c0869e1edfe1a91177749038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e9bf1c3197d0f67d37032251d58639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606776f27fc33edfb8a36c75f200d6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1aabd075f186fae9fe8465fd493441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d90ca84e67cd9c451511b2ac623d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a7c9f2dde7596fd9197bb014f5fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38123f0a463cc7f86ca7bca07e2270444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b8a8ef99aa7b4ba6afbafd41ddc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473bbebdf135a7c8a9c33c501ca939846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f71b06a6eafc6ba81a16c8d4155c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf58a45a02f0a272a87de6dbdc950e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a748c55e2680a19a569f716b93b7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb56f086f3d6c49c2d20c2aaa03b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd32106a0f19bb2b9836f2ba4e7cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c36e2513961ce9dfc7de0e0f54cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f54ce8a15dda8963924a2d707de8e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7540cd2d3524c86ed475e738d632c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c1884a6af210792eab0985d7eaed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a434facec67d93fe3ea811701da47556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5279d2b1200c638d0bc06ed25668557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ffd4c1a4325693848ff9e6dde4cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e59417f21d6cba9854b9ee14b86459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70daaee45141a414b2f4a4c955847aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d268632c3274f332c6d7229f40d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d0c9027e970bdb6bc5af3762da7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6eb1bb650973359386cb0e94e0dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01142d8e5d9af2c189e95cd6b268a46e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462026920ac4f8cfefd358360d4ef7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb90fc4e4e03005920d488e17cb6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c8948d7e684cbc5f2f38e312a50a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3748310f107b8ff8b8c4a44fa0c97b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349616dc529d4b837a1d89209220fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b21d920f9f03d006ff85f470f13070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f7f317a9f14ebdc504f69ba4fbaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a4385e4d3818470c1a230df3ea5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e5a5665a2fdaba6735098a8b7116273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4b7d5649c66f901b1300332c9e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5881b623acacd7704cd5ae6d8fe1e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3e159c1449fd09f36b5915c0c8be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b2cf1b19b58e1988794b8e07f409e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49af1ddef820ab6efaf243ce4e01bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf666695477ad2fb91b1f962b1c7f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d37c1b623c54f2f043d189ab010b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa19e031f2e4699087014abbbba41981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf09b48ef42a711fc40114f8789fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac676ea25e6e0097f80a612f613c6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a3cfd3f3ce4195f6e3c60e57998da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a96ad7a24d12748807ad9c5d961485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e182ecd92c6f355b01604b2572d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eb4f7810c4fd4d6764930625aae4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f34e2b741f000f228e8d8924a450b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021d16bbf4e440e388af1690c91e3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff8adb1f4c50dc8e4a6915896799f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e69d300ca12c82d7cfecc04fe58591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2a49fe4b82342324ea9ac472db5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb42d331aef95b157545a507818a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512cb2c521e1782ffd85a32c3c8575b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256bc55f26001516a08f7930d368b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae987e3cf363c93183500ec627077496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec58f21b323ccf691f372497eb52697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9e409b9a874afd37f424aa4cbda698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1aea36a9beadc187c32ad6e2c547b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a37fad577b8955797524477572ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c80640909ad51d7d183b61e301050101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebb09c91219b282ca7e300f4926e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c355f02c624d460ca0057e3c3250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44102c43e0a60f79b3a389dc36222b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4efc03a793e3600ff0c424e3fb7681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08242be0cf3bc54266eb3ac82309a479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73bb80abab63925bae81044efd881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff085b2db4f64278eded6bf32e52b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662072e3756896d2a7c657d02cf65ab6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453befff3aa965f0f91e0fc9953d55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beceecc4f491d9073bdcd0c7d8dcbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8286e41b1888bff15f4b11b3afb45f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc4810996d9ad8dc56534db09ebe95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95ebab32c54b9b2eb070867e144fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc597eae51680e66f5d915dd1013a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028b74d567e3b055c8fabd24f7ee61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5656a3f9f2968d0e7079931ead99d6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e3f4d6c2f8e9045abb78e0914bf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a095ed8564f38ca15c92c58bdc04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e7b5a2e06fb82ea4d1593db34e80b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f22956e015784eea2209b4e24cf7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408a127b16ee087839fe8fa6cd945a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f4d1cfc37693ad30f1e73f1abcd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ad2eed20afb5dabbc24d6b4641d59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff54fe2c8f870cc9f8519f32b0adb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25f75d144a5268f53a0bfc613b59a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e4698fe7481b22ad49f58fb95541127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3f0f89a15f0a2f79c111d1b35df9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd589ade446ffeca921a584023a4762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05d518e60244062f891d11ca2ca17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f68386bb920cee9aeab9ea649821131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb7cff6f11be923552d9a4437aa0a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6f6ef28b1140d0cb49a4a4889bcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82de59818e6eb6702a28d9040576ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6283a3b0a6e30782700ce0269284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9a07096894767dc064c92cf37a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e07e05e9679b67fe87914dac0b32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178961fc461d4dda39673c15de919f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c735aebea7855102e56b23d6418f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd483cc7e3d89857b8d71e7c490f466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b2114e85c8ab1f418b97dfbf9e11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977fa8eba49869bea90bcc65dd3721142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac08cdc09151afc9e882c07be67515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149186ee00ceb982baee9ce5c36bc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004242777ab8a37595cf8d1809fecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e9cd3c6d00390323de8975733c24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6d5474268bf8f5e9aeaa9b05a326147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5686c82374370d4ef1d6f0eaac52e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff56b46171d2b9d81b39c667336b79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ee8bcb2b499ab0340c5914bb7564150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e55c4e039fd29207bc68730e6a0db1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e312b389b92268b8fecd3d9364aeb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef1f78412de2b25783c7e51b744d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531efc393bbbf1051df1d1f43ab44d02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1a874050b2832f87f07730ccb014155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92b2a3eddd3318643b603187a5497156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a38d2e953895872df1082c2ae15f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b169412b39a7d756660ce93e2a758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b0c975c8be42d72f103ba557751a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8af9cebe0e27ac4b5146588827a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d56a5746ffcd95bef3921d61be687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d73bee95db7d4dfe843dd1a699c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3277c9dd71a26a3d60a814981b80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68445e8af99538343c3858c61a5a55d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f38fb278f3fe115191ee56665de83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e1070f62d9d2da9cd8c5dd010c69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc6f1bdef2da6007a8049dbb16bda2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c6f3ac4f2e4ca51a1ac3510a556ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30c6a273f93cba24f961e87de76c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd079f0a1508202a4dbfe889dfd16d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d21c26e905b58f6531e6bbd1895c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217d09eb336a63357653f8764eb98e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31beaf38df84a4b0c55f37f951f4f54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d6d18cd1765fafa5a542ebc99ac8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a4dbc0535b0831695c32d22760330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe221e13a8fafc39e6942626b2835e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ee4ce39c709001f29c8334a66b39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f136c0ca4114d6ac3330cf6f5186178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdaa0aed3aac6bc514fe4367b4e6c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e8ed88c30ae0b9b923d092e57db6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ffd41c6be8935a68db9ef260e9f12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c0f3f377906740447c11a582b1d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b36af74191512847a8dd71926bd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dea9ca1b683c9b6502761d922e03d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772e8576d8aed61809953155a976a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b1286f1b93f37216b200f41a8ac8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ec323526bef6f111b039969a07486187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5f8a45e6741badf721b465ef75bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2499e3887b76c23fc3bd3e6478098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454a984367e446d4578db17856de10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ef195dccada712efba8a5ed0c283191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a61163ee599cfd3d7a9874253b8fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50552f3b9f351140808cdbf8473f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb04a0e2fa6fc02a53b2f6a3dabee3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3beefb56a272d0425fac73a0ea68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57924a1f9c1f8ae93b623a7eda8935d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be8fa1e42bb73c5f8fdc98985b581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b43f8a03ecf987f372f369a6cc7030198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f278bfc1cff5cbc828c0acb8afece199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e8344fd48c6a7e880edd0d62912e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442efa3aeb4c9f97a0100491723c8b92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce17fad08e5c99eec2c7c8e2199c376202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f0fbb84a797f7e7d0816bbb2b977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10349d504128de7573b671fa10d9eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef459f2ebd472fe8baa1aa0cc17f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7967d50a1d1584d4aad18a3907b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a86318e5f8f0e26758fe249d28bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1cbdf055ca52fba92a71a7a99d0b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39337c8fa7dab215f4bff24ceb9f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513e55b0f75c328d256ef8742751cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358e3938e1eb1d0151172be0a32667211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d1eb32c8cfee112e0e6da388129c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af42fcc15dd6a24ada75b9565638d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4fb797675fd313fe146adb465bf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7e60f6cd2769a57ef6ee98f62051215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d074aafbffbd80b7a4637e960fbecc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08057a3a512aab58b6a7d582bed925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11480e6b71de8d8f05d6d75e0f07be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbadda89513154c06ddc2eb42d380dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b01ca1b65460e1835a5f608da0c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc5d47bff36b4bc0a649287526d410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb46b1832a391c4464fc710340ded6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2011b060741af1798fb23f27113ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14374ac5238b95a5ad2bed5ec38c8829224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e55b5a018b4c8c9d2a301e46caee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f3f42e7485f6b75ce385f2a6ed69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e92f94627d2729f2b49279bf5e6d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba29c5ab3b5b92c36bea2d7b8caa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe109cfd4e4aa3b6d03011aaa4d7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006f1246e0b01e7936152017d955b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc2adb094018659cbe6994ec7bbe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda0307acfbd91e1e8c90fb6d3945c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ff577bf38979e9fe3e9e4a649ff5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6e7e88a7c285b585aa03ea1b8869e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55317683e5b6ddf03194d6101cff6c75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771369e62c771cf64dc728f32e9ed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f297bdb0af88a9d7f7fdd46fe64c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e95bcee0ecb95b7eace31dc0a116b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52c85814ab59cad54c12106ed086d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a2f41834e3c61112255291d6d8c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ad50f7ef1680f366e571f4a5b93cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d54e1571ebadc61baee2a75833ec06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d3f1479c16ec17befe05a212152ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81648fd5e0fa280c38fd09d58272751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87b978b84491837e5b146c4e29494245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a17ab7dc2c5fed5393785abf40e7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c489b0b03e6ee9abb54c41c723873247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c059d4a398d883fd9b41a9241805d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da44b21f17f47f4255600bb272356249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcccfde97e39fd6b3dd29092405a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e374ecf0fc533a9dc4e51ab6d330b87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0e383bdd5a18fc6c34a71567468e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd78f331fef89de190d629c6e04dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf58c9c5eb15cc58fa69c2bcb585dca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c7f543fd1043be86b3d1de6ca0efa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8188f1a9df8c12253bf9ab2441ff4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3009e4cec1540236bd2f1e8408da4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c3964614f7b2fb7b043d2db9f0a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bdd0547fca6d1f6c899e5b11947d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09dd6fe40a94dab28714e8a860f28b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c624476b907e566ad1d8d4c4bafbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee40c7e127d16c57df7a14ca397b0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e4ad0c641fbd8f47ba41578a1d40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a9c9a00a7ec7808befcfa142ca99b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc19a1ff9e2cfddf045048902f7072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a34a0873f4a69bc123cf94a8d0231266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd526c60b3ee3424d5174cf0f63719267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc795fe8f1d7ba7fb3c18d9518626e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179ffbeb77e79b334590d8df5206cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47267b4de7202ce5f48c3cada14715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcaa16e3731378082056aef13f6265271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eee11bf1cf18bed3ca0a5fd54589b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d644c9c12845c53d96dae4ff6d261d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943b6d07b9e57cc5ab411dc73de35d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb35d30ab757a2460dc247394dd9cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075fbe31d1d61abd913cc7859885458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c71b4ec546e1a000aac0f4a4334a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b803b44af3990888f8b3ceea1cbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35702367da6c777da510d2939ebd0ce4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ef9fe22af451bee4a39b281111433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ca7ab8d715a43ba958d714adae194281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde2aadbd5b653e02e7cdd4cfe36781282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54983a3c101dece100e6d7579e232dd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db9a1fd9119b549a4a650750d0a09e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2dcb981f58e33c8a4fc02b9fd28e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb793023567e89a4db070d286af337286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799b8b8a08ba5e52bc69679e10d144287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f65d5fd626acbc40411d9ab705e696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604399e9e632ee85ecae61b6bb0b210e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f9819ae066b56fd744fb795a79d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5ef2d02aaf07ebd1ce7c5b923aab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365648c9a298ea7d38ffa4d09114e55e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34ae69e8669208085d01d82660c66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ca75f442460061a580528f95cac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc172020a42848470f0f3bacf6c8e65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24ab5b6d8123630dae8778daaa87c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6c22295332a3e3aa75d009510df7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc9785f43bb10742f97fa528ead4fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7bb7aff44461ea1386c1b7b3ac81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08e1172fb0bf78c33d642fedbf49d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb8d893badc1be67ca30f0955331b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b72da8ce31822c80d9c0184c56bb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89171bcc50e52c0a1427d9402e6a5358303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8521d4d65f4e4e9ade98aaf625969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8265be0ac22089eb7465148eff76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b781514aab6fb3628358dc398781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49054b816e7e20f52cb5e45039a290d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c728eab9113051b480b3a5fef4b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5967abd7de7ca447afdcde2c399ee3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ec9415b21917aeeba46b510f4682a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f5a3bd3a7bdbd868e2de4e1000a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ab72585646ba714f8fb3f84ed0d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1615f80ffec17ef1031c12eeedf29d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c89b64b6ea500d9db36ff01bc8664314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432341f92c846bcdc853f12b0f188d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06aa95779b8da1a1cdff63206583b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f13e4fc2a8526a5fc4c369def5113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a699e161a28f6cb139df01b6dd83bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea12ac812a8820a8e310c88ceb00a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb9196ee1dbc6412ec9329c912052320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10867d8d9f770f978f022fbb375cba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baaccc688d89f3090d59dc51529686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1df44a61a66de37e5c4199d722cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789b0e3c46397003f509fcb3b5039b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af31b4e73656f5172948fe51078cc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f38d35a7825054085cec296f848938326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5d3a26bfb5e3df26457096b1f6f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469355ac213725438bdc6e83816f83d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e990377caa3c86c42c638eb9e6192c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c20a1ac95b96ca3b3be76cfe67e3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b2de6c027d0d4b0d8a00c310093c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f862b6eed861b8c752cf1e1fa8fc91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f21767be217a26656f5ef02f36af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b8495aa044a1310d49c4bbfc29fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459daa82ee0c065d428789c7e37c69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d8f6a1b02a86313311ac223e9f69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647de34f8b4d945eac6cba42bbd3e94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e10a16cef21f20fde850a35e375b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fb00eaa131a66d09ee7eeb408d080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710bb3be1e55e9aa1f62213e87668a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca863809409b91052d6b9de434ac34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b725c10d1dfc963823b13cdfbc52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3e15c367f39df2a025bb526ffd30a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d23ed0f4c88f729634b1c84cac216344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5006379ae255d773004424772e3e34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2638fec23f9c53fe33085bdd34dd2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e49f25e2d8d71cbf964ce69a48ecf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3dd9d22e3aaa33109922ed57e261348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fb64cd66f41f4f66373eb7e2e84f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b8c6c2e47fa1580a4648eb0debb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb366217a8ee7b429d6b7bc9a0b4c70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d981bb9eb4e2d7d6dbcb0530a0e52a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e94104f203455648a1f42e879875c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546931fdd400cefe2bd0fa25705af742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d89fedfa1b73a9d2e77f512b7692355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d3266486aef7baf74120d990efb80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff9d1b4d99d90b35b5449c16fd380b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faeb07d47898dbe2ad78f55ebac422358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c3f8b18b066fbd71ac35f899307e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481511a9f4965839d4e9af699381ffce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a2c9a419246f06826c24bf7f72d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689ab9d3b9aa271c2c68ae6e2fbfdc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc8d5c40a63eafbf4053d4a154806b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d77f116c57c221b5c8aefcdbea8f3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d27f612ee358435d882390c7c2ecc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342adec33f79ee1b3a1fd02606ded41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e68f33f4b9a98cae09f1464006d65c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83cb225a1f433bcd7290cb807cddda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59205d127cdae77d6acdab29aa6e83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb530d5bb8a3966e1244db9dd4555375370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de59c33cf68681b40a8ee26bb6e6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ce1e323da08799f1b62ba19ec2a2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fcb598e2f90ac6cf466132bc78ff7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a997e8a8fa43fea2a115f74f60e94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde9319ea685156bb7a350daa4cc84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a75005302b18a8faa8fdfcadf087376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e565ecdfe607b0b41cf304efc36a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147631b1af7a052008f1cae3c3597f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10841df6c3d7f5533be46c679814f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4263862c45bb98dd243b1e1ada32de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d86ea1a8bacf733035c58757f6013381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a59916d0e1231b4ea35f1c0fb21f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed501bdc0d3eb6bf5191750ba9b79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745103f7ea38bba61ff733e4f24a320384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5bdb24fb98dd3a3f7d5df1e4fd926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff997cfb9184c8a4284332f7bd78330c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724c539f49a5ccda10ffe834ddb948387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e885645975ec821a2dbac28fcbcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad7436474c012be1d294b3a87d224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef7d69a4c2de275a940ea1ea9c22b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac54035ce3e314171b284f90b357bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31257c538245b59d277d434e271bb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217769b3e888c387a5c6d3c924a23bee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f898216d1f8f3080d048d467ed14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fbfc6e0b163055aec2f59148e3fcf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f93bd913b18f4d703f2be9f321c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426b5980c1c17dd38266b955aff1fb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011803511dac3e27ed7ba71528897fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91c14d02d9e3dfd56a36cc4b42ffa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f97eb9fc617bf75e40ce41f6ddb47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba9b47a0aa8c364cb7f242c81386e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e572b5cff8a045c6e03bac0e82e9e73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a1023e0fceb1fc2dbd1a2e09d1cc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66825337f90adef3296d1e2f3f89662b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1795bf95a8f1741aed91ca6d735c5b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c5f210cb8d51d78977298abaece40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9052ca71c39cb1f4a5726faef71dfb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1965a2bdc3b0256c82a27ebee5b39e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1346ab8a97f85ada4cf41a288fbcc37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e11406bff921edc049310382e3985410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095d022e03c838b6e92ffc34b9a7ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b029b2dc9c5919a8c04d90b7f80c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee58ecc6a1d5bac7585cbde4d7172d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b57f19da1071fdda73594ff2852a52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7db3bf56b900fde6eba631634988415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3c41595dcbbd17e255579c1cd9bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b525a5e6fb78677c1221db4dd0c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103272e1d40e213e830f94a26071bb6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593153fed54256b3dc0793266899758419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee048ae1adeca261cb0d4310e812f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062e6a6a536d7c10559b274a0be61f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb0e99ed68bf70f66cf3746a2e279422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4fac40dc8d6285cbf15c4d47fbad9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce25faf96da82aac4a7a4b7e61452424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad799dd5be696dac1ad628a19cc315e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202786e8104784721d0c72705950e8df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f50a74bd3e8f636705bbb6bb6ecc8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90b2395d39dff688d35e9af5acba0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea078baad35b370654a51ec196ab47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544608ff4648745d705bd98f7be3bfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302a76c83eb243abf7e75589b7b95db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451f79714243015c5df6a22c4196ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c09d9af091e8f105b616d77792d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5b3e4429e86670ea0d23f8982ea9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0606a399a456244b4c48642a776022435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083f4b9edb82fdf951fb7e1f1602fa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d32bb65bb4649cc039cd1e9fc423437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b76070d74f99445b7ce46eca7809438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a5c9c92da48353c80b33742ad8ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb968cd47419a1f456dfded4f67f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc5b1692046b54a2c39b656236b1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e26683229d0f0ff24c440e18f2b20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cfbbacd03a22af9212b24467976e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e530509d190187719605b446c3717f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d61d0c00126f54fa00f2052ab6bc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44c829b344daf2696a07e92d39131446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a75a3892edcc7c751ce5d5e326aac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded0305c703228859d7a1804a12e0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bdfd46fb7127b614b5a2d1be68147449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fde9234b7e1fdfbfd8ecb16c9cf54f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f9906dbbb57269afeb2d129ccba3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58c151ac2b0338833fa1af04b6d16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bc893dfb38150b18899d8d92053a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb064d4e1770e8feaebe2f8daecae5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89ba4f171e0ad9a29ac557fcb75f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7be39c22706755c0f973ef0698a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4132e8764ce88f73870e46a1a0de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59dacf8896dd26a367a51aebd424b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a698b08e52f8b7f1ce33d19b0005a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee30407e784f0fecbaf28b6dfa6e634460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b938a150b2a7975078509c7ad31963461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970ee024aa0119d0ce969396378039b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a99181bfb07ccff9843af8c2b343a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06a2acbcdcf3fd159d5f816233095464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdf112ba100e01dd06bed7b6c59cd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a328f6468e9ac6ffe9294a1fc1a004466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c0eb4c6848b13ed4bdb8781b734b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852afd417ae603d66cc6a6294bd78a9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e39c202308b227b0f0496eaf61d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966213f644891f61641d3bd0e89b65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741a7fd710f44e2c33a04e58c8cebc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60122ac5938f2909cbeb7ee55632c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a7419bd3bf0108af13b44ec82c042473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e090076fc4cfc4c15277d01558052474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a78611b680156a1d78232c1c1b071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43641315b7f03f93e8ad299f240e027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c52758f81de0f501eb844482579f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06cc5b8439900d11b4825a83c28e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d565c37c5eb8ea951aedc6f4908a29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7b02a657c07d578b806f1cc54b5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96770621bfcac0de18a169a30beb2d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105cafc37dd5754b49f388f3e1c9f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c742a2c00ce583dbc7dcb2594d0fe04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e769342a6ceb3258a21e799270ab30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff75d4d27a863d24cba7505ae64cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb69122395d72c1962d5d9d6f3a8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd40647f8aaf3af31a9f9b32c6474487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae9747b07e32a822aa8f1a3847dc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae765c89c3de9100b5838c3a12226e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd4db0f48e7d773bd9cafdf5eb6af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf988c53c976e7be18ee7ab016b6ce2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a10c691b9ba0e101232af82e2654a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0f3aca6bad9a95499d724d2856f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc5af4fb3097f4e31dad8ea3b2d693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a409b6fcb902171b44ae1812a14a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d7178dc15cd934946f5e941d40234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d7fd9fc4cafd7033d35911f69de3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1c6512129fde468c6396b1c697879498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9979ced2bfbc32f78e2d524f3dc24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ca58b5d6db25b5f2b78512239395a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32910d5314d0b79d34d197e43e6fecd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3716d127a2892a46058ffd392c7e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3024841d64777a8bf4b7516d843a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018d719647857394c1d48dffa8c5a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e526df88bddebaa176a4f64b65e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedfc5c8752f11b5654e1ff757a4972506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2267fe6d62abd1cc6a9500632baf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f2aa8257c6f4f51f865d5ed89ad3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f60192f41fb001e08b15a279c41b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911705cb446ffc0a4ad0b7b2174e68b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ab043af8a1561b8924d90b75dd6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ba8c8b6006b6ac7550b504ca254f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9b7349c379eae3bb7c4a88595521513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe5f5bcfa6b4c315177f1105dcc4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fface417d0ff55b1ba930e3ca6f5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81231ceb8393ecd502f9beff7448d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b345342ade807651602ce451cac8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8527002a78dac0ed4ab3042d741169518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711916c4a1c7d2b6e706a47eca66e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86e528f1cda2ede36013ff4fce87a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029efe6dbbdce0c931575dda3c0d9cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf265e168de9fa22be34911c22415e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4abad06adc98c223e62c5780e0551523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20665ef1f1003458e88caa16acfae46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88265263b954b3ab0d7ff4965bc0fd31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38771c06d456ee924b83273b9d726b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8ab75e5d1b86b0101192f029b05b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002603a5bf5430aea7a6d455931928b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3614bcede4bff031c4697f83097c8c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd753cede2f593c99e8d5c83bd0cef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c19afd9df12ef6e5fcf8c0a1cb57bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3276cf9081926f1f8a14b45be9425532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c47809d5f489a0faad62cba9eee54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4b01bee2b3485e084c062fe19e22f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560005fad876c9ec4780da82c9ba6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c87214490c8663dca6fbb544581cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e962216a6e34875117218b36e8cea5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392d58d4bbc1195724d8b916ac67f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eb80cdba66a260beb7cd3e921a245539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855a6815d61f3b6ef6a2379aa1ead6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07cd55cee171bb2b7e5ca0f38c0c47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818784cc6ae876e87f9bf80e6e2c20f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8e8685cf3373b5a707a185484fa46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4954a4cb3422c9402599447e147f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05d12521c2080e2d276c4a917d131545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517fb07dc883a7d58780dccb94597f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df550d6bb0be4b2561c12c4b1373b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22428cb7d2a60e18d7c1d6cf5a28ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d884ea824227da6a7f4afe9f30b69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b77a5f7d84ac7b741ec3ed3f311b3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81724bd8626754e2944d9de20033896c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9d3770e9b9555754f010a6f905186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b5fdee44ad8128de9fb0b2d3e7c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc387d4fbeb325d7effbff562706c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad303e2fe013252de146f04bf54a426555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce5cc473f9d08b1652476b5caff7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce5685b98d518ed6dec472270188c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168a4910e292c8e94b2410b49f6570d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80361d8e26e2cc922e8d5b06a268675559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa59b2575eb13a38be6379fb887e2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ae86b8291d2d229515119d3be2d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d211461873b6c3506ff9b9ed9cbf7e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1b4533ea5f0a36f4430fb8b2b972563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd94cc0c6f760b8777276269732002564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8c3a2ee8193efb537edf97ca4e10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd401c54ca5e1d715c89cc4ef87b3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4339a9dd6721b4ebea189017f8e238567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7131ea6007b9d765b25798629e7160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273aa7587d125ca193b151af1e8414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465262eba8f77244aad11348222d0c89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c59081138ef0a279a9815c2817d99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83f249ae2ec95ebbdff4b2563ebf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f6240abf03fe95ea088536b7d98e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79dd39217cdbf6beeb481b9411da1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7e795e57120bb8e8ea108f89926e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8603a90e4702f7c8d92cfe8eaa80fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcfca37debd3cdf004188d977a41d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0a074c88fb9680c302517b5610bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38957b5fe8be2650f2543170b1625961579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0fab2c71d74ba94b9aca718fbd9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd9e0df22d5160ef02f4cbd2ec161c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f3c5522998bb0711ec442c0394c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49264f437ef8373200aa2609240f35f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d43bb4cb6d8bca37ea087c5d3fe284584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ff2d86c4671585258c8e0a21f44a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156d5c3cc85c0ab9448f818e19a002586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b53799bf13c643c5cef9135ccc79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b55ea39d13ef2e831b26ef10969b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837947866d5c6f2b8446738b2064c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798de7e8fb406189833c22ed5b7697d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a065699bcc5c0c9c7a9f280e61d0ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbbaa7794c4842495fd814ea810e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d035277c04e25e5ae17e87f6a8e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a6ca6465f4c9aff6a2f5f91c06b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d107a80c9ecf0771424bd3008e06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf735e175e316daeae219d5cec343596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c7352deb8b7aad8d8ba6fa7b7449a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c97746ddc348b33bc86ca3f631bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16c64dadf7974384f06b7f5066ceb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be0a197ed81760dd142e306be5a10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9dfdcc376ea195877f72150bd4888601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a227f711dc358559bde0b7dfc04f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b47f12d17837ba8bd5350efb7dc97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae24bc0507dec81e767803aba51b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95735b634f1a72febf3761db0a93ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663887d447334d2f9c3269159c59f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108ae50f683f03c9fac7bdf4180969607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e86d9dba52f6590358205fc6b9826608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15f440589cb8eb60ebb84e57163dc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc15a6f00d861ca7b3a3a329624a39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faddeb4c20d0c9ff94d51c11e21b1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f00e6bdb4e0d7a1739f65522d4ea6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc4520aaec8efd21f11672bf15823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7233b6299cc325faaca18da150bb93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bcb64e1d2ccaa921ab5207893fa0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0da29228f77f297d2c593cf1c068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de15de08b283ce601a230b396af407617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8b5390ae70f9835b589698b6c1d53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311bc2014bb577ef94cdc2e2296c722619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102fe6bf8b2b861d592a0df603d359d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584795266701640671a49df17afed3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb15cdbd3881959d72960c1246ec313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1488bdbfdda984fa4ffe8c9519996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf539dd0f6aa64c9188e00a24c0eee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8bcbb5a6d80898d40c14948e108b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0ed58e9d78f0c677c8091a6463e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91620508e5c8ed4091b6f621bcbcea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c830671a43c40d470d50f8ff306e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05917691bc0cc64e74e289ed2cf48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c8cd3b29e8e1052c0807b3aff786630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e9b2bfb2fe0316f24a10deab0ef9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8823d45e12f8e5a1f71bc62af7b37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2ddeccecaa0137f6b60b55ec59ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3cb0de9e44ab0df2c03d8dbcdb14f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e784e38525b16fed208eb1748e26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74575f4e77f83772156f60c4438a20f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff09f2a12a654b85d23ca76a01fcd84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855938e4229a591e16d91346808545f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f18179ac74cb91d908ed34e375457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f9e28b9cd0cf2eee6db17d063563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e6468d14eabdbd39f7b2c8c3ae84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760fa07ec12cbae87bcda6f42a00b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467c0fb341ddc062a0a76f5b56688b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d703b84bad1edbd0a72af8a772ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2779bc611890de85c1cb4fbced5d8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a6e8b7a265adbca1eef87c49542b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac049b29a3eb58edd8046f676204a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5583d93c2cd24073b7a91f51e73a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2360ac3ce012220ea0f9d8eb6e93a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3204a791c206c3fa63b36d9cf6d645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373f796ee94d57d9bb38e5f9c464d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe6df719c4fade1ec9696819fb63a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9fe4333566a663867bbc8da5336e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23daf16940fba3e002c7b9adef9fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64e977160bcdc958c41e8d3081792655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbd320b8c7d6139fe6f59592c5439d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46504fa0cc6fc618ceab4ea122bd955657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869795f989cc993bc46c59d122e389658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714178646272d6e2ef4de9f77459aef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfffa8904fd671e57a7651bf335129660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682193cbb1c883757cd7b3d2dc4edf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af13b17258ed6aa107c76fa14f0bd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc684e6714658b25672a5824d6c3c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8773c6d1df01664e15ead58a81721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091f787894d820da49b70cf8a65917665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4d42cc312019be382cbc967c59fd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787316e189cd7057a79a10a78432d4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3790d89b1eef40505908002bae946668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ba24f00e442a21912991d999ccd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e6cf226e939a7dc324f14e8a6200670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98f8da2ca12419b6d263ad9b49865671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890aa3dc3744713e687e6707696f33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22794ccac2ffed3c2cfc6125a63a2d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66f4d107586dc6e06e6755f919047674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fed00ef5992b7b65e7cf095887a0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610428e6c12025dfb7d0ca70042dd47c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf5dfcb6b11a8b3102838a42d9718677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd75d2e11f2094606fbf849cc12674678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a2ea869eccf5cbe73e9ebfa4e544679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c8507e54eeee06ce8205f2b32281680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb0877ca56a2cabea4791c322095a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106679e844aeaf841e41bc54af8a2027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b9fa5fbd8997279661de4e6dd230683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d62d55af729189257ba0c291835f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f2c2d879644ff83919a6e563975c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03697b16c921c053eb081da077ab5b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c7cc01f24f4d1262b4a30cf1f0327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd657651d814f35362cf9575b207f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c710fa53649375d9a11486e01eaad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a672435729a5340e3e0e6c53134bce4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac1aabc97a6b79e1a44277b77519f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92216f8fc89cfc667ebe2d5ea8c5952692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7aed3d34db81c1259f946f19e9562693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50e6f90e3dc8f59d265bdfb026b406694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044a51dcf7abbe26f2dabaca66f6ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb6937cf17200bde580335e779f92a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb461025bcd1cd143b3574971d123697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e59e96a301af2cbcc78a14b16b82f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc14d94fb40629f2da0ff6d4ad2bfbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9da357696c71a4fefeebdb865c49c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a26656059434ea238a2458f8b8f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cee618c36155816cd4a106f2d8a67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb9568828fd063d2595adf133ecec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14146b50f43d334fd83011db92c364704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6db893be089140790d8f0ca01b67a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f1ede6722233e51e973d843d4497706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8593a0baca8e2fc0357afd64bf1dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3cb00531d3c12fd959107dfb99869708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a34556bfbcbb68f6914e0c8c7cbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6452e587ede5cd114571b5328f8be2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab16afee498b8c4c0e5992d6459475711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f30296183da00ea684af5e46a0ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab16b221c6b4a3fd8c52c7485c7e222713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd1065905602d0485f065e0676944714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac27be78f2e4862326cb8342f03879715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257c444b69cd0281740f5e31fcc61f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0f81e05cf778879e565b2987ab72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16919e1ab3d57954bed7d519153488e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e4eab880a1b3dcb3981ecd6a0ec7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf822c6cdfdea87b0d874d4d2c7d96d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97da87f84e8d4353d02fed707a3e8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dba3166148894e38fab061af5cb63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56d54e39176531635d65e848cad3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefe936dacba0639bb63814dbb6a5dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe76dca838aed60e891505050ccc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d646d0e0cb98ff8900deb8a2237574a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8dbf4472ef42b1b6a5686a7d33573727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56ebebf916ed274d25bf7e682882f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c31163fad1dab1a9e5ddf0f0a9843729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7d5baf143dd1fad48f1797ec818a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572a0c82c0710826be9d56c415f146731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d399da62dd18c8ad91dd2076ce3b148732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d9fbd435025b1a2042db65b63596733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092dc5c12107de46ed11158632d85a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd097b8f6642bf131c350196a845d735735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dd88ef31a105f409caf6b1e32f779736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e0b2e9da719368fd5f46ff234d0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0789ba15ccb5db12e26d48e506d09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4bde704fa3db95ca9d40baa6b84be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e5e5b2b57b8441203237cea0d903740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500a86fe7264126088c22aec4123bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6341cac990735b0ce710c665138f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5abbd819fa1a3e347d2dbcac51880743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c703e27cb1a1fb918c77af4b754871744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a806c74a0386880f59cd43ed12c5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270d9f4e5f2312a3381d3cc55d33346746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb22ed5e8de41c34dc29e0b83b38ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f5d0fc5450fb97cc1cbfa8cae40ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587bd5802ad00241252af2b5f63bd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf93afd7359b95f18297a1133ea51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c67fe4b3cb1f7357d6b2d3ceeb1c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072cfe4d008b12a34e4c2c1f1ccef4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f7542883eff77e7a024f428d81ea2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7dcfcceb1f32eabe02732edb37203754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918875357eeb27b4faa65725be1ad99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9fece33007b57c1b497523829ad6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0539e035c81d376172ff198da032d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fff1a7b1507e975fcd54e697695fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2556deb3c930afd62195c5ba89860a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac7b0448ddf597b3862299cad5556760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcac86050f6fe6125b97be872a2ac4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878147d61dd2f4ea2fa023f08236b163762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da97d09fa206682d2b77991afb702a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd69fd85e20ce9e938e1cb669e9bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3c74ec2f5871cfff2d6179e2c8444765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8964c2024a8784a975af17a5091826766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec213405cbd989d64c0dcfa88a196767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a491424f9dea4a5ce20b603327745768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784e775c0ab12e68763b23d84593ee9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3111dbbd9fcb90cd2118e04ed2dd8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b897714b5a8a7653a33804a63548771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81615184b064d85ff6e58cd629896772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548efdfd119c3f48a810dab57a944d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4778647a9b78b40aca488e58772d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c890ccee3a366d1f9c612a40a714d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c04c05277a57884d780af287ae19776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb2f52b8578f2da257d2ddc742985777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e54bf70f10eb81478e5d89dc424d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00bc91aec47a09f700eecfec0a633779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da18295c1c35b836cec2ec389e05f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fbc490232b8c2af30c7f1b0ff0a46781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353498453a515029b610b691a27237ca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea879c44fa8d49836606aa94162b09c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b9b48e1bd3cb14b4c7f2ba3622e64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcaadaf51c7b9dd4c44ceb2f893542785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea9faae0beb243dbf0f2a9898cf1e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b893acbe1a2b3d9ff9fd0dc913972787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974255eff998fe0be4fce2d01593d207788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9d411169e95554a128502ebdc996789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9d29fd4a66b5090cea483fae97b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce69a6a79949c15f80e713dc268432791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a00c37fa91630e9f2de53d4c62def792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f6285e2654b1acba7b10168b5da2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9eb3c4e4fc5664d00430a38ca79b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1115506e694d44094c7c1e67e9c0e68795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ffee45a94b7115a377bb6f4f51f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d35f7e4bbbd83aa25d67a699cb739b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1182ab844c084b988d8ca9d764a7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccde33980322d62dd0c73a89b11f47799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ffa9e05c2eaf5163ed10e8b24e766800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad41634b77c42d8881fd1757076f5a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d263328f0d9f996dbcb486ab428bc4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41cc3b4d3dc21c1804be00f68d4e1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437920dce26716cb83369977bb074e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aabf1f6b06d80cb247ab9434ac746805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e804de50fb0c5fa098b58c77eb656806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448727e0e3782b9280b4e9ce18911e67807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e829d8eeeae86b25377ee517859c75808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9849aa2cc209d87d635084b2686a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc3f8daec1802df13beb40c265720810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed116f717119fef9665a2979cfb861811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca597b00605b081ba81db6a433515812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b64bf9aa1317f21ae1da4856046e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402fffefc14cf10c94b89b414e7d7e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5842d81ff406929d5d48fd1ec1325d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e87ae7f50fa24da9c622902aa5b8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e20d5024d6f6e177085761e5c95f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd982be148465daad899aa07b1b83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb54ccdd3482d1cd1027aa041efff5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7ed0d900bb88ccfc1ea1d8d2243d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479dfbf3c320ce93289163fdfa297d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ac59bed3e84870805f865a1894cc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6feaea34afb3a2cd002fe08f49ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d7b1534c6a3c305b1d5be4742153824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f19df8c34f1335b300dc0d09708a8b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e39b52d3d7b371ec613a4c3a04862826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e000bb2415fe974a9f4bd7376101d4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34286f5c2a75a9db580176c37c0b53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae7d0b76ccef4f5d3b62d95f8e46f4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf5a6fade76ffb2f587e4d5c4e209830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b700b5e3f1a15690e8b966ad1c15831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e606d752da118ece8e550ebf07238f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0e29bb791cabcad89b17243981dc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da647116a0e0a043e9e368bf9a835834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e9283d5abaeec1c37b4a8a1b7afe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b7ba0e10e9944feee10ca3c539013836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9e60fc13b1c37f71df79aef91a72837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e601a806edfffc0937bb2fa45a9aa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94827b5b2431371043365b63350f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeaeef673f0ea97cb94c5041058976840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614282a6425f6e6bd7ef954fe17c352a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3f0f36dc1108cf4b71296557de9e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85200740c2e71b451b4886da88f52b1b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbade92bd7e763cd52f019bae9cab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5e71c3c11ff9527dbbd73c3ff130845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f275a3768ec6af0e1a69f6774103f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58045be641a37e6430e9339052466847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8345ffd42dd6148528ce71a8fe4da0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722478ddc2b0ef0ec2ade8654958bda849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26319a5a66873130819aebcb73fe9416850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded753e68035107cd76aa66a087c794851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45aed2e292524a585755d6509222fd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133afe7bb2064a96a43a0dd24e7ebe7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5af2976cbcc6f6b6e1a72fadd38a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb3e439db7abe2dade59e9b52dd83855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f71d18b9a6435b68512ddcd249812856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898cd8a6b1116e806974f48c7ea926857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea147ff66a1806ad3be35b255a9d1f2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8879a3079a108a517f591f85a859f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572e38ce016e34a9f0b47f485ae71a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b2c2a1fcd57770b16960715f096a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da8433cfb41b2fb02b167bf74635d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9efebd2171dd8f61848a4d2747e2b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f9bfb5db20a23739e39771ebfc46864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06d96117f0c7888f27722d94981b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1433c4c5994afd1df50ed0a7876ea66866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531791da83005ea5270759c4178aebc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cabc926ab66e143027aea93cb69dd8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6e1c527529e63ce2f22803b8c5cb6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1daf4e5cf589a0ba2e2b06621760870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443318665833628ee4425e33eca6472871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5956906c904d2f826931ba93adff07872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3373c2de0dd1f1dc6183b0ce4880ed2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e34eb7c19d191b4e7d660485f3d1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fdf3b9b16efa009641810cc60417f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42290b901e3cb49ca16511fab889c1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218616348bd81485ef688a6651d182877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630ac36a8217874c58c143c13a4b16878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacd00c37205a3cd251332e910eb48879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e313eef8e62a6ab1e8c433628a07ea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1c2aa51ecf7211f3d022fff09b9c0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece362b814b245fe4a386a8746c896882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa1a028810ae1013dfc14dfcea560883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863b15b089bd213a51f6eb1a096bd8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed265d96615888ff6ea769ab67ef59885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d2509d9b3f82a41b93789419a7f7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc948390c7c8dee7c06018ed6552c927887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4341784ef30a6fbb6c6e6ea2a0ac8a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34f970f87e60d666c3584c0e0d3a8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea0e3d49e2aaa473edfd147de6f6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a42c5eb925adc30cb3a17fe9aa87a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e29432f853c0afbbde269fa31a9f0a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f4c5ce1b4005dc82a1192dfcf7e1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc9351e3db31487e44a42b09d4399894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e6ca7888e52d5ab641252c4e39d7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd27442b32f3690233fc67b975bf55896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04f30d12b18ec5857190f295982da897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f04adc82d6b7faf6ab475b81799d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2ab6aef0707e464a2805ab667b2eb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a85be53948e000ba6d1724232e531900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd75d63a5f953fe7d9fd74d22de6c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21826f43744ca18e130abc732fea09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5f4125f12af6c2da37049db79f8d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdea298d7676ba0b4e579e05e9c04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefcef3c528135c345887536108c77b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcea3eb4802386ba9d35325e3570c7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4958e46acb42dc06e95b75b0dd55907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713af7ce4a747751cf8a78d2107d3f94908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d077ed44386891585893b6218d22909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107c8c591446d4534def0ca101c381910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4b7833bdf967b83b2ac47ab4d8a5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eee7c87c89195c6f4bc050db0d22e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd1df7738fa4a6eadae2868413b49913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a15ef2fa97a9db07ed5759865927914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16431ee5a07e05303e4d11d2a25b62915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26a6e75e5a7956424ff7f6f95967f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fb17015ba4f684a5adce00f51a8b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33630c03a5b1523f0acd256b5bc9cef7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada6b623ef41616cf47a6b89d22056919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519970925fb3ad5bb7f2a3f065cecb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15755d9d255b89d0a3fbadde454cb6c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c2126f4542edb610aa837f3255d9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4c5bee82002cdec53daf4ecf07c80923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cba19cbef27a119ec46590d7407bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9f8a6b71b6d0e24b71a46ed3e693c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f54c1baa7ec4b798b807d42f7adf7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144b4103df2f675dd8ebfd31a01ffe927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ec5a160be6473fcadfa0e9d9676d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5fddda7587ce07d853da1f8d41f06929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7965c9c241717a31618b5be1142257930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22342cb57e09ee9f572c619fc5b10f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592d6e450bbbbf42771f306e764dfc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5779d1c82b54892423920cde2c16e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd319aad042a171a625c538c57327934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdb8c02577559c528a9de6fd331265935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f0e8863b7ff39bfe37165852c73a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710cd98aca4ba6377223b8e0be74b6c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc44702720f1bef76054f18594123e4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec41e3e7d0ed0226e56fd3583fdfcd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f656d2ee0683ccf506f043d6045d8a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ecfd226caa45fe97851aafb9e989e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e69f67f401e2f0b41c4bbe3090cc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507ff42db4063f9b921bea66332666943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a71ef0a0184d449d147d0ad966596b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe29b04ab569f5c797c9d52173b956945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80131b00c0994ad726b1441222ec00946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0d3820d55517ddbf7f456fff991b6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161271f3b813e74b123055d75417fe8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b352321b08ebaf0a41e977fc172594949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81331d4887664ab73921969297e1c05950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15201511d4c54462f00d24e19d7f1787951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca60977e65bd146494a41d72a7739f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16167450149b4b11408e30c5ad6ad54953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a738f0b39a8d48092358c3502cfb89954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c9a5b3a587cf509d9840e107c149955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92434211afee60f8429307068e74520956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f23080252de418b2e1d83f278f9988957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cde3f245556a7a877653b9c24ad7a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317321179c02e028f486de04e73081959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035521dddcc6c35e4045d7d469e27665960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a64717bf0458c5bbaec2c5fa6b550961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d202498c75731c85ea37e4c91dbea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64208a0bb0b292002e1d4a8f0aacf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec7a0dc588fd0e67ee8c9537e0973964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef52457812078a565ba7dc5d809b11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a5a1ade6e8e869e98e5fcef332ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c914878817674c750642133b5d6aa9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de615cbf95426f3655119c24e7bb6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc39757a0cd6162e954d4832cf94019969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349b93e0df1085dac3a35fe7685170970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e67a7bcfa81b40690f4c60aa4e92c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b96bccfcdf87833216fbf3f06bd95a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0fe3ed6cc6f0769c940828af4bff1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1eb7607bdf0467f0fe538fb37c07d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe9b8f28c1d73d929e939f9352958975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd297f3a5ab6036472e3b2516a4744976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850518319b313e12a6d00b078802168977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c9e4f8e66c3c1f9b552ba671e6f8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280acc0516bea6363e2f19069408b2f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080b7e9e3d3d814f78c96d12e25881980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ee378c0e6447573959c1a12df938981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0977e2b400f91d8cb03344f5cfd97982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb2b1ad96bc9feb451143e2b7fd19983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26b48e1f76996caa6056e43bcf2c9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c80ace18de037b0f5a29f529c6cd9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090dd2d19f8f3c2e0a82ba031514975986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22ddddc59492891e4bb0c7a052e3a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6fb5a6e38fdb918f0a7ae3c02fbe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465898905a3d5c190e955520d182c217989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6feda05671c98b86d02585af38f59e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0f8e0b67b64a3811dcf41e51377ef991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160134f5788f28e484ab434074f716dd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40694c361e74d8985c86f4727e006541993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfe6fb7d8c469276dab54d3f106e17994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0060e210b07e3e4188936b677cc0a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d660d5be4269c3e9e85aacb43baf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e2dfa38347ae368bd4e985fa35d3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>