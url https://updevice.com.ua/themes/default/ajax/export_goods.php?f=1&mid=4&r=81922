--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8614a3b5576a007f2f526dcae8d40a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc2236a9953222c8b2a3d393ac52242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0816511240953d924f4847d0099c183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462e2a5eebe1da95cfc1548a2e717c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6800e446af0dd78042008a1a27ede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e500622d86028aa3013f3f6c1e9bc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d1f5c340e145878e817005143b157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b015b13cbb584894f5518ccab6708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c946109daa60b174b1bfa133d9bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0767e73be5cfb0f16d0e453aabefd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475222c46e7d6f5c45a45dfb9ada374111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc67df6f23b0ca59c399370d7c824a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b55d5061532c5a4580ebeeda68ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fc9418bf554c03af8c53518ead0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea221033cfd7838ca3cc5045686df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6df4144b6bc5c6b304fded144206016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ecba2d29dbe8f3073070835c37c6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1cd43a5d79f87382fd32b9799ae5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51035141f8b4b20b0472adbe77641219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384002b131b4d10626580f2c5e6a8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdacc0e5fb1d834e6d875e611767021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d047ef956479931c02293caab740a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfd9d1a48c884ba5977fd518d19fa423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f6e314c2c20a17430b78bcc237a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21aae530aa700272db12530dace17f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e170960479a496a5a28ad8d5f93926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f79dbfa71a541717911ea06b585ca127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb137b5eaaf84ae0b5514e22d3e3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70abf26ef00af907f78121050a31f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84fc977539fa508445fdc0f22704230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201db87f17b8205300ea645795d1ccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959a6796ffbacb1ba9c23d89bf3f4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16d0863a5e3af73b59677e8e03a1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3873a9072486895db147b6a69fe9f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c9c62cdfe3f2965591a6fbf7bd7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cfc314a3ea721e9b09a3423d399d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474461f5f7a296b2c3ef1f04b4702a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32291c7182358673468ea65da533a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca625cf28cb7342e6f32ec8abef5aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef679a064c82310c4bcbfbfabf23c1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bda9cf9efdd100c69b805b2da4abe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba8d6b0a0160aaa76860719f2953342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7ce9655143b6b7c564f70469099243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ac474303e1b807af178587004cfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d0cb7330333f01498093ec6ecec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ccf3f0a33c072bf4efa9528c1dba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf569028b8f5b307fd4e54864f7440a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c33f480ae7f2c9010113aab028c7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629559b34c489a9a71751404db1304e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27733ff3443ed850c1e1380885a588950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb09f534763b49c0f090d21330ae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc804e86f336902f2bc4682a49a48e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558f6e187d5149aa2456d8a34d52ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442def7e102355e2889a47f386d0d8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb58e8ad4850c1f97e408e73d45d8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e232a6bf52be5d76a706274d15727956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d3efaea759df6b1ef8325ad2619757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a478b9b7f48f7e336011a41447ba9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9c203affd85b736d426cbe1a5f9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6620c89c95626be1ef357cfc4d75a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2ba8a1f6e33ec04036149f231236361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372cab93f8d74cc4130256eb8a822e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f9ce87a95ade52c5c3c1d416c857663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce27161247fe2cf9dc76a377dc7cb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbc964c91c08c22f14f71503f9b9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e031c73262d3d2566d73849fd4277966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5802e02746293104935cd9be6aa12c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca92245d4c022bc87f3b12b80badd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c8ccc6207b95f284d7c236a3b883569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21a98c7034ac1331f371f00ac97ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a26f98179c36e4a4bda1c672f3a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b9600657963934e34c61f1e04d0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fd0ff4f46691c495f293737ab16973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d94dbd4e68bb4ea3015c7b4e872574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93315d064c51f59c4a760c21c203975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92a00781833cb6ef127b062520d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4e6dc8a78df5853dd49c01d064bab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957ebdf91cdfc516e31eeaa8cfba0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334773ce47adb7cce4ec98b96fe8de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85fb821f7640cab604ef30781b51080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1fb42dcbb28d15ee78bc850d7f4bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebebe4bd65f77b3a2867ab89573a04982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9c3f0a762c289f0ed255346b3fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f4145856cf9924ab92bde25f5ab784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3afe37e6363aae75cd69f3fb9717085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a557b50d3fff1051f076ee9583b43886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d3676c00a0eb5b3ff99e72b9017687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb7143df462ab5fa11f3bf4ce30af788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e670bd3944b50a633cf6bf7953ba489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0d0a517da000d305e64dc0ab362d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64758172f552a674c34374a158d81891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f85bce927292dc48aa3a92ea932b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5181bafc617904c38bc095f82183e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2491326d0ad11f423b3c8846a139594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c3b80d6f87c347976274aad43b2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0bcf46ca941ff771a30ea84e8c61796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780913070faef4a581401e888aaec1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d6b52d06993bfafa672db9060c4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df92a2d852c70a31fe1db0d943879399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b970e7a77419beaa17c9119c7fb37fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70a7b1734e7178f5d59fac5736527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009a669c8e41853044c942cc07ed58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e521a5eb79ec539bab5a8e6ea455103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37bc9b7c97f0da58abf7a1dee6ebe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62cb209576c545a261f7418c54357105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fff84402080e0c41e8439b63c3656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bedaf8ddb4d305658b8243f7e29dde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5fce81bea3c2b8fcb7acc1456004e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c6b0404faabd6637d1ff8ebff421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff7a46372b9bcf5137ba50e5b6b2ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3d5b9ecf13dc8e2a11e7abd7488f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ad0ec43c14e45833a187d17ac159112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624a92307f3fd3624e1586cdf532fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b1f6f91d59fb8c7f58fba729f5841114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ece8714db04eba928cf324d7a8dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf26f3dfa90e86084f26d1821239ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb52a9a045eebfa6ed21efb31cf8e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc00350b5fcde74d6d776f2b4e4fe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246147554f4f74cb9e4e79dcfcb3e51a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2aebe71f05536579652bec3852335120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e45c5f7d72f70925a00f83dad7f1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae4b407a0682b4efb57aad5025aeab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b7e80f7e78230af66b8920b94e6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533abb6806f4f0baabf55f720b38e0e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ed807bf46c506f95ec401bd3d2e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112053cf81775564a4c1c74f2fc4ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29866f8850f47fde9425e5c57e2f8c5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d79737199eb2c029944fe6b852f86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3a9109d4f10a1d890d886bad002b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6194cd960e2cb8b7cdbe0b0d3db82f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c1b6d2d88168f926bd778586a98b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325905c131de4d79280313dbd2ff0c16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d28c584d59862163b9bc3944f807133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38fddc53728bd26d071326f76b240f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca187a1d4fd9217a10b552d0f76cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7cf887bf53e63efe741a88e3cd4b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921230404270577cb698632ac018adbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef374f2e2203be348175d702121c6b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60491d3d4ddd6e4a6e508c75c701342139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b286dcaaa5f40d4dc4f5537cbacce6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ab4af1cfa0282fcf0dc335a7761a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19397325c7ed61d2f1f81ecd024e70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eae4191d89e22529da3c3375fbd4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da6f895fb3cc94133c66a251a7e9fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0eae7f56a9b9980edefbba782bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596d0a22642fb5a0a5d4890034d74b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962108024e91e7d9dbde3668f39ea9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33954214d295ee44c5bf0311aee378148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b3be2e79db7d874baa0ebdbc457ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097009c227432785e768ba36c988603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb903f12accd93b4d0a142f271fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028f5a2b47c9aae223727a88c893b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce90403588502ecac1fe9e099f04490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d3d13bf75bd9bf313a8245d72ed0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c3b9b6f0039c331060e42a50074f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86cce9aeb996f515c543c6b0878e97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886868b7f4f7357da62b6f89a8fba48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e8e28b0b031fe21075e26d22e37eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739981ce4258ead40fd8ca2ef108c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec249e18e6d16d5a0eda8c4288f70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e2230e7fd8ceb322de6873cac830f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabef673481b2d3895b45e7ccc1cb02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf06bbb45e79b070213d3dfd979210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc94dd52fdc1bc20b3f74a730ffcfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6adb05747b45aeb76910635958e8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60811761a6fa39374bb9babdcca34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac900e4c940ac51628017783e83c356167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252b70779813434a8f95ba38d047c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed557a71b9ff35a1f3769db621d86aac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc629d20c746615447b9db4a4369c1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e9b37454469c24033552c8be6cf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae075265f5fd7869e4e60e883b73433172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6bf9b6f7ca401d71396c0dea4f81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048cf24fb2034ba94fd7f393f3394a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f873a4614103e7f1aeb074ccba18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578eb93d983096cb73ef74bc8eaa37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28449f7d428b74532397f74939abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c71a47696eaee5772dbd15b0300e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93272b3f66cfb581d22544ef162334c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a88e753c9faa430a2d71df3dd5466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afcc48f5d02f479a1d19a24a01b9e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80001927be58e300edef5dbbf65629182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51249dd1e06d1f39876ae377dadb62b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58fa522ba2d290084ae3a2463dab2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca7854d5f104f5297ab9ce80c69ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b562100696bfbb389eb3ab428d577186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d9e57bac7d2b26fb9b71081437d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f8e17ec743b96d14082a6ddecfae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906290ad19129ba0dcfa2e9d48ca76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9187a124930016c8e5142644c8a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82f3ed561ed995b8f7d2d2023e97b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137987bb5d72743be017064c680deb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65c716f6fd2c672e421faceb9e29bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434be0a681ef500428b9becf2db6435e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64272a0b4470122c6fec7b347b7467195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359d1e297befa8800485825076b641196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6002ad6c1e9b12b76aabff0756ed59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c5c476d1db41d6781e16a2213b34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37633d8be0cb561eb1f0c15d3cba4153199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96304c237e6b4212183177d94e67ccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db693b0e93e969172eef13b2fa0fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac7356967b4def74874eec31279b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a197a16a7bc4d48199f9a12ace768b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9a96d4312200ba19ba0fea1c8fad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fa812423fae47bb8dca4b1d39c1bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfc4931922f68f2c53c1b1d4bc43d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59e27ab9235beff86fd5d45211756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5d76524fb89a3e11295b846b81dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dcd84a16adab39e3b76679d1aeef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8d84ba8fad86869f28a77931ffdaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce851ce359bdeb6889822e7b9c7cadb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3445b5c1d635bed06b57a3d95d9e99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5ddd88040750c51af9515dc73c61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06252a192c39d8c555263fbc43b103214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b13f7f3b7afa56ab56e8a420479cc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170e6f407a58cf9131e7fecf194261d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59589122ecf7e7483f6f77b11b33c71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee029307b5e2ee3003214ce8d0da54d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3cbf2580bb1ee73a3d326bc6efd40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd309a358b4b1d32ed4243e57d8755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac5a968fcd8e9e238e2f70e3727809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf1a8885b1f233f3bdaf17c1f332a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e06c608d54c9d7a31c5a1a7d29e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5025b36767bc85f670a8232fd8e2ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6858bf970fc1b792029e6ee2438181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ccbd067566e9762821a32d1355942226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932216d19221aa9305c040f9e9017742227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7455a1bcb8c9f7a8a0d206fb76c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5233cafba417d243e8aab6cc7e45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed01db855f6633b41624174c778434230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552466aefb2785c5974a6be4dd36213231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e18a2f41b614c303b6f730e947f21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fd9a53780af50f462530ecf861a84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562155453f26227b56dc2c260cadcbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2f29f4c1974fe4183c766a64e39c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737864237e65ea7faa7bcd278cb7e571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8af99fc4e9dd47f6318fcc1fd1cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060ffb46361f7863c9a0c8edca72df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13454d2ac6b66deeca33ef9c4e3a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c7f7ef4afca9637b6f7ab5f691d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122fa3d91cdb5365790e10d635c2e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01aed39da10259e05490fedb126327242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85ba356a6ae3f332942a474d120a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d631d472553f0d13be67656f2081af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5f516289c7a7bd777d845d4a227a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e162d4cd04c85d5d5982a2e9d766d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8e691cb0ae016c412b032f96c159247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361715b8d2618bfe1024dc3471ad8ce2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5f079ce1d13884c1a1c548d9059d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd44de6cc5764742c2653237faacc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ec7274b03edc84900fa3b16aa784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a08dd72ea2dfdef17b6de66a9d77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b1695fc845a68f26e5dc813e672d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630f1936969ac5c92dfa5fb11eb4f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc31cc370db21e4ef9307d6101c0dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb02d3b38f4b18ffda93e9b84fcf98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b580451c51edcc1ae46a5514282587257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5b6d1de9bebccb8d2f19da645355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e9c74c79b1e2960e0ef6d8169459259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563be8558e5284e1aea8b143708a57a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd89a97e97108f5d675262da4a264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a42cdeae6658a86879bd2fa28c4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe845417577b49e48debecb3d213e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9dddd9d81ffdf07737fdc750527b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9b0edc500c0667735afca7162158265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b478c127178eb443f64ff2d0c9c7e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b9fe1ab14470f254077ea62ff068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb326050e4f6383f0a08984e8799a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130f38ded98184e72df5a561a17262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644019a4f92f8200aa31172cf193850b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e409205fe1e96b59a104309f3d77d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38856ae4c06c27f6d36f1bc474b6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b154aee799672fb0c50bd820963e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa3955f17f7584a551b03c1a0ca4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4d8b963eb457822be762ecbe413c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6704b4c9bb94cf2b307f264203e24f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fa85ab7a74775496b7b16d4e6170b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced9a37a2cb654e4d93a1d87489134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f76d5aa70006ff3dd1196e3aa89e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f897c318ba156ce5eb56f5f8465e7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828a2748e46c8e90eb11f24ca087972281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a64c71c53b922bbc93452246df14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e4d221d403307c9b0b18c9c94c6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fef5a384097f97ddb7e6e7083530b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e71aea38a45587fb2560c917ec052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b072a4437a92ef73677a89e0f57f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4e704367a4a8df4744c976940b0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783227e5da5dc2225a52f58530a7a17d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef6905cea1cb885b4b36b5c90155a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6806256f0f14194371575e16539ae1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e87b8b0e457e6af881879f4f2fc520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449770b74f1fedef446508a9bf8409292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d51363d8bca584cdcea044a16c0821293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f525477bab27cca635658ec70adaf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd4bea37354bfbd2d830077311490295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0d2952abb560047a3ac7ebfc58db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8607a2659b8ad478a6dfa2bba4a7cb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c003c81f336678b4ca02bc70b09c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8fac17ed71050ca2936a883007ff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8925a2e856ff5625e0e867afdac44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbab2d36df67d0142ead32a7c082e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee1170eacc3e993af3f80a12ba81e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37dc827058c2e4c3abd7fba045f847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e77a62e2d398780204ae2c22c3e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775217b5730e77049903400cbb120d0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125f55a2f3a68331341e511075833f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d808450f2c1c6f28d50af99c0a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d33163c1d5f7461a1bca9d1e36157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944fddba31a42be1e0841648335d7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ce68462177a6161faf60bf667ae13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e772d9fb731307cf1b82a1e8cf008f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76ff87fe1c2c6c701f2ea4831fb4bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350e93f99caf16f139565be9baf996313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840e341375da3aae48c0369ac2d8b51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900691bdc2508468cc29b4f4e1f0415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf28c7b279a83c65cad24a1ace73f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b60866e65105671b41e8bf2edc634317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5fe77fa3d2b5dd59c854dd751b30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee129c1bc1b0eeaa3ff2111f7d41ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e79149059612b6730edf17285374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e364d72cd4741d0d3e1deff3ebbcf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a97760203011a63d1d07be27b2f18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4719ca4ffe60b00372cfe6d8c8661b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bcd7680e1087c6bd8473815a08125324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32873a3385ac60db76297c94bc0db58e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9cbc4a55401f055005915820f300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc04a1acbb8e7f4e1feaab44a8a5c29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5dbbcbd1b2cec42b7627a5a9973b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5fbdb0bdb5f483ebaf29982ef0aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17cc9e8f0d78eed9f60235f85aa686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905561250a118c169c6c7c2ebb852a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8e57142337bdd474124d6d220773e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d3614f87047e83c055b49bafc5224333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c887e7e7c3f37db79ee8a78c4460334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180e476aee40fe1078c6873c03b5f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d3a138a67dfb5567c1ff773ae3a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a53b4cf3dd2058be040ebc431353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797324419aa7412bd90d9281c4a7ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dad13115d68b072cb8d4e1fe92f64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8408b7aec2126764e4c59879159bd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2f2ab72843e3e135e9f1275e52d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0110be720c01b5d78dda123d5d98be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9dabd9efb7e88a406e598b65d441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289fc919ab33d3feb04d72a24120b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1388189430738e6b1a84af197c98c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535498e88e3675c5c2b9d65ee6ee2a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed48cb77c795756dc1010bce6e3b4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce54f417f6395be0c0fb6c8dad9cf3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25279e86383a0062e4c818ca83672349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d23adbeb4ed9565fe12b553346983350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269b4fbe925f8354c25ac32cc6ecd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983037345eebd9f0f69d08dd03151e61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c2ff4b78b214ea952bc12d9cb42b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c01e8bb1a44fbaccc8f79e68e11e69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfda733a260265c7c93884fb0054e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122119f7646e18a3ed31b76f9f42ad6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa458461439156a381f955e43ac5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388aa7da592275c7d56b154596ec25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fbb29c48f559621bd988bbc20300359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973cf78e381660f78b1b928dbc5923360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c7c2d2f9febee94ba97df3acee6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093bdb2ebcb272b0217e3a134fc5b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98fdf93ff3b6f21adf742920bc5a83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6a304e1b52f690c4e4e0c405848e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803140bb07f372369c2ac32e18b3dc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08025c481d8071467df5662a9091e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba581e1ca1e8046c52aa679d8cbd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f79d788534278c7f181045daa6299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e04f20fdaf97b84e8affcee571a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416d6b495b467662e433df71fda127370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b1a8a10b7d5d427dd5b518ee6c0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b2abb73901a578ade13a3275a431372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0266e0216751bfec38fdb003805f19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17bb69c258a2099fb0e55b5b2a5fe6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0300aee96e984a2a2ff2e9c70bae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6aed8ee4f9e2106bbe20873ea58f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485647e8ae17e9e2e4fd726dbc8de6aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1306e3427d9ff3a9a6a57ea95615378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70cb4b865aab6fb88489ced18afc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a4f69182b37a41a5590f6b7e530f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d024bf8184cf6874f7810e8a247eb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda46c6c5e6876e387680f947c8d6d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2eff82a8887e1f03ac3a196e9cfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb50ba6574a24c2b5fe5f3ce4198d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8bdc719d5d89e8e3818dbc9d2e18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463202cec743efb2fb4922bc9de3870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff719d39864159eb3dc8565f728175387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb965b777ec3aad67f247b10b9a8eb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e208dbe09d7c60a305544f0644ba60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b63b241c8a388e7cdef33b84b7e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826b4db6ee797b515a33bdcf9cedaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e2f99113b8f0a1dc9c8b4abfcef4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ec654047b30b5b8d776f3b032ee7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d78ac93c7b2c6adaee0531b3916a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106b0d4a8d5e095db4ad41e74ab07a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe430a8251bec5f0140241d29939057396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326c7e67040d9537410a04f06ccd7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc083ccbd1a3e57d19f3f7555834b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e761d330988353fa1ccd7385019493399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1406642a57ceee9d396bbc4102968400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4beb646cc3361f4eabef897723e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba34b90361087c01a327dc38e53fc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27448631a9f8e857b63339a01f0bcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25dbb01a81f9ff8c9b84cb2b6972dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988746d45db24a66da8871f1d048708e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6bebfe93d73be76adeb8615ccf344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc43736d89f88aaa8d1546710e968407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340640d8fe5770e1dfa4b3719d13bb23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e844fb2a1e64fff376356d8245a2f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f5f855f7b908aa1e85e78ad67efd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5f81bd54b792a1ff1ac1cac0dbd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed1946b6b25bf7b44145fb8cbd9d55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90567af114cf6efb8509b9e9972c8a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4a10f918715e02893b2cc1b2025f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a297791fbfe4ab965b6106d116ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6247be7cbb50c69a095f3cc43de5c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b8a716fa1babb54e6df95f9e4976417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e43e7cfc0dc98a753faadcf0b4b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39f0069d1f5155cd558565c80a5fb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8d15fcf7c014b63e7af532b25904420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a406987968ffe91a9754d6811f52f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80c8d2a184517e42b584d1e35c0a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c85288c0363551de298ec8b26076423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0fc7eedb12e2a8cbd987b7c26844424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fdd8ca6ec836a02856f73371c9a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90619da706f19a363d89d12fae2fa47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee47c34403329ae142946b0825220427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba096cf02a25a7a158911d5a7bac39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f9885b3011fc8fdb141a997969e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a741feb9f27d25ce6d4e1fad16eb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a4aa2d0f635511e8c16cae19d916431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939fc47be1fc05ad65ba953783073e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1215c9f330c9f84639f4481a57dfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659915b1b1a7961e559205993b7116a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8342702e2ffea0ec9e1f3e5793dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec53e95927a4eb5b8eafaf9c41bf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a91664d24c489b5057673e672731a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7a8d7e7393cd07fa80ce36b98822438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce3797e8cb6738bf4f5957e6e5a78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cdef8eff77b002ef57c411c94bd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927fba24a953057c69c0be36cc68143441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcacb48594a7dfc9458c41ca5ab7bc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfdeac6771aff78e0c4c60a6b178cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6728eae1f23622f869c4a3ee8fc7c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba53e5974756fed454f0b759e82b47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f932ba2dfccb63fc732a543464544446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331bb04c6e5fb083c5035058699e00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c583bc7a3e51c29ced5932b123fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b46c04c9a3a65127d7b3da66ca95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d25a8d9081d15bcaf08d1e9119ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf0b6950d582267fada70d9610114451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c323558cd0657909c6512a6b58f3930452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882286823a8fbdeb9b562adcf4956ff1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057f1698c502392b00bc9243f25b7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e042a4a593ea08888bfdb9daceae29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c0d86a209d24327119cd777ff609b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0cf758ad6ac45518c6ef10b85406457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e9e47bd52fb35e2ac243a6a78811458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef119179349281901e9416dd0474427459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760e93ddc5239ac9484018c14723d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f88c52ac095f97fd3083fb670c57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e3b8025966c2c857f879a6f23804462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31236309dfaa6c3d9d765700637f57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f500f7d34a05cd85d625720b41753e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e388dbb1418221faf6ebf79c39ffa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996ebeecf3817ae0892a018d779fb12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266291f526f173b080dde10272284b3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ef5787c48f5c977047aa6c826293468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d08217de754e47306bcb25351ba1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e3a86275878c7dbe49e50eec4171470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17450294c901a70bb36651b2c7e8ec7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f243d6a6f49d9e23a4875e0f044a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c5d20fcbc358c52c5e7b9bb2a833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13999d446e3b1d269efd3ee70c61c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6547268dc4e5ee488cca889d539c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121b6b1e66f78c95ebaefd34e50f184476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c1561757bfd5d5649d1a5863a8aed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7411d8ac4ce7379d931d89564891e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a12a24893cdc691a83c932b6669e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0424284e6b6929c3fbe63fa650e4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf4b00459b493bffb046c0d7ade6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d16004d93fe9565d4e4cee137da4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8f9f023c0e3b96376065ba14baeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033ad6360112f541a3f42e194425bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2b2e0e695c7cc7c74ca012961b99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ba5e8acd36141a3c2b6d1f6f9203486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0c78530181a5354d48cb9d582238487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82aadfd50920c27ed6085ed9c3a6ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fa5774fbdbcc0a80b21a0f81f105489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d090e851b467cabf5d9a66b11928490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca382d1be2270382b7d2cb714843b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511de9d20f2ae70e566abb2ec713fc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9493e46facf369e9f5ac8bb2c1ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91170427055b2b697961d5141e5794e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb09b42b53edcf927c360dcb562d8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0add329e8c3dc2860823da34c54899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a884aebbd8795167d7810620f21f549497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c16c8f206c6dfa9a60de022f62010498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6abb6e35724ecf32cab0ae173611c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3589bebe98b5be55e71629935cf725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8307542dc3bbcfdf355581890770501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a113d78b21fa0950e0c65de9fac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e80ee89ce30a07a8485b308d980955503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa4c4a64e6d10e40314f03c58b85d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84bf8f45c081fd6370728802d7eaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca4269794be050d172f24ec5fd54ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc620c07261e054b124239aa5ec2b11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbe7de6645d7234beec661f27c3e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006fb88bde986629eec834018ccc91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e62a222df0595dff5ef842038520510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece44b4dbabdceebf6bcb89c99465e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8a4bb925792f6f2f74985ec7f23c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54be2dc2fc54de6a64e07c74dcad41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940c6c7c98066293f5252dbdc2e0a7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7838dd319f19c043ea24aaaaa48df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4061ec3f24132b6bb6ad416983e34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ba4db3ff1fb8013ea9ec00fc1ff5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d20f7e8576e1139b4cfc0bb4a9ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c80293a5d5293271f34fe13b5451519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e812cf3d8b311196bb04ac7de74c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f8ceb041b55fbe92f77a6887b13a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d7635fbfdc21091d265f9445c534522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83686682fd54a700320505116df1d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d0d4b57373e6e1ba01f8e3a6bb95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09405efca87f11dd304a4a9bc6a9c0e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a39e7bd3ec31653ce211df341efb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5365fc9ca94b5ecce883445a1b715527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965123fe669d898fb91ddf3fff32b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574412eb72fa15e497b9c8742e5bff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53ae9cd7e0801e151c987a73da4d7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667a34702d5897184d5041dd6519d83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8321c10995123b49394a8584d11755532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcdbbb288b997dd1a01f184f4e5b43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517278f248baf072524cc5feba1ba52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ab21412657b00d2681e707863501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f463c25e509a3147823ede964bb14a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532d12c73b8ea429e51fa6956d6e6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3c7795ec9a575166e4a041c4ace0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485da8ddd787a2a03ad4a3324bb46d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7ce259eb129d970446ca97b3dea15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790e3882ea8e4803549305578947e98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a97bfc1ddb50286dcb2b5bdde87ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884089fd5913186f1576e8ebde0886a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fcb7c3cd31ebe177542be39836f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c55ccfad31b56f78410e52dc7002545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475c744a7d58d7f29f729faebc72fd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f25129498c430e57ce0ae7d6e13a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1312d4e69fed4f9ebda1911b2584c2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824789f4678b3589dbe802d386e3ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7f9c4610858fc4b3423c68458e547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a4b8ac1e5d95e135d83ab335d7e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b28345f9cbe230767d4c0d8b3819552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4de5df895c19e6f6ad61d2ab8fb12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a104b81059e6118d0bdef38d2f33c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb05b2400c6ee31ad7a8313227165555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd0b730688ddc6568b928312ffa02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a9f7a10e6de93c94aa177d2244999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e82a86629e92e91fc84aebcd68a81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864e5b3644862b5edb22a4c6198130559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14256271d8b4fd53f006a30abd77ac8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14528a1582814b0aff76785d916c69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5315478acb6be84351eb9bd86e20f81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508e493660cb62ae3e5701ad56b1ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e42e8c95e9f3a0ce94b5ee4a19f97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924761b8a76f005bee05ee8ee947515565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48c0fbc06204133345de508208167566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd93222ca1a7053d90d64cd66d64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f807e3d0e72f0f26e9299d4dc1e97b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145d71f4c8a7241a3a17c4afb54aa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee61900175ec7fdd651cede140eb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c6b0fa1d3c3cd54db67cdd7e49c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf3784aa46ed2e498afe5a20b8b87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b4670e10c5b9b070e3922df11530573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb214870cf30132abcaaf4f424f87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c87a85ee3e77289114de2cb9973143575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444ff45e7834c313592cfc5fdc9c689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb022bd7a5da233eb247c59ea16af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e524140c76d4f713fea5a6a4b708d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c820313b0e4eabd2e19881342c8b3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee40a293272aeca5fc555101457900580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335beb0d845bd27e8a0703a5ca878ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd23b9feef5cd937626d6218ec453582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d1eca79645968fd33f5bbabc4db4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9c7c62140572415438798d701fd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32533c9682b8c430817adf4fe58d93f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b64d178aad620ae5b74dc5b41cec9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ae1bd848aefc80303239b53844f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b6225303a869fcf080ca52516130588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a892b3caf635e085e946f5abdbf7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af747cd2377ad1d3f067a43a2efe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc94ee2eadea408fc5b8d3af615026591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee6665f2c6dce9eb9a73033b89f494592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817cd528559368c4c536d99f319ba4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfee7ec1fbf8387e49c8ac83043dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d0fb125554a17b68a711ff400bea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153c93ca7163780f010e620ed23431596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0acf631b833cbd0e9eb8aea456c863597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2416d4b999e59d8947ce3cf8594ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9353225000da848bcb25c2b83cf84c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493390d334cfb4d92cd343adf69ac8e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317113427224739912028568671fef74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ffa899b56511dcc9315d3f5e7fb20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c410f7c94b8836f9da32389acbd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8908444419459caab3ffd30aca22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f4088e4b042462bf6fcc7b48f688c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f2beea03894abdb42753f2ee838b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f65ca165d7f123c68219aaaf51d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0640c0b18f14d444bbe5bad4b22d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3002f5b65428fc81b671996718bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af887dc47f7519859247ee92288f123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c56460781d82571a7d2306aef65e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7dff4b984dd6faa9cdb7dfa795a94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc3ebff48d916d4b3a63dd5d59c63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb00b3fa397e5d990c39f0071461849614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e720717dcfc4741afcd63fb766f01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e8df4ac07b29483755069b6315d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77825a9f7a18422aa8bb9fd094175ef0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9514d58e4e68b3b2e9e65d65712e9b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291f75c199aaff07d40096c77b3ede619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b7f86f2b108afffbdeae0a56c384620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0f2648b67bc4792d249d9a2320ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f292caba430f0ffc13b53e366cdd22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adff2560c9a2e416b843acc90daf06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4394ae42b1b550bbd1bd26076233fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f791e9925e07a9ba3092708c6ba0858625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa9877c7a62821aed2c4523ae3927626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f532868e6a2a1298f3481ee403791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce348f7f7d832df6b9e3934f41a42a34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c5298c657f5d40f1d1193e149b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bf958ebc973c88b6593ef844ba46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636c58c451caef3f70ddcd3ab121c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05adb8ab84607f9312b1a6a125d85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea190c86c5f8bdc969cd5364f74497633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e172582d4147831a944fa57fdc5dac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0bf1f8661c1e4ad7b317e962a2693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d023e788fd51f771bf71968362f0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff285eacc11d3e44afcfb058ce830c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36bc8e2381be2f73e4295c840bc23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8cc2fe14d210fbcdb6c8b0da1aac5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88daf358a9ed065a94721b960fb5149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cd4a5240ec703451c46d483177c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf4bf35f16bd2592e29496718a82c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6341384e1b98fce662c468bfe5dec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba9847706dfdd22382fc5bb24f687644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73e708ab1c4b16807a51bcb1d77dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0644841cf47a2b3f323054ae1f7a69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b04f720c9aa399d8c1180642a11c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be50d5dbe777d3d639ee17801e16e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389f8f78be5a7a5d51d653c4f9ec77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae5ab374ba0c4b2f9742b5b1900ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bbcbf2d08750d99b2230c106bec7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924f9effcbe1b3b0e81c14e5595ae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04447356a89356a51dc464f30ac3a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbfe9da04aba37a472e281677dfb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd25df5d58d9b845710245b78a0b386655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fc6bb60ea0208655b125c60f150d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f34fe213012c0f864cfca9c0ecc23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27434bfd4f1d1efd08b03e832b3b9531658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232afc3fb7efb73679f9c483eb582cbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d86b100edfe5b87e45dd82887e178660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab84246094a21b0e306fd2d2c3bfdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04aa5426cb0f33c2aad427309b105d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb8eb1e6db7343ccf8453a61f6bdc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919227709e2d378964f4c1afd84de4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3aa49708ac5062d93e0213fa1ea87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985ba24d71e7187811df20594895978666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fd4e81a9889acce9a28b4919e723c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f9edcf7dc6281771d37b09df341c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065cc73b29e88bf34191eb1b0651cdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b9ae323f0d92a7cc45baea9cf8f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2968491bc3b020519bb69c996f644a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb720e6e68ccda84a15c793f4af65a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796512135e7c7e662f6cd8245f9f1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9beba7d9ce84d7b285e31b571ac5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b472954344e324284ea523f95e3851675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee680a66aff62ec893d92f67cef62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24184720cf038042ae15617407f10631677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27ab190202e9f529a611c3543889a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30e0719302e17b272f3ffb58d892a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4984f7e221368dd511851f98ef2fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42679f1d5902cee7e04bb323d9aa25b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ce653118a5434ea47a7e35bbbab07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca8d90c23266884f45ff1e559f327683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e892165fc05a48d7f2c5aae1895445684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d483b9b741726f30922ef857fdc1ec0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f604cbc207af7e6896d94ca32616b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27dc4285f6093a3fb64cf62696c74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836faf6f0015a1e2a3b5c498ab7ddf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef56dc320c19ed2d0106d45d3a5446689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc12f4c3cba2fa6b46c7c9dfedf3ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b482fe4938786307b28a6d043a15a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa483515fc98b09c060cf6a2381f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205407e671136665f8342ec85cb30d23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26f8672d88cd5e4a486f2a42801a6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ae9c8caac37f1aebea576595a747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae63ac4c18faf063c6a770dae91c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc771180faf2b89ea71d887615ba1b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982fb978120abd41f862992ea7f9bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bb4c59608e10a08c4ef00ea48fce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053abe781030a3bc18165fbce6fbc07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313ca675cf7f88de6b24ef0385fd36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45906a3b98574520ca5b1c3f5e95e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95833fc73e9dcba4892e7a778a514c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b567fcaae51408a9e3ef52fcda25f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a2fdb1ac03bead8e3710bb4d0a43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8e3516e3998a5f78e960d90e4681706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449a67ea9fec805fb3b0bfb68adea38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea0d80a26413358517c708ec59e73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4fa549d441f50fb4ce777d813858709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3721ad84f322c8aa615d5a2ff1546f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702dc8dab97dec8ef1758a8b8478bbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8593e487c16869ad13e3787980f7eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fc33250f235952a74b8b6afbd02e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82835fc7cc56b7b49c82487e3d316714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061dc26db9aa6021eb3fd8456ed7e67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad27cd8f5170af328999fbe4c12bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93335d5ca93cfcaf9f85316f4b0362be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf6ba017f32918aa7a1939800181d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84e189f9a3c6d85949d02229b3382719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c4d71683ed3d91822f466a020cb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0438cee3222e35453802cfc071887721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a451c9d36b0d5f9b8514d1a2177d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e581c16de377540c9f1fdd29642a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e395ea14798a34c54db7e9f705a211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c2cc66863b403a9d2b5557acd0034725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab5ae2c4abee53c8f26de522eaa41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e29bdd59caca79b4421d1a18a7e1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e4f47626eb76eea8da1668cfc62b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058169cd760bea2c6fc8f64d20ef693d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81eaeb6e4b43d98fd18f405667d52c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431eed918454208903b330aff909b13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a6f734ea250e623ac1302fc16ab1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64bd1dae5da488bdf99616ac511ed6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdfd771db4988907dfe4b0571a38b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b9c2cbbe09a40014e31deada61b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0907ac3655ef01e895749880b4a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d099b689969c3dacc17ead0d6c87c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0d540faed8105ab5c3ce9f98981f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e1f624e93e37b6a3ecd3d392fb6c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a290989f5ae58e2c62479dae4f739c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a309d5be3fca4e401d27ad699470741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ec4bff58c63286a575aeed65846e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467887955b1f45071656dd1bd249f240743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a667e8d2a83092b08572a59187cb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb03c135f66d56463fbd17e958a6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c3c9e97d82bcc09251047bfaa685a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d636e930b0ce52733e1625d018120747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89aadd8c9577f5486ecfb5663b89c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042bbc6c1ba4929268d818f7e4f2ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3ce8b4568e54d207c35fcedfa77e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f312dab8313e9c9693c3f603cc822f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42e9107a0bf515c9f0c12361e355a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7327370716aab67095efaf01e163d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf341ed3fe690e35ebe6de83b05c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f239293e7133948d6179ed82a2ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b076dcbf3cc7c540396701fd81d7b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4207f23136d50bde34cd1554dbc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130332ffa6c69a5dc331abf6acc3bb23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f92c50bf6ae1513b9a682aeeccbd9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d58d0a8b345a7b59963831417d8024760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512b89883edaf17333663bd5a59642761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fdaff31620d3b379ee91dad371120762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03eb4b55926fb60dee263f80abbc9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0f3653371f8a41b764d765fc7210764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a14e0e4dbbd4e7f44def2a9aefd9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa43edc96d8cb04584b650801682777766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18bad9bd994440234eb1fac42d7cd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d084dcda93b241f610d6c9a3b998f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7ad6e036661b1a1f4531ebff737d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6dd6227bc813754602ecfc9d483dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7b968d66dea71f42f79f367757bf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906aefc18dd4e175e7a5a46552120c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9701ec656031ce8ededc55627416c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54a818972f315fca3696ba1ff741e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd7b7d3e98bae8875b85d1b15557eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52651a4672fcbb3aad4c03fca9980c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689d91dc689ffe3328510795040464777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b25789dd2673df15a33244c737ae0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeb66d525aaa4653bd79755de9d6bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db81199e3ccfc8eb9d2822f6ebd87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc184fb5fe9df8e20649cb359a281a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fbf3d3a27af54ff4c9920fdd64a9b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a164922ab97b5d323e1fd958eeef83783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7400b10e76f764e352ef801f74e78784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dcd99c339e6fb4522e5b69e91f234785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53cd982f3472180db334816e2824f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fea55f3b66cbc4c5e4ba401eeb2c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d27a2e24a8ef6c00fe5ceb5b9c0f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab4a9d4c412b5b8ee04cd6265e2c6d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c559a7bcef7935837d1444cbbe022790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40be8faebcac809d1baa073341b1e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04267641ac140912a65d0754055d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480c667dd86f15d7cfd19b6af69b18793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e1c0757f066dc9e69c33531934a1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf19edf4e11e8b37cc29617a0fe60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446c26b918fbabf4e6f0dc084ed798796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb5de1b74be8ef1a193b5bbedf990797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b62117561b0b68ec6dbad92ccf53c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62879e6f0793b613f03601daa02f353799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea8e8c4cd2821a641342ddfd66e3d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bb83716182fc3699b2acfb803cf8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16cf53ec0fe5b1c5434087936b5f55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb22a957ece8a941290064de8aca65b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6477d7dbd56c29f6c376f626d3a7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364f2613c6ad8d90664e8044ae570b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5de0366206d30aed0f3a17a7a5ea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62588eb716fa33996f747c10574576c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0fbfd0ed0bb90ced554efee50b05808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8563d13d8f76d96347c98786b0b85809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27d00df531f4aebebdb333a5a6408810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa24d7452a8540d0cc13d03e11f2e50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab8194a1758e67bddb536c93403409812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c15a060943d6b1da845d938aef001813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4c1526b99011df4395c458d2e9f3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5694d7fdfae6f9d9577da1cc71721f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412493cd56cfece543c83ecec93fbd7a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6c653cf9a59b403318b3fbbf7f0cf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e624f82ba172694aa2c650dcb10bdda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83019a275e40826e8bc9a5691cdcf3ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f764e7acb8afed6faae841dc438df820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f73b6a537a20d64c8a68355c7701821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ebec5f5042c5e445e0652ecb8966822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a2eb27afa02abe72f7e6f05648aa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c5f2796ed39e5d0bd64f7822ab01c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8da69ea63a77677b97c4dc19d294e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b371e6111cef002f3b8e148e6d57d2d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ec967e0cb7da73ea04d1bd77fb2f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b39542c89449526a8e0cee92fb8b38828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c83ceb937fa32023fac7f4fb77093829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752be999e59fd327d1effb0dc5f07c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284224dd934b3af3eb4a733e5d2a8c8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21858c85ce44095007e5d404dde7f273832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999838084258c7e26aa10a14e967cf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1f991e00e89ac11d6e620d176ff1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c70a7d025a0a425320fae2b846d7c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f884c8b4763d211f61b9547d48a210836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa6db9c66b6c5d5076bee5b0b6b26c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471774e2d190a382b0e47dedb9ad5f79838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d3e7c374317479e9b0b5f10cfb9bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444326bb5d40e39ab5f31de1e742923840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a461e9aaae4c705b340296047bd38841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4fb388d77916d810f102aede98a09842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45d9bf4af88379aa933eb03848555c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2c9b6cf068f556d7c0d9f37e3c47844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c65fbccbdced767e49aeb79aa0fa2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec7f6e5d8e5905b4f0d4817ee19ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973f253d2f0d18ee529c00e4f5e4fc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe144c0e7923314a0019de95024b17a3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9bccc844fe8d3cbed53929f01d18849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483206357bebbb126d137be78b1d621850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a950759d60bc2a5baf41f98cea907851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1bfe09502f0a750e3c54a0b1dc6b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce382cd88ce35d31729cda27fd05ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bd64e76bcf296d8b9a3167720dcae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc585026ef3db41693dee3077f0fecb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a96c7025564047d8cffcfa1ee91b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c946a2c515f3ebde191c554293bdb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b99bcb77f4326bb961a9ab5abb34858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa5bf042d9a90875b6fef9995a1191859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08065c9fa8a2e86e4e594d282512d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d63b3c70eed074c8a29aa68aad228861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd646868346fcd9b649fded8ef9f55862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84104a26509f116fb49cad9fe347d6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de6a5b650063043e11bdbe60754bd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216879b39c8358e14cb4053fe980923865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a2218fb15c276caf08561ba2d8b6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b5fd34a418a54062d8e765efbdd7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad886468eb8f5e6e997d9965f41230868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a61dd16ac94fc6576be69bd5cbbe869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa248ba8989acbb1859ee48f9fee22870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281875a64b33c7ce0c89493b680a9b6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716067a2aad7fbd3b0cb0af80e009e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecb3cf40473ea8c045df5f88223bd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39503eeb1f7badfebe0389b8ab63eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972259109f41852e4021c56050ef8d9d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eac8768bb3cd791e94f011b854f72876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e05dc9436290b85c321b2d50a242877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9c5177934a3888735d7394f1009a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2b5badfbac11cc1a0719c8e798dd7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df624b14aa7bbcf88a722f5525d77e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922edc4723538128dd226ab6ba1613f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb11f8e85ee5fd7bfae652a5c0e5ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d36709d2822b9b50cbd1aa0a12197f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a469a11bc632ddaf4256b5f6e9f63f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc811799b6daa0c4840882212685be3c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12c28efc5ca6e48f80516be7af1b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9fcfd22a296e2bb01acfd9bcf0db4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac1fc23ba18f98ece5ea1fc28bf10888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd55ac1db01106816dd9e2240bb41889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5659ce106e2ba7b32c4a5ace6b28b0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7437e193b284164d99fa2ce137722c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05d0ee45fcb87143dd3cce26608db892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec849134cfdece48fc7970133bd7a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b826601e8ceedbb18a5149cf687b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f76ee0318994dc8686d4b7215dc97895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff522220215d33b54ad8f55d2d71fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763889ad54ec115bb3da8b1d209b7a3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb1145276f7390c6bf5566154c1ce898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346db8ec10a8fca30bd4d221b237164899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457d73934161cb1e6deb58c0964286900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84238c83524155cda8e2ce540077827901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59d1eb14a727b65d2d7f8d118bca87902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22709dbb920effce0aeaba0d806f9a09903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c959958dde35716eabc41835be01fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36874394f07a409ed6621347ead8dde905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee16a1d2cb542356ded2a959189ec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7b89651a3bcde5b0f3f49f6bea90907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41ffa51670dad85d8a43474f53785908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f13bc3872ecede9f981d8d432deb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0055dd7e56b2fd6b105010d987387d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80b403bfa66fe2a613bd6884df687911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559152ff82e70c3a2d15ab28672327912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb26003eb5bdd47240d724546b0190913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f48cbd8271444f68aac19486653d3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e20ae2910fc6bc5fa91b0f2ddbbfa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a788abeb00370d510eb95d3915dc70916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc49e52c135ab7f9bd3c8b0eadf55917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5c4c25d1a043ed278866889df655918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371fbae89a0a88a94dab1f3c5e25d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e1f28a18d51caf15a9a81fef80b67920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b676ef0163d989b1814ab2cf087c3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d182c3be3495ade94f62cba66d2a4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3063a739b5bf21c8a9597f2fcf0dcfc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994137149ac27790a109d2e57711c770924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6597f8cdfe48861cc11367c79a5cc6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d16fd4c6962e6d5236b51bb840cc8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9940e0d72f5b40ace2dd16b7d3e38a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3303d1ead3a0e16832c5104d7ea906928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d9ef1b6a463f8e2c70701119c54ac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c0d79442067ba941f0737606920ac930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef058b1bd614128bfc859053bdd8a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3eba8d7c5e5054baeca860e52b771932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949261be3abee87ef9daf92c0d42e5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb414d8e8181dd6ae33517071544b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d20d4a9465b1a273709ef0351282f6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7cbb62b2059be4e9ed79fd59d1801936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1f2d003efb25dc58edfcffb24393937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b54190aa470d1f059d1f96d050a76938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a97c0d137acf1d6409ba92ba9f56939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecf6126f9968d7a73e95175126c626940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f88af9d72f395083c5a6f4c5a3891941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ea67f200161e26857eba9758b626942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799b93c76b564337a0259e3d1f4eab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3921a66e7989ea435cf2ea73aaa09944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e91913180574bc00b7b260313d5e0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926c389258336af3a31fdf885ffcf2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4867aef5c08f77d0aec63ef62f766947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd275d2d94728d039403db5ddb9380948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e9941b6dfe707aa5d1369e42495a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a6044b21f02be52f84bb67a3b5a6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d909a6640a9cde004d0a26b3ffc2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452f392c243203cbf5be9f81334749952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4c68a896b60ed933277a77f3092e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4828316b7f8b0a46bf6b075b9a15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440edde4e107c5e35c0896d67716ca9e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6fb7923df82af46870ea28b73c13e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbaa0e269b9050322b6312a28caa7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a31aff5eec15a1e7e1e125840328958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5be11429a9fe5c09053136b60f49d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743a150bd8f063a690458707230555960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53d6185a24333caf6716beff5b957961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb726d72d6e80bf585116dc9c4774962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4afe7dd50df8547a73942d3687e4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328e18a3f68ce7342312161db8abcb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17659b2e30620e3a505e2e39a7d63965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fed40d235bfb4afb80a05a552ec8b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f942bbe24a838442045ff055c7075967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318703cba5cb302f37a44801b4cc8d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b69b3c96e29b2b8f2993f2b6d214969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ce2883a6fbf8477cf93edbcf21ec970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf1de2bc9d99909256c66343d1502971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c83cc859457b491649313a4b7a61972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e3b73af3e43257abe442fb7d15d8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e90b5dc9a042d8bb4a672eb39e4b6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe67e08473ea8b828dcde14ec0ec80975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d27bd799353841c044d35a31293ec976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f441f2b3719cb296839c6f00f2950977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eea9b251dccbd3ad26312b0c6d3ee978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8927eb850899d7b49476911430b5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e5a705ada738ad433d61c2e0e83e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f34207ecd5d65d5c5d92be16f051981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a44a7e9a4af33141a2ed0c4f0371982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39897bf552c5deb7815d710a094a6c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb04db54cee0267b18ae422e645e1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8974035aad14d789caaa629b9736985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b8787045081f8b55c5c7e7c22105986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045378ec16fc9a720e36da498b543f4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8a4b26871fdc28d26ec31fe8b159988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd309976226c4dbc18f4cd4885dd4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3acbf7796224e01e68ebc3fd894e30990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0981ee413b67cfbf6a69fb3e3140dc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fee239fc47afa35f36f0255e9863f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710352ba13564ca2f30b97c7973d3a5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcdbe925f1ea5a6ec52a74fcd44605994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96725ad88f3ea912847b57a0aa339aed995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65c20f7d40978f8a0c10d0597b56ad996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a106f1110c488e3a52f2e77cba191a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ab73ccbd438a72d10240e0be45d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3ddda32d7b6df3604b18a325d9a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093082379ff46746251803ffe3255eb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ea77f91e1b3681d2c67a1d044e234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13571f1bac4c6db08c5048448f28825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2098296b6dc99ea58feab53a180bb0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726408b012e0f71384d10d058f2dd687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458059a5a2e64cc6247f18f9a846078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a68afbe8a0f2ca87fe4385aa915249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae218205e429fc6dd1f7cdd29cdea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802f25c79f880d94736196742ebd9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a271a4933065c49352e7699ac14c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b972fbc69d284d52d77f356e02290c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d5bc84aec1b4b9e4776c5cac4a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea565b20208cc34f705a530c4a0be3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25db1180b4eca33397f0a22f192af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40195ee99aec30b9eb5fb8066271f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c953791b05207164eb7ce027f1c0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76e676e3e870f793e5cc655ddc27cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6710b93b9edf64f6f24718a4342a7ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11616cc2dfedb97a4dc2dbf81e632b8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eaa5356212936ec08b3eda75cc94522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a656cafc32da7c79760def7d021723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ea151030df1c45cf4435ff121c3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b10652a0db3cd6deb17a12072ec0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72042e38c9d8f0b24e1f4c017668fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783f8b38d68b3e4f8ca8914c2e2a3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0752e99339ff1528930c8bedb132328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97b7a5a3ba1e13f25be9090ff3ac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e498247bfeeebec93815bef3f5cdef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a018e036dbb3e90b920d0ee2a50132f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515c08c7bc7d518f194828f6616fbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010e55046a932d0bb35e88c0bfc57533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d820ab4402468aa009f933841e44c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b3520ad70b2ac7ccb5a910e3666235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda59c3d61a027fa554daa8c3b00d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887dd6567453ca2f72d1ee7b053dce937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb19a95720c039dbba1e36c293677038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8608cb0802faf54d37c4603a99b1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858359d029bb6c458e8541dc54e4b55940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fee724fa181d11ada6f20bd934e3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b07c7a6243890536a53d0a5f0dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f122ee6d68fa70c83a0d4eb97fcbfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39bea8de0f2d0feaa82463ec3ea1ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ee42ed564b673ab7c12f729c0a1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef21263f5443e0006204ee6a06128d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8bf22ff50e4191d592643e3b14a1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b095ed64393897efeaa9529cafd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3452a600b2114dad55f978647e7169149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8eecc1fbd105e56bdad6c6565327850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf28ab7fcccd83d5e85019af8c83b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eaae87a4d72c4c46e4a644a718a9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13fe040c63b2c22ab1778b3b3be5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e3a5cdf263d319e6763330be5780154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1eeb47e62902de9770f56cf5fb1f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb8acad174346641522bd2aa4b8ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be741674e8f669703fc81f81ce59d8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5beeeb033acea50f7f95516a5769458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221c9b01a03932953bc390e04a141459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07cbb86b8307a001bdcea37f6165c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fa639fad3243ec3c2d5235600909d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461604fea5753ba4f279a8fb104c3d4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e57d41e501de5a231ce2388155696963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305321d659f63fc9d196aaf8bb10b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06e2889448d391fad81aed830b40a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432de4daddf3e5a14c802c855f724bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0735f74e3bd96b2cae0272f1d6742167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf82f68dee23547ccc519181ca135768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a3a15abcd10a42da882c4d771554a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409e3a0c987e3fe2c9bc8e2769914b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898b685fe0fdbde1d534a2342ee47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcbf613ec7c77597d5754cdeecb3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8e9df60762e694ea5043e9afcd5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421f8fe9789e2bda53ba76c95badaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5819f3127c65519b9cfa4fc75d7b58d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1972c31334fa8dc895e024bd6ea35f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140163e833ef0d1564ff0a1c9ae7dde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84122eb1502537d2976a0c4d983cb4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f8b8b1b3d18a53b92e71e45d0b9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625757d2dd9cd4b40a864334cdf87fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0dfe8520d6b9029722f1594b98c4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e867012f8dfc31e967241467129419282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7965606d09107ea30ab0cde64c3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436668513a87d0623b5b6c309f0b45284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43eb318c4df979310428dec7956e7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de5a7800b6803b48e9631c0afe51d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218781df5129ce9b7cf0d298894accd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d038cfc733f568a79762958ff3cec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfea7af806a833e29c50b9891f4c8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390624ba5dad1bd8d1a545afe3a78490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc2d4fe83ecd63dee878e519c2dc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41977d212a299d3cc462af74189df1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55490d2300383e9ef8118c0c0fe8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048913e1e6f10befc7bc0a9b48c67394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0179088336f373aa63836093dd427795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffd295a5fe3f78d9f2abf580ad52f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689328cf688cc6cb29979d9a46f37697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622196bb47a92e3c4d82fc14cb5dfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a819d39ab1c480589f42081bd780199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc168f8fcb76737f9fb4985dd984b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b214e0f78a8c75049898625e0c00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88a4d1e16b942eae1040c3895337b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42153543d66148ab5520b9e39efbe37c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f6884565b4b3a780f606bbfc4f2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8985de16469d01cf1761d3b5e20846105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9699fb17120aedf8c29bec2b09946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea0d8c22330023bece3c63a510f16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e7aa9a31a9addcb9fa36a1084edec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412036382b697c776c7d3fa9b8795b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb41691ea3425b8571d558c642a4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a4d4ebbf6b8b807d6bc8ee884ad63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd12ddad2b9d31722962c3dd671775d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93ea74097f9fbdf5f08fe79b52d49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888dd4d4e284b932bb0c02c5a381d52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be24ff20079c334e87d7b2067b348c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de1fc38062d249aab23344e53e4ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004495abf0e7a3ef72f553fbac85b9e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84a07be3e5a4b1b3f40ec800c3132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29b52f29be9e4539e99dc114217bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9a36bf85f06d1f62da5c700246e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae6be0a71a0a92242fa3c251c1c2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0a1ce4ea38e92f81009b65e22434122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63515f4ef7d548565e3cb20281449c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eff349751d2f5fb9b3b7ab9f50d36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ae0f4e8c51e0ea5441794c85c328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baee751ced27dbfbf13b1e785ae2fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b48b3a4db0c219f210bccd849ae68c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceac40c867b2a2421d3d90be336d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edc1f1e3016d92aabd3e381e83dea7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a2b1569cf8da4fceb00b14d86119130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883242b636d20cfee40ef86aaf3aaa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f037ffd4d4d1bc69124c226c9b71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2658ca37306e2bcc4130f56b5ae7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59d7834822e4469aea048b42810db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b9b439118f40943ca6b7deb2484f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196044275ab9a90a5ee2d1159be330136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299400b7b3c24765bfe87a9111fd28ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b208983f44c88111038abc3fb37c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adba695fdabe3df7cfd7048859fc09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e37c23f2aab589197f0346c07a2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e74bf288a0563dce05b3e6769a06f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052b40cf10509d57ac476a15e09d2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd8529dfcec14e1b08a503e1b4d30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596abcee88a0737bf5da34224421cf8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137742e32b1fa1d58082d32cb3abb0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba3c7e675f4f2416e6cace784efd18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d7223d2b837df707ebfd723e2c19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3cd36a3e842039164c232802c058f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a6781ccb5df0953079728c6b2694149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf84636acb05bbcce78f190484d830b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eabc5f3e7bb20e949f924a078f09e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4691084e865d7472fe35ca82b3d88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02811a88cc3e2fdbd79929a384f0becd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bf042c1eb392653e82bce6f6edc53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700951ce4c936ded7fac4379bdcdd33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056245408d7febeb7c95e3a003bafb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1a38d6b017ae54351e44c9dcf9d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0b5fe0d7cfe9312ebbafd87582b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad76a96cac072586ec55359c67baa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c099957b78ca2bd759f708f662e053c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6ab601c22f354a45901996aae08d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb788abc087f8b27ed86553838e14d7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc432e66049236ea154627089898a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac59de65576f89d8f0106ca2eebf60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71946703040e59545ea6745c565d5b90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682f5f47769abcf2b78f7add21242e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc3bd1f020b6154d8e5b4b08434f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b209f53e33dd99ea310f31b9b16f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03172e2833395c63252b275c9bfee41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ececcaccab3ae526e420f7f43f2774170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64fb2fc8553d0966aa483a8134f74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856837f0075804594c0bf1bc5d7b658172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d4089367ac91501aa6ba55c9531d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7e3f8d0fe28ba1c8b2406cd85260174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4bb11f2940b9a77c3c9410ccdc7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b789f8e255e866486850e90060e08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34f3209cae3ff752dc273f6d7b69f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff028c513bd63fd38a406da452377178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc5d84b2341d1632a9f56e2c4f652179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f305250c21fb824412207876ff098ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cda2001a308d7641c30bad8c9ca15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f882c86b2235180fedf89d0ab9c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a187e0d74638e1f2fa287b788fe75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c576710fed01384181ece83048eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71951a4d0139a6b964fac4d7527fd94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b350acaff5b4d5fc00ad641df85065d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfd0044fc65e257ab39e6873ca08dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218455c840e35dc7b349d80c7f96c539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6905096c31f07f2c85dbe00db7676189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027355b893320f42da3cf42aa06dc499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfc7d84a555272eb0df891e8d869e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9d1982e185743d0ab635532df1648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd69df90c5909e958d1f3758991808193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221ec4503e79c17294589337c1de80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3812f24e02e3f919b334932b3abea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785dd45d8d19d20493da0ceca6c2c71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c25687987739709bb90fb97d5a8dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9ea96f1056db2d5423a5ac4c8040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981860333385c5b844c1f1cf92effa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92a59efd2f3441eb378dca81bdd0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdaa9c7cd24e4387b128d3268e1a02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8acbd9653207e956441af67ff0484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d594a51f5ddd9e5909732a7aecd248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bfff9f5357c04c80902eafef0e83b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ea123057ab4a1bab0d6ab2f403a16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc920a5e3e45738eff72194e87f4be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4989c3d81a67ba131484fe227cd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2af4f66cb285b513ec1b4841912f2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3188fdc72334a5d429206b60e079a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b09950a0cef5fe67ea5d8dd5501f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394abfaefbabadd6c0a0bf4bb5c8de6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7957417807fb0cab630a6256f1b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2db0b996943af25a56ccb245a10c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280a993086fa84baf31548272dcf4bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f455806695a3ee937300543b7ac15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34025116d0b0e3727437a102f0bb150216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f59cbaf0a98736058286956a17f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abf34b3369da81164bd375f870aef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1327636b3073cd7b6a9d9b6a9875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455947c72ea04d3a739046246cb928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f37fb26d98a22b38d515dbf34c166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4d094fc8311c6dd61a92dc0e48b33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6db9f80ee3fad99c1c497f346cb26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b9331818eafbcb166ac8260d4795224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061137ef4dd85424e3dcbf0c114c934b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898d2f7a7ff9471f6fda13541774c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2d496054a1bf191631c41f9c42ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797b788321c3cdf1c8e920d1c1ce551228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a171b6784fcea7ab47ad14c2701c61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea72bd6b30c34d147eeef1e986192230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd51766a338f8231a1f75555d7d51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80027d9c653f1ab90e3f0f274e98b703232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab21f0e2710fb4d6233dfa30418860233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc80dc4e8be5ab59628276b4ed0bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b5227fe4bcd01b3f64663e2cd985235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73031899a8726b9a223d1424f21915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e99a3bb32c935f99748dec6389090237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23765dc2a70a68bd37fdda5fc0ce05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d946606a8fee13d5f7eadbe40aa10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06a24a74c4d6aa6a60757d4fd05ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8a5820d7cc0e59d9a66e28e98f0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eebd54cb68a1a035b5dce7c89d598a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac31507cba9d8301b3af2cac92704243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c259b09e8c7e9ff921cccdf678252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf84dbbaf27a3b9d91494e81eace7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96809dc5260b04863b569bba36ca6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1b7303318dd3d8bb0fd6dd4b9288247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d287db5fb4ac62fbb96bb8875d92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4491fb7089616ea8c96eeb5e1e2cb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eeb1f1d298b1d0caf59cc6aca5963250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c919e1c683598d953f63679dce394251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b4a90e883768efd235a240c30b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc2e1e1d161e3bf36795fd6cba105253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762c131ce3602ae330531ec648d8f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d7d5029e6ab571194d9da7bfa586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2815331a4ff9ca1d0a6357ead281d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c870c5ddea3861e1842da4d2249f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e3c8f0dde68e21fec56edd55e6a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd618151c6335c0cb8a43c1aa1bf9e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990c3383cbe5df9c69c4cc0885c2c0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450aca62cc947125b614c39c84745d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a308a3789af1c9645213b8e0fc02101262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455651c6923cc186c7dbc6fe8b636c63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30488baa2eb1504b498f523a68d4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd117c50eb7a3549f805b3fd436db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12dfccce189d9a70392b27e6072d03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a3c190641c4b562745136edad276267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28b281078fea6c3797c9453a66f821268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5339f577770f902d15cf1275821be3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa3f061ed86c4c3bc4b57553a11860270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662fb41c495af1c987803c732054369271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cdf2ae45397db2bff1a6c8bce3ec0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431bf4cc1f84919ca38c53d2c10807b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a97813abe282986bde90e6f30e29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb297b23f93d6a2ce121d7d34d6fc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c6938d6aca9b97e60e55409eeaba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6a55b0b8488faff958bf1a8cb6365277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5849d0b8c825da17d84fe1e9e0ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f811647cc0519ebab4bb722fee3eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568735639ae81ebe3ea752af779db3c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db396d760eb1e6e236386b491681e94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ebe9c9addfaeac81b2871f6956533282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad886cbf041188bcc99a55b2bd757283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd407703b8958d6ce7f40ec3f790084284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b37939437514211d6e7062f8ba14d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068940de7aad8924975671c61e40da3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1ef01ac561e5d25cfe6fc9a0fd50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012ea9c877e93c0f699bbabc43acda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4945f5c28f22b18e28a1e6928b43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0765a328fa77cdedfac72447f40839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c4c19ff33b6755a6cff84f2784b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edf6b4ca8ec3cad079fa3747d9ef7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a867c1d0cead71b90cd0610c8a2ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f1d833786104d2ffd5382f4d13e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea70a3caa5cf3f1c789da19ec35c13f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aae36de23c0ebdf95cec6d98e4715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341fbd751f3069ec3c61c74414b08ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffee5caf6832fd99d582f94e8058b80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b34c3fda628cf424909993a610f37d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149f046f5d26f92d74c69bb2f72223b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efadc6e19d42b2891d7f4418103677a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29530fedcbeab1768d22c4e952593580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef0a0e99a6a66e2c464952f761fd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d9453cb9db8d8c11e2d6a65b3708304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5797ed31f5189d65b7ba1ce8b4f44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d24855430e1a0dc44b2e2a81e61d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba102e5087879aface9cba3dc0cc1f6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627d1014984827894f7083534875ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1eee2419ce6eafa6025391c2d8a74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30264229eae30a9f9404a972013ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c47bc9c058e55757aa749c253e995311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de7a1ed6711fc6ea85d9d5c5e1783312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc819cd137868aa84d6c0aca838246313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a61aec728aad3440891b9c5164b15d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c523979f4ba51c4b4c0e3208c8c7a80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604b08d7fd88be18884b1fc6fc59c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39239ba2c669012ace66963fd03f25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78586cb2b8182dd876c4ea621e98bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85681c871ef19430a14088919df4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534a4acf17220d99b892a9c8612bd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0885de472ec11316d0aa41470ce239321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7949db84f0837b632850f0126857a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c70b8b47f290b1434ac3b218d0e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf3c88c268b405d586972a56eaf1e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d450d0651b18e86e0188b3a7c051d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1f4671322a303badaa165d792eb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1dcb0c913fe7ddf2c41519a8329e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7e97b300e38c51b5696da5f79a99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29389a2c278bdfb3e664efa07729aa80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55449216bfe75ce8464f088cafc8362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcb19fa9c96622ff9d6437c2d8e85a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90d4bd687fceed5daf29fb5e4813c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e134158282c55b2d6cc9084cf3a91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e04941d4a3651ba7b6ce6d48d418cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6928c0471a0ade886e77c50b1d347335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8c75cf34ca4b6975d77e640d7945336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1131087a198c7b9c52fc8b10b223ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a6c9e1e0362f2c9da8d3ea014bc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5505e7b5293aa91cecc183f133ece339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6ba1c15d9d6b89791514cf671ea88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507060ed523306d3fc5193f7d1eacb94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78f9a25f0b403c24fcdecc4a788bf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467f82cd56128be77f24457d6745f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232faefcd5ade37d56cc35aaf840f27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f39c95a1ea9e69d7f7c8637a92e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21499e40007b111c3144277e5b49efb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567854df31f6f9eb5dd76fd59acdba6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4c96158203ad62d1b35668d8e954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b425f90408b4ef6215a79c9f9cc2d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c38ebfc2d55091b75e2611aa94d532350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b81801e0d89a3685c06bbcaa052bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa6591735fd14440dc079e5dacff46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c886a6df44c96a73abbd0889e374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3a3c05e4865e3698384577eceb2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061add22eeda0cc0a4e1c6b46c528964355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2e1c43a502f602e52d709455d2e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e2c714dcbfb29fcbe50964ab819d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0ecd936b56a13028ee8af5f918a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c7295276be4ed79f213e203fa1eb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ea5c1eeeb7c90e1bb0e8d4c3d4f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c5fba2e2f83b79c169a3f482d0ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596b37a79bb9e2a7678f27c545fab9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141508b463c35a90b837883b9f0eeec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170e92c13a0245b4e024a6fec926e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b3b4cde59e317ba7383813a3247b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58bd657adb77a8966acce6ddd7f0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91a0ac3336fd95f1ca3a8f7fa0ff9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027920feabf465833cae1883f70bc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4220bd9e82ce8eb00771337836890e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8def5a3afbc021f132f82af96051370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119d95550f7046baa079e41ad26a5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8b54da0bb5efd0517ad610d9c402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550dfca58c9743ba68aa6377e8a2bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792a19173634f6529ec021f22745fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a614d76c1e98a075141214840d31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b194d8897815d7305da3eedcab7d9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38acabfdcb9bf91fd283dc5bf2909d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452cd33c06be07f379c8cdf700695f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770da93814740a04c7b0141e12008b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b624a4b814daf853b019abb45eac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764b826279fdff0eea0e78704d5522381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c676011f6f07eef72e8335ce5ac7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628adcade22798422e01c9f829ae0153383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d6a26cd945146a97dd4a8b73c685384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fb10fa631a8915ce43440d915cf09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa603fa2a1e9deb67359d5a84eb7b318386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e10f3281cd0ba053913401da8202387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc1a20735722903b8131c561ddd87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3475d84abc3baa528b694cf16127393389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735cad9cfeebbaa66ec82029f81201390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689764a23a12d2d5e19b2da16664aa7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a28f5649e7301b8876e0cfcd38aa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99e2823911d8b353d5575a1427401393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153517247e95481f9eda9afc0cf2f62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab30ed23c22b5e4795ae0af38b54ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec192e4c0149d1eb0e69ebe4f7c4b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d0d64e9a29748d29823e0d3c62e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885bb24e17e87861eecd682d4e446b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d331508288e92a046d2a8a4b36c0926399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad735bb514b3d002c10964da16fc8aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efbd3601bbab9f8967b1090e48b7ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9a0eb5b94ca66a3d3c253d6e26169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5541a2bb1a5d6237d90e1d853ed7d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c037c3740068d954c6a2295a6e2536404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8a62706f2b53dccfe20d726ddfd69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203aa514a82adf2fda4be8f2b6873f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5abc8ee8a5d5a02c5a70a0e7c9f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede47bd3300b24809693de4c60f93ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72da72af1eb15897ecd41d69cdf1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e02973dfdfa78190f9f0516c00f82c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d4f3b266a35a647a3631c0737a72d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaecb88d3fe611f4ea2d570e7e9a43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1f7d10a1fc58f7027fa2da070f751413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9b7057a57017d730150b28935c234414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351490a2ea6697adc5ff4192490dc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6e2638327fb6ed681731a91e4a2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60217cc4ee85926c4072d9a9cfaa1647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0266e5867fd516d8d56cfd44da658418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad134fc2607b643b10beeecb11f3cfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e26bc646856d5902fb8de121e3734420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261e1b9ce74a9c91fcc6fd479a531a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830f29c4d4227af85560d2921840f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306cfffbf27d5f5d3c417a9abac2434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19cab582d16734996e0c0db24bac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea101a4a25e705f43776403a0321d06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e5fed73f8c0c8a87e297e4cdc363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed993848b811dd9cefaa9edf7026b676427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05673db3a08c7333b19563ddf40180a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f148df737041acde1e3156b6ec5914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c3dad5767168da585aabf34dc50ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1115f5872216f4eaf5496de2ce0f3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020e01df637474b764af70be970e036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45995b40c7cbe6ef21a6780c407824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403127f6bf30cf09b3db191cdb00f096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe1215cb156f185b9aeb98dd75c5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e1f59cb218bc136f36bae1fb3b518436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98621465f8ce433713a5654c37d0bda6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9266996ded38ed810ff280458b3015438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6fffa9d6d12f451d5d3e09bad8bf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ff906e5b67626dba73d828fed956a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87de3d0d86833df4def4e8a557a64e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b47e1771ab792f06620806be3d8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc5599fdae34ed14604c3e15dbc21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197a8e38f3dfd668ceb7e43ae1953d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b30f656d2bf3f17b23e3f7115214ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b58b3b34acdfd273bfb6745038ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52c1038438d3e8a8f115f8da2fb44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826ef4ee5798561555399219ad322a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ec1a1d49905f657c2697b804d7f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaa53658eb9aa74814e02185ecf553450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e809a047479d20bd61303db5b3f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202bf37019cf68e2f277c2a31f07c8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb843e659a551a8092c46c26d5ef93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511c51af9ce6a2fd4fe131f77e9d9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e53fd8d08369137648db4bead904455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26140d2e7989bf190590fb718a4c78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c71ab2ee9ca5bc6cc90573b4d42c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5644e81b60148b0115f90ec77f887a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db340729b59d254f337b622b18aa595459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0416e8f4cb1659098cad55065e1bbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b75e9749b17364e04f42fb03c1fa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff450d1d3aaf09cc96d69cabd2ceb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545e3debc1e2177bfe2474543898ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946a2c9edfcf1270f9a9ab8e64d430464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa340db992ac5e279e7928739b5c85f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052710603d489b67d3152d3e03cbc75e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e086a63453ab098cbd01f7a76fd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4979ad0997c280ec091f1daa9e8c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6baa537afa1f8d4d251918d438030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a835ccb30919605450bbcf4deaa647c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffa5820fd984847e3f67283ab8b6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746154d1e3b30a5b3027ee3d61cc4ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d8619774a1d77e3fcc671f63e3d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98844b3f2baef024bdaa97b2ce2fbe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd22cc02e02aa06227e421020a588f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa49e3ecbab7c4b601187404d1b25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfd5af25fbfc2f58a452be22cb7c32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed4849cbf2d661738c55f63e139bd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ba6583a0055c82beaa57331f4ab5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc603002377952e60135671bb48d6490480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340db4a0fe90e325f031b594e6a28e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6feeb1bf4f3ba35e0d8d01caa3bd50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15a7216b6c38c97ca02dbd1a97b0f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2110b7bf65d1edc974040cffb4c8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9786a1954662f852586e0a769c1e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c0b0d74de537b1ce89e6732713b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce3d9d02fecf28aefc8812edb0c750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f978cf63ab4fee77c170dc621bc6c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63776a97d3a5ad92fe1e8784993ea885489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf470aee0d486c7b5fd034b6459f1fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9ba49d6adba008558ed47ffa8e912491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8958a72810bd4774648a61820e94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4a4b3cbc9e6d8a2fc4237934fe7e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865aa3d7e6ac41d01300ae7d269a57f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fcdd8bb126f6f7509cd05fac34d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f27c3964dcbfc559c57c480be8829496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93903f8e3929e6693d862e77238a7f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad4b7a49e1f1799b3efa8f882bf68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc55ce85d3004581d77a2b80657f0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224164aa145271319631fce9bd96d24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b77219af96ee530a004784eba23d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754961ea52083e58154fb4b84b86a1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a639e69c04dd91f863fa8bb633c7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634695c0266015de9c156466cf5aac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e77faa7e88a21bf8e2bdef54131ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504254ef343d0372f20dbb06823349c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc561be1347936efe1636a4918ea7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d3ba011ccc300a4c594715e1444f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637285681bb56aede8143c0f79d15303509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120b2cb9b365a64c7fa43ade144a91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc92bee78ccd1d86aa70d7a7ba7a1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2711b88bcdf9ea92e488cbcc75e68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ebd510bd2c29f676b0ca27e2cfec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce556ab889cab8ed0a2a9b37d77992514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588106020451fa46e00a8830d15cc5ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e1cbaca6998807bb90b65048c03a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b6626266614e6295696fcd077d9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c2d9f3b465b6482dc91a0ff70d0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02929ebefab2d08a4d5ffcbb1bd7c1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e19dc8b4b86ea0d254f8da7dbb8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a241dbb8409be579b5f08d976e66a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c09c1a46b24b928d9cb20a76bd07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424a8efccb5e87851784604f7bc3fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918e15e723b94c910ff867bda57087c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4ef4d50d6510cda11343462ec7b27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164eafceafa939074e921875fb8200d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951802f30401cdbd27e9e9066333dc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02517c4e0b1aa9e1fad498c0a692bbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455671b385f138571b0f0825f7ce61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd7e64e0b486747cfea4887e37f65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111ff61144eddd8ba235e52ba60f3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65be6911ef6b8008c534ca730f8046b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601ff54cb5c871b6718a5b8ed27dfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba673072e588630da8b210c026f6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c51a472a2dcaa57c42c6166f8a1d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7deea64cf96fc9c81a29c85796bb31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b2960faf405e312761031e4965077537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd27bec0dd163e44754bcac7da1351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8793f8f095ee02afb517e8b5cc55647539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0dcdd54624cc347d4be6c3caf392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3711b37ed800c3d17c5f7ca8dc722541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476e8e01028ef97567dafb04d70a1bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b3912b3af5df75464c10f0902811543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2a8783593e93545a21b40e48dca6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a992c05da24c76930e75e52a9661545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e154bbebfdac6d095202ca11c2e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1c9b4d7fafddd054c2eb9b0cc137547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027cb87e99fe65938c374b0b9cabf7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320353e169fe24757c05a3734aeb141549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e0ae83db8a39240f40807ab5e7903550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5f2c9ff9c2dae8d4a26753d709b3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c676d46277be5164207ba0408e03e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70268e9da43d3076cb6f1d08142c666553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d08ee67113207e06f64243ea26c92d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d993f181c30ecdcf07a7d313ae6f45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb8a03ccd365715f85f135461f949556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79feb4514f3806a9304106561027c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9003e89d3edaffce0afd4e75d5dc60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1d9f1efe97fd232ae91f7227d286559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c62ec46997e51b119aa3896e28c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced701a81e5e74669491e26adf3bc067561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3faa46fe7a95a7e36a282b003a015562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd6a87ffbeb9261d9b8de962dac05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f24a1b5dc9a5541395d285f1d267564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c26c6ac381b83750d8cc456f2e7335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a032adbda33b5674e7ee281fb55ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed288eabfbd1425011de0064344b32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510820f553d2937a5580225ffede99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ed2816f97c2068355c974f81f229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1317ac40b1b760ffbddc0ac58bfde6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a163bbf76471ce222aab657767a5e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f7702fd4097b53050ca5147ee475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b594585f72f72dad8b519ad538cf6af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5919392b0347a0e964ff154d63cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9425461eda2eece85de29af129bb24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07651ce11901c362d700d456d2326b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb0f7e72a71193c1fa504ce9d947d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf41e50b1408ca5b16df8e6bac9fbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9498c3ad26a4d620e78b3f983c4d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd5dc0511e5172f5fa1c1dea365b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1ca5dfe3d93ac77743ca1568e98b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d121edb1f0fc199fd9ecd83be36d2da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac84925d4a79895a82d94b587ebfc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291e65ec0c48e009f7db56f8502bfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8959f8428aafa931d3deb0e66c8ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45af2808bdcc705f89d38f1d925944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3e6882b4b49eee54786ec8d40efa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0d7c9ad05c40fe470f7c79aab9f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ca212fc206d591e463ada221c3d7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08301552b6fae5ad75cba59dcb93a08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a536705403e9e9f07d91d1c6dc08e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1cf8d0f96f722152d72d74a7bd66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea31695e36181ab8b1a6d9efce5064593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e947f9bc15c4b171dfd8bf212ef30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0779921c5a4d3b6b40f5a1f7c67e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b037b45f414e929a252f21a63a4fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4a412e00ca0d4c09a68316b17253597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117fcb8c27aeaf547dc7fb7a6d0b24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b3c17843645d158f1dce54d69341599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31af872705a6d4e28ad040c22388495600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30639900902d8c1cb794b9972314b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21ba253cfcecbc325d2b04411969b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e977d93125fbe1b4f20484fba4d7653603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04e51778c3e47a30695c7d8077f03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f89e40f07dda67737548e1da7e22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f3c7cfe0eef51a40f42bbc3559743606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e726fba49c6c483143067eb085179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49fed79c55526fdb540f6e00b99345608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d4c70828ada3b6c042c4b21aea2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c9b38abc1f4190fdbffda62d951f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6858879d484c93847d02012febad1a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5701e8e4c06363245ec9a4098c0564612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a28020448fc3ac5cc7038a1800de1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c182e928d506ec031ac99839e1fc3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed460011a286968d89ef718f1ffae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c2e0a5744ac2b2fda631ff25441d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c7500df7c302431801cc27dff4dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a79ea1bead938c37924ede754fff65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e6b24b5c4d6ce2aacbf35a591d5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea36a62d1173104e57cef3565b1a438620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e400580b7ae83c817854e3b6607d8e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996599233ca64ad368db88e4a24aa2cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3bae9a64345b577ab7ca1f48dbe51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19893b5eadf4598400bf0ef020767b29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502adda385f3ab0245bc314f51e2f5d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d056d027f79bfff2680f6afbdc683626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059933d93b9b714da9378924b9a824627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4a3282eebe4acaf9eb293ffb6172628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802f6dc997cadfcdbecd5825ccff7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c20abc983757055d1d5d8f5be9b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d730a4d0437209afa0b7b9e9641925631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b074f7309b5d453fa31ebd36753080632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e4698a41c168c14e1ed34019f017c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cebc5571e506cdfb196e12ec7d773b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9112661e7f6bf7c56a31502baf9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bc8a8c7a9bc969a4976464c18d954636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90321ed9e20474a9be6f75cec3c63c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d101d8d1968fbadfbe60376c439c6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b9fc4e3894aa2f04e8e3677fdc158639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96614bea162c27aef18137687b69c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d3e1732ba4ca7c0927f1a908919e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e0067c539a2c501bf89bc20b68af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d7884f4be8b812978135f73654c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed59f0a15afa3e70f728789cf79f5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205ccc464c7220d88188c28111a970645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc9f0595dccc490d653992793808d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b68dc27668b994ccc2c53842319c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a543e58ea606ef922696b89d4a64b6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd596a206083096dbb2a80c2cb70382649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cae08baa4fe90cb50e87d0b97efbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f71ad9ac8cf00ef8951c53fb6845651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54a81b01ea52502890e1b4aae7360a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfcdbc1061d048164a8fa2da077cef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84320edc600ce33a46f430e887990361654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06728ec1d98e3253b9ffa4a65d2f5420655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1964d202e3dfc225199d23e210b08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16b344799b19e96cce9acf9014976657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141dd10d51dae28ebc3ae5bd6d711f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f5fbbec295643680f3ea58398e91f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f5c4fdf7a32a426c37ca99b617e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b463b14ed9e34e86cbb887a9a7a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042946788ab19e604f6c0f5301d9a05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27201c966aca071f388b51bec9845c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07395ec4e2643774a9f209c3349241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e758354982d1b1c73a63f3c76445c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b093b44cf672f586fa5a267a3250666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5c693c0da63f000638f67373d315b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15653a37a59341373583ff9f84ecaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a670be9ef2ab3ead7d70ab363c56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261e54d32159c938659133faaeae5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438c9e7420cd3eb8c2dc5a4f09867d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69499446842f926ff019ebc61b9ff25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17b7e9604ce97b2a3e74fc1bb9fabe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c88d44a5c1379bf0a9dd68bf77539674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35346129450295fb86f2001af7ebf52a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00505d8e7ea0e080adc4c4bd04d14b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f376be5c5f737d80480e43a78b187677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c19b2555d6cbcbad3bf99c6f184ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2888df1924ae01f88c16bc70d8bd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e7ddfaf936f1dc0394ec0484bc1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b0aba760447e5aef4ed58cc9f47a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf959bb6aade5a1e0761c687a65a7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d403533d8497105a14006f8f1634a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb332b20abe10d62f2ed6a9565f45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fa1f83182d5fcae7490d1790e12d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7717afa532ff84a57275d6c2c09ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458dc80107adbbe60f7065a6badffad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4dc64be109c88ed3819aa3402ada4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38a4c50ff7a64faf64eba0f0524f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db68e937390e3b0b0871241b834c59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1931c5dbbfbfcc8dafc0b93a59b67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a201be62145332aa4093086754f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd882b1c7ac6227bdf1b30c830c7ad3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad588807050eac6832dfcf5224ec21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d67c01acd711caf65fefc0d5d3320695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c36b5a062007818ec9d361a36b706696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91398c7fbdab955828be552233e8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc37a7054521f68c1f14f48b302357698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b88f5085e67f8de02e8c65e9aeb2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b47cc92161b9d92ae1ddf4c3c74b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48bd3d8ef71b93f8d313f8c76a3750701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2ba14dde91864850d2d6c3f9e4bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7304d7f38c1b0f02d28fd4f10a277e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ebdfe749994a92c28115ab9bf5853704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bbefb854a8b161ebd0b2e9e74cfe0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f23e808ec7b507b0c4085681d3c7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f03ce80d0fdbbe4c8f4d2475f270a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c8cd6be9efe29fa4821ebf061e8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb05f4fdaf6073ee44fbb648a43f44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad82e70acd3836d0479d68d98c420a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649519d84ab51eb9d58e5cae5b6df2fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d11c8bce72c792641ed7f74d3fcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75916e501e1cec54c1a3656ffa192d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a219a9dc22ded150164a8ab86d8033f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5a2b7143f8e6d10373b57c6b6383715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec24c432217e414adb46a7c884490716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723749767c2ec71ae716685c3a1dcaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1066dc0f5d7f3c6ac1904245ca82e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035bf0a1d3abceeafa59dca80a801d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2717a765e5a71ee577b643fb3baa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c6dbd3c59d1e0264416af3d3ecdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099541c7aad5140deaa74efa141b84b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af530adfc4209c5cc65f445f835893723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993bf83da95bd600b581c0eb389487d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c27900beafb3ef84d6b5de58cc2afb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa75d4350ecf064fcf05402823a68b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce7e049c1db9ab81c67458d25d220727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1ac500e40d59766e44ad875a27df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3de72a0b8f5fb0910091422028f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f6b4f68b50000d6453deaef60f01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127bb7c3f2d4981e6978ed0fc59543731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9e0557fb375e0f227ee01b53e686732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9b3af082160b0c42949967ec1397733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149eeb951040c62ff6c7e4d417d6e07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184074a8791e3b5f84a1cd87b85f73eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f78742758aa60484ad584554deb7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927f2cbcf86b14383d67657f2ed743737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e30bdcac0425758dd627a1d038b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11cf31ac06b04cdefc6bfe0584b918739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a54f91805c27a5a8d0eaab8c2a4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3a671929d698e4f11a29877de5dae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab0dfa8a18d6f49cce35c8ed8b4dc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcd3e5f16a03a9ec2d500dcca5dfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6e1140e19afdda65820a5164167e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a09598793508e1453a3746cd54bb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2649255d9a3fa9d07c3a85a8f8a3d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eedc3c093095b7a62edadc9309c23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09dbf5a85d5a28f490387648d99220748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba39117a0ef9f076e3d20dbd4ec1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13cbb0206b19a0126aa6b8878e7e9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5069314f6f817736c4aa49030398751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86918ba6b6fe323c46f5c4a1ebeaac1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aae41e0f40a10e3d5e47715cc56b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f662c80081b724d565e78b4181f1d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0352092ccabeea6d9f0b527e64835755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2343f76e1b1874d12f67bb672baf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51073933de337eef9cc91b651748ee6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518f7ac97321d28706a1796162da7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87aedfcafcbc97b18093abc2fdcfd9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c68c79e60ed21e2b4dc5cdc950085760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf669e3888bdfe864ca0eeb396fcb08761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302dbe77ba7a9ba1833dc21145474e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd38e1e9a22724b018efe48efe27db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db204b90f1d6113ae82b3115bb9b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8f8d00359c12ef376bd181fef73f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f1e61430ee9f6a2eea2de60c6fc9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65072f1ccb38d73aa892b58792534c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ca568e678c664f70173463dc739f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166a95d789b057c91e9074ff594eba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ccc8639a3d5f53bb58740529d56b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76791cffabfe570ee0911686d7a813cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7302a2bcc634bd71357397d9cc3226772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1189c3291f24b2ecd58a0e88730b8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cbf9689600fd629f626f7d8bc802a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c22e401b68281687357dd92472105a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b564443b89ab2a3d12bfda20afc9be3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe2c84b3b18c26169c502ad445615777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627542b8418f63ba941d5f3999ff9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d41dea67a7cdd6a004ea3ba285ed6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497507321e1967c5c179661789ca0fe7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71533869685b3cce0602e890bfc36c45781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a4345277bea12f4d225100026d97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9fbdf96836b43fd92da2f29488a0a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b77f35f19f516a1201c7cfc785fa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82bcf62417a489f86ff4116d98fc6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebe91dbafcf60e1e30f4d9e614977786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf0a46b492ae893c4acee89a96191787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817fecd23365aef327b315dd823abe9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b38e45660ec3e31c886dd4ea10945789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f205132752f2a0553ea64dc955caf02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8d928d08462f2ccd658693c52f2a1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2671c71a22e0d1ce78d8e1de95304792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6aadf5a8aa3ac96e4c90bb2c7a4d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b95d6b433ac38ec0f1ceb6bb35eb9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551338ee4853f306583856b845cc3e3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e424c1c31cd0fdc7288959939bfc33796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9468cd5581755caf9c7383b0deddc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ae8f5713fd5e25369d7f9c75e0af798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cb58a1b4530445b654c27b74e15ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deabe539afe691abe22657856451d69800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f52ff377ce0967d089c65a2d6a24801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce7affffbdbb00017615353abf010a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162628592a78f79ad845501087fe5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355af6a1dd752db74a28720377e95b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb95e984897fd00ec3e240763d5f7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93481f008f4941af0f9a74c620c97bd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f7dc7b73622220abceec945ce3b9f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1a050c3271c1406330e18d2867c53808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83682c48a13e88f95853fdb6d147397d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d1ce0dabf58da216e26142ddad0e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240724259ddcc244aa36dfe6f35e0e0a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa5f61fbf8934f7dfd7c49e29aea2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5223e181bbb15685bcf98c21573d0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f437ec6904f616903eed4fb130aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e6142e2e81ec822e6ed2e68fcd25815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c79edaadfe6f85e8fea1554fe15a4f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874dfd2c0e6555c291a9688470c007817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b144d3e72e6c6419fa58530eb5759818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d0179279964e30f3230121a46fd5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225d72d2c3947aacd9c814376fc120820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab16f124d26f83f25ef1c0e8f8fa602821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401dfba1c9a82cc34bf55f7164bd79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc1c6c5b2c221449a99fa3d492e9a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e4b2ab736107c4364064e4eebabd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820f48dd2fc88b4b1c40cab128f57d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8ae58fade1d3c5e667a1320ad72b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492255d67c3e9cc7b7c55864641b44e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faed0c4ed5596c441ee28d2b50b924828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a297317ad0041c2bcbdb1f97f3d1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077cd2809b9b53de16f9022f3a620a8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266bf4b81ba556a8911e922b7604cb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d713ea96796924566e0bab5e454f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ce77033a895fd5194866aa0823b6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3cb5fa636200bae5d3c897fd8b81834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec32be786c6b7ca9ecb2c4c27cb7d17835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6807d35939a0dd1ed2871ea5990a8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6b75ee0fd6428745e6fdb788215a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119012c91eb77f8de257be4b62ab9880838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d31f5c88ca52eee9400da96c99f0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf13295a1b81db81610fb9a0af679840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f0fe947cfcd62db2f9ac36c12890841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd4c33ce4d6c751cc7a3027d5f53a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fd73834196b31b3fcb08c3fa3277a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556078baaa1e065d4879ce82ea0703844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e15e2bdeedb75c2d973a2abd0f1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a76c51e3a797f7baf6fbba51c8be846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d59e81b5b1526a272c1b88d33b639b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3615963d96620a1e3e94fd536c6cab5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446a96ae153ce9a530678885de7d52849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea93c59fdbfc5d383fab1ac782baf5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6d2ef7e70672b96631f68dd8fcc0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a885232c4eb04790f1cc469727f7ee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2c3087582aa50f7d89e7ff98a78a8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad63f8c72dd8b9ba7d5236a242fcfa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e411be700e98aa07b08d26410f45855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae550bb127ced5eef7d64f62796b661856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d44509cc13ce208d069e5adcca452857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757fb9a6788444ba69ba6fb2b44db76858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516783298b84201e9c782380fb28bbf7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3746fe37c180f447efadb59974ca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f48e857c12708bd01ec6edb661b8b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f8fa7010d1e7c5b485b5a92950af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d10c898b5b88d3b50d411095fcea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920676e35af67490bf50e999aac87c1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df71f8034892adef1d035148eabd9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c0a32a0581078645e20b456a2f01f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062f117f04bff575833a7c86aa58515867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36ebc2ce218d234c72f77d5345b56868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897841383c50dacf6494672e6894fd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e16310b37ec4b0191ec4bfc67a18f7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4ff751c1bf11e6de5a74d12a2441871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada57e4e3ed94a92e7f0e01df867bcf872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39641a94694ff6ac7c2c7bcdffdb65b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c08109e9bffa71218e58b9c2654b8a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d5391b6b0447d7cea7c0150f20f26875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49562fe66d7146590b7ffe07ca7c9d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba28258681bdf59af0ec356ef4f0b1f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679938f2c56f9e9469eb28166f4842e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0da3893f611f067a5bc74c2d7752879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bcf919973ca18e40c105a8285ceba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800e94891e91a5510d712cd35e75e9d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399912c70e1951358bcc65163bf6dc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc6df457dbb19580b190d5f15ed22b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396857c2ca25f38eae01444bc155088884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745a7c36a34d7d7a1408130006e80d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1474b29f2157f3804c35882ab576d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b7dc0d53fbe5bf68af9c9b1548f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20fcdfb4d501c1c06a1ff4ebcac7cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ef8a67b84953b8a4c9b90ef5ed1a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a43bcda6da9f44e5e69f35a2cd02f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78d18257b4080b3d3675b2d1e5f54891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c0cc6ed637b5c2123395698d3c489892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dbc3f83f4734e3a7163622052bc63893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26ff8a03575c18e37da0b79a6884f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed274295db0edeecbda40883ee590895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3be4d1dd2fff84a6f7c29d76665b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d4910e2b4d723ae72ef5790648b9d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8364d8e894157015d8820e29275f4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608165bed662a0dd98487b8efb7f3b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c8a6400a73ab5b272ad5d537793ad900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab604ffb52645cdb57f912ef7d803d3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e6318f17322efd19b318548197686902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc573caa793adc14899d4e15c3fcd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5afa3cdcc720c5211f4a014243b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9525275ffc3dfd3fdc3657a3f35c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f507ec60b1ceda0e5083693a89e50906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e52d54ca413f2e4049d99572bd3d0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bf80a6081754ca28bfb06a60238df908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52576aec20f07ce1f841426316a8ecd9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee8a15a51ae477df0ba74fd7cec280910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d19a64491e25c1dcfe38f637736a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656e64df4a78411b205e28bb657fe2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622d3b64c65ef2570425de1bee2c26f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac8a4d1c4cc51315545b02644a227914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f948394f3c6f6da56eaf80016bdb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dec0a3c6c8d54b9dcec53529bdb56916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e89d01ee555bb995905310bc3c511917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91e3d5b112c3da489c4ea546755f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490da4c08187d1de19ada009e66853919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa595f55a05a8308f18f73b86eba9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799f8c4854a911e53272fcfc8bbf5a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652bab4941ba0c3d7c2e7840ea3ca71922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd7e12b50489a6469361bcccdd6d9b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b171502ae7d5e7eac3e4bdf9f3021924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848455c300e7920a2f640628f960db4e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c18cb211377ca93ddc491660d9b8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81766bbf5483afa46f7dbdc1a4ea9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023473c9a08152778a40e56cecbe2ba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f15a5f6bd99e0900a9c82ca9800e2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1386e2f2ae6901adef24cd9f32b3da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf02bdeeacb5b70a32846eb008e3c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e4c35148cfc64c1fd50d46fab0a5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd503e2b8e321e8f6f3b295a340fa5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686128374802f63d6896ad0f193c3e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790e42a8e20abffa7c308fa1d888d3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9312970737ba75a4eb887df5cf1ca1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64696d4a98781e132dc20739fa2f8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cea0a2dd9ddc47d9cba5ceb8021e6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082c97f8f4eff41c9a3843f3129eed939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a86f2262f9e14cc48d3cbb2a8fa5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cb80eba4bf29d390b5a74b04eefda941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9729cf41053a98d403d3cc97795126b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b8d3fa4ec338d6792531ba321be0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904fdf0b83fdd2dc99dc43ad93b4a7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb205025ec073d7f2986b0b5ab656b66945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102dd6b79f2127b25e3cb4b1e2b1685946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f878daaabd6b94a36f391a90cbf1d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7ecb428332363c581a8be0088e0a6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae67f8a39b01f17f5a85e18628bfa8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d889455401cebaace7ea1d58c0aad7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10deb1cec096910ab522f6ead0b6bd5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de054d0779d93dea02ca052094501e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a63217fb43b34b11e6bcb5ab118e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270dc90d67065669c8db277e2b9d4fc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9fe6cf72e3e8b8dc6850f88cb278d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04862bacd040aaa6e3ea8a6dfd8826ff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aef6c032b109f805aa41d6ed251ac2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87efe74c37ece1c0900537892da45fb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f8f3f00c56dd0aefe30cbd075d21959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96923793c0a26ac2aca65634ed2678b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c42a59031b673010f97df7a91a737961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd099f050e1c539878e19708bb7396962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b675479be2d08cf2742cbcf2c3161963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd2c19a9e858ef4e706834bd256a96964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a41f3d996cc2f6019c882ab5aef3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53352ecd876261a308f891bb6f9ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587deeab6c9dd7e8140a52e1de41e01e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc610ce54d7829ceaf9a0105283566d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532012723d8ea408e90b30af2f7f086969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d510310f66dc5a5731d625efab8ba0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e532026ca585080ebe82038774d15971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eed4292e69afcbf1ff312544e37d4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241280079e9773458dba5db2980fd93973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa6d30b65e226f66c6eb281487f750974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ee4b12aa579fdfc7d6b8672787df0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e45cfe21291082ff9cbf0d83efcf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb8e37c27c9b0f1e1e15831e6e939977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c9aaac51c5797ba15c0cdecbef0c1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03879f186bebb4f93034f08544170c8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e2043c44fd767174b0170f184a02980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a096cf3f5112aa6f5e15903275f5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f12b6a26bc84b8be434df5f9cf65982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac4cee09b92b26730932f051ed65a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f24dcb5379029aab707f6972a33a8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388b37cb2f4b6f1f007888b1407d1a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f22d4cd89f6bfd64ca17ee328a74986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9521d4d968c27d347a3254dfed3d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2a91938564fd89ac93c120700e03988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d989368d20a38aaa7a79e939bc39989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd631879b0df7fad54c483ac3d00b6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4498c2a3dc316e58679840277786991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b1bad80a84f51e867f19263b23fad992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f502916dc4a77a5c385bc2283609b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8369df35b5ce5a87cd51d8afef22c3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7697005a13c74b50e468594049d4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610396ec34bd8a8265ba677816d41cb0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a558aa7e5c48f8727a78367c2a39e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>