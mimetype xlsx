--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e624cb492f07c59ae48859777a57751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496ca06f5d2881b02c201d139f1a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d117ed10520b4ef600460b3b99853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80becba254424ebed07c44a129eb91bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf156a70024959114680a99e98f3bdd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3ed86e67d7385e97436b61d200a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b727a043655567f6d8b0a8ef42ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929bd8a6c75f4e7a2177586898d3f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd0f07ab5dca9c9900e5dfdbaeea89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814d6c46243611b9787a3317e27bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ac5fc15f77d05b48271784d3af4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271187691a81682171a613d534b33112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96d2ddcd956a834ee203fe46c0fed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe878c9f9df0760e168c4667c1d3d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa1a1991ef385562eb587f1fb71ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b740d4c614f942ae411512328a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8729ab8a77b5d1267711a101b87217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184bfab714f0cbb9afed649a5a2c7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47c08acb3ba2feae4df2ecf4dbdbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b217ba119269894efe0d1a74bac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027685fc1eee3aa3d709a950808dd78621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad14f3740dd271e0c9195ab71394822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644442243647dd77f773e8b50724fb1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f63fc815e3edd7935ed2b56af05224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e52df07f9228ca16114354279481825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8c51081b4e5b08f322cc94e9d70126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b9d78c067563b7d0167a38c775ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159b256719bd9e898203cd644f245428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eef30ba971c85028783a1fbc045a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ce82c539fbdb636f7f8b73df409d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe44397f6f6fe2500dce5ed2bff7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a98b0358f30330f92d63bf8e9085132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf5bf81b431aab326005f5936f48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07bba19698a67e55d6cd2ddcad23a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d270b9d1f9b70058cb70d71438368a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f04bce17a15c69e1d8fdee9fd9f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5c2dde14aa0b0d8109b17598341d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a62dea8170d028ed26387c167a9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec72f05cd9c759bb2d9ec8931dd4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260863b5e7f5b69588f063da3ed665f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d568f63c00c2b996beac291b6ee4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4cc60705443996e58cec3338048f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057d1830fa0ed07317736ef64a05e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee20c8a4521588a8d87081414993e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854648efa66956a5d6881e4598fe74545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f8b8e6d0787490a7751f0cd9019c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b5ce1119d4203687f9a77ee82d8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e32af3fe6e91e06ff95093af8844948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f474e846aee699590e241b6570ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad285cb4acf27974f07ac1b9ccd96250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d06d60f53c5cec331374bb49baf1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe34b3c547f87f59c4b50192983de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab8541d19f3757ee54dfd780a58d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850476e0411871d8200ce25d578c451154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42a816489624560f0b4281f55607f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884acf97aee94d510dbb3a8419178dac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2655e6007fbf40259fd6a8364108757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740425b7f6bca52d42594600ec7c8f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1173fcb8b760cd5a6e38877c01a8cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7c61495be12b0d8f3ca1882f862960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df5f6f3e07eb8bbb069ca4c25f6a9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce9a638d53772238376926efdba5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e524ce00368606fe1b04247d84a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ae78ef107deec19eb3bdcdc9fbc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf0dfb08a292d3ffce8a09146127465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3084bd3d164c30e0451246c4955cf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67154895f198226dcba9cbc9c998a13a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d0af0f3219148364d157cd934cd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def237c2904f0cf386e49b71ac5398b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356b85448183bc37ec7ee9c5eb4e19c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e67c153ea95ea8a95d5744ba3d8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fb2c55aec0bfe17802993a9e640572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db4abf241233b206226675e480ca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce619fb907e0994f5d007dd3ed9e6ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f748a0eea10292f9881a159a302f7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35666adcdef5d7dcdb338c7fbecf3e9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff48f5efe797d8e8111274d11233577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462c8aec8a7f61ce2f673d4e25a8d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c828432edd7a6f48e6c0641653e13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644a45de9584932e8e9a93c1d0805880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b865e47f97627981242b606388c23b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788180143f594fea31ddb719b6cd3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d4e30fc58aeddcd82a78c3c21fc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333401df9028677a88123724de687d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa06cdcc5c69dcc51ec6c2c37b57f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e027660950c225cf76110a47b1c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089868edde8ebd4d7880c7f767db2b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d5775f655ea33333bcf03772801788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b847419b14b91e854d4c48fde49cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03cd3ebd2f276e860a63d583e5d64990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56683a208308875e1c2d56ab53087c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cec0fa8c183bc6ddf6a8260a1679192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0978c69c77445692444a03ef4dada93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a899ce7a045be57938ab8bdec33f9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c2bf133a8a779cee30f214fec4d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0feaf697b7ac6d95532ec3205b8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9eb4aaeb1085da520ac1e5800d31297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a701a6f51bd2230fd0b419b6416d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e514f67cce9f0374df0c83524ff6bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1579ea124d4d8f3adcc4fa08f2a813100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5ff346a29fd9e8fcc093ca96cccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd08de36b46c7e138b87ea4be1222102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72227ed43f3f92f33d1876369d682655103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244395a4c7687ad63524f7289409222d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155e84151d9071ab0721f6abcec065105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99550ae91d72d5fa9adc4de72ecf9f0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a257e065a7b7d9caf9fd93297da84ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16509d535f5b65914dec675060951c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b803ae5c873b5cd57853886268413109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98661e5d4ef72a7bbadc50fa7e97099110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a359cab90e472a96b74a2b30127e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc52cab2860f52febbb08444ef1dc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cd2fbfe5496f8224f4fdaed87f1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39cb90399b5b5620a1e525753e38a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342a6f6d7e0b111f5c2427b9284590115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fe6ca31daa6eb1f624221362ddf75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a718838f356c38847a19241a2290ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa82ae4e5494f9c78035cc56702c7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d635006ad7bd09c1faff6a300d64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f771f147151c12358ba4468dac42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d431b950afedcbad585f880493ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a58ed5acfb8c591facff5aefa93b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3d97a0d69d36222b9956bb028be8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b071ae04babe644d3d03bf0c0d0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a953e2d4b84f70c8f7cd0ee3e6c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1147272a393f055e356f57c2a65df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8b936b6742265b961189ffc588101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11894b31952e69e9c835beaeb70541128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d374b0dd466399afc4ecdb6d954124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de0bbbca1ea9d7db3104001b90c7a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdcc09d15c44330bb52c1b24246e96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a71b12d5311464130ebf997755a23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed743bef5eb22a99774a0486869a2546133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4aa21a80d4522339e4ab797324f05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cc64a79ba2a4178baeec266b9132135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5155d329f065383df0664bb411dc61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48198c21e1c6a4d40e100d7d254294b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25422313433ddfd84bf2f01db1d38461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71172c16efd06d27bf1bcabd919d77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54649dae0f53e8ae375ba028dde6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281654876d32f766d8feb6fc4533be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10096575acdbb5dc7c5c299870e997142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a55b034b7f05733dfcfe70da84cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c37533ce10ec8e24239482e1dca51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2bf87759ea952ad686bd855720a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842125cb1ff8ae5e5e9304a962a9ff8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366f927cb79cefd3675e3efcd4e58c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a4187ab1731c3a902ede275f1a71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2128ab618b3531430e453995baf899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367a89912043fea54651fd6e64f245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346005f2df9cdd0e4ace8415c69d8ad1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419dc30e03e3b272063b6673cf793b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1264e0363b86ba9a1ce418a73c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da144b9b56b5366c80ff64a89a738c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ec10692c0a58283a7e1224f982ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006002942f8349aa56d81fc9fdf07451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad7b643236158f5415798b34ae90a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992239d72b41cfc948b5d5d9f973e87d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50192e08a811b5ed5e124e42e8ef8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f53a0dde878e128acbcd0af04c9e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9aa5460f8f5900169bd6e5c8cd8e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce31cd949ea83ac368340bff6366a97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac0a3b012bbd136ed2e51e444f785163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae2e725fa9a703f29cfca44d9457f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3a285f56f522baf7be103ea42ffa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2add1e802c136f5d96131180a618aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475936ad543a9ce5ea0cc617835ad58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36ec87d293e69fbcf43cf4fde926e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fe52f70a842727f71138c9743f918169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1caee772e2beac9eb237c8dbe9276170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7337e2c7d1e87284650b83fc5a3b70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d29e6db8a885e0e05cc0528e3881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a92a1eed70d665ed495974273e6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92281a26e843bc24928f98e91f48e498174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f737cdbbed9515dabb8352c20685175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637bc8fdf56bc548fb6ecacc1d1b5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320e9a27bc615b8b9a74343baa2256177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6805e3cc72a735a226dfbd200fb8f7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d204adb81d3fd1763e1ac106846c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae0290de3fd0883c8ea0f24b798fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac70ecb5e109565a89a342c80faca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658277e594d4488f91b53389a43aad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de71811f1f3b83a7ece5a1049437d78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28c53989d042da3a9df42d63dd27e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8991975d2eb441d1504330d5ee3a88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e010c3e51bc337e43fb4339844250c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dee954498ceae2f328c9541ebd076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43e60dae4e1c08a6dfd3547e69bc26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb6a1b2b6cba0fe1ad322125b80fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a8a719857a8adc0c12fd3d5cce09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0230eed0353416ffc0cc3793249f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c72a9834991a4719eb1eab3fcb8bb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5295e23b80298c2281c60dfb417b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057dadeadcd88b49c2ebdfec40aa3d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099567bf0d16728a514e099919a4dc8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da542f7ec9c756e99c4de16db89b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0947c96178a928f276635a4c13977197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3304dbe482469c791e415531e7454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a5070bd9b30e285e5123d80240e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e5952d5fd8dc2025f66300e6af84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525a099e4db045978bc88246229723201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d92c4b3c5728c2c3449cb149bd9f0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc2f33591f72247c41c6d45bc330b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848744d996356d5dbf8161de1e7a8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb7d995c192390495f1a520610433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d0cc8eb4f42980dd3bd4078e9da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449489922a3f0f51677e4b2e4395062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1bcd4dd51d0ec883398aa3d5cc668208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802c4b8ebcd1e8ae3c59774d3e640f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a112887d158a30c8c8405050254c856210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5339598ae88793b40286c395116f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d04d5fa674f031b21734d4409027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80c89f985c150422f8e3c88155aaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca197fb613a9bd8b6cefee14601fa8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2865488645c1aa86ae8b0db63ccc73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dcb282be685ca088c1aae2c74c070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b44a32c6090d046ee0dbec21e78c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23696f3a425369893d05244aa6309fd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ad01238c789bbf6c00adba624a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68acbbf4d8a0d240eead60576e6928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578cdb826dbe7c89f38ad92ee3c8e13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f6f9b7ab519c3b911a9f0cc2ced1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5364fa866a04aa43c1841a347677af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490964d7618e37ec26c3cdac4447a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec7598a6a2f78b2b0c8b283b2372b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec14ea64a2620b0d5fd2762e98d88c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159316ba10979fd4dab0aac3f9757c0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af71ded84acffcc73d8f159165f10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba4e2a291863af2cc1e8f0e61626a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f623aac8bedefa717098c558aa789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d02c4ec097680a12fe41415b567278231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26fa2e6e3dbb5d8ebd9f338bb471f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde57aeb54735acdee95be04dcd4f8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305792bfbac47a9089e262e19ed4d6d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d7ff6ee2cfd4d86f7406bd7ae614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497a95283cf5c9d535cf1bbad3a89ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9793d42014a053d84702f57dd2b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53be4ee87c6a534ef856c1ae0a9bd6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d1dba1cb607cc888c08ef97e9699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7cb0d97ae26c41f82e6d3d1ad8191240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f838b5cd5e91a8716e264b0063575241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212d788e5be179d82e0491ce452609242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68943805910bd1468994b365832a865243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b56addcbac698003b250662dfad4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002e3ad8e1cd58df66360da49019da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b6fc323fa03baba23d3149495fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20af507dcb5730970867f48cfc4767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d5730a3821897bb0df380d2beaeeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102045e6ad8a0293287951a15e5604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf82677533e43ec7c1f8d5da19aa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6e7720c7ea7adf999ec17aecbdb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd091a6ea540c0d53671cf62630114e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a68d29f6bece7830859812a7dec87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c26a2ea24fd45ecd11591e66322e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2390dc6efd2fd3341e50befcd7f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5384c1ed96667fc78226b3c620af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6909fac5f237069f0e16fd200260ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b1450e008f868497626f71e6fdc7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5b5a0da73e6d203730bb3c7fe342e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcbb3b9ce8430dd215fe75caf0d25f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303c08b01f20f4a4d2c6bf103fd6d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90cb347a1746cbe90ca12bcd2cfdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddbd24f180bf4b0f689ef7bdfd7545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8bf7883023c63c65abddacd4d5849264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a058819376a5c86c10d31d570bbeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7db88357657cefe3afbf91b784a6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40f3f3bd38302c9fc28a43a506cc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fb2d1d6a8c28bd6109dd29972eed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af980850a86c285dcefb89b33b19c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17d37a6e02404e8d429acc1e9b49a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb19302e48a59f46fe74f8d1437dc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22466ebc4453d2e471e21fd1fc9d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df470e66e2a24da35cd49314e1d39e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2ff9211a6427bd3d8c1b1371944f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb200deb3492779f9acc6f7d1d4fe15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdad58100ff932def3184013ac5a3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42362c0126a6c053e70b7458133a06a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090cc482e46004f29b705e511c3199278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c84467804ca7567f4ad782a1d63f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3d11de37fbdec4382efa8aade026c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d11da36a85739b44e4d91c1e5690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ed003a6ccdcc586eb176ad3e82a54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397064a47a611b3fac15cd08947dd41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312c40224ff8e77d0e40c576eeb04d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc1c96f41263e39eaa799a86370769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55588a9dcd920b1090ad3de1f3b3a8d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6f76ac9d160bf3b4317643a105b20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4708a1f3303e8f9093922f9e24766288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de7b7f641937eceb2982013fe3f972289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859539f8be6660181fb3709bf22ef2c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7d2d2f0efcc438aa3e1b3d3d07f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd133baddfbda6e3cc81b57ee6c9bd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94cfcd72e055b53edfebb0dc3903e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2d9844edde8796cba90227fd07ff6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78fa4149494373a82538ed7cc70ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077789ca958552edb933150b195d5cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c667876c4acf4f76119e48718c164b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff109e7154c4f724581dc6d05dfaf27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbc0adfb00fc88ba20ebb49eb5129299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790316330743d8e345fdb98c20dd2778300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d208fecf4b68fc0fc330a3d5e0ea466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03c38e0dc87bf186e2210d47bcdde2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d083b755fed0f79b03af944f9b06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d81ff9b0777a2d0a11506759839072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c10746bdad87b058c3b582d61b34b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576739c3db420ab39fec522951f4b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010233577d3cb3ff8217aef102178e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679325837e565f450420af40471a13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5c2ff2335e399db6f0507aac3361309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ab9ece23c91d53279fd11cd96671e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37acb9f033d0e4151d929a7fb08abe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57224f2c4bbd656ba8203c5e87e8989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fe29c90487364eb268757fc42b3f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459311a06295901a4f000271219470314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070fb3ff7d5c31e2deacf3698820d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0817b6ea4a3ece7c9ac41027708cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2da7375616a5e37e9ea9b6d9fcf0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4546b739d21a3f5d5e627de07cd70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563bea2b9471ce889c996871b407c68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53698f02d173f9ed5b6705e4c78720f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d56a82139dc030558437bd126634a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf2bb698a07810072d4c0a8a2c1a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e94fb1eed6a4cfbd5f4dae93e525323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b231c0718a3328a8e80b541f214252324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1a2a5213cbffa462a6cf8763a762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b1f200f5318145f11b6b5ce3b8c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f24342c1d33ea27bb2f5425c15a5a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355e00485a71c66586ad008b06088c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d4a3f6dbd38f1b612e39d320bc10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e73d00bc721ea047ae77158c878e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe58fd463c446a76cfbc934a05614f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b841c942286b67cb0aa25180f80d7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b4578eb78f1e68d2ddaa055463319333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406047e6c6f08a227bcfe49109cb4df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8cacebfa20d0a99f57cf82761744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670fe010b3113f7cec3307480aca9da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f74e7eade3afd11994ef7117930ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97df0e32b838e8746009f11617580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31bd9d9b5248970e3501c8ae83178339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec443c87284f6479c1ce85e27c0772e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa8d8ac6b35cf2061f22016efd0c8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b8265ce3663e512cb3b14fc10ced6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6db9c2f6c33bf8621f6bc4af40aef9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe457e8497d13818ff5bff2df4339b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819646bd8df6ca0788f93528baa0e116345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc71342c677f5a5d435c8a39b2d97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f3f2c69e81ed9cc21d8814712796347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396d139220f52bb11922304e0978e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969d6b1a611a0c8f82833196261d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b8613a79e6e152a82a196dc32cb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370e8be14034b9aa6585a092126555351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e407174485543e646f34be26aea60cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a512667321eb84df15475e046275ce3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f689aea16606e72675745a48d8a9c41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c370ce87763553379c09a35e95c169355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cdfa8674543fb255ca3c60f6f9f7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14047a90160f52c088e6700514b8b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7e76ebc8ef385ca36d3a6323993d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60bcd63dc2be3d9efa169c703c3c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9342339a8aaf2c6b5de2147cf11249360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f79313f67e54d1065ee6fdebac4ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704436be6acccd6a3c35b4de6a772b40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b8656ed9f7d1644974b3a8774200d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b66137c301c15e2ca6768b4ae1273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f9fe41b90ef76659b90e893538b6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32a8fc93650ece6f10333d18a83e72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7361ab168d714d4e0a5297359c83c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69d37181f35496cd97f26693b1784d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069a31951727f779068f432ea8ff97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2b180bf5a8ea24662e9181b128e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8fd081b62b4e9cd07c92c2b9be48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ebe4443f9c0d2e4b57543a99d24ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eda4a61ff66d9a4063b6d382a7d04e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee062f7f7eb4328f7a04446e61011f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c25771e7fadec58fe9f28dff389677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829cc764ac76d34d79167796a24ca56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4dd175cf5e912d49e32e43086cd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2106a7364decea605ca1b3fb5e4a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de75366c2bececbd07491bed7f8483379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc743b86de727247d6b98cb27a118380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb4c5e28492060daa13e624cfe9f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b9387521d61a08be08d2030840dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099224d97598b721f43fe05b1abbf34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a57f0a90cfdfe42e9cc307399c36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36313ac0820dd8fd65feaada947cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa088ed3b3eb3e1b3b1459e58bcf334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787257dc467bd814b39939975f68a4c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5be41c26605a489195d879cac86e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db852575bb1ea42b6688637361a328389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc8aac94b52fa792131db197b461b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ad73681e93e361e1153c0a792733391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4646d838ee88d73cc94440924f290c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3700c6ac5aa47efa0ae05b99d971393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0dce4cc7c5413093f08148760b324394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b405e9ad951536664742b8d0868645395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efc7a8f2ffaf9966f468f75f9a357396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe16c9861fa586b361b860dd7b374e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d7ba2c69794a32257e66cbfc987b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96ec1444f552dca66c6647e8dc1f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50943511feb35a284272ae1996cfd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ae4fe3c6ecb1d68ad1bac7a0856f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797e8376eecbb19d6c88cc3b7e0a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3365d9b8bab37b577980dcfb2853403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f780a2e9fd8edf638be931d6141a76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61854eb089634552bbda84bdd0cb803f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca40bd22c4fbe3a53d5b0b1472127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792df07e2570809bb3deaeb587c9319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05331003a0737f4e8b20111f400e06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78bda931b138733b7c3102003de46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebdca3117cd0f11e122de03f91c2d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b756167b842decd89b6d45b7fa9372e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb165492cc2a92e16175d87969158412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda00c87dd81ab94dfcf09a7f9e32d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69274bdea2c8e5bc63e7ea598f1b60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842946e3efb5c3a873e4afd2d9de77e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483dbd462e3c8700a1487706beb5d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f327a00ce971d08cc67d0bfb44ac79a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc2249ff16ef3cc1a6db60a04ce86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e087216f8b5fa96cdd652b047469a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3db9c205b718fa257489288ac4f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa8eb4777e4acb01090789246f44d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5589bd1dbd5b31ff9b9dbb02378f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af012d3d940f03aa868d5d399e0b58aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003029afccd58c724afd3b72a38972f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161a36414ac0ca5829ee47c9b82b85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5d54c365a469b5c660cb41dc81ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cee45d574536730318fc12f5f1db6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a2e4354ab63a0dd0ca9ee4959b5d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed23a810214b48991b775585c59de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df44849c04aee1087b40bb743432c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b3d72b05dfcb4b2c0097edb740e47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4abb67a53e45d0cd8d0011ccb5621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652955ec79ccd32c960eb5c671be439433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fc94a12f06495d814a7f318a068d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084f83df807776f8f588204998a0a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69031801c864e201f7070ff7e5f00f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533785367eb26b44e679fc5dfd06191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70980952631a714dfb2b715b27054d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b6f74d365d51d936ea79e8cfae2d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eecd5b32c5973b11213d65a4cc27ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d84cdf529e5938d09a13a8991ba7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b6aab974dcb1fb6e1c07398f5a0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82908285b71bb94fbe3b94d353c4d36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afca55ac31c8a0d4a5aff62bd0a8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c81a58d2ae09da0bbb3afdd32124445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b2408d17560b8f31b53cb3d71635446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb2459740f5cfff4052a64005b241447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a6348f36bdb86d99f9b84293baa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb285dd96b099b42529c9cc531f5e17b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83c1b2895e55a55bd0d531b8d97b6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449fa9f2070d949971bd32c06dea94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae942d2d7e9ca90f760fd9bd286e67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c12f7e85220f77fa85e9d303e3509f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc19c9572071def813d16a8ed087af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359a0c5300b37d64ee5aa4fa933c00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17d14ac85024df15bb2b82e222c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914798a8f8592e03f00a400e623810a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c27c87438713d5566f21040f4844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24040cbfb9794453cbfcdc64703cb7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a779990dab0a214b7b6ef351f5d13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408de7515ff86447f84099090203513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b110361051783d305723eb37fe6d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108457b5d2184743b00c354d69e01ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005df0a06c94953e03288306137ec5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ee1bdfb4f1f656e8b9f4b0ef10896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3c1b4bc20ac391a37b552f4220e0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d35c05f5e370c80566ea615cf48fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8534e028f9e671c22c9bebab7eea6e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42e5a856329f0022b46ea63cbd1acf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605068c6ead5c5498252987ff670637470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8535655bc306d8d19f79bb5ecc7e29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0670c56a6d2a1f295ad9a6c0dd0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070631bb8d24702c32eefe1d01697918473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749aa82fe6dfd7c672e42dc3783d2f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80622ea187b1bbd498a7c5ad96a5aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ca688b9449949ca369eeb6d7cf36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47384f2098a10837a6807c22ed8d766477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ca452afefe9098d4b84c6b0e0b44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2aad823112b81b07f975ed218b52d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e687f5c4c93631727ad74d1a0a31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806afbc5f9c6af272f67d85cdbec2a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2706f9ea0c14a7f976351cb376709482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a4908c881bc33ba0c0ca76960fb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b4c11d8dc12585d4f7ebe4cb1778484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a2445fe7bfb0389e3b1ec5b91b8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905ade847e858aa36e3424a4db8925486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba065b26d2ab3333bef741a26fb5c68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491de5ffe682690fd24509103e1da8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb62802b02622d1ec2d3b95a2935f5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50506ecb95232ddf463eb29d0ae186e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd0801aa3618838e31aa3a3d3618d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc85655bffe0e664eea2de5420df4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f56e7345ac6beba9b14db19045a8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cc9637d93d7fe71a34e9147b41414494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a83d34ae66fab44805dadd20922b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27f08978b1e7f7d0d30ac8a4be818e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de2295be6044d0ecb01c3e76d889a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c776c0a3217567fa14dadbf0ded2a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da3b496cdc4c2ac63909efd8a60965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e3dee63bf0a7c5194070fab8a993500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b834e2bd4edd77f3fe6b58948a08f8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddaa0d0f0feb0c1417d09957722544502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f11eb1124ade4712736bfb6d7b59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bc53c81f0c7adde2ebe99fc982622504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5ce0e42d4a6699479bb04991f389b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938e9333fce25a881127151eb3cb009506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6433a3e0e60df8e1d8f491e3d91144507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f765a0642666edd9dd6e928610c5c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ee59495fae07e9c5e28bbb233110509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c3f5d147b640bfde40a2cb2a6c84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41eb8d48309a61ccdcba775b709be4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5805f261a9ea400f8810373bbe753512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2b10cd2bd53f58b31b4a1a7eb435513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a778b0dc8a066bacdc865cbabe833d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f465dd78703074419a9d80b85b32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efa57ec180c1a971d024c8446ce73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3f83579ffc962c421a5ed25dfe2b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eed20c6589b1b8d9aef9b1e0e23ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad1471a0dc440663947a56de208cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2093bb622a49ace3fefdc3dc5a9d40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eaa218eb8fef04b9d80ab19d3bede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4ad586fd339306ae04b5d77a695e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3dcc1f8c0b2f33be6fd234f46bdab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faebb3a30bd5c8282455bf709d13f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d016a4bc563178aee23f195c35871e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1cff842f935844ad612baa4ede2ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba46dbbad98ff16432e083243dda08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99926cdd245947bf13845267c335719528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f785b76e73ee0bfa046f562c0a7ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e8747fc2dbc5d1667f46eebb2290530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263d5538bd124ff73ed46a9863b1b9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ac1f51b79e829f5631ac9214299a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e95b52752c0dd00afcac2074c0321f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad777ea12baeddce858c68ee771271f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d8a4f02ef925304fdabaedbc95554535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c3f707e1952f101022893eb35b9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86dd5a2562c9ea197c8cc1585c4cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8558646409362b48b48c183e25f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ce788ac8330bffbeaa539e51d108539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6cc33ed8e1bb2d5f25b5053d4f54d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772e9ff3b032fca680933c52842d022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c16d4de53e3a7a20ef873ac1dfa547542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603ed2cfd0f91ab2f5f53ed1bf8ef7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f66fa347a1402e7c8a5bee8b8f7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dfed06b3f4c63e5225fcd9ed949f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7b4ef678e40fd3fc1010f9068946546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a4ac6810fe8c901e64b52101b6bc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8633e912f18d2fae8cc4ac4a1b143548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5badd53419ddbfdd75e4fc0d8de4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e685607edc5e62a026ade6ba7cb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae0cfd77093f926ca58f0d8e86b3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365612f1a2e62e2f6d9e7eff535aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a74ebaba1ec0f8e54de8408f212b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20fd03dee8b2a30e2c0feecbcfe0b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86565bf8e6cdd2a6a67aced8c69dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47585a677d0ff4f8958bfa8d4e7624556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c5765bc685e20e95b5b7c271bd17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c1185ff56ac5b6fc19c8899d27b12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19605fb5b7b35f4964eba6dbae17ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce33cdac27135b6d8ac6f158169235560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a7906a1de52ac4319d7bc60994622561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ce1eb5696a4f4f425c6e9ad877b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9be02b55cf718ab60bd7210ebb0aae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f8ca539c154382ab599c3eaed3ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ba37c8f8a0535bc44a05bd8e2248565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc898b60481db56624bbb1c24eb1b664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe64669059874b50ce98296860bd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22469045438e8e941b98bf6cc7e39e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540531ca24f11092b4de5ed2de967e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bc45f5af1db90db3fcf5df88a3a8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44dfba7bf693d145d397a7552d16f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0de2b16db0d65ab7c68fa4d2c6575572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a3a27d6c68216c800379e69a2116573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593571a15175a42eb5af008ab82346574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2493be80862a2f918a3f45a17443fd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1ba008fef734e782867f1d3897fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f94276357846c26e6ffc59ef9806d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b51f1f730ceada90926c2ff2ad84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62001dab2df86189479c234e055e70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c539f8810100fbeeb46c811c18f17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303bf8aa5d289c3a2a111af62aef60e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ca6bd9002308842e09078d12e583b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85f0d67251622dfc9ef271a1bbb20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c9b3fd6dd7e499234ab7693d02c7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883ca42cb6fcee952d5df50563ff87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3eb00e31dd76e07fd0de2663e060586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8245ac4c58276a9a3570b7eb121cf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd902aa65fef91e8dda6e0da9a45b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35348ad8121731aa9cea72a1a884156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a216b01e72a3e2d3448d37fd90a5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de57a3d9a5a2e36f97c9d9ad7ab61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563852cf3d993dcbd453e0ca443251592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb165d0c3ed847bf15c27427815ab1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb03de3ae68740908a173cd82c47fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b86aa8b107b8946b4c8722c5be906595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c218f565792f87c12df219fab18783596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab0a7a2588ef78245c011dc605d08c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05faec88ee05477bb15b7b14a85b5bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3b19732127db667712be6a610b14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955124b46ddfb497322cc210fd59dafb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1dfa87d14ed45be0fdeffdab9118601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765723da1e94f920d18ee119b4e4e42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304bc5a44c744754039d9a04fdedde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abce4f2867445abecba71f83bf1f846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccff01ddab8e5fa88b317e209c4d36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be76c9c071937ee76b5f121cee9d9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c628eb6961242b0e762bfc15452206607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e549bffe0099b4b884a8b34e9435b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0538ccde0614714d497b29d0268050609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a362c9478c5bdd85c9af2b74f58ad0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24eaf85ae050373ca0d49d73e66def611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e518e7ea4bbf7048ab86b09fefbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904042fc0071e9e92e69f302115588613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc8345feb5a97f4e67c18f1ac9446f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d8c87283bae1282c6ebb738ee135615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ce5dce5c85b1a933dd9bc30df79e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1cc88857bf2a0d8acbb24d029a46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efebf65041af91780d28c0239b177c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e48e89878e9c257b9d318840ca8ca5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93c8163adeb8a52966c508429e5290620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59ed57b772c97fa85847452ac5e483621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23d39890f5504c38dbb99bee3c7af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f166527a2ebc7ba417b584a6e173623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c469d6226ea1c5d51e4049a9f4e4d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067da9da4862e8f93149d3e3b11922c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1656ab2a41e02c58fa67daefb3de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06435f17b8531ca527ad4639377150d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a64f93c35013b5ce4d55667aec73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc1e180a4f6510dee3c5b54d6b3d87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f559430d41ca04f95b11adee7a554630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c4ebc019ee404b2c8c977bc4b7d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386fded46d13e3f8c10fe59b3b91a33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3615cbcb181eebd491b76b326a82ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d74d26a43651a6a11e2b4c7726ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec31efc0c1345d321916ef5370771635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3773c881f90db790ec6ee19f00cf8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e713fbf42cbf8cec781d99380834637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c641ca7739726ea6dd8165f10367fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612bc6dc9baf55946d0d1b68b055cba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5bf98a93fb83d596fa2200b71dc1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb92512adf32ce4595573865747bf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e76c4eb8c98e681a5095a615ba396642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5058123f691c28baf2f0c264ef0ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc8ed413dbe312d6ca476c98e2582644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9333fc3c81c77763828bdd86c4e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fdb3104b14e404ff6669c8be7ef41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8fde6c5384962ef1df12f502cbd66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19a59f8cfb8ab1f00b5c9cccd099d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb2f83b310ceb98a8966ec704dadfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628129abbb16768f7472775745f34b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8c8202701d7696262af6787a6ae5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d228ee6a3299d2c073124f5b6e5ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f92da3613cc0a802711a416def0ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b37bd2243cf8f02a9803f47dc94a3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2daf5797cbebef5704fc7fc9ef76e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c32e732af75d1c3ef4dceb36e81e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217e808430369ce8acb0ab1e739a41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528763802ed6e09406d5c560f2e06f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8d830791bb1235d17d502b5aeca4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281c2bd60ae6822618e21a1f62c7890660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b5b3743275506bca1659642e262f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415bc421a39b7f81299528affc1cb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61542421f98f39020192ef6bde584663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfc722eb3e45511ce63283e01ff1c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79394b0845ea4d495db5c8685acbaf76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0484958aff552b73601810901fdc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54cdb4452d27320b91fe6149f993b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914543035d15d37e11e23f0dae6626e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34da477eae3461e3e05debc2dbda3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d9ff0a535482a50f59817f3b1132670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba0218dbfe6524322dc17a8975692671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575b0b8b588054f6457bec40ea4f17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e6fc12770c31f794b92108aa58aac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded8ce8ea23c3ab3ac97551437b41c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbed00dc1ad580ee4196ccf4a070e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8775ed614e59edb0714e4f750d7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16cf156aed0dcc1532095d701e25e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da76d78fb80f12390b1e44f5bcb6e7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea0efc881ab6f41c22547d1918588679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60f3066cf7649946c4ddb4ceddaef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f564e9ab64ce806b02d3729a2f65fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ca608a1fc47664dca7914c692706682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633633c7e082e4a4848392595f0461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23e108b9c56b124c69f583166dae3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910f0c23734c9be9f04e272f5537e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358d2f3e3f8a7126318e8d56b8e51b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7acb032e0217c8f76f90a32a3eca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e15148796ca78e57fb134668ef1ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4dc91caa181f2624a0caa06334569689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72872c1bb8c4852751e10ba21f06ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412908361e8bafa470b58bbee2b43e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66720917e5121b8ea8eb0608f5ba31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b59cdd62cf9e169eb86ed05b711a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084dd766d849f6ee8bd27bd4b96d9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee484ecade6854b2cd1c716e56b330b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db35fa11b86025d7e1e269cf4068ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b1f239b3f91cc9025b5bf1d58383697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec50ad99e3a698c2e1a53c18d201c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffe6c9ba1af3676154a050912623d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd8adbbf60f65719c597f43f3f46a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c063a4e552de407a083f20e572be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8fa49733456da31e4a789e02ccac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e8f1c2360e69e034836f512f95dcc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d8578f72e7e1cb957adebf449aebf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabfa82cc9cfd9aa4cb78b707645c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c14b032e69f8a336b213d65449315706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7164908ae28a472817421c77934c07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853fb1629b77aff6501309fb0da160708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b728fd4367f95a4be419a68a9192a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39064ee13b2a63fb886bc65db12c07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635fbe8ca8b2b4c2cb7eb4c08132f9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d693d3fe184eae3948d5101237603712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e7edcba15850111548b6c6d6bf5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f86a996909d1ca2d0bd9ed41833d17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4fa4a6297f23c184b244447dd04d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d7adbf172b025ed6b5b50debae15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83125f742fe1e092c4bb8c652bae2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ca3c21c660313208096da515d93e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350ea356bbf7dac36bf1e609c396c6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e9170b28d538fe7bba3d3a8e8123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce37a627b7ecda79d07a50c21bfd0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503e5f9ff06352389fc5e55848e600722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3b151df7f161a3944913df8ad08ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb2239c8389c3a85614409da9c668724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff883f0d542a3ef60fe5fc9643ddea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690851c5f098712eb88620a55c6a79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7cbd59773047425ece1aad494b01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504c44f2025d34cc615d8f51ee479f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c764accb5610d0c66f62086b322f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc71aa65335dc701262d13fc09efc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc64f744811613b2f563b3627285742731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae09687ad4b6af67790bae21d0e347732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b9744c2bdf445ef4bc04ecd987b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f492853cdd28e311585b124587cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108814e362acf323cd6ffa107d0a00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e19c0cc93696852a882164240b7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f987a463255d65a75d1e417f496f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771caa802aa600dd7c6eb9b762f4277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877acc98c05e99ab19fb39cf9649a58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787bbcd9df4a045de8e9b612f8cb760740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724f61616a8dbd22b806c3b4b2a9de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c61162ba423d7264a86aabff292b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5efad30e6ea8d5408ca4d581b7f96e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b34863fe326679ddd9d09a62e20fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360a0490956669f328a267fc55596f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdec2ada18ce3986d8092d1809f771746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3048cc256fa11b9c166f5405f5c5c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b5b8e1255af8dc50fbad2b7af835748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f40966750d204b6fffa03a487d91a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd09e9320ca407e06835a52359e7c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2df13bb4b7677f24b58e77833e039751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52872134a7c15097939292884d1a80f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8586abed0f74443c37336095022ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c396f99fce8b4c79e1b5bb8413fbf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a238f4b017c1ea1b2f638e583019a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750214a071b0d57e7c4df566e8620cd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766e6492076bc015283219f60c1a49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad9d57f0e0f52268b0e014951ee18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621469507fc1523af76df29fa941f5ce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3227badda86405afd6c4e51c1a2d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b22732272dec04a0bbcd8e5ccb0d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcc64a6957e6870398b761e75da740762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e16bf807582708546f9e5194cddb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acb49cf1bd8874eed4690c93487886764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a315211aa971f33f331a05bc2d0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099230c41b0d638b76713c4e57d8dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8024c0d65ee77e1c70e4237e9537767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c6e951597754f42366bfac3d7bd4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde15a915661354dc91983c7cdd09e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a8d6e57b43d5ff002ff4fdbb21c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80936987a5b03bb40db7d1fc9c605771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d5acd1d638e8b32fe131b986e864772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e257452de23d607620159d6f722623773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d6601c74e35c8fece61a19539b3c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5fd7417faf6cf181829f87ebf04fe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b49da59f1a0216341960f06cc2eec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d273d4ec2f26bbae124d0b58bee3e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553536f31701b4ff53242b432536db05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc4b7c482648509625ffd87a4c9a4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deea02ee50a1ad987d359aa406e1f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2208679612bd45fb59941b1a19f66781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3dfe858978dd8499ff79e8c663eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97599d1c09a45f435a64c878c45daadd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869655711bd010fd9ceff520503ea2d9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba245836999a35b85adef32ed34ac18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d10109bc1383e7f432821a723c4d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c54cd13183ff077e8fa8d87777bf3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e833030c6c63fc9072b3d27370180788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404533489cb4a63f33328cba9e65868789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51f41d9e6ab137c7f598d16f24b5e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14feb3a113a624b47321ca80181a79a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd037a328d6a50b4823ef64176ee453792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3a5f18bdf8dc40be961d5353d89d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba342b830d94d1c7c640de4b63cd53c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cf6f210b76c9048fe5fa5547888bf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f5f1e512b7f56a08053628c63461796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7443f1c035dc405c4afb838c4faf59797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089923adf0a7a72329f77e115498471798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f236a0356e884edebdf377c0a63e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8daf44c9ec2bc4fa76d694632314bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b3390ab225a92acf6d2b00b875b97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0bb3115dbdd0f45ab2b1fa1c9c892802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd4d57a235f963d8d5932038d62dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101cb68be41f9b436702bb048465269804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727350fbae74faf5f8437fc6a8768eb6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3527173e03c34bf8fe96724cfe0e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce637d37623f2c805d608188726583b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b5c6f462e22fd2f9bc0cb902d4ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0bcc928998ed53240c112f1ed5454809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976db525e47d3caebefd7cb388c9c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250bf197e02f814b4996a9fd238edfd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b220c0d96e543ab90d62971152b41812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb1e1a98a93faa3b262551f081750813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c1c5cc1c0caf4713c5959040c529e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379182887652b9dcf22fc122c9c63af5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93088174c8bfea67b4d626a1b6ad440816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5d67d801e9f12d949d395eaf212ba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ff80ba4a7d84b129bf123238a725818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d88e893d75cb75a12daa938d77fa4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ddbe8cf2eda32f398bbf8492b2928820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a2dd026359e9f699d482519715ff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361777f2af974669445e05a104d775822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f62f9c5380a6a7a55eb59f085e5bd8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ad7719a86a387be52ef47216d992824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f23468ba6ea143deda367f8fd26d7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219a72813291cf2dc940beadf65e94826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359885a1ff0ee6758693d36d038808e3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b84c09bd7207279cbdccabbfe6a836828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096d5205f0629b4222e45597bf0431829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84bd31cd5c4632ee51e8d94db6545830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc607a763c956c42435def4a7b4bc9b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a690e2d0410f2e24dd84ede1196f9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f164c7acc1297471d3c561a93f26833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a9d57df938e65a14e4c1e42062224834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef03402b20d92be34e0f566e8777cd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45458ec13987c87869da05bad888287836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef10b89062550bdf113bcd556d1f9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b5fd2fa21f2558415619ab2153636838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9fb468c801c9f3d84036096b58942839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c856ee81b208dfdbfdf70d7b5daea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf05bdf6d46e1f2a85041c0cf747c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334734105e832641c38677662849609a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c24e6ee4255f4e4a89fe59d25f486843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cad9b4b0f7584aad69a955e87697d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603a121c75935c5014acf30e83eacf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb5ec94b67977a93e1851fe23169cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52218757cddbf12d5e237230de6d79847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d953325383be3ee223696e08fb15b2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d7ae3c744ba53d6af22abcc9f220849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d330157820d3990c2b4c485025067b8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cfea32f2096818cafa27454a5f9a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91758a5487c4a6d423172c91224b9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980da17dc080e5c7521ef0d3bd1cea853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef0d91c61ba66d6bd2dea1e7d1fc7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a577565bea4d0b22a06de058ecc98a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecea772d694dc1908e779f8a38b12856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9572a6493e2513d6cd495ecd91b8e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd51d6fb5810361ae9f14cd893ccf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839758a586d6467cb668eeff8afcc79859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464bb992be5b7c51c46f6ccd0e2f4d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35644403364708beea1fdd1aa0648861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453baedd183533b1af7a1f460a8e8a64862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d70169ef80535fdccb19619b42255b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad934ddda80e30430dee5c41269191864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228227e1bf03c1c692e9d7f9cf82fe4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ceb43ba614359de741cafa1cb3e01866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797171d13ebb4aad117292fd1c29935867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff28e84fae078fd536296f729603bd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cc7e3a38fffdac4d3824e331ca146869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9354deaafa10239f54bd559b5fe8348870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602048b6cf0c3e10fb3fdb6c6b3642d8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd813136423881758c05395279ab9d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036addd968e346a55755e5463178b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40059b914d331ba18607d2da40377713874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa753106571ac75137d55f032c414ae7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22723eec4a112d86a5fdc97611f927c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbaa055312e151cb0c3ac69ef866d3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b7dbc8014c8fd43eb01f33e50310878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ff08d896e06f28910fc599beade3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b6638b44c7091f0238de85ccb080880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4f21d11e6a0e97d1c6b7c2eb031a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ded0d78bc1979ea33db8e1613d66b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5024b70cf40ccbaa1164bc6331b2bd5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63da567779bcfee78b3b03373f353884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20464055900064db2a85afb2dc6faa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583a49e64b576ab4c5843aaca05bc7c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62cfa9b2aaaef4f079b1496cab0b5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2c96be1aed3720441945ce7f057c1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0903cb7f5c233c4714db18f5ee752889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b499c871776b3c2412e97fa697b97890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc038a8d5aa547e5038882497587828891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92771c6b41898fdb243e168cd120974892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2df44e585d70dc80ceeee5b97d98c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c31cf76926d1b8fc9977968ef268894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b274d76c13f724ac8ad841b8b619c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971ea5f42e71f71687acd34a84dd9c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fcacffbf5d145fb0902e4f83b3d16897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887f73378ad198c18751f1ff6379e9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db70d5e6ab58440be7f92c25e5c2b63899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a319b1c11eef9f3ac9e5faca3673a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b9174700206a395f61b18928637d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2e2caf8839fb0f0dd3194302822a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8aac90ff1d10e83b20307df2deec2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7342169f6868acf92947e8b97b7c51904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3033f1184530e5a56ebcf17d40431d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb45116b385dd45a2438d6e5bc6fe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae673b289e935e3f5fd5c5e676cca5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90e40b5903721d5541c6d1820aff1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017cce1b71699c50e200c71333c42d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7454d7dc40d767be9c6b7e0a46b52f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab02ee845abba8f93232ec48f79816911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20202020a2e6cc9b8fa21f3abcf503912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56981287d64ef10fc4293275d3a3b00913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44dbd0e86c5acf1d9c11c579629b43914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192656e924dd9b526313f49bd121c7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba204d072b3b2ca96bf4a8944e68b87916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebefd2820ec9dce1090da6dba33275917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b4c1fa55271fb095a78b3d5bcc519918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c603fdd7f340dd31b99821845e06919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d176b1a03f0865d5e35242fe0cac920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5601cfde2b62fce6fb034bee9b9bb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f69e427aa972847640af3d851d965922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428552226c5a4d8d83df9cf496eb48db923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aef031c3c60cef2ee3b40c6bf14b8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdd679b11b2e1da119fc8461627d8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08806e85f8b19c88a19ed14616712926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c8b6e198720858abd6315362361b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12b679d5a7d51cec700199b6db5fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804f04ca65fca1e92419463bfdd85ca929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e277edbfa885a756e580eea9f271b9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416f245278e9262bbdf270143e12419931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c3b9358c6b10660083d570a51f8e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5382323427b26d113df51e252d415c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd0d09a8300fe914037297d814cd6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364314a51baee018badf9bc67cde0c2c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6693ccca2fc43cedf035c803073e7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5987f98610d265ddd0baa5113f9f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a1c70b74965981026351739c29cf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb86e2036ba02f8ceac8be74b2c460939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45bc05520a1f3f00fb819ec49933a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c0ef826baf3016e71f82602471a1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055350b6bdfedcd36440026cf6052a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25b83d3fba7ef340c5305e4994312943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be87edfa36b196898bab61f4f60d53b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513471a206207b37f692ba36e14487eb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be79c9d71f36affc5bf997647ae644946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909586e259c9a33451b7dd5c0c8010947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a7baee075fdfac14b65cfbff7875948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08330e06be4c67175403b7f70d5a62d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2448a050a92f84fa516bc968dd061a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c584c5ebc805d7f7ec7e9485303e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa35e1586604e225d1c7d9384c16d03952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e84fa1e1135adfb2a7025734000c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401254a04455f90e38fc17750e35b962954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ddc159ee2e21a75b8379540d381b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f3d29faabd816c6a7e5bd0d59799956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f30e26c5ddc12f0f376910553723b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590cb4f6503a9e566714c95e28c4d82958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f11a40157a4cbe9217d172b5c067959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a7597eeb05e05cea7133ceb2d088960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964ad6e87a5b7569bbd1cfbe0fe50a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fb70d7d31450bc531e6da7213f00962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622b772ae98f8f10597d8c258a8a1f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f1e7a46917ba1a7e81abfc471a41964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f943ebad7f89573211601cade375e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779bb8ea5cce85cd90d02b1b9eec9d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eece5d902cf5431efbff64f2b029d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff0181da248e41f3777ad5d271750968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935c3d16620c9592d57a4f2001b4b4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a84ca8a608f2fcb93103773a65cb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1b27765a7fb6b96039ece034ca63971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc604cf86d2526896bf3e6ee5b7cc0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e2c8bfba324fe7372d55336f5e55973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323609d5cd6c9efdeae18009284b753a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690a67adc876c1488e466c059f361bd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f2e93008088ae84540a6c9ede32e3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce36be9062c48fefddb81a75d79282e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caa692d6c8ce27729d5577dd66151978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd09f4555d3993e524deef288131352979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d873a247071f8a98ef20702e8ba06e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98716ff17eb28d48bfabba125c756981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42a1c5eea8c86418a349808f71998982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297d47ec56479a60dcf4c2b4444f5d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046766968fdc68b1e6f95583cc949c0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ab83efcdb8b611ce6006751d6773985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c14d72dec9df56a03ab04400f45ed8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17c78105d2ed920ceb195970f19a0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667819295d0c219dda25b6033ab53866988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4188f64482bba1c82906a0032cd5d9f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a5b12ee3602ed845947295eceb86990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dfc441ff8b37fceb857b7f3c1e37a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ff96dc12ba34cb624bee58cfd7a5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765460cd06673ae62d0d4f2630484b75993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24e2a083692f190b38d111c0d7752c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca35389ff86af67e971abcd7fb251ab995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc890dfe05f05bfeb74af9a9558f3c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8486a4bfddc38ce8ea6d612dfb89e3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d536ade96887e9962d04951928a851f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e731d7fcb17ce19e0c7c5dc14ead42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a3382dd5d877f276f53a447c9d0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1f7658f047311d9834f68ca59da9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957210277357a6b8f77d89b21f1f3bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829dda4ad5cb49c94b4cffd22e608146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aea968cb2af196a42e9de542540917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502ae8aa436797164ac59167bcc1d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13678f903c21b2c2dc2ed8ffe662ce909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cadd33505df1e9d6ae62e507b7b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe34c60d6a6d4e058a104178fc23911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bdfa601af5a3af120d3873c507d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fcce3ca55c90c78cecf260cf477813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3071163dbe77f07f1ea99dbf49c20914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545538b181208a126c44fad8f0ba19bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dcb52031e7ea6d0dc16df62cda16a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc938e0e0d8db1c6adc766fb8c749a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cc0c8645aed36f05c1312629fa41218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0ef42e480466fdf73c384cde78a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc3c41551434d8261eca46724fa1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b520d484de41c2f2a637cb52c2a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452b19d8ad8f5c590ff157a72458ddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639516374905c1bdbc5619d832aebed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a2b7c0004e46717f17c49fbcba6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511709aa0b3b444541d5c586a1f384925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0b90ccd1dadae11e949fa41a8de826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3be2f510409393bc1df5d5bc8dfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee7ae2949553884c4279ed68f4114428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba93a6a64a14f05015354b6b83def29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2200668e4eeb5500f2920340b5086b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6fc7dc57e46e6261ded23e324768531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1eabe70ce3effcb5a85367313cbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8a53d62e554592a6289d896df95933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26de71e7c779de99931a847d0ac35834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c74b627b99b366d87d200750cf9ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3895c668d9c2358ea33b76bca1a5fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115766d5bb8cdff505ce4d04c4a69437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbf16bbdd51b2098d890c7ab824fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dac41431eb13c09d1a1309b7d1ed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1bebe030cd0bb7c8acb3a302507940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c2f3f2ecf2f92ceedfb8a7383a6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb615b35dd88cb0cb10c39bab718b4fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12014a48f70fa94d374e85c1ed3900043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5168956837415921383c917129a0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077337f441e06e18dfeb8ce79e4c54345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596164adda66e6f5a8c40a7773c96f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae2b952f033397a5b2e50ac865d3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126011e11cccafa1727759c60b09d1a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2141126fa77f1e15cc66305b948a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f3de820a2a83850288ae2c219136350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22499ad08ef0d7a18a1c7870135e3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1276efc205b55f77a8a43ef50d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59ae7b831740b0917d32a75e2a8e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67736efa07eeb3f9ddfc038b825487d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192648e79c23c197d08b246bd555a0df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac47c514bd2514b14b1d325139028956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6121ab7ab096978e0a49dfac9e0e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc018de6d7faacda2bb6d62c71677a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf107edc9bcc9114148c9544e2994bff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd65653087528e5b4c85c81cc7302b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814b4c6900919fd16e7fbc03746f99c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166cc91a2e110243c6ebd62efb255d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bae06abb05f2323f184921486ba8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e0cfaff5170d1f9be79a4485571c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71a715d96c65f1e0f9b1ea89b626e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87605830f1c482ceb646fb8e3bbac29a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef398a623a6ae30d7b9899b4a4a8bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de74edd71d9284809683b7e8d35ab068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de126420d9330fee8efac8967812c11069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59276fef953c61135a79a60815ce2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2df80adaf0d0e1237152f37e1abb2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaf6ea797be25f981126edafb765d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522540d977a86fd6b6fe0f78911e44eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a87bd2bbb6247900a021733b599874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d95d5dce13cc2b4d7a20a20c3f4d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe816a8600ef2dd2199de88f12aadc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244a049cf0237008b07ff09886c0f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7974a13bd24a4ce9ea5c524d4151cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec47504fd81b625c73987fba6b27f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e403d6074b3096d7a503cf457a3f7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333952c3ec0e0c98bb7afdf5febb8a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea26103164d7170e090e609ea205682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c570231220e1131abf3ad2a5f79f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30316a9977937a3f81a629e10da1bb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b89017ef689beca460a30407581285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db506875e3873e4b2b4b33ebef1b45f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91254b870d2479b70932c140685daddc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe341e5393f903f40096731de15aae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383058271b6b667e8649569ade49b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad4fcb03244d9ce52f03a5d4b734bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70fc7d58a483c918a07dbf690513c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f333eab851657b118fd473f0dbf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e18d233adbe71848451d5d65f56e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b187a59c629ac4bb31bf3e43610294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9803419fcceca54f8cd81457f527ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187551183bf12efe7e635b4ef65e91796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926b88db3147f4a7606e6b12cea5f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40b03f2d9ca503418e8945ec5da1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e117ac6c69227986982126d9bb13b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71a44577c2e0d72cdf0c77df71193a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76086a5e4190398e46f5a4065df99a9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4bfd31f12d1d5a6a5fb38308c1c09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be597ced8b9eb42cdeb0e1e1ca908a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467668116b704b917f07c3c1ab9028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c42a8170be7ccfad6a9f424639101105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2084a1e3cd670b7778fefb32313ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0069164cc407b99781fdd34c5f56f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176563c05519896de21cba8d429dda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de1cd276dcb219086064c855a221d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b81354c73de2b27226be33cce49cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60c426291d7569b06f88bd7d5fea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714ecfd130ab7378de6b805d488d59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530516d17988dfc8b4298fc8d19eaad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8be3a0c76a8bf36b5bfaeef8a76ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31892f103f71036dae3de7bf97d05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913724bda878eec36e262e8642610da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add24eb35d347f50a306d50469f12c54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886995314a926377c23fe6ed1c74b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a8a0768ca4467f68cd1e52ff4dfe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4dd9c3816fd9a81b879baaed3558120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1864d85274ed3ba49772c66e4d2029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8751f6009da08b10c6caa59111c15c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae2b47ec79a479e846af817be2243123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2695723b309490a1c9b899692fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502f81b514b91319b2fa388ffb947a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331e9113609abbee5cd486db12301a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b39dc3d73053f2aa508411ff6a5ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b1a2a66dedad83ba6a46962f7ff4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3561db3d51f49b41013f4a0f76f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e664724c22137ef9d9185fb90cfb31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6e27b4c53837b7a130177a62e1b05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981fbb0e2b4c2ee20a2f0180dc2221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119bf00d69de6e608d02557dbdd8db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa0c34b7bfbd1e7b3dc77604d4bd41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b409c019cf9d4e505372864fc815038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd60bb543bf80eea0b9f27eee01c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5851e14cfbcad8bc7d49aa22185a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a5e3a7527beafee2aba13f32f724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e5d1f3d4eac39a74e8a8d4099f9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e0c19a1200bb750849907ef4a5da3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0242172a8021aa184d186aa72bc70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc07705bb90101faf3de630a85001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e5011554bcce1ce7b7e475541586e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862204e094704c921a3413c3d6ac7d11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad791c2fef18a14e99c81b95f38e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde28ed820a6b8ff928e8cc5ce3d5a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f0904a09a73a6df2fe34bccfcb41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ea337d016d2b487368059bd0ca1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888c7fac35bf79094e78ba8a24fd2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381937cc010a3b3ea957930af4abd4f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8677ac5f971cdb354bdb3bdb641e808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255cf90da1ed070e961c93915a5b348152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc257081229837f8e85adaf517da3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426d90c4da2ff65ed2438847a2fb38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b60d7befc7847b50505b54a314b4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517cfd71273c288de09beaac14b89b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d8ef7cb09d0c7f058532bfbf6a38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db18a3fafc17c260bb8df5c00cf347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a77428f4856292e157ccbabfba3897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6cf4ffa0808b7c15bb931f3172fcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75879f6f25a4236190f570dbd10a74c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875d5d9825957a8d917168cf60e0c69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709551d261855ec039eaf5620f058f77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3224419390d6f48f9fb8b5a9b7aaf3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4b9c4c8f5ed820f470bf1872f1d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64b6ea370f024f0b9e122403b5b08c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff52fdffc8eec4f9a042edc32a420e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b23c206c0be4873ab240cd4accaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504cf3ba4ed69c7ef1532f78086c218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde39a70784b785c0030a47dcc6177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7005aef9147a58e8ad9d93f9b269699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cbc559135a2227638e7519ad80767172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d0f8e4658cd156347dc01fb8f069173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b813c2975edec2a6cf63ac1b6e473174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d19dbfb488f6cfff14bfe20c560ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e1d5432a919a469126546a015a5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b136a89fe8156f8cfb516545d94e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802ebadbaed81281f2082ecaa0ef88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08826932cfcc8ad12196b9f6601c4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58be46ddb2e61d7d9127be680d95dff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a703b0a6a8f76d8f135a45853b548e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb05aaa81d982312fb57787af5b94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd120666115d04c285990497d385db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd80ceb36a0ae7a9f9874c877ab2c59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7bd0654bc34ea89bf8dff35c726b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58d573f0a785ec41b187ce1851c954186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc470e0f659644a7636b0133d9952187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec866be8c76551be0a3d06b942fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26258984cce50c5c2931cd1ab255f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5063f3061e3b199fb302a4ac1cd5778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d3c2569472aecb4f5a393bcaa5ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff92e380281fa0763174b2b179fd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edecf355064e8a1cc0dd2a39ef59d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182842e02887a9223af0e09fcc57a31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd279d30607f56e9aa9a2f36efe6228195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131f716a3c702036d908086173fdd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56eb223f6dea38a09710f92263ae72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c70fe7095b27f6c04233b0793f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bf8936f9d9a8cddd3e10b228d771199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eca4ef7f03957e617f949dd40fae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a1134fc35882e110291d22045476201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4201833209a86c8284f297ec43a1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cae47ce2fc82c36d09be880e6338d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc5ed69067d1be06754665c23aad7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b015ec0bc04ab90b84458edefe3a0fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219196bfc89db6039509891b77b3dbcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c3abe5bb222ccdeb4fb9a47bbdf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c00f5bc66c4832408992992ece69e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b545f4f197cd670a559a299b83f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148a1d7acca6a08c98f556db4eca817210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6feae297badecd3e3fd720d3d2fa9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308478533066384e01184de3b50bd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca6a052ea024390b7fb5d6af0d602213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2099da0b2e5d1a07b8581e32ad50d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b4db50055c7f30bcdeb7dd1881af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cfb0ea425ef8f5a979ba2b1b4ee5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da64fbcc6f0756041d57caa1b57457217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14996df3828e1cdabacf8cecef8778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159eac52c93ff4d0990e1ea6e692c0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951493856e18351dde46786ea8ceba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016daf0b61d77dd2c4c430485fa93dd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37164e0e0d62d20791468492cb626e21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673ff9c143ac91eefd49c86dc0b915223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3894674a47ccf5cf2c7fe4e5abe412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1699501a7ec632317ced91a352ffb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65338a733130811fa591bec3f583c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d97479f629a28be69189b38599939227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c5520b26b0dbf084509385366f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2fbd24b710c690d63d1b3dc6ff70c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1cdb69179321fb2ebaf60da5ca741230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d872192428c4ebb8a1aafa6dfd9363f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119603aedbf4eca244194689d02928cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929832637c1725f8998076d1b1d1e12c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1970fb8d75dff7cbed8bd0523598c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c0f92b823347b6127792cb639b12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b26d30154d6fea685a4be99f17d1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a841ac8b18c05cdc8ab8c13915b198d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a51373c7ebb37ecc2f2d4ee2d3a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31730b640e7b6e9e14148a641d2037239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c22a9f6c7c081deea7f9c57ae030c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b509074fc7315d6e310b1904267fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43faf2f01a955c5899e8731b1cce256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f7303136919610adabcf9bb2b758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31ca71054f9498dd1e95e9e8a106b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456583f98541aeef175d189dc9056864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb856f207fc448b5986a55802910756246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe026112c61208c9a918088ed4d2bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c11ee6672e2ad44b3f7108fdc4ad2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89a24bd221c98bb03a2729b0e25ea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee486e2f83d9147e8b7d718013060e7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0f3f71049d59247a991a8d6bfbee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e144ea82b67d6883fd61d80063ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fec544a0f2683e1eb360ab74369d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9b0fb6aaec8c77025ba9680d6c59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b5fa1ea493aa48d2dea024b57cbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed2226ab16924f091f1e2b7f012e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef786d07c310b94eb122774eceffc98f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8297700b854bafaa966720fe3662ea1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310f85ca6a0b2999e55e36ae3d7226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4342468752963269c88b65f24c25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b074cfca5d43fca7abe1d262ff99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13839364a5eeee5369c7328c96f8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535b865e351114510454dd4b920fa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61051bef5930ca161ab5d21a475883e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b8077ff192e9963a924715e74386f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4c562f96701b4000235ca5426a87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc16d8ee5ed5177d91dd992ab5f47fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56236173f5ffdad1d893b3b0aac371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455617663ea62607a049d31be8cc36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5785cc0981580b1e5cdc1195174d1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d7296418f13a0e9b43536918b71c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8aa59e783306411d3701824e10315272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266fa58808d4f3edc7771b02f41c14c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4811ba3c992d2c543ccd76ddbb096274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ea8fab9996e0be76bdf491f32b08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d655016429c0bb75d3963a9b507a7c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab086a698eb1f5737cc43e05ee276c74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c203414d245029e7eda7533b9828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3eb1b642f0832e339d38bd3a17fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a618b4b36fb1615cb69f82212cd7a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197bf1fd0edcc387e8f4405be9919b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e9a90b99579644540822a86862a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe371d9745fb88f6cc6fea6f67463a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825020be743be6f02365bdef8e18fbb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690d1f08f947c658ac53c3ee69edfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9cb1b1b82745057bd5704aa6c81d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e9433ac38f91f8aacd07e7cb8696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a99b13e07a513ce03d9ccb323be49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738a62969a26b21aedf4bb35ae1c48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939fe7f83c11a7a42feebb2cbbf9f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e5076acb6c26a48089eaedaff7f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3834de3333826ea1c5976ef0e3088292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19907272dca2ec02ed9283ad35689cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219b94485fe91edadf66c62d4a0e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4918b9d953b4170c4c5402498820295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97637f54404d57b4efa83431a3e664296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b169a4895dff417a3d633d1807cdd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7404de3e096717d6c2a12146941127298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52597e1e72a3e7de931df59f45943299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec7597e20546d234c5a22f3379f5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183208af57a3e86bbdab7c0396f3d78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd31a9454cfbe954ab499dffd87fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58014495a6d812ac7906f3259aa8f52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d03c305f2b172eb2e98e015576913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a841d9c74f6868b6dec6104fd478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba2536b9500761de736553a9e9cf06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bcd5a8df07f08938caaf6496a5a87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1edcb3f21310729a9719c20bcac553308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0be70e810a8f608001d917c921c2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0764c9609896e1de5022daf194d687e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d389ae453b48fe120b0eedd7ee3da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791de10b21f9b5a34f059b15d429c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282909205daeffc7f01aebececdc1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb1f7e533ec7b2f6dafe62d22dd80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626dcf3659a7b6b05557a4d76efecb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945bfbeee0a1f4b19422e530a3b35f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e16fb19b0af244e4badc9da7c186d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676544d156f1288c5e06c5870899826318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaaad277e75fcd5b83d398f4c42a6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a2e2ec4c733518695211c5812e88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec3ca03a15609e6fd6ef340611bc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe25df3b38753cea67b7e2cead234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324296cbbbc9c9b416ff7d1fab4260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709c853b5b240f5f3c29065b849105324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849b4ee1be87b3e70b779c0b602433325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912909c6efe04759c54b89fb46c6e8d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8224f8fab3477c45ee8ec8282ae691327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966aa04b98cc4f9c78feaaed6b97b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ddfa73590bf65176a7c896e411b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a196443a559d5449f457fab187e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea0616f85aecf5e0cbb3fd10a9ca8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710b4a21d604cd3863323263c173a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89052fb5a97689de418b3edd93fcc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2512bda35395da21ed886abcfa968334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e37dd8a863a14276f5f3f94d50c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23d986758ec34bbc3a962cefa6f897336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ab1bd2073df4c9a4cfe34331dfcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9db91bc96fd02e51c48c0e8c3d6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4059de2b4a83d2facf94c736cb8b124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cadb4ec6bf70691839caaaea935a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe60c9f2404ab5f998e048dbb98b06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95165ab2f7daee1cbf4f422022d11df9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c20e8a33f9637dfdd19b96430460343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02522a703b1209ea6aa3ae2ee84001344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507c95c441db0ee290d63f68d2a803a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae54d05aac6f9ab078e65da0e2c8385346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fc88ffa605e461e4d4c41002a29c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b598c5157e7bcc32635d1315803b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb98aaf24aedb94c2ed9f55503011b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6e68bc700f04dfe6e24b9db3f0ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2655ddbb6e1a4aeeef8df98833577351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983c77d2cdf085e9fae773a953bcae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f959c85926005d1c278afe95612c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f29a25fbcfba1d2ee457fd6255c5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439845a48365fe00b1186ed83db167355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09869c54546fe4d23dd7a44db677c17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4acb15a5804723c424a32d5f1b569357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892d78a650608da6869aa8b9208c36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a8410966280bbd07b897f8a6b112359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e62548e891b9aa38b200adf3a2e40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81ec1b01511e068efeb51ab06f6a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40904bf6815eaf5d8558c3379ae98ba0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd96411a44f0f1eb15b94931d4b47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d607d9c519b5e429b94e0aba54de38e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92bb8242fd39e2123af018ad7c4569365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba613d38cdcb74de526f07aad301f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b346225a196a0b881c6cbc13537cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56738890885a5b9f08cdedd90594ae4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5f2edf43dbd55d8bbb8fc79f3755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264768c57a75b5f694679cb2f698450370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a417820aa7582327250e439d574ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4e4680a02a13a419ea64fc2eafe21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1213e687de4063f52426a5156fab39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a5e1bd1bf576a5ce2b76f4c4baed4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396777ae3a4fad4c9323eb1332991b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784c06259a954b238dc661a1a7d49b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1b657b54d65cdbebb0dec6afc6ce6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063443f6d702b69959b988831d4d99b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef660e090cfcb950a194ccacd60b2aac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab178d8ae651d2939c035509c99248380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fcb8a7ef8f7ec6983f67c92d62b7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e298b7ca0702f88f66a9bc65f985b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96db98fa85bf4278d47cb59ed6fd64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711ae565a053e7a0994ecc1c1a89e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc795f2d01dd355863e1de01f3f08a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567be8c993fdf1dd72ffae4819d189386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba8fa4557e804eac07c00183934a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d78d8a403b2e7efde5ed4bf783af0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b9f8554a30b773526344d7499387389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5970071807b8d825caa287e2d8fd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d0dfe31eb6d8db22e86b844d137e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248386ab2127f27e1da73583c4e818392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3268dee98a6f1b90d819e911aeee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac771604421a656e3b3b5b542d419bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ecdc8f3e87b4f3a9fe3f9d37407d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e94f7f90d1fe1287a69a39b66c5e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c714e562fa854d25a16108ae0d3c8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b250c66d9275da8856dc1fbe3005398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3efa8e3de09a542974202badd569b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b49757e33f3bb2df20a9a12d2b351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ce753bfce493a21594bf7b470f04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba016c34b863881ae2a5aa346b91745402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316cea3635a3ef85beca403e92b2b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5d96fea88e6bd1a3392a5ff0e166404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e9882551e8dff457c90cdfa8f925405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3569c03d8309e9b15a9146d960df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee414ccc7eb9cb5c99a419c6e5c9be2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cdaf2ff049c5e9101f4ace6c8a9fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace698708e067a68d64ed2a3ae70e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f6fe9613ed4efcc14092e85d6f09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3034d51f225cff492634f44d56a632411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf0f35e101434b1dce6fc8d0e286b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558f6fe97de35979210e85833a092c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b66a698b84c4c401390b614d262b39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1591d381dc4c3a1738f16f74eff26fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74382f670e4162afd10c0dd96170e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789473cce0cb7526713a3f60ac9c036417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367cbc4de0c2042ca42389f265b0538418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911451e0340231f3887a839e12368199419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f6b1834b9cd85a3e9e7218bf0f00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd2cf4d712cc258bac86f63db89746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57391def6b4602adb7d4360c38090422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8444182801525455f510fccf5b2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730ea9de2739c61ad9052c3475fef4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754677b1dd75c5e391a89c2efe594a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95602183bedf0561de699ac09da7d1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5189de6784d24834d919cca6de1f51e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508041625ae7be092e272d213424fad9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571294f5870fdfe0f2fcf16ba28429429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322347d4dffa82f909fdcfef8c3797f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92b5d8de01cc9a7547360ad1723219431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb12e41f39ca5acb02158b22eca58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420e5e16af2970d42cff0cb70262f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231500999b6953ba97cf60ad52c8eca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28a2786258b325c6687c7f779b38e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0b48297d7f21aecc1e6d2fdc45c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82babb0031fffde7163642ac1b618b65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ed92f15732180668e653d97634da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a1fab49cdc826b7c61fd1407a2f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ba14aabc290d49d351f2a7ca8fa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadaf72120c47a2e7585a7ed3cecee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692b0ad877e45ab8a54d11b6fa41bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e0f8660c3d282bdd841a5c2671cda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14034b0c42d1e67c1c7e0a8135cb684444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f28f34c279b0bab85e6b76d7227c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60008763676d8e3d599976e972e8cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286eb578b24863f9528b5228711ee6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17401c6a8bf48d3d57bedb39c36b205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cdcb03891c71b56877d15d67d850f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea083eee9d7f56ef40c176b909f1f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47a694bf155461ec634072f13e8d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6169b146e98a3430e43ba6e651b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebae21cbc48705475ff22363c1afa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f4c2588b06ed68fb8cf802e29c7fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52563607a00fddae69deed0a0dda53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee035122b0baae52bbc112ad8733b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d941b8b1009a697dec825ec6ffee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86b13a0be6bbdf102250fcd418b3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b4015978b0530d7bf49181fe6316459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6754bf6515e02901168255702fc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662c2f041e63b9e8ee7395818b962c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0c464a7299b375adb18115e9ee24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b153d8e7f6e2d21c48806659478ae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1adda6aade33040a7a98cf4e8d3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529ee46a4d07d5824ac8358ec152986465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd58d2eae94c8b6212b3f922e9bb4e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f27d9e850289a5c1def680c1f5f54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998928483a30d657e8e5d2bdd15efe5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df58cc3d7319b2428c0ff840b34a51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce229915e04a654861ae68b6bdee4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59929bd34bfbb0c2eee9072ff94278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbd17bec450e8e7b8b5b0d3471c6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58b3360d0e95f567b80aebae8d69c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd7f88dc4fe870a5badcad6d47475474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece18e984ccc31792f6babbaf84678475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75284c15f9e8ebb0a6a6bb303bfcf841476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd571e451c7c23859a6fac607c90ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175ef4150c9157909ea19334b8f23f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06a4a26ed216faa5963f45f42c83a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0b02c38ab3e748639ec11f1a9326480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8425b83125583f74ecd867a61db0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3cd646b9e85aa82d3a808392cf676482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c69523b5f20cb3a24ab56faff662483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7369a43042fa5589c3ecf7fa0bef94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592a9d75ba62457c20736b04a315f7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fea6ca98fce7930189b720ab47536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28051175b372ce4044f90fcc6bee8482487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b381baed7ca488d9d503bda1c82a84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977a443f68e2c8cd8305371c1085c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf22dc5cda61d03a2bf8aa493a5b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79e60532ece527489113bac1deb7c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef5e7983ad9003af0a9331ad78de0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b2853f411838cd5e9a0d8b6f050c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef4647196255eb7788927835473eb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831c40509f3a1386d8c20ef152ab651495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5cb045b95ff522eb3dbfddb448ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea544e79086adc83df65b6ebf81a833497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024d007783706ab8d4683ee83a1ffa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a4027608eabe4d01270ab16c183a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7b1bbbf0ec1492388f5df09bf8d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dce42f83cfafcaf439d969309048a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962ec263f33f7b4f23f8c742673f2cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f449b217bb9a12ca58dd4405fa1d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f259ac5ea632fba096dea749fe7414504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae72b68507a535342c84dcc4c71a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3d166a1f874f30951250a029dae4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f573c887a142bb1e2258a4f00dfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08df9b7be451863fae7c280e2003fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca303bd20a07863b0152f601df470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d28f90a84714ef01e64bcacef382510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce2c86363a2c94130894861a7d073511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d5b784727ddccbc3e4a64832f596512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40edf4db303d14d0c148ef52ee813c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd3b258383365896da3252d998c38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205466fb12f9406dd233389c8d4bd35b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966bf85f7598fb76eee299c65128b4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bccc4ac20ffb953a77943b59b0b70a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20c3c7d0a13099717cc3d4e1c10c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a75fd61e5f27ab680ed17cffa46a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49c2e6620c43ca91ca24938d9ead8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb82c46634954c11a6978b0520111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bb581fc12d7b01d166a6ba4703d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd06cb99331e4ad3d9d87a8979140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd59086fe0fa10578a69a7ed0d566ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92fef10dc7bd84b9d2b623fe897664525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7f99dfc0387bb82687434b5725a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc6b9471e0726838ba2c0122db0eb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41b7859f7543eb76cf25d5a3417d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08ca30c13cd4c022819920eae3f46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d91e7949115b7818c6dc3bb603563530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8616fe5d779789d7c8ee4f1f94434531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914705ae401b958ee8f29b8064fb1e2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248284621205ab5acf14651399cc5da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f732cecf5bb0021bdfeaaed4754a7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59316853349457fc1e4892a0afd534f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c14acf41feb62f6d0d589cb432842536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95343f7360a8670adc7b87ec697ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fbbba031a8999094b5968ec75aca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a57e013280a542e84e4c46dfcac5e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ccfb1d67ad9c5f026f8b0fed7302f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da895264b7270e5b5d5477606d3ca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e8e5bf76eae98630131b887495d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbcb43b32c133223ff05de9226beee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61380c6ffcd0b7b1f31f7a746f2db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b0ee388f81493217a0a368777323545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46291c2367130cae684d93d4d353578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ec975b4b9db661eb7872734f3672547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bd2b81dd03dc43f4c56242c71d4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df935425571254a1bfc3ee11c9d31a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065d2fbd24351f8b54dc62e7f9b7c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25297aee4b9c4ce74e424ce318e5a15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb695fdf4327aa002cedeab30773f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91784b137527325e6df0720f7d970b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d59a916887b8b7c880a6ef79ae71d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ce7348a378ab3fdb19361082faeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd018f0a6abf529d1de68eaefb79ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc851b7ad700f141cabaf90c6377631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea6efaedd88c8ac5ae52dae7cd3f44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8f18022f04f998a6a97c8c36bc4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3e28516720cae6ad5e4827aaaef9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157a0679e32364323cae9dd4b0cc9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddc9ede2f16f52782f45e51c6a754562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f93bfc07cf31ac731a8cdfa96ea5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75ad137cfa4a98d44e4858e028994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b311f8303afec8dd945981aa1ffb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ed5f9b9c057babb8eeac67c8b964566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89f9743b69dd76a9825959ead65c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59301307bfd9ebbd9db36221dd616623568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dcf7c3148f323964e37a39bff0583569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83399a7da439da093416d1087198c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876978c477caca1077ce1dba3b4d0931571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f13ab7e2af95a5f14b0390126de14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d654e876244da2800e2d04559115b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70733cf64d9716fdb606f1ebb986bcf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737915b84fc5b37328d5dced2605f6dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dd7073e75827841e25649483db4cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83d19416b2bae8a6cef48d0e4fcb37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a61bccc1a91cf6b92c7788be96003578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ecde43443a9583ccb17ad2bb627f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62078f98afe7706da5819455cb27d0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac148b1aab233d7506fc653ce70925d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ce708a63246884fee9b368486e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977358f0468c2ba4b5ea86cada297ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac398797ac7b0e282755ee543f8e239584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7b38fc1dd66c5d0747214ef7050e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718444d4285ff367d27765e98df87a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02065983e6bfbecde56229dda527822587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55d98508e934d832f1cc4fb38d3c05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2dd3a46064878a8c05494f276ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bce7f6eb5a12a4a35b6a725d5da0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4a40f29f222e4dbe2a6c62f79bc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f77f8262cd2c4294fadf102a13d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1aedbb8dcebdd87af3f0b074f8acf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bdb9b9d52af1e8f85e12902d9b43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c153ffbd0ef5b7a68bc0c80d7203822595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4e25dda19449d078c1157a675571596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60e9b90518d9b3e87e3993e0c2d842597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c5962fd5ece173c35038651c9eea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50587c423d15135e6163403a522889599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025dbca241bc7bbf46502d88d5d7336600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c62f9a915d015ac6ae68479e53e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084c6ee5c21e36221c7b88271718cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc5d7ee1dcd5a9c51938a36134f9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a71b2b01406a93bdc0cc3711630a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b29085d58449bd9dc1b4e5a2cf8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfe284fd19b21c3cfc13f5716bf4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508e1b84d79a6882dcc7520b15873f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401e20dfccdbc1a883276e0a7490e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8413e4c18e97fdbbf382240ace43463609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982d69a97072cc2492e5a5fc61ad1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0355e9129df85ff4e9d88285a4547f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75e1a3cd3d2bdd6398405327c676e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66d0820ce4a57aa43fc383b5e6ca3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7bdc04cedcbefd393b6df09a0528614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfc242fdd4736c23640f3773c7e375615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10ee334efbc8f79757dd7dca2afe6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf553944df02ab288db3227b72413617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9b601342066e4c6043eb529f9c06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48766f68385f980b6ce9316531f9d2bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d23d3c710e6ac45f96177daa4cbc7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6793836cc0034a5c490fb6c527af9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf82bbcfea53ae40d87d4c79d8c6a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821ea52b429ab27cd903a4ed7d1ade623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0441e7fe54d3f9393d69d9f5b5d01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120fca3c14bf6e18447a5ede6cce2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfa61a10fd3083bb552e6617f9c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e25fc2126665c52d8d4ef0071027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333bae6851478f3359b6196043061e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee33b86ccb9c756a633e1aed31a84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0b6ae2bd4f036f708f18dbea8415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27497dbf96d267ea2e23acf59cc3f70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddeb9ae0d434db7838b67ca276e0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33655ea7d83e32a4d807300f145ab15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca83cc085e144363d9011c21e2caa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0aeda0610c338c4816db989a14590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3665d41f8b2c98cc4af1f320cb87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad579104747f963928677f641de67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27ee889b586fa5840c9321d492aab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a2c1f2ab049d4616cd54a25670b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2305b7c191423a74844bdf996f8db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67bf7119d01c7f472f89040ac2f9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a73ce13f87fc77fc78f94a9681b73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75dc939f07aabae4dc7d4ce2c22fbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf15f20f408a997fe4bf51e60ace6d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f410b56273422a4d56d8ae5dcf5b2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b58e462eb3814e34edae167d882ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d9ea593c57210f678d62155d326a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec8c25058d4af79f07741553d8fb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36429173c50f451e72a1d3f02ac896d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ad1e859c2730c57e77f237609e60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaae3772667b6f33984d04bbf7f895651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a86f8bb96f6c9618902f524cc6d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f50ef0a2a5f8d1fe9e99467b6cfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ef9d4e0bb1c7fcd291057cdd42c53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c5eba995cc7e95f1334a19547b1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f43a450b4a502ed82691316296dc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd88431ec068a6ce255252c0685d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e916d3c1495e3a458dd59add953523658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578b6255ec46c53d9f52958b487d67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629f9b804cc9a9a978f66b6a2a48bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7333508f79ed5dc4fcfe4f0d39b295661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae1aaf3bdd3a45e8b06824e0f38384662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560ca2333babdde32e7c1c63ff83dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c2ecdf370d2a98c9cfe3773f30b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07eee893d3b06c8b6837f9a78c9cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c7590bb90fe38e2bb833653166660666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f6b70a92a8ed7cf521d39599543b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd5c1e0dedb2bcba628ed4c9e0622668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163bba2682beb69d7852b2f218bd659669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edcf9daf736d49e6a67ee242fded92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0ea40ca952f24ce567f104f2a1ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94bfb5097b72a40b426ee3983b252672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016e1cf4ad6edb099b43adefe93619673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0279e4225fab03cf784931acecc3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ba94099cda0e52f620132c3920ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789fe9abbb9c6a4c977b14001bfe9a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612438793bc589caa354e4b80519bc66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5c9ed39295ee06ebc4916f16942b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b40d9dd1572327b805d3367570a36f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2bdef006fcb3f321b6860dedf6df2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f023454e6696b1a56329a3313149681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5e8bb39ec154afe8321669121377682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b07324ff07e57b6475b3cf7c129e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0bd8a1dfad75ca995a87e2191f0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb1d96aa6ef17d7fac8704dee9aaba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938dc950f7690ebba776343551af1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567087dac302d76606d6de4c59ab40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccd697744c0bd8cb5d9dc612e681e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e122f4fb4827d556fca4489a0da0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd045f67bdfacaa74bc022881390d20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92967d821c44673d4d07b18e895670f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471e09796234763355735a4b421e29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888937a4f5ba1e258054fafb2db4a4a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ddf232d1cfb26e283c8f530f98dc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5a45f9235560b3ac687a73afbae94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59c591f77cb5b6dbc367ad7111626696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909a314f26d720a64f58a7e6e5ad2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580291254f285c9315dec8fc7eceb5ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c766295fcfb60e4d9be9ad7d50ef90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f5b752b2eb6da0fb6a9fd8920e16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197515ea0a39164a906a4bab3e46ad3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e873ca6013ae26e509c7cbed254c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6f8d13623dd737e3cdabe3a0ff2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03427c57ed608d039cf93d26bc0e48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe2fef12e6c7afd91dfdadb3aa3584705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa642b05778e76fc2afdb2172f3ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c0e5e5ea15a4b69ecb43af90eef0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f7ddd20a1fb2200404da73b9ae903708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661723f4b80946f2c76d234920cbd6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ce6f8589ce5db76e7988c7692a400710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c46b6e286e684740d610c90934ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2630fe6570d953429ae323f1e6258712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4563096dd482297082a25e99d8f57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108beecc259bb441488c1833f5d17fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969cb1ad348b9eca996887cffe64901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834cbb624991fd1837b11d5432c3240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58bd5173995b11fbe7bed573c7a96a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc96519af9d2c93adb49962880dadd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0d8470a98dfca54535f5acd99a05b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4611d2fc4db742e6013a99468b7fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39ff3a2cfb39d93dcea6be82312b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8556acd977506b14533e35a8fb18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef943233c00c514ec51411e2fa57321723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561cfba56e4bf0a8b38a1dd9a3b9d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156fe5075357a9edf92d28e7085770725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269bead661a43d11a8ecbeb0631e84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f61d38c1b0f93d28bc93fc1239793727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04264b335812f7dd11c96aa07908ecfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a40ab2ff86b75d8405e96e2f9c44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adb693ba2ce06e266a5d8f672c2fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1632109d5cfdb2a2634eb960a9cb47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e78eef56711757488bb92a0a5ba5e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec249c7fb7c975021b67eb56f9ba7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544c3770d70c60e88546b44b13f3c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0224fd1596ecbd4ec6edd83acd099735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de977be15280d6b364bb451f1e1ff82d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce31dbc78a133e532148ed09a880975737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a43ee15624bb498d333207aaabbd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0f0072c06a29945a87f8980154f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891778d085412016cafc5767677efb7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfddaa09763995555b958eed5fe2e00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed3cbca778dddf97c9a660de67c95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968910873dfc9055ed4469a505482c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e92f61baad9c121db6ed8ca1f6598744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e82c508cafd16b0fa20d0ee8f1a6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38740809235908095cb581de0722c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edbb7c5cc63ff0002f47d7da808b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cb84b406525d9b723a5d2b129a50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0f5a459442b245fc4a4fd2aafeb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf825f6f6740b27c39f90bdea929b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec63381a7ced5618364777ee61e7a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80098d8fda21fc4997090bde5d78543d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae1a73ae32f014f0f4af4b7a7cc02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d96bf9d62202330e6fad6ba2b7290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfa4cf135bcfc0ff4cd121e98776b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a5add1627840e9101cfcb7a93610e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9801f3b9e42d5457a9d1a7f3689d3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a46faa40756f1001ecc4cc7431b30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003f0ac016b46e8ef54a1fa9f03fb2c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57555c0b147391c03d42b45b86e8ed4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022f3e786e4b20b9907032b03813f28761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154898c395d85076f1d020f60b7a87762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd71166b622005b0254d366a248eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4f9e67da4b5ac3dfb62dba6e256c8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da373f2046afc3034c8486d9211b5c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047bffd0b3251e5da518883fddadb89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f0d58ff611dd1e0acb88dfd3c968767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79c8efd4e1bc08c57136231e98e5c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6071c147719294889082c4777c375d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f583290093e96e4d42001ebb8bcb2f5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c19c05a3e20d0e24fb07df63bf11a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f3fcf16537c7f7d0b04f88845356772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590776836f774721a0b0293f8c5c1b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f48621b49beca281c9770e0b54c4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418dba8c7cf9abd28343581a89a239f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f133ceb745c2d1f11d564ea19447776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c59fd8804269ac4b87784e09fe34777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4344f5c7985aca43523714fe96031778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d843a3a372d2dc86f78bb6afbacf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a32f8d260338555604b1918939d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45b24a673d5536b21cc7bf74b4ee4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd836b936bca30f9a32fe44decd9f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813b9411856a7288c1a906f03b4aaed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c24fc77e7e97c0d4245b200b3c0fd7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18701fd40c23d624fc7c622f03825785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db70d2e0cb3d510a0d396cf216b03786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d8590fafd1dcfc8282967b7d74be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deade6a136dae6d7425c0005a66d57788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2719333dc3b8161afb2bb0ccfd5754789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567548490e60fcd749e4f8e8de952dd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd6ecf7a95a1d8a45baef27aac1a7d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f899ccdc2228e26e1d4a4e51fbf580792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c4bb4d4883cbe05352b71abc4b3d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e587b88453327180f559c671c34e0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddf206f5c4439ed2e59b5c5ef99482795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb9d3bf6fd72e3730e6f993f0a97b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bbda572eac970a7c72b9cc8c23590797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5105de36b3e31e3ff19c6e4dd42e0f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852f8ff619b42366a2310a4e7dba67799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88deff796a424a7ceb8d25731413d0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478a1e69a284d5d7f67f63822be226801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c20aa3336c95fd608fdd792731fb13802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828c198d0d4c5c874832f8cdd09d6dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb442d804e90bb85617d054483831f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd00cbe149002cab9384ab8c9e4da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c2e112f90f2381c38a3c77e1e976a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb79d12b98d1ffcae49900f0a26882807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5a96b50adeaad396a420e299e023808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b9ab10e06be979255569f07feea3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c42b1db5dd647ee05cc68fc4e227810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c04ef08c35978ad968701411c50a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8daab8a040584ff8a592f04eb0d9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77b2eb160151214a95dc9bc68d422813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819f72f72219ea0bdd0c3e0c3cdd31814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf57c287614835e79093dde34f4ab7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b34d67db60407e929650b6f75f8a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94ef70b8696470f867eea3133a276817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e3db228de88dcd2d2252b97a7e82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c65342b1d533be37a60b963f652531819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c68c578be196efcdde198dbb0904c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d6743385c53d749b5fe24cd913ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486cd9b39c42cc74f49ea8b7f1f081822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd679331b8dc087dbd5769e4eff049b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f724ffb46e82da7f184eb2672191eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf001967e61ade82c189f089f8b1b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6907c8caae4de162f498ac5554ec49826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c069bd55f1e0b9b5e44e433146fb6b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a032f9ce162d43c262a781adc24a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def0328edecc79336732820eb7180b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd5e4862a810123cb1bbd4b5b9f3a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00172f870de4f7d2a88dbaca568822831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c983844e439f794cfe13ffdf5bab8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8237d151b0568de96d7fe79e64ec3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5517a8fbf8709f6629525e6eadda17834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a9372e3a991ec2a26a351e4d7f30f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5943fc55e0e1acb4416681a4079b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98beb900df7bbf4f96c27668237e525837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e8ef6508e957bac0e38180cd76d26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44db337eed5c054e23dbe3beaec970839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2e7d9927cc788b20f7b302f4ed0e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392a087ff9832a13d2ab1192e323bd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648923ed195090ef9eafe4f864e2a2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc3be5944011385dc0fce6a6b1b4b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f183841934c4a047a9dc1f16b4ca7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469610a7e864a9fc6d658025855afde845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d0d2c8c3cb9b5e790437d8eb6078846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890e905a79c253933a313d95f9b93c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848276e2a3bd13097f3a09924a55b96848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b984a45b6ab36a03f3ab5ec614576c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78345ad9c901208c01615bb7a35ccc0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff2c5de3c671c5e8069b9aa89525c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615f96d4d221d4ce9f46ee82f8148c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab59207d9e35d7694de85fc6178484853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928af79c02ba8fc269aed525a08c79854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c656ca8934d4f6b5f13fd44e5f34940855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa622b9e396174f7e38ebe7cb1a31eb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919b6532e23cb90732986982256852857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4facefd1d1f32a914185b99d242084858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bbf454d4fd1617ae7481571a4062e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f297f0adf0a078bddff67e2b23921860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97536669034ac2c285982a4ba97e718861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c3a18ec716a63fb75460f079fe0e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd2841d155473ddcb2c7723b8db3b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383293277e934219a48c39ec6d1cb947864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99471c243149bdb8e3ea142fa0f3388c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe548b5700a255f89fd318543e5158866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd973c38c55a9bbb4d3db8b08a0cba867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e622f08a2d12348a498de7531e53d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafbbb10408aaa1d48210a334c5e979869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551754f19777b152ce495e24fc8280870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd6afe7718441a25b045a0921ba02871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5292097f1b0ea2cc157dff3590bec872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce493e575b6a93d1aa4ecce8a76562e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351020aff5b7c94c9c7776670d0d1a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b015222deccf4675e9c500c3fd95d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97eb7e13483348effa515f68df22b5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb253de9e0b89d26758548fb7aac9c5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857413cfb00143d4a0e9a2efa204048878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995ee4c84e8be474e1c478a02dde119879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e52bd479362cb4f4d88af899d32e0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26858ee978b516a332f9f41da5adb57881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6d5b8bc82fa12bc759bb002a2965882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e749ef0a84de294e11b0ab7d0ff6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4603d9988d529d9fb1c12642c7a2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a5ead379351a38a24ff28954af64885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b0fed810861b2d12a7cf6045829b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137281b79c67cd163e30c2b8e3129208887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181058fec399742d66e103ad424703888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f4e735f478cd8cefb6303c666cfc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c4a7c0f968dcebd150beee3375ff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c41cc6f5953e1a5c20959e398b5f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef4ae83504a757c6a05bc1c2f0e39892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e05392f732f9079a4c446fad276ec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980acbb2a98b14e2d7ddc4246b5cd0f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa9e51c68b6153ad0091dac38962a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7379b3955bba2eba1b6fd6d4eb438896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c91babc827e74bf252040ccee6b3a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9bd52d013fe8d5b6def07a73b4af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6bfa37fc7f95d6e4f218cd270bbc6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d98f8f1baf72abe0159c6ea08de04900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e65d549702e283b8a01607b07e44da901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b2816c744ba49ba5deabad976b67e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f81ba523f94fa1b83c72b6672b5521903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d496c8ef6e88b0f980a5a1fc351e1e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e19a40d203b209bf440339fa8142a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7894f07dee87422fe220dad527c6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807614c76b6060ef9ab8777dc2c72c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb169a971021961be8786e150bd1ad4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d752143cf9fa4be832b7a47a5d76909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab33c8a97ad666887f5935851b386cf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62c9134b9ec9078cae0a2b1b861e62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae274f1fb8faa577fe1aacef1567e00912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2c28905db02ef7ad87b391b45d60c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73025eda603a667de3c99fd1dcd2dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e4fa6ef0e84fb287f08827d615fe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3884b3e3afbfba4cf98eca4c7f4d26916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc649ced769ff29e9372a047293d8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff185dd582fa560b9c599f33384777918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043238b829d5810ac1aaeb94f413205e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a7d6bfcbc5aab63711809f24836c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac2d069030b27dfc3314345f2cead921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd450518beaa1d9611ff1611891fb47b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4720f890d5b8f4933e3c84ff34ee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43a894c4cce04c3e0451dd5d80d24924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8986114bca2200ec164fe2cd8504e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d6ab13587897257d8a42b3e187d2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd3ff2d1111e657fde22cb2b73e3d6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7e08943ee0e927cd3bfc22fef38b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6bd7d3c8fb7ca1dff11e94b5ba3d4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8878f026be4bf9a08b4df461b937930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879cfba15d09eba22cef2f74106789931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf857a1ac7e7df743db20112d95780f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f80c86590b8696d78d89d38bd0de2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333351134aa13a277da7f358fb343590934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f02b908bb2c01ddd62167c8028f8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e89db49eaf84565123dab12346fb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c504c17437ac8dd48b2ecccfd6e0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb6eb76b8ad8c6ad40c38765ddb43938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaaa22b8c8f14bf9ba1453c48628eb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637b63fe62ce461c86e2144998fe2f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bcada9d94d3bcd975ce51c8d7333941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305dc6fbdcbee5e684b389a41b029c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dec260c57e88cb97b533e6db412ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca083efa9e9621a3d7b224c91205c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cefde69195dfef936839cb65215613945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc22619320993b51ceb1e67e49fdcf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de27ea097dadb4135ce3a99e568ac7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4014a66d99beef13b0b3a8e125281948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481be10d4ea1890acd5ce8e379fa1d0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac4256237a122c439eec039699075950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6e4bfb17c7931893e7f3b86be0c10951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4458d6347bfa7679aad6c88a9bf5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d303a3f532c5a00ee02fc9020c78a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560583f6ee86210ab0a6542ea803fa45954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed90288906d8931002ee1e5ae08292955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2760cd02e11b8aa858287d4da148956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e1f316493b36dd3d43825b85c2b38957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1b12d82218d5eeda9d3dbcfd1f60958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ae2437c9ef46c867aaed729bc96e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b213cb5ab91c714dd1273d15c97583960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e66cf54a3bf72ebf0e762b93508c2e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee1aecac8e8415e36bd8fbd9f020e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ed875fbc0768f5ddbbde9eb42e693963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ff065577a3562e3bf7bdc8d24771964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4de9a71b44e4a03527e1ec49197c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb63316f2ee4171c840b7116c5c06966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d4b6994c0e6a1578ca95704b8295967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab3f2e50492a736022636a1e0d8cda968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872ab5e6d3f8ba393b9bfd3e62ccd7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca423296ae05a9b2f63a7af322dd086970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749845ed191df2f41bcd6b610799d3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df84f261edebba7f92e88ab5073d01a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca77dcf6aaf99fefe3ccd5ef8ba806973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78cfa19deb5928399ed979ad573258974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735dd1d2593899d89c5ddf3d4c68b61975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e6577056a63cfe0b14568112568d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f77080bbdaa418222309acdeebd4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd134f4c1a5822d048b5ef0fa577f6b2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041537afb3a62a3869df517bd4cdfe979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b18fe68f3c06f6df4bd524654f154980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab53433bc0574bcc74fe167d10906981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc5db9f2fd1122df073225832aeb8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3c20c31b00ccf5a2319a036c1e68983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3232ab3f182435924683efab73f6e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfa378aee784578494af976804e4b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35303a15d857d6795184f4aa85a841c5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171584c68a772eab2ae5f58e190978d1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4ce3a326298d693adf0e681d50c9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3a9e2ff9a84599d158af9c1f997f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230eb64a2f8bc6f9f806706612f9b3b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707316bc8e90323bac9776904a106a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998d29478b583457068427ae172a5d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c279b151f3d0e75e77027453ff670a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66ad8f1c64148316b09c9a5f471be994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0d86ecb2ce6851a70ff1d335474c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df09d59eba262715a3962653ded6826996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3e984d71a1f9f86e9ed78fe6a3ca997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>